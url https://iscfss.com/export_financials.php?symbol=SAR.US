--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-02-28</t>
   </si>
   <si>
     <t>2022-02-28</t>
   </si>
   <si>
     <t>2021-02-28</t>
   </si>
   <si>
     <t>2020-02-29</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
@@ -3845,533 +3848,540 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ62"/>
+  <dimension ref="A1:CA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:79">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>1334109.0</v>
+      </c>
+      <c r="C2">
         <v>1771915.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6739414.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7076044.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12904644.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5585852.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8376062.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5498052.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6259804.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4919715.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6695678.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5197337.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6384490.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5117279.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6212733.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4262051.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6150088.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3600679.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5057409.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5229112.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3749859.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4396050.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2446523.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4103931.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2575869.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3947199.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3363742.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4704377.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3409195.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4840114.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4184022.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4293921.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3027125.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3928666.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3182861.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4137627.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2578517.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3617224.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1771100.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3656409.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1977180.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3283541.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2385454.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2849672.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7583500.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2642855.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1596055.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1572428.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1554375.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1697703.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3402930.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>17516691.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1157393.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>692834.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3943772.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1261106.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>14058990.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4830711.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2698270.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>545572.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>15539223.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>5753278.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>152448.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>170057.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6549.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>267166.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>357455.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>548000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>691000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2953492.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3344000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>7498000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>11583000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>11340198.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2739000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5369000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>555000.0</v>
       </c>
-      <c r="BZ2"/>
+      <c r="CA2"/>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:79">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4408,52 +4418,53 @@
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
+      <c r="CA3"/>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:79">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4490,272 +4501,274 @@
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
+      <c r="CA4"/>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:79">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...5 lines deleted...]
-      </c>
+      <c r="H5"/>
+      <c r="I5">
+        <v>0.0</v>
+      </c>
+      <c r="J5"/>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
         <v>9000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-8000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>15000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-8000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-16000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-19000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-45000000.0</v>
       </c>
       <c r="AF5">
         <v>-45000000.0</v>
       </c>
       <c r="AG5">
         <v>-45000000.0</v>
       </c>
       <c r="AH5">
+        <v>-45000000.0</v>
+      </c>
+      <c r="AI5">
         <v>-17427937.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-59000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-61000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-65000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-63000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-62000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-61000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-63000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-64000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62000000.0</v>
       </c>
       <c r="AS5">
         <v>-62000000.0</v>
       </c>
       <c r="AT5">
         <v>-62000000.0</v>
       </c>
       <c r="AU5">
+        <v>-62000000.0</v>
+      </c>
+      <c r="AV5">
         <v>-63000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-65000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-68000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-71000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-74000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62000000.0</v>
       </c>
       <c r="BA5">
         <v>-62000000.0</v>
       </c>
       <c r="BB5">
+        <v>-62000000.0</v>
+      </c>
+      <c r="BC5">
         <v>-66000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-46616897.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-44873312.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-48430108.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-48874767.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-52709533.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-58099181.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-53651012.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-37548016.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-61771047.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-63146275.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-67364368.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-12389830.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-65659438.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-59655236.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-43566974.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-55053282.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-30557949.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-24574208.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-18773147.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-18350755.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-4225858.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-2207355.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>3549585.0</v>
       </c>
-      <c r="BZ5"/>
+      <c r="CA5"/>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:79">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4792,52 +4805,53 @@
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
+      <c r="CA6"/>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:79">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4874,116 +4888,119 @@
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
+      <c r="CA7"/>
     </row>
-    <row r="8" spans="1:78">
+    <row r="8" spans="1:79">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8">
+        <v>16289.0</v>
+      </c>
+      <c r="C8">
         <v>16224.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>16145.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>16027.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>15529.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>15183.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>13909.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>13746.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>13699.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>13654.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>13115.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>12730.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>11848.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>11891.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>11885.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>11927.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>12032.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>12131.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>11747.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>11189.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>11160.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -4996,474 +5013,479 @@
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
+      <c r="CA8"/>
     </row>
-    <row r="9" spans="1:78">
+    <row r="9" spans="1:79">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>437092860.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>434306850.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>421664910.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>412913600.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>377235610.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>345876730.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>320793316.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>321893806.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>321802390.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>322832990.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>325433870.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>328062250.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>321559190.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>305520630.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>304784840.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>304874960.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>288590550.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>288699870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>289476990.0</v>
       </c>
       <c r="Z9">
         <v>289476990.0</v>
       </c>
       <c r="AA9">
+        <v>289476990.0</v>
+      </c>
+      <c r="AB9">
         <v>289744220.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>240296270.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>205988350.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>203552800.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>218172140.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
+      <c r="CA9"/>
     </row>
-    <row r="10" spans="1:78">
+    <row r="10" spans="1:79">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>60808817.0</v>
+      </c>
+      <c r="C10">
         <v>21785753.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>52298401.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>105660178.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>131562513.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>148218491.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>147614810.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>84569590.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>32228082.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8692846.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>21386880.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19305025.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>21987196.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>96076273.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>47047642.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12647391.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>101489854.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>52870342.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>144068471.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>73309407.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>19977613.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>18828047.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>33896887.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>39052320.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>25795001.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>24598905.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>81112629.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>24118425.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>60996247.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>30799068.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4242944.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>37409160.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3313448.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3927579.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>680065.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1595438.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1246815.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9306543.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5770230.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>12707273.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1309111.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2440277.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6019448.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>504283.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>699127.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1888158.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>809245.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>271378.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2974111.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3293898.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3359983.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>11558783.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>31555038.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>149025.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2494552.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>674057.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2377041.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1325698.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>7941870.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>512592.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>10064019.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>10735755.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>7979186.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2170926.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3306745.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3352434.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>6299070.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>7078916.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>10572951.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>7534426.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>11825039.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>4858988.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1963407.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>15653614.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3336248.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7401984.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>5855975.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1030.0</v>
       </c>
     </row>
-    <row r="11" spans="1:78">
+    <row r="11" spans="1:79">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>169558210.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>200804710.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>224286730.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>204723920.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>250164020.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>48432900.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>53153170.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>96076270.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>47047640.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>12647390.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>101489850.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>52870340.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>144068470.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>73309410.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>19977610.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -5476,988 +5498,999 @@
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
+      <c r="CA11"/>
     </row>
-    <row r="12" spans="1:78">
+    <row r="12" spans="1:79">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>60808817.0</v>
+      </c>
+      <c r="C12">
         <v>21785753.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>52298401.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>105660178.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>131562513.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>148218491.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>147614810.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>84569590.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>32228082.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8692846.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>21386880.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19305025000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>21987196000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>96076273.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>783579074.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12647391.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>101489854.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>52870342.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>144068471.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>73309407.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>19977613.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>29915074.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>33896887.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>65395183.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>25795001.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>39450352.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>81112629.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>24118425.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>60996247.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>62094394.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4242944.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>37409160.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3313448.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3927579.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>680065.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1595438.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1246815.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9306543.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5770230.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>12707273.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1309111.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2440277.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6019448.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>504283.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>699127.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1888158.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>809245.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>271378.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2974111.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3293898.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3359983.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>11558783.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>31555038.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>149025.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2494552.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>674057.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2377041.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1325698.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>7941870.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>512592.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10064019.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>10735755.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>7979186.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2170926.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3306745.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3352434.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>6299070.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7078916.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>10572951.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>7534426.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>11825039.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4858988.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1963407.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>15653614.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3336248.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>7401984.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>5855975.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1030.0</v>
       </c>
     </row>
-    <row r="13" spans="1:78">
+    <row r="13" spans="1:79">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
+        <v>16289.0</v>
+      </c>
+      <c r="C13">
         <v>16224.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>16145.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>16027.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>15529.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>15183.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>13909.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>13746.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>13699.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>13654.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>13115.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>12730.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>11848.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>11891.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>11885.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>11927.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>12032.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12131.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>11747.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11189.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>11160.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>11161.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>11170.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>11174.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11218.0</v>
       </c>
       <c r="Z13">
         <v>11218.0</v>
       </c>
       <c r="AA13">
+        <v>11218.0</v>
+      </c>
+      <c r="AB13">
         <v>11155.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>9168.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>7765.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>7657.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>7490.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>7454.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>6282.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>6257.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>6150.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>5967.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>5884.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>5795.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>5748.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>5741.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>5750.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>5672.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>5634.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>5586.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>5429.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>5402.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5380.0</v>
       </c>
       <c r="AV13">
         <v>5380.0</v>
       </c>
       <c r="AW13">
         <v>5380.0</v>
       </c>
       <c r="AX13">
         <v>5380.0</v>
       </c>
       <c r="AY13">
         <v>5380.0</v>
       </c>
       <c r="AZ13">
-        <v>4730.0</v>
+        <v>5380.0</v>
       </c>
       <c r="BA13">
         <v>4730.0</v>
       </c>
       <c r="BB13">
         <v>4730.0</v>
       </c>
       <c r="BC13">
         <v>4730.0</v>
       </c>
       <c r="BD13">
-        <v>3877.0</v>
+        <v>4730.0</v>
       </c>
       <c r="BE13">
         <v>3877.0</v>
       </c>
       <c r="BF13">
         <v>3877.0</v>
       </c>
       <c r="BG13">
         <v>3877.0</v>
       </c>
       <c r="BH13">
-        <v>3277.0</v>
+        <v>3877.0</v>
       </c>
       <c r="BI13">
         <v>3277.0</v>
       </c>
       <c r="BJ13">
         <v>3277.0</v>
       </c>
       <c r="BK13">
         <v>3277.0</v>
       </c>
       <c r="BL13">
+        <v>3277.0</v>
+      </c>
+      <c r="BM13">
         <v>2681.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694.0</v>
       </c>
       <c r="BN13">
         <v>1694.0</v>
       </c>
       <c r="BO13">
         <v>1694.0</v>
       </c>
       <c r="BP13">
-        <v>829.0</v>
+        <v>1694.0</v>
       </c>
       <c r="BQ13">
         <v>829.0</v>
       </c>
       <c r="BR13">
         <v>829.0</v>
       </c>
       <c r="BS13">
         <v>829.0</v>
       </c>
       <c r="BT13">
         <v>829.0</v>
       </c>
       <c r="BU13">
         <v>829.0</v>
       </c>
       <c r="BV13">
         <v>829.0</v>
       </c>
       <c r="BW13">
         <v>829.0</v>
       </c>
       <c r="BX13">
         <v>829.0</v>
       </c>
       <c r="BY13">
         <v>829.0</v>
       </c>
-      <c r="BZ13"/>
+      <c r="BZ13">
+        <v>829.0</v>
+      </c>
+      <c r="CA13"/>
     </row>
-    <row r="14" spans="1:78">
+    <row r="14" spans="1:79">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
+        <v>16252548.0</v>
+      </c>
+      <c r="C14">
         <v>15850270.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16108862.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15775387.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15344510.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>14628340.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13789951.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13726142.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13683314.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13621138.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13052896.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12158440.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11862163.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11882686.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11893173.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11963276.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12112372.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>12039885.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>11450861.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11175436.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11170045.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11159010.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11169817.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>11207142.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>11217545.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>11190152.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10036086.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>8333570.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7746187.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7534235.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7480134.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6915966.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6275494.0</v>
       </c>
       <c r="AH14">
         <v>6275494.0</v>
       </c>
       <c r="AI14">
+        <v>6275494.0</v>
+      </c>
+      <c r="AJ14">
         <v>6040311.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>5955251.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5861654.0</v>
       </c>
       <c r="AL14">
         <v>5861654.0</v>
       </c>
       <c r="AM14">
+        <v>5861654.0</v>
+      </c>
+      <c r="AN14">
         <v>5727933.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>5740816.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5737496.0</v>
       </c>
       <c r="AP14">
         <v>5737496.0</v>
       </c>
       <c r="AQ14">
+        <v>5737496.0</v>
+      </c>
+      <c r="AR14">
         <v>5632011.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5583795.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5422491.0</v>
       </c>
       <c r="AT14">
         <v>5422491.0</v>
       </c>
       <c r="AU14">
-        <v>5379616.0</v>
+        <v>5422491.0</v>
       </c>
       <c r="AV14">
         <v>5379616.0</v>
       </c>
       <c r="AW14">
         <v>5379616.0</v>
       </c>
       <c r="AX14">
         <v>5379616.0</v>
       </c>
       <c r="AY14">
+        <v>5379616.0</v>
+      </c>
+      <c r="AZ14">
         <v>4851451.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4730116.0</v>
       </c>
       <c r="BA14">
         <v>4730116.0</v>
       </c>
       <c r="BB14">
         <v>4730116.0</v>
       </c>
       <c r="BC14">
+        <v>4730116.0</v>
+      </c>
+      <c r="BD14">
         <v>3970447.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3876661.0</v>
       </c>
       <c r="BE14">
         <v>3876661.0</v>
       </c>
       <c r="BF14">
         <v>3876661.0</v>
       </c>
       <c r="BG14">
+        <v>3876661.0</v>
+      </c>
+      <c r="BH14">
         <v>3310021.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3277077.0</v>
       </c>
       <c r="BI14">
         <v>3277077.0</v>
       </c>
       <c r="BJ14">
+        <v>3277077.0</v>
+      </c>
+      <c r="BK14">
         <v>2857327.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2752914.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2047985.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1694011.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>983261.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>905171.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>829138.0</v>
       </c>
       <c r="BQ14">
         <v>829138.0</v>
       </c>
       <c r="BR14">
         <v>829138.0</v>
       </c>
       <c r="BS14">
         <v>829138.0</v>
       </c>
       <c r="BT14">
         <v>829138.0</v>
       </c>
       <c r="BU14">
         <v>829138.0</v>
       </c>
       <c r="BV14">
         <v>829138.0</v>
       </c>
       <c r="BW14">
         <v>829138.0</v>
       </c>
       <c r="BX14">
         <v>829138.0</v>
       </c>
       <c r="BY14">
+        <v>829138.0</v>
+      </c>
+      <c r="BZ14">
         <v>621876.0</v>
       </c>
-      <c r="BZ14"/>
+      <c r="CA14"/>
     </row>
-    <row r="15" spans="1:78">
+    <row r="15" spans="1:79">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>11848.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>11891.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>11189.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11160.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>11161.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>11170.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>11174.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11218.0</v>
       </c>
       <c r="Z15">
         <v>11218.0</v>
       </c>
       <c r="AA15">
+        <v>11218.0</v>
+      </c>
+      <c r="AB15">
         <v>11155.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>9168.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7765.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>7657.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>7490.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>7454.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6282.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>6257.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6150.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>5967.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5884.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5795.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5748.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5741.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5750.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5672.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>5634.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>5586.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5429.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>5402.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5380.0</v>
       </c>
       <c r="AV15">
         <v>5380.0</v>
       </c>
       <c r="AW15">
         <v>5380.0</v>
       </c>
       <c r="AX15">
         <v>5380.0</v>
       </c>
       <c r="AY15">
         <v>5380.0</v>
       </c>
       <c r="AZ15">
-        <v>4730.0</v>
+        <v>5380.0</v>
       </c>
       <c r="BA15">
         <v>4730.0</v>
       </c>
       <c r="BB15">
         <v>4730.0</v>
       </c>
       <c r="BC15">
         <v>4730.0</v>
       </c>
       <c r="BD15">
-        <v>3877.0</v>
+        <v>4730.0</v>
       </c>
       <c r="BE15">
         <v>3877.0</v>
       </c>
       <c r="BF15">
         <v>3877.0</v>
       </c>
       <c r="BG15">
         <v>3877.0</v>
       </c>
       <c r="BH15">
-        <v>3277.0</v>
+        <v>3877.0</v>
       </c>
       <c r="BI15">
         <v>3277.0</v>
       </c>
       <c r="BJ15">
         <v>3277.0</v>
       </c>
       <c r="BK15">
         <v>3277.0</v>
       </c>
       <c r="BL15">
+        <v>3277.0</v>
+      </c>
+      <c r="BM15">
         <v>2681.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694.0</v>
       </c>
       <c r="BN15">
         <v>1694.0</v>
       </c>
       <c r="BO15">
         <v>1694.0</v>
       </c>
       <c r="BP15">
-        <v>829.0</v>
+        <v>1694.0</v>
       </c>
       <c r="BQ15">
         <v>829.0</v>
       </c>
       <c r="BR15">
         <v>829.0</v>
       </c>
       <c r="BS15">
         <v>829.0</v>
       </c>
       <c r="BT15">
         <v>829.0</v>
       </c>
       <c r="BU15">
         <v>829.0</v>
       </c>
       <c r="BV15">
         <v>829.0</v>
       </c>
       <c r="BW15">
         <v>829.0</v>
       </c>
       <c r="BX15">
         <v>829.0</v>
       </c>
       <c r="BY15">
         <v>829.0</v>
       </c>
-      <c r="BZ15"/>
+      <c r="BZ15">
+        <v>829.0</v>
+      </c>
+      <c r="CA15"/>
     </row>
-    <row r="16" spans="1:78">
+    <row r="16" spans="1:79">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>25860870.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-49962614.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-306910977321.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-233884347591.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
@@ -6472,52 +6505,53 @@
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
+      <c r="CA16"/>
     </row>
-    <row r="17" spans="1:78">
+    <row r="17" spans="1:79">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6554,152 +6588,154 @@
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
+      <c r="CA17"/>
     </row>
-    <row r="18" spans="1:78">
+    <row r="18" spans="1:79">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>2802635.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2816572.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>-5624987.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-5801078.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-6051137.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-6262947.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-5634974.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>-4703795.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>-4783303.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
+      <c r="CA18"/>
     </row>
-    <row r="19" spans="1:78">
+    <row r="19" spans="1:79">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6736,52 +6772,53 @@
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
+      <c r="CA19"/>
     </row>
-    <row r="20" spans="1:78">
+    <row r="20" spans="1:79">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -6818,52 +6855,53 @@
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
+      <c r="CA20"/>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:79">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -6900,968 +6938,978 @@
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
+      <c r="CA21"/>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:79">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>87855614.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>9382721175.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8180436576.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>105036584.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8087920638.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>163141397.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V22"/>
       <c r="W22">
         <v>1.0</v>
       </c>
       <c r="X22">
         <v>1.0</v>
       </c>
       <c r="Y22">
+        <v>1.0</v>
+      </c>
+      <c r="Z22">
         <v>17108247037.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>29349976538.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7692969188.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AD22">
         <v>1.0</v>
       </c>
       <c r="AE22">
+        <v>1.0</v>
+      </c>
+      <c r="AF22">
         <v>5010644510.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7065785590.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6947796448.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AJ22">
         <v>1.0</v>
       </c>
       <c r="AK22">
+        <v>1.0</v>
+      </c>
+      <c r="AL22">
         <v>4841013906.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>12562151969.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>16064011000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5620600776.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>8941731077.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3165990797.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AT22">
         <v>1.0</v>
       </c>
       <c r="AU22">
+        <v>1.0</v>
+      </c>
+      <c r="AV22">
         <v>3954586395.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>6454488311.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5853148917.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>6101635075.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>33664355943.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BC22">
         <v>1.0</v>
       </c>
-      <c r="BD22"/>
+      <c r="BD22">
+        <v>1.0</v>
+      </c>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
+      <c r="CA22"/>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:79">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>1197424182.0</v>
+      </c>
+      <c r="C23">
         <v>1141102090.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1196961951.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1206211434.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1202269333.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1191543857.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1219919880.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1214703661.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1201780646.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1191205835.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1171697118.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1156311229.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1146212650.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1078158174.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1038965598.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>973032055.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1002037379.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>876239755.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>811713311.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>745812020.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>708673962.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>592152378.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>586057183.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>578812358.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>513997577.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>530865996.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>574907638.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>516840604.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>476336208.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>470672102.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>454044680.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>441130455.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>362017715.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>360336361.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>351914121.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>356127478.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>361924488.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>318651224.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>305532753.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>299847182.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>295873643.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>295047252.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>271743140.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>268313435.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>272750317.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>263560055.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>261000481.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>247229993.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>239233761.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>215168133.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>210769167.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>224057153.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>208229892.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>174411430.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>129168589.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>125896650.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>137835894.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>125490625.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>99773483.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>92448262.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>110518965.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>98768538.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>103538178.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>100993471.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>96479570.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>96935316.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>114536216.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>110968116.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>135801090.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>130662479.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>153909255.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>168829658.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>174276866.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>192841668.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>203933939.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>207274027.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>222291316.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>809647.0</v>
       </c>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:79">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>774456250.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>786539330.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>791601580.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>794162850.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>838238370.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>796093720.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>771953069.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>695875000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>627064530.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>560139270.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>578658140.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>436711010.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>458782190.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>411354380.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>380125000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>281125000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>277224620.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>271708250.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>225154190.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>204879140.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>277979480.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>278346020.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>277453210.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>277151209.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>269479253.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>257592381.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>206740114.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>206485513.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>204310000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>213058000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>227348000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>181475000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>169821000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>160963000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>160699000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>160749000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>136065000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>133816000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>134534000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>132117000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>127300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112300000.0</v>
       </c>
       <c r="AW24">
         <v>112300000.0</v>
       </c>
       <c r="AX24">
+        <v>112300000.0</v>
+      </c>
+      <c r="AY24">
         <v>98300000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>92301000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88300000.0</v>
       </c>
       <c r="BA24">
         <v>88300000.0</v>
       </c>
       <c r="BB24">
+        <v>88300000.0</v>
+      </c>
+      <c r="BC24">
         <v>60300000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>18850000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>14850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="BF24">
         <v>20000000.0</v>
       </c>
-      <c r="BG24"/>
+      <c r="BG24">
+        <v>20000000.0</v>
+      </c>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>4500000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>15750000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>20000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>33808000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>43841000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>49580000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>57755000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>58994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66250000.0</v>
       </c>
       <c r="BT24">
         <v>66250000.0</v>
       </c>
       <c r="BU24">
+        <v>66250000.0</v>
+      </c>
+      <c r="BV24">
         <v>60650000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>78450000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>84376000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>85729000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>100208000.0</v>
       </c>
-      <c r="BZ24"/>
+      <c r="CA24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:79">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>774456250.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>786539330.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>791601580.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>794162850.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>838238370.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>796093720.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>771953069.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>695875000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>627064530.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>560139270.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>578658140.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>436711010.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>458782190.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>411354380.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>380125000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>281125000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>277224620.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>271708250.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>225154190.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>204879140.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>277979480.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>278346020.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>277453210.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>277756400.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>270107200.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
+      <c r="CA25"/>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:79">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26">
+        <v>1126333942.0</v>
+      </c>
+      <c r="C26">
         <v>1109133812.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1015950344.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>995295010.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>968317962.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>978077750.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>960093232.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1040711450.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1095559440.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1138793789.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1114038609.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1098944760.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1084098128.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>972590253.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>982034052.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>954663668.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>894533146.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>817567355.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>661793012.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>666097356.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>677772865.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>554312715.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>546943502.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>508116992.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>482947232.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>485631974.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>487030959.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>486880223.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>409451341.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>402019720.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>443812237.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>392887493.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>343351292.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>342694053.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>338837687.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>332969813.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>329689948.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>250531514.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>271168186.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>223506589.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>186275106.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
+      <c r="CA26"/>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:79">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7898,367 +7946,373 @@
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
+      <c r="CA27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:79">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>529191183.0</v>
+      </c>
+      <c r="C28">
         <v>708072984.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>712385599.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>671140074.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>649014893.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>633604584.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>676163741.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>737982888.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>782363500.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>794980799.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>772243792.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>757395143.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>767603564.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>615049263.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>638116117.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>607371476.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>536069303.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>446008138.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>303726916.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>327915451.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>351233046.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>255221936.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>243327734.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>232189839.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>198869824.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>180280237.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>196331211.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>253668944.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>216456960.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>246352141.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>265236309.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>220183221.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>203426666.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>202557934.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>203629357.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>211463925.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>226100738.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>172168983.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>164050550.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>148257507.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>159389482.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>158309053.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>130045143.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>133311155.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>133835229.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>130228539.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>131390755.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>120928622.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>114025889.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>90997398.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>88940017.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>76741217.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>56744962.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>60150975.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>12355448.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>14175943.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>17622959.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>38674302.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-7941870.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-512592.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-10064019.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1735755.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>7770814.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>17829074.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>30500686.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>70632010.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>37541679.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>42501535.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>47182306.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>51460247.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>54424961.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>61391012.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>58686593.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>62796386.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>81039013.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>78326981.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>94352144.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-1030.0</v>
       </c>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:79">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
+        <v>1181193536.0</v>
+      </c>
+      <c r="C29">
         <v>1121810581.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1177890912.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1187299820.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1176946721.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1174488543.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1198644206.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1194606320.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1182446664.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1173897753.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1153189421.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1138778923.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1127041608.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1058083578.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1020927359.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>957232142.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>982794968.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>854659003.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>790397132.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>725336703.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>691555415.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>578235753.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>577077511.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>569419517.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>506295843.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>509165995.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -8266,428 +8320,433 @@
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
+      <c r="CA29"/>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:79">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>9281697.0</v>
+      </c>
+      <c r="C30">
         <v>7563773.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9173247.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8895832.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8295052.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7791661.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7789502.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10419092.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11222736.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10642021.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9599951.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8396945.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8193775.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8523760.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9179411.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5400913.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5794170.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5547078.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4931513.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5479101.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10075206.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6977274.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4476433.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4680640.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4594569.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5082663.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6200059.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5176729.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5338527.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5962445.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4875255.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4431993.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4123965.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3280149.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3652006.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4281835.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4182460.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3718597.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4486708.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3849727.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3612541.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3665935.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3143993.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2963886.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2968053.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2641311.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3349210.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3481438.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3673352.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2721959.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2922749.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3764449.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2381706.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4922285.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2123133.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2280728.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1518629.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1976496.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1523259.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1862709.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1551296.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1897836.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2249645.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2109012.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2820512.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3801889.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4781661.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3164877.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3305261.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3325038.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>5067604.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3114884.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>4942231.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>3511939.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3973870.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>3505927.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>4441802.0</v>
       </c>
-      <c r="BZ30"/>
+      <c r="CA30"/>
     </row>
-    <row r="31" spans="1:78">
+    <row r="31" spans="1:79">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>362078755.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>337450848.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>346958042.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>335763600.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>337213275.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>345235811.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>355780523.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>342601745.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>324111845.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>320344756.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>304185770.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>299852890.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>298177358.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>281631018.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>304286853.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>282180350.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>224336567.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>186783701.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>180875187.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>173269091.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>172658027.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>144844747.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>143691367.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>138846223.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>133459608.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>127608653.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>127294777.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>125149875.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>122598742.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>113427929.0</v>
       </c>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
+      <c r="CA31"/>
     </row>
-    <row r="32" spans="1:78">
+    <row r="32" spans="1:79">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -8724,309 +8783,313 @@
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
+      <c r="CA32"/>
     </row>
-    <row r="33" spans="1:78">
+    <row r="33" spans="1:79">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>1126333942.0</v>
+      </c>
+      <c r="C33">
         <v>1109915578.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1135490303.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1091655424.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1062411768.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1035533705.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1064515568.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1119714979.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1158329828.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1171870968.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1140710287.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1098944760.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1084098128.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>972590253.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>982034052.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>954663668.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>894533146.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>817567355.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>661793012.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>666097356.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>677772865.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>569100701000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>546943502.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>508116992.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>482947232.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>501456635000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>487030959.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>486880223.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>409451341.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>436126430000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>444497000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>399289302.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>354580302.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>353128633.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>347582050.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>350250205.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>356495213.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>305626084.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>295275815.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>283290182.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>290951991.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>288941040.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>262579699.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>264845266.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>269083137.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>259030586.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>256842026.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>243477177.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>232586298.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>209152276.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>204486435.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>208733921.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>174293148.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>169340120.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>124550904.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>122941865.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>133940224.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>122188431.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>90308354.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>90072961.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>98903650.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>86134947.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>93309347.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>96713533.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>90352313.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>89780993.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>103455485.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>100724323.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>121922878.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>119803015.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>137016612.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>160855786.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>167371228.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>173676115.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>196623821.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>196366116.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>211993539.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>808617.0</v>
       </c>
     </row>
-    <row r="34" spans="1:78">
+    <row r="34" spans="1:79">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>-7378392.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>12129810.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
@@ -9046,522 +9109,527 @@
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
+      <c r="CA34"/>
     </row>
-    <row r="35" spans="1:78">
+    <row r="35" spans="1:79">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>806766457.0</v>
+      </c>
+      <c r="C35">
         <v>664438259.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>777015625.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>788635822.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>792995374.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>793292537.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>836678163.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>837151767.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>827665760.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>816062012.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>805442691.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>234780492000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>250267448000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>5117279.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>252999061.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>268240193000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>252584982000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3600679.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5057409.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>188060757000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>218800438000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>167942349000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>181579725000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>176197325000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>174319613000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>168625878000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>162036885000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>162005212000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>159242512000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>159643586000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>169902043000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>264178507.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>214145843.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>212716328.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>209885037.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>218530243.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>231737318.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>187739223.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>176081923.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>167627151.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>166767595.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>166613836.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>142084320.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>140205343.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>141675493.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>138318458.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>137088669.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>125839745.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>120997893.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>100042501.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>96160144.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>94095147.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>94585887.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>65031835.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>21824554.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>18119409.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>22644276.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2574815.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>2089491.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1351026.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>2509304.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1658320.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>20722544.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>20493442.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>37560159.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>3086695.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>49007215.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>53131046.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>61732851.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>58994673.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>69814510.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>77184071.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>76830218.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>82919008.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>91928561.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>93179371.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>104429652.0</v>
       </c>
-      <c r="BZ35"/>
+      <c r="CA35"/>
     </row>
-    <row r="36" spans="1:78">
+    <row r="36" spans="1:79">
       <c r="A36" t="s">
         <v>55</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>781766.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1135490303.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1091655424.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>94093806.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>57455955.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>104422336.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>79003529.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>62770388.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>33077179.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>26671678.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-1098944760.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-1084098128.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-972590253.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-982034052.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-954663668.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-894533146.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-817567355.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-661793012.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-666097356.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-677772865.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>568546388285.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-546943502.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-508116992.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-482947232.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>500971003026.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-487030959.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-486880223.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-409451341.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>435724410280.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-443812237.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>6401809.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>10961700.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>10434580.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>8744363.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>17280392.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>26805265.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>55094570.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>32972038.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>22402809.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>38976987.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>17772854.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>37317743.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>29414535.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>23199406.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>35523997.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>35101836.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>27247550.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>33991185.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>22877170.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>204486435.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>208733921.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>174293148.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>169340120.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>5260141.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>7283977.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>27210079.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>26828508.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>4928000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>3854995.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>5241828.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>6093921.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>2094396.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>2298195.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>423914.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>407843.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>185743.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>686217.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>699639.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>890540.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>842102.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>817795.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>877594.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-14814300.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>5329914.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>2167079.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>3231992.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>808617.0</v>
       </c>
     </row>
-    <row r="37" spans="1:78">
+    <row r="37" spans="1:79">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -9598,1072 +9666,1084 @@
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
+      <c r="CA37"/>
     </row>
-    <row r="38" spans="1:78">
+    <row r="38" spans="1:79">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>404531970000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>434086020000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1202269333.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1191543857.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1063880912.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1214703661.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-40661867.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1191205835.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>-30664816491.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>-27379562531.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-29856506478.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>967888.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-735930756.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>-8069487613.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-100157885767.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>254980.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>920315.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>-65303614336.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>-6909360903.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>-591560225622.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>-25213287319.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>-43378142634.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>-17120538655.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>-530335130004.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>-56314813321.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>-7713575619.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>-40932221133.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>-470201429898.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>-5014142320.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>441130000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>-6999509285.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>-359976024639.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>-3955948566.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>-5345940335.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>361924000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>318651224.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>-9727019019.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>-16074157267.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>-4719711815.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>289411056000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>-8962479659.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>-3177608456.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>-3482646670.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>259202499000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>257020260000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>-3574874709.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>-6460067243.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>213311086000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>-6099130613.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>-13582938526.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>-33664539209.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>-3019051957.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>-4390860174.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>123169782000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>134168074000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>122475523000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>90535816000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>90302610000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>99133045000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>6110186.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>96948445000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>97252901000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>90962341000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>90108921000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>105953672000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>101809303000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>124189135000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>124306254000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>146178761000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>161085522000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>168603006000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>191769027000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>5329914.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>200918276.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>215584211.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:78">
+    <row r="39" spans="1:79">
       <c r="A39" t="s">
         <v>58</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>999726.0</v>
+      </c>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>419885.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7992450000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>56505433.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>102551000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>77436522.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>62353000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>31913954.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>25739295.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-56929521.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-61446616.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-105036584.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-192222415.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-18112942.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-107284024.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5703509.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-18984398.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>13040805.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>22259681.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>13806027.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>12836663.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>26342863.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>12952393.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>14851447.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>29465785.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>21271658.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>25055840.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>32969073.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3920828.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>5909895.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>10576634.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>9849912.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>8134755.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>17069141.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>26779930.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>13034466.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>17852263.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>10458452.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>26164330.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>4894506.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>21145241.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>12189000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>5863892.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>18175213.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>10738075.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3215670.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>9725613.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>3293113.0</v>
       </c>
-      <c r="AY39"/>
-      <c r="AZ39">
+      <c r="AZ39"/>
+      <c r="BA39">
         <v>18098000.0</v>
       </c>
-      <c r="BA39"/>
       <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>3787182.0</v>
       </c>
-      <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
+      <c r="CA39"/>
     </row>
-    <row r="40" spans="1:78">
+    <row r="40" spans="1:79">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
+        <v>10868658.0</v>
+      </c>
+      <c r="C40">
         <v>8736162.0</v>
       </c>
-      <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>-2741267.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-16953950.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-36893952.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>30888000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>14182000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>22810406.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>20776607.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12999322.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-5197337.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-6384490.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-482893029000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-4919889.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-4262051.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2684045912.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-3600679.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-5057409.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-5229112.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-3749859.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>687275950.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-2446523.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-4103931.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-2575869.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-3947199.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-3363742.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-4704377.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-3409195.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-4840114.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-4184022.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>15893668.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-3027125.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-3928666.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-3182861.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-9608134.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-2578517.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>15291697.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-1771100.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-10319189.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-60204871257.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-60099394873.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-59615112275.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>16661794.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-46548787520.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>13838988.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-48300510565.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-48300486355.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>9432324.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>13348680.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>11296066.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>5795147.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>6820174.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>307796.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>508042.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1074176.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>561711.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>704949.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>685990.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>498905.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>689774.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>785486.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>885297.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>682401.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>779972.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>1111081.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>827707.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>547739.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>690646.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>700537.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>3500000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>10900000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>16100000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>713422.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="BX40">
         <v>7500000.0</v>
       </c>
       <c r="BY40">
+        <v>7500000.0</v>
+      </c>
+      <c r="BZ40">
         <v>4200000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:78">
+    <row r="41" spans="1:79">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>2786512.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>2802635.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2816572.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2139661.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1710315.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1578323.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1249015.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1053564.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3512481.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2180727.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1922664.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1434505.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1194700.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1070678.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1347363.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1061640.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1001121.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>762783.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>739716.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>919557.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>179458.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>940546.0</v>
       </c>
-      <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>20957.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
-      <c r="BT41">
+      <c r="BT41"/>
+      <c r="BU41">
         <v>4000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>29000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>11000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>153000.0</v>
       </c>
-      <c r="BX41"/>
       <c r="BY41"/>
-      <c r="BZ41">
+      <c r="BZ41"/>
+      <c r="CA41">
         <v>74000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:78">
+    <row r="42" spans="1:79">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
+        <v>440588956.0</v>
+      </c>
+      <c r="C42">
         <v>439202477.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>437092856.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>434306847.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>421664914.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>412913597.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>377235609.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>373087033.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>372068726.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>371081199.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>356698595.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>345876725.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>320793316.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>321893806.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>321802386.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>322832986.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>325433869.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>328062246.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>321559189.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>305520631.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>304784840.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>304874957.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>288590554.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>279699868.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>297476991.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>274476991.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>297744224.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>256296267.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>224988350.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>226552800.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>263172144.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>197839067.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>171967173.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>188975590.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>165489954.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>160253298.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>154501184.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>155026330.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>153802889.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>155596695.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>153148783.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>151362105.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>154362036.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>152469135.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>152515331.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>146498943.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>146063351.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>145306866.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>144243199.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>144546216.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>140618883.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>132221981.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>134535144.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>133204982.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>174824076.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161644426.0</v>
       </c>
       <c r="BE42">
         <v>161644426.0</v>
       </c>
       <c r="BF42">
+        <v>161644426.0</v>
+      </c>
+      <c r="BG42">
         <v>160171108.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>161632864.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153768680.0</v>
       </c>
       <c r="BI42">
         <v>153768680.0</v>
       </c>
       <c r="BJ42">
+        <v>153768680.0</v>
+      </c>
+      <c r="BK42">
         <v>132535083.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>153768680.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>143153372.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>128339497.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>70712423.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>68968591583.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>47639206738.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>116943738.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>110943738.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116218966.0</v>
       </c>
       <c r="BT42">
         <v>116218966.0</v>
       </c>
       <c r="BU42">
         <v>116218966.0</v>
       </c>
       <c r="BV42">
         <v>116218966.0</v>
       </c>
       <c r="BW42">
-        <v>116301182.0</v>
+        <v>116218966.0</v>
       </c>
       <c r="BX42">
         <v>116301182.0</v>
       </c>
       <c r="BY42">
+        <v>116301182.0</v>
+      </c>
+      <c r="BZ42">
         <v>114311250.0</v>
       </c>
-      <c r="BZ42"/>
+      <c r="CA42"/>
     </row>
-    <row r="43" spans="1:78">
+    <row r="43" spans="1:79">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10700,52 +10780,53 @@
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
+      <c r="CA43"/>
     </row>
-    <row r="44" spans="1:78">
+    <row r="44" spans="1:79">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -10782,52 +10863,53 @@
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
+      <c r="CA44"/>
     </row>
-    <row r="45" spans="1:78">
+    <row r="45" spans="1:79">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -10864,52 +10946,53 @@
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
+      <c r="CA45"/>
     </row>
-    <row r="46" spans="1:78">
+    <row r="46" spans="1:79">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
@@ -10946,52 +11029,53 @@
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
+      <c r="CA46"/>
     </row>
-    <row r="47" spans="1:78">
+    <row r="47" spans="1:79">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -11028,307 +11112,311 @@
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
+      <c r="CA47"/>
     </row>
-    <row r="48" spans="1:78">
+    <row r="48" spans="1:79">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>-62150287.0</v>
+      </c>
+      <c r="C48">
         <v>-43062947.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-23902089.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-23823306.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-25311128.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-20263312.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2383863.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1046937.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-4227343.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-870745.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2847039.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>16189300.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>16645684.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>25052345.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>13949329.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>14368362.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>19789910.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>27706146.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>21030809.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>18580025.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>15548756.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-700348.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>11251166.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>9466316.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-7857191.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>14798644.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-7575029.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-15968868.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-19212414.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-22685270.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-44910543.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-25188494.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-27128708.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-27862543.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-26649881.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-26799657.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-26898415.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-27737348.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-26128907.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-27038814.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-26025665.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-26217902.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-27094304.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-27216301.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-29029436.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-23905603.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-23752974.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-25494426.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-27567086.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-31123667.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-29418170.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-19781396.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-22053262.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-24522951.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-25319688.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-11333032.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-12647278.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-13920068.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-14627476.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-5620017.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-8340281.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-8918890.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-10223021.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-362207.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-2843933.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-2846135.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-4496445000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>9766239000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>8686481000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>12122492.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-1567101.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>639002000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>417409000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>455576000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-70775.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>9696.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>1827736.0</v>
       </c>
-      <c r="BZ48"/>
+      <c r="CA48"/>
     </row>
-    <row r="49" spans="1:78">
+    <row r="49" spans="1:79">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>16645684.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>25052345.0</v>
       </c>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
@@ -11348,794 +11436,801 @@
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
+      <c r="CA49"/>
     </row>
-    <row r="50" spans="1:78">
+    <row r="50" spans="1:79">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>257592381.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>206740114.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>206485513.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>204309422.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>213059363.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>227347553.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>181475526.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>160749330.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>132116697.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>94291296.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
+      <c r="CA50"/>
     </row>
-    <row r="51" spans="1:78">
+    <row r="51" spans="1:79">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
+        <v>590000000.0</v>
+      </c>
+      <c r="C51">
         <v>729858737.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>764684000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>776800252.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>780577406.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>781823075.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>823778551.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>822552478.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>814591582.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>803673645.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>793630672.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>560248075720.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>559266307069.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>483588904000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1075974623.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>368138726270.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>402105048140.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>307351289010.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>234348187190.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>234050772380.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>169908893000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>119613712000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>104901792620.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>104709383250.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>58272100190.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>58158144140.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>130968382480.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>130777171020.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>130587448210.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>130431085400.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>111143653200.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>257592381.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>206740114.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>206485513.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>204309422.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>213059363.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>227347553.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>181475526.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>169820780.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>160964780.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>160698593.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>160749330.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>136064591.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>133815438.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>134534356.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>132116697.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>132200000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>121200000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>117000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>94291296.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>92300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88300000.0</v>
       </c>
       <c r="BA51">
         <v>88300000.0</v>
       </c>
       <c r="BB51">
+        <v>88300000.0</v>
+      </c>
+      <c r="BC51">
         <v>60300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14850000.0</v>
       </c>
       <c r="BD51">
         <v>14850000.0</v>
       </c>
       <c r="BE51">
+        <v>14850000.0</v>
+      </c>
+      <c r="BF51">
         <v>20000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>40000000.0</v>
       </c>
-      <c r="BG51"/>
       <c r="BH51"/>
-      <c r="BI51">
+      <c r="BI51"/>
+      <c r="BJ51">
         <v>4500000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>9000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>15750000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>20000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>33807431.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>73984444.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>43840749.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>49580451.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>57755257.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>58994673.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66250000.0</v>
       </c>
       <c r="BT51">
         <v>66250000.0</v>
       </c>
       <c r="BU51">
+        <v>66250000.0</v>
+      </c>
+      <c r="BV51">
         <v>60650000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>78450000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>84375261.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>85728965.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>100208119.0</v>
       </c>
-      <c r="BZ51"/>
+      <c r="CA51"/>
     </row>
-    <row r="52" spans="1:78">
+    <row r="52" spans="1:79">
       <c r="A52" t="s">
         <v>71</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>70000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>322961128000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>11997030.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>16953950.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>36893952.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>72463000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>72436000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>65409000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>54882329.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>19738000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>559451982000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>558494354000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>482893029000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>448910093.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>367578587000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>401526390000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>306914578000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>233889405000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>233639418000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>169528768000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>119332587000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>104624568000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>104437675000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>58046946000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>57953265000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>130690403000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>130498825000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>130309995000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>130153329000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>110873546000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>110885861000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>72234132000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>72134130000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>72036300000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>71937385000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>71871991000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>71760989000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>60239580000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>60308860000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>60203933000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>60098539000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>59614484000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>55493011000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>46541011000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>46452436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48300000000.0</v>
       </c>
       <c r="AV52">
         <v>48300000000.0</v>
       </c>
       <c r="AW52">
         <v>48300000000.0</v>
       </c>
       <c r="AX52">
         <v>48300000000.0</v>
       </c>
       <c r="AY52">
         <v>48300000000.0</v>
       </c>
       <c r="AZ52">
         <v>48300000000.0</v>
       </c>
       <c r="BA52">
         <v>48300000000.0</v>
       </c>
-      <c r="BB52"/>
+      <c r="BB52">
+        <v>48300000000.0</v>
+      </c>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>20000000.0</v>
       </c>
-      <c r="BG52"/>
       <c r="BH52"/>
-      <c r="BI52">
-[...1 lines deleted...]
-      </c>
+      <c r="BI52"/>
       <c r="BJ52">
         <v>4500000.0</v>
       </c>
-      <c r="BK52"/>
+      <c r="BK52">
+        <v>4500000.0</v>
+      </c>
       <c r="BL52"/>
       <c r="BM52"/>
-      <c r="BN52">
+      <c r="BN52"/>
+      <c r="BO52">
         <v>36992222.0</v>
       </c>
-      <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
+      <c r="CA52"/>
     </row>
-    <row r="53" spans="1:78">
+    <row r="53" spans="1:79">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>1094463880560.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>1112924570391.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1097845815240.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1083014029872.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>972590253.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>777907062.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>953709004332.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>893638612854.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>546750922.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>665431258644.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>677095092135.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>553758402285.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>546396558498.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>507608875008.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>482464284768.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>485146342026.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>486543928041.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>486393342777.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>409041889659.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>401617700280.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>443368424763.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>392494605507.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>343007940708.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>342351358947.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>338498849313.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>332636843187.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>329360258052.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>292368651687.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>277292202228.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>272531644551.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>264163030542.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>283712169834.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>240796761201.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>251932706109.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>262481243013.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>240297197265.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>240932269557.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>236083382298.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>218495289996.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>205638857298.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>198580001220.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>187611879321.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>164674261899.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>154925306613.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>119171472237.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>115542230112.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>106623414855.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>95264488152.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>85293816804.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>86130758025.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>93562442901.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>4370000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>91123736049.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>94320922662.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>89838470601.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>89283776850.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>103166472258.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>99938067894.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>121102015761.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>118793562525.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>136038335490.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>153613567009.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>156207095366.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>172821147386.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>-5549171.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>4552000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>-410586.0</v>
       </c>
-      <c r="BZ53"/>
+      <c r="CA53"/>
     </row>
-    <row r="54" spans="1:78">
+    <row r="54" spans="1:79">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -12172,996 +12267,1009 @@
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
+      <c r="CA54"/>
     </row>
-    <row r="55" spans="1:78">
+    <row r="55" spans="1:79">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>1197424182.0</v>
+      </c>
+      <c r="C55">
         <v>1139265104.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1196961951.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1206211434.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1202269333.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1191543857.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1219919880.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1214703661.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1201780646.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1191205835.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1171697118.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1156311229.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1146212650.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1078158174.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1038965598.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>973032055.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1002037379.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>876239755.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>811713311.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>745812020.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>708673962.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>592152378.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>586057183.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>578812358.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>513997577.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>530865996.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>574907638.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>516840604.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>476336208.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>470672102.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>454044680.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>441130455.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>362017715.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>360336361.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>351914121.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>356127478.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>361924488.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>318651224.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>305532753.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>299847182.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>295873643.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>295047252.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>271743140.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>268313435.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>272750317.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>263560055.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>261000481.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>247229993.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>239233761.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>215168133.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>210769167.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>224057153.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>208229892.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>174411430.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>129168589.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>125896650.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>137835894.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>125490625.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>99773483.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>92448262.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>110518965.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>98768538.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>103538178.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>100993471.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>96479570.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>96935316.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>114536216.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>110968116.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>135801090.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>130662479.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>153909255.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>168829658.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>174276866.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>192841668.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>203933939.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>207274027.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>222291316.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>809647.0</v>
       </c>
     </row>
-    <row r="56" spans="1:78">
+    <row r="56" spans="1:79">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>71090240.0</v>
+      </c>
+      <c r="C56">
         <v>29349526.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>61471648.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>114556010.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>139857565.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>156010152.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>155404312.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>94988682.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>43450818.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>19334867.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>30986831.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>27436929000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>29918621000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>104600033.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>792862302.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>8087856000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>100265390000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>58417420.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>148999984.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>65383329000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>6940262000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>23051677000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>25252401000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>43448838000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>17151589000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>29409361000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>56402690000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>7743536000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>40999106000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>34545672000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>5023690000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>41841153.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>7437413.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>7207728.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>4332071.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>5877273.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>5429275.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>13025140.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>10256938.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>16557000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4921652.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>6106212.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>9163441.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3468169.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3667180.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>4529469.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>4158455.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3752816.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>6647463.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>6015857.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>6282732.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>15323232.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>33936744.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>5071310.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>4617685.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2954785.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>3895670.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>3302194.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>9465129.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2375301.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>11615315.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>12633591.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>10228831.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>4279938.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>6127257.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>7154323.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>11080731.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>10243793.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>13878212.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>10859464.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>16892643.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>7973872.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>6905638.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>19165553.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>7310118.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>10907911.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>10297777.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>1030.0</v>
       </c>
     </row>
-    <row r="57" spans="1:78">
+    <row r="57" spans="1:79">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>12202767.0</v>
+      </c>
+      <c r="C57">
         <v>80508077.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6739414.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7076044.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>12904644.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5585852.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8376062.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5498052.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6259804.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4919715.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6695678.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>559451982000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>558494354000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5117279.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>450202937.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>367578587000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>404216586000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3600679.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>5057409.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>233639418000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>169528768000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>120024259000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>104624568000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>104437675000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>58046946000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>57953265000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>130690403000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>130498825000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>130309995000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>130153329000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>110873546000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4293921.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3027125.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>3928666.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3182861.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>4137627.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2578517.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>3617224.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1771100.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3656409.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1977180.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>3283541.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2385454.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2849672.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>7583500.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2642855.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1596055.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1572428.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1554375.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1697703.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>3402930.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>17516691.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1157393.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>692834.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4451814.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2335282.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>14620701.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>25535660.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>3384260.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1044477.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>16228997.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>11038764.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1037745.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>852458.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>786521.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>38370469.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1185162.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>547739.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>690646.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>3654029.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>3500000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>10900000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>16100000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>12053620.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="BX57">
         <v>7500000.0</v>
       </c>
       <c r="BY57">
+        <v>7500000.0</v>
+      </c>
+      <c r="BZ57">
         <v>4200000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:78">
+    <row r="58" spans="1:79">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>818969224.0</v>
+      </c>
+      <c r="C58">
         <v>744946336.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>783755039.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>795711866.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>805900018.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>798878389.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>845054225.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>842649819.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>833925564.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>820981727.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>812138369.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>794232474.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>808761802.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>731200132.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>703201998.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>635818780.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>656801568.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>520459232.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>469111566.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>421700175.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>388329206.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>287966608.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>286204293.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>280635000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>232366559.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>226579143.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>292727288.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>292504037.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>289552507.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>289796915.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>280775589.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>268472428.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>217172968.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>216644994.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>213067898.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>222667870.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>234315835.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>191356447.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>177853023.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>171283560.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>168744775.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>169897377.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>144469774.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>143055015.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>149258993.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>140961313.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>138684724.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>127412173.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>122552268.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>101740204.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>99563074.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>111611838.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>95743280.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>65724669.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>26276368.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>20454691.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>37264977.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>28110475.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>5473751.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2395503.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>18738301.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>12697084.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>21760289.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>21345900.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>38346680.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>41457164.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>50192377.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>53678785.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>62423497.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>62648702.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>69814510.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>77184071.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>76830218.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>94972628.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>91928561.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>93179371.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>104429652.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:78">
+    <row r="59" spans="1:79">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -13198,288 +13306,292 @@
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
+      <c r="CA59"/>
     </row>
-    <row r="60" spans="1:78">
+    <row r="60" spans="1:79">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>378454958.0</v>
+      </c>
+      <c r="C60">
         <v>396155754.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>413206912.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>410499568.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>396369315.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>392665468.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>374865655.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>372053842.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>367855082.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>370224108.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>359558749.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>362078755.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>337450848.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>346958042.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>335763600.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>337213275.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>345235811.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>355780523.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>342601745.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>324111845.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>320344756.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>304185770.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>299852890.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>298177358.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>281631018.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>304286853.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>282180350.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>224336567.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>186783701.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>180875187.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>173269091.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>172658027.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>144844747.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>143691367.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>138846223.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>133459608.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>127608653.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>127294777.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>127679730.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>128563622.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>127128868.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>125149875.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>127273366.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>125258420.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>123491324.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>122598742.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>122315757.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>119817820.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>116681493.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>113427929.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>111206093.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>112445315.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>112486612.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>108686761.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>102892221.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>105441959.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>100570917.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>97380150.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>94299732.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>90052759.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>91780664.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>86071454.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>81777889.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>79647571.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>58132890.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>55478152.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>64343839.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>57289331.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>73377593.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>68013777.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>84094745.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>91645587.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>97446648.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>97869040.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>112005378.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>114094656.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>117861664.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:78">
+    <row r="61" spans="1:79">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -13516,52 +13628,53 @@
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
+      <c r="CA61"/>
     </row>
-    <row r="62" spans="1:78">
+    <row r="62" spans="1:79">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -13598,50 +13711,51 @@
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
+      <c r="CA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -13718,51 +13832,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
         <v>49302541.0</v>
       </c>
       <c r="C2">
         <v>52059000.0</v>
       </c>
       <c r="D2">
         <v>31110722.0</v>
       </c>
       <c r="E2">
         <v>33498500.0</v>
       </c>
       <c r="F2">
         <v>44954760.0</v>
       </c>
       <c r="G2">
         <v>29295140.0</v>
       </c>
       <c r="H2">
         <v>38629470.0</v>
       </c>
       <c r="I2">
         <v>26745470.0</v>
       </c>
@@ -13783,51 +13897,51 @@
       </c>
       <c r="O2">
         <v>7439000.0</v>
       </c>
       <c r="P2">
         <v>6513000.0</v>
       </c>
       <c r="Q2">
         <v>8948000.0</v>
       </c>
       <c r="R2">
         <v>4096000.0</v>
       </c>
       <c r="S2">
         <v>2605000.0</v>
       </c>
       <c r="T2">
         <v>5031000.0</v>
       </c>
       <c r="U2">
         <v>40000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>107926970.0</v>
       </c>
       <c r="E3">
         <v>45775572.0</v>
       </c>
       <c r="F3">
         <v>40414037.0</v>
       </c>
       <c r="G3">
         <v>37392665.0</v>
       </c>
       <c r="H3">
         <v>30506143.0</v>
       </c>
       <c r="I3">
         <v>30400809.0</v>
       </c>
       <c r="J3">
         <v>161141.0</v>
       </c>
       <c r="K3">
@@ -13838,76 +13952,76 @@
       </c>
       <c r="M3">
         <v>-17342525.0</v>
       </c>
       <c r="N3">
         <v>-14958337.0</v>
       </c>
       <c r="O3">
         <v>-9010120.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3">
         <v>10158403.0</v>
       </c>
       <c r="S3">
         <v>28154708.0</v>
       </c>
       <c r="T3">
         <v>502468.0</v>
       </c>
       <c r="U3"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>59159870.0</v>
       </c>
       <c r="E5">
         <v>53328520.0</v>
       </c>
       <c r="F5">
         <v>68397947.0</v>
       </c>
       <c r="G5">
         <v>19939363.0</v>
       </c>
       <c r="H5">
         <v>56346507.0</v>
       </c>
       <c r="I5">
         <v>32374805.0</v>
       </c>
       <c r="J5">
         <v>28603061.0</v>
       </c>
       <c r="K5">
@@ -13924,51 +14038,51 @@
       </c>
       <c r="O5">
         <v>17142330.0</v>
       </c>
       <c r="P5">
         <v>14573128.0</v>
       </c>
       <c r="Q5">
         <v>19570080.0</v>
       </c>
       <c r="R5">
         <v>-10435115.0</v>
       </c>
       <c r="S5">
         <v>13966314.0</v>
       </c>
       <c r="T5">
         <v>-5362212.0</v>
       </c>
       <c r="U5">
         <v>-130000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
         <v>38086650.0</v>
       </c>
       <c r="C6">
         <v>31965690.0</v>
       </c>
       <c r="D6">
         <v>59159870.0</v>
       </c>
       <c r="E6">
         <v>60255593.0</v>
       </c>
       <c r="F6">
         <v>68397947.0</v>
       </c>
       <c r="G6">
         <v>19939363.0</v>
       </c>
       <c r="H6">
         <v>56346507.0</v>
       </c>
       <c r="I6">
         <v>32374805.0</v>
       </c>
@@ -13989,101 +14103,101 @@
       </c>
       <c r="O6">
         <v>17142330.0</v>
       </c>
       <c r="P6">
         <v>14573128.0</v>
       </c>
       <c r="Q6">
         <v>19570080.0</v>
       </c>
       <c r="R6">
         <v>-276712.0</v>
       </c>
       <c r="S6">
         <v>42121022.0</v>
       </c>
       <c r="T6">
         <v>-4859744.0</v>
       </c>
       <c r="U6">
         <v>-130000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
         <v>49918022.0</v>
       </c>
       <c r="C9">
         <v>42104000.0</v>
       </c>
       <c r="D9">
         <v>112762767.0</v>
       </c>
       <c r="E9">
         <v>65605620.0</v>
       </c>
       <c r="F9">
         <v>57582247.0</v>
       </c>
       <c r="G9">
         <v>26323577.0</v>
       </c>
       <c r="H9">
         <v>63609050.0</v>
       </c>
       <c r="I9">
         <v>24785913.0</v>
       </c>
@@ -14104,51 +14218,51 @@
       </c>
       <c r="O9">
         <v>17888579.0</v>
       </c>
       <c r="P9">
         <v>12213691.0</v>
       </c>
       <c r="Q9">
         <v>11561176.0</v>
       </c>
       <c r="R9">
         <v>-6934000.0</v>
       </c>
       <c r="S9">
         <v>20781843.0</v>
       </c>
       <c r="T9">
         <v>16355000.0</v>
       </c>
       <c r="U9">
         <v>-40000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10">
         <v>38086650.0</v>
       </c>
       <c r="C10">
         <v>31965690.0</v>
       </c>
       <c r="D10">
         <v>9869917.0</v>
       </c>
       <c r="E10">
         <v>26757104.0</v>
       </c>
       <c r="F10">
         <v>48517254.0</v>
       </c>
       <c r="G10">
         <v>19939363.0</v>
       </c>
       <c r="H10">
         <v>56346507.0</v>
       </c>
       <c r="I10">
         <v>19249087.0</v>
       </c>
@@ -14169,51 +14283,51 @@
       </c>
       <c r="O10">
         <v>14601917.0</v>
       </c>
       <c r="P10">
         <v>13275143.0</v>
       </c>
       <c r="Q10">
         <v>16958241.0</v>
       </c>
       <c r="R10">
         <v>-10435115.0</v>
       </c>
       <c r="S10">
         <v>-21174815.0</v>
       </c>
       <c r="T10">
         <v>-5362212.0</v>
       </c>
       <c r="U10">
         <v>-130000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11">
         <v>1482352.0</v>
       </c>
       <c r="C11">
         <v>3879433.0</v>
       </c>
       <c r="D11">
         <v>2765929.0</v>
       </c>
       <c r="E11">
         <v>2081341.0</v>
       </c>
       <c r="F11">
         <v>2151887.0</v>
       </c>
       <c r="G11">
         <v>4470655.0</v>
       </c>
       <c r="H11">
         <v>607646.0</v>
       </c>
       <c r="I11">
         <v>739717.0</v>
       </c>
@@ -14228,51 +14342,51 @@
       </c>
       <c r="M11">
         <v>293653.0</v>
       </c>
       <c r="N11">
         <v>14958337.0</v>
       </c>
       <c r="O11">
         <v>9010120.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11">
         <v>27445.0</v>
       </c>
       <c r="S11">
         <v>140322.0</v>
       </c>
       <c r="T11">
         <v>88951.0</v>
       </c>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12">
         <v>49302541.0</v>
       </c>
       <c r="C12">
         <v>52059000.0</v>
       </c>
       <c r="D12">
         <v>49179899.0</v>
       </c>
       <c r="E12">
         <v>33498489.0</v>
       </c>
       <c r="F12">
         <v>19880693.0</v>
       </c>
       <c r="G12">
         <v>13587201.0</v>
       </c>
       <c r="H12">
         <v>14682611.0</v>
       </c>
       <c r="I12">
         <v>13125718.0</v>
       </c>
@@ -14293,123 +14407,123 @@
       </c>
       <c r="O12">
         <v>2540413.0</v>
       </c>
       <c r="P12">
         <v>1297985.0</v>
       </c>
       <c r="Q12">
         <v>2611839.0</v>
       </c>
       <c r="R12">
         <v>4096041.0</v>
       </c>
       <c r="S12">
         <v>2605367.0</v>
       </c>
       <c r="T12">
         <v>5031233.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13">
         <v>114780875.0</v>
       </c>
       <c r="C13">
         <v>137552256.0</v>
       </c>
       <c r="D13">
         <v>130297641.0</v>
       </c>
       <c r="E13">
         <v>86585357.0</v>
       </c>
       <c r="F13">
         <v>58505156.0</v>
       </c>
       <c r="G13">
         <v>51728534.0</v>
       </c>
       <c r="H13">
         <v>42460590.0</v>
       </c>
       <c r="I13">
         <v>207160.0</v>
       </c>
       <c r="J13">
         <v>4947490.0</v>
       </c>
       <c r="K13">
         <v>1726670.0</v>
       </c>
       <c r="L13">
         <v>967230.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
         <v>36604298.0</v>
       </c>
       <c r="C15">
         <v>28086257.0</v>
       </c>
       <c r="D15">
         <v>8933825.0</v>
       </c>
       <c r="E15">
         <v>24675763.0</v>
       </c>
       <c r="F15">
         <v>45735184.0</v>
       </c>
       <c r="G15">
         <v>14777036.0</v>
       </c>
       <c r="H15">
         <v>55738861.0</v>
       </c>
       <c r="I15">
         <v>18509370.0</v>
       </c>
@@ -14430,51 +14544,51 @@
       </c>
       <c r="O15">
         <v>14601917.0</v>
       </c>
       <c r="P15">
         <v>13275143.0</v>
       </c>
       <c r="Q15">
         <v>16958241.0</v>
       </c>
       <c r="R15">
         <v>-10462560.0</v>
       </c>
       <c r="S15">
         <v>-21315137.0</v>
       </c>
       <c r="T15">
         <v>-5451163.0</v>
       </c>
       <c r="U15">
         <v>-130000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>28086260.0</v>
       </c>
       <c r="D16">
         <v>8933825.0</v>
       </c>
       <c r="E16">
         <v>24675763.0</v>
       </c>
       <c r="F16">
         <v>45735184.0</v>
       </c>
       <c r="G16">
         <v>14777036.0</v>
       </c>
       <c r="H16">
         <v>55738861.0</v>
       </c>
       <c r="I16">
         <v>18509370.0</v>
       </c>
       <c r="J16">
         <v>17679145.0</v>
@@ -14485,205 +14599,205 @@
       <c r="L16">
         <v>11645560.0</v>
       </c>
       <c r="M16">
         <v>11007000.0</v>
       </c>
       <c r="N16">
         <v>8744000.0</v>
       </c>
       <c r="O16">
         <v>14602000.0</v>
       </c>
       <c r="P16">
         <v>13275000.0</v>
       </c>
       <c r="Q16">
         <v>16958000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17">
         <v>36604298.0</v>
       </c>
       <c r="C17">
         <v>28086257.0</v>
       </c>
       <c r="D17">
         <v>8933825.0</v>
       </c>
       <c r="E17">
         <v>24675763.0</v>
       </c>
       <c r="F17">
         <v>45735184.0</v>
       </c>
       <c r="G17">
         <v>14777036.0</v>
       </c>
       <c r="H17">
         <v>55738861.0</v>
       </c>
       <c r="I17">
         <v>18509370.0</v>
       </c>
       <c r="J17">
         <v>17679145.0</v>
       </c>
       <c r="K17">
         <v>11387481.0</v>
       </c>
       <c r="L17">
         <v>11645558.0</v>
       </c>
       <c r="M17">
         <v>11007364.0</v>
       </c>
       <c r="N17">
         <v>8497165.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
         <v>65478334.0</v>
       </c>
       <c r="C18">
         <v>85493211.0</v>
       </c>
       <c r="D18">
         <v>81117742.0</v>
       </c>
       <c r="E18">
         <v>53086868.0</v>
       </c>
       <c r="F18">
         <v>38624463.0</v>
       </c>
       <c r="G18">
         <v>38141333.0</v>
       </c>
       <c r="H18">
         <v>33900437.0</v>
       </c>
       <c r="I18">
         <v>30235476.0</v>
       </c>
       <c r="J18">
         <v>24198802.0</v>
       </c>
       <c r="K18">
         <v>19491254.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>286881.0</v>
       </c>
       <c r="K20">
         <v>295567.0</v>
       </c>
       <c r="L20">
         <v>330867.0</v>
       </c>
       <c r="M20">
         <v>337335.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
         <v>38086650.0</v>
       </c>
       <c r="C21">
         <v>31965690.0</v>
       </c>
       <c r="D21">
         <v>59159870.0</v>
       </c>
       <c r="E21">
         <v>53328520.0</v>
       </c>
       <c r="F21">
         <v>68397947.0</v>
       </c>
       <c r="G21">
         <v>19939363.0</v>
       </c>
       <c r="H21">
         <v>56346507.0</v>
       </c>
       <c r="I21">
         <v>32374805.0</v>
       </c>
@@ -14704,76 +14818,76 @@
       </c>
       <c r="O21">
         <v>17142330.0</v>
       </c>
       <c r="P21">
         <v>14573128.0</v>
       </c>
       <c r="Q21">
         <v>19570080.0</v>
       </c>
       <c r="R21">
         <v>-10435115.0</v>
       </c>
       <c r="S21">
         <v>13966314.0</v>
       </c>
       <c r="T21">
         <v>-5362212.0</v>
       </c>
       <c r="U21">
         <v>-130000.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B23">
         <v>61133913.0</v>
       </c>
       <c r="C23">
         <v>62198000.0</v>
       </c>
       <c r="D23">
         <v>53602895.0</v>
       </c>
       <c r="E23">
         <v>12277100.0</v>
       </c>
       <c r="F23">
         <v>9064993.0</v>
       </c>
       <c r="G23">
         <v>6384214.0</v>
       </c>
       <c r="H23">
         <v>7262543.0</v>
       </c>
       <c r="I23">
         <v>5536826.0</v>
       </c>
@@ -14794,169 +14908,169 @@
       </c>
       <c r="O23">
         <v>3286662.0</v>
       </c>
       <c r="P23">
         <v>1845205000.0</v>
       </c>
       <c r="Q23">
         <v>3804205000.0</v>
       </c>
       <c r="R23">
         <v>7598000.0</v>
       </c>
       <c r="S23">
         <v>9421000.0</v>
       </c>
       <c r="T23">
         <v>26748000.0</v>
       </c>
       <c r="U23">
         <v>130000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.07</v>
       </c>
       <c r="E26">
         <v>0.24</v>
       </c>
       <c r="F26">
         <v>0.57</v>
       </c>
       <c r="G26">
         <v>0.39</v>
       </c>
       <c r="H26">
         <v>0.56</v>
       </c>
       <c r="I26">
         <v>0.37</v>
       </c>
       <c r="J26">
         <v>0.54</v>
       </c>
       <c r="K26">
         <v>0.25</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>322323.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B28">
         <v>11007362.0</v>
       </c>
       <c r="C28">
         <v>9338000.0</v>
       </c>
       <c r="D28">
         <v>8555131.0</v>
       </c>
       <c r="E28">
         <v>8008831.0</v>
       </c>
       <c r="F28">
         <v>6630583.0</v>
       </c>
       <c r="G28">
         <v>6255597.0</v>
       </c>
       <c r="H28">
         <v>5679277.0</v>
       </c>
       <c r="I28">
         <v>5536826.0</v>
       </c>
@@ -14977,92 +15091,92 @@
       </c>
       <c r="O28">
         <v>3286662.0</v>
       </c>
       <c r="P28">
         <v>5052005.0</v>
       </c>
       <c r="Q28">
         <v>5881386.0</v>
       </c>
       <c r="R28">
         <v>4172000.0</v>
       </c>
       <c r="S28">
         <v>6660000.0</v>
       </c>
       <c r="T28">
         <v>5440000.0</v>
       </c>
       <c r="U28">
         <v>100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29">
         <v>1482352.0</v>
       </c>
       <c r="C29">
         <v>3879433.0</v>
       </c>
       <c r="D29">
         <v>2765929.0</v>
       </c>
       <c r="E29">
         <v>2081341.0</v>
       </c>
       <c r="F29">
         <v>2151887.0</v>
       </c>
       <c r="G29">
         <v>4470655.0</v>
       </c>
       <c r="H29">
         <v>607646.0</v>
       </c>
       <c r="I29">
         <v>739717.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B30">
         <v>11831372.0</v>
       </c>
       <c r="C30">
         <v>10139000.0</v>
       </c>
       <c r="D30">
         <v>53602895.0</v>
       </c>
       <c r="E30">
         <v>12277100.0</v>
       </c>
       <c r="F30">
         <v>9064993.0</v>
       </c>
       <c r="G30">
         <v>6384214.0</v>
       </c>
       <c r="H30">
         <v>7262543.0</v>
       </c>
       <c r="I30">
         <v>5536826.0</v>
       </c>
@@ -15083,51 +15197,51 @@
       </c>
       <c r="O30">
         <v>3286662.0</v>
       </c>
       <c r="P30">
         <v>1845205000.0</v>
       </c>
       <c r="Q30">
         <v>3804205000.0</v>
       </c>
       <c r="R30">
         <v>3502000.0</v>
       </c>
       <c r="S30">
         <v>6816000.0</v>
       </c>
       <c r="T30">
         <v>21717000.0</v>
       </c>
       <c r="U30">
         <v>90000.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B31">
         <v>-50126551.0</v>
       </c>
       <c r="C31"/>
       <c r="D31">
         <v>-49289953.0</v>
       </c>
       <c r="E31">
         <v>-33498489.0</v>
       </c>
       <c r="F31">
         <v>-19880693.0</v>
       </c>
       <c r="G31">
         <v>-13587201.0</v>
       </c>
       <c r="H31">
         <v>-14682611.0</v>
       </c>
       <c r="I31">
         <v>-13125718.0</v>
       </c>
       <c r="J31">
         <v>-10938654.0</v>
@@ -15144,51 +15258,51 @@
       <c r="N31">
         <v>-6083891.0</v>
       </c>
       <c r="O31">
         <v>-2540413.0</v>
       </c>
       <c r="P31">
         <v>-1297985.0</v>
       </c>
       <c r="Q31">
         <v>-2611839.0</v>
       </c>
       <c r="R31">
         <v>12080362.0</v>
       </c>
       <c r="S31">
         <v>-35141129.0</v>
       </c>
       <c r="T31">
         <v>-5362212.0</v>
       </c>
       <c r="U31"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B32">
         <v>99220563.0</v>
       </c>
       <c r="C32">
         <v>94163000.0</v>
       </c>
       <c r="D32">
         <v>143873489.0</v>
       </c>
       <c r="E32">
         <v>99104120.0</v>
       </c>
       <c r="F32">
         <v>70740557.0</v>
       </c>
       <c r="G32">
         <v>57650256.0</v>
       </c>
       <c r="H32">
         <v>63609050.0</v>
       </c>
       <c r="I32">
         <v>24785913.0</v>
       </c>
@@ -15226,779 +15340,785 @@
         <v>21386000.0</v>
       </c>
       <c r="U32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ32"/>
+  <dimension ref="A1:CA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:79">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>6862114.0</v>
+      </c>
+      <c r="C2">
         <v>12567078.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11911568.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12372030.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12451865.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12924000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13044000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13129000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12962000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12551000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12522000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12413000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11693000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10255000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8450000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7922000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6872000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5513000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4843000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5184000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4341000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4135000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3560000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3328000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2564000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3054000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3897000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3867000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3865000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3923000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3614000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2866000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2723000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2693000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2759000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2963000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2524000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2781000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2369000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2370000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2368000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2216000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2129000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2148000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1964000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1909000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1869000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1810000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1788000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1741000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1611000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1604000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1128000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>731827.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>529858.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>653025.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>625703.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>310943.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>307221.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>309911.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>369910.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>423922.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>618810.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>738147.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>831121.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>921438.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1126000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1406000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>642893.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>454728.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>693830.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>623611.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>833198.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1488000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1371000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1451000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>720765.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:79">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
-      <c r="D3">
+      <c r="D3"/>
+      <c r="E3">
         <v>1247847000.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
         <v>31448260.0</v>
       </c>
-      <c r="G3"/>
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
         <v>-31448260.0</v>
       </c>
-      <c r="I3"/>
-      <c r="J3">
+      <c r="J3"/>
+      <c r="K3">
         <v>-27219725.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-26908320.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-26140916.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-27658009.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-20951588.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-18395473.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-15518148.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-14749003.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-11882128.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-9999016.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-11608127.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-6924766.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-9088039.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-8060720.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-8670660.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>272683000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-7130590.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-7471182.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-8356871.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-7547500.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-7672045.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-8676494.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>-7669410.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>-6382860.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-6013951.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>-5774411.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>-5839157.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>-6028055.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-5380229.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-5787982.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-4973486.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-4906605.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-5552465.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-4279525.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-5682062.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-3734555.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>-5090863.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-4498157.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>-3903012.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-3850493.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-2976092.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-4509254.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-3875447.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-3597544.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-101149.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>-3019011.0</v>
       </c>
-      <c r="BD3"/>
-      <c r="BE3">
+      <c r="BE3"/>
+      <c r="BF3">
         <v>101149.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1857674290.0</v>
       </c>
-      <c r="BG3"/>
       <c r="BH3"/>
-      <c r="BI3">
+      <c r="BI3"/>
+      <c r="BJ3">
         <v>170744.0</v>
       </c>
-      <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
-      <c r="BN3">
+      <c r="BN3"/>
+      <c r="BO3">
         <v>-71320.0</v>
       </c>
-      <c r="BO3"/>
       <c r="BP3"/>
-      <c r="BQ3">
+      <c r="BQ3"/>
+      <c r="BR3">
         <v>71320.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>-10391154.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>4188210.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>6255146.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>44447.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>-6886117.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>7291414.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>66719.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>30452.0</v>
       </c>
-      <c r="BZ3"/>
+      <c r="CA3"/>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:79">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
-[...1 lines deleted...]
-      </c>
+      <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
@@ -16087,550 +16207,555 @@
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:79">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>14480733.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>52402333633.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>18228846260.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>45447325.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9102532.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>20293289.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>11383117.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>31156166.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>44203172.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>10203530.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5536479.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>14195101.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>13082121.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>14848056.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>25587025.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>14007814.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>14007348.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>25207185.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-22932519.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>32274097.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>12716133.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>11633716.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>7672054.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>8120212.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>7533571.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>5474089.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7465009.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>5532209.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4262990.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>6869859.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1014087.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1254500.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1573776.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5271618.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3287587.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-403336.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3421326.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>3267301.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>7384905.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2647292.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3466270.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3136327.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1757475.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3717923.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1267890.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-41297.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3799851.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>10989526.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>745568.0</v>
       </c>
-      <c r="BD5">
-[...1 lines deleted...]
-      </c>
       <c r="BE5">
+        <v>0.0</v>
+      </c>
+      <c r="BF5">
         <v>3190767.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1854282929.0</v>
       </c>
-      <c r="BG5">
-[...1 lines deleted...]
-      </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
+        <v>0.0</v>
+      </c>
+      <c r="BJ5">
         <v>5709210.0</v>
       </c>
-      <c r="BJ5">
-[...1 lines deleted...]
-      </c>
       <c r="BK5">
         <v>0.0</v>
       </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
       <c r="BN5">
+        <v>0.0</v>
+      </c>
+      <c r="BO5">
         <v>-7872929.0</v>
       </c>
-      <c r="BO5">
-[...1 lines deleted...]
-      </c>
       <c r="BP5">
         <v>0.0</v>
       </c>
       <c r="BQ5">
+        <v>0.0</v>
+      </c>
+      <c r="BR5">
         <v>5363816.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-14008122.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-7550842.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-2567421.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>2811248.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-9410249.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1061448.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-782110.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>3679748.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:79">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>22577311.0</v>
+      </c>
+      <c r="C6">
         <v>-750414.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>11945440.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12849822.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>14041802.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2357345.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8998442.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>13598747.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7011156.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>7506181.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3419825.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7879827.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-266429.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>20944927.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6028931.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1076696.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1293450.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>9194440.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8266302.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9749937.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>21306572.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10435861.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>10501478.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>21934543.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>249750481.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>27078602.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>13777741.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7818110.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>7672054.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>8120212.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3964686.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2648638.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4515281.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5517471.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4262990.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6869859.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1014087.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1299270.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1573776.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>5271618.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3287587.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-289528.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3421326.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1242663.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>7384905.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2940945.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3385467.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3157163.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1759889.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3717923.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1267890.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-41297.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3799851.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>5794540.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>745568.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4871042.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3291916.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3080418.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>6213420.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1727905.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>5879954.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4293564.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3310120.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>6699819.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2654738.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-8865687.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>9127573.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-16088262.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>5435136.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-24399276.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-3362632.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>3687725.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2855695.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-16296366.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>8352862.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-715391.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>3710200.0</v>
       </c>
-      <c r="BZ6"/>
+      <c r="CA6"/>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:79">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
-[...1 lines deleted...]
-      </c>
+      <c r="AH7"/>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
@@ -16719,90 +16844,91 @@
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:78">
+    <row r="8" spans="1:79">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
-[...1 lines deleted...]
-      </c>
+      <c r="AH8"/>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
@@ -16891,1174 +17017,1190 @@
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:78">
+    <row r="9" spans="1:79">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
+        <v>23914811.0</v>
+      </c>
+      <c r="C9">
         <v>2348507.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>15338659.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>15388633.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>16842223.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4543000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>11838963.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15837000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9885000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9373000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1088000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>10041000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2040000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>23592000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>8101000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3922000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>738601.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>11098000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>10192000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>13115000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>23176000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>12349737.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>12103951.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>23380731.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-21510419.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>30137963.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>15253961.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>9266726.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>8950400.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>9493392.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5348334.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3928828.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>6015359.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>10128134.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5474276.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8078206.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2126357.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3867012.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2613664.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6334880.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4333940.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>843341.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4582102.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2085623.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>8289586.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3769720.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>4172000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3923000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2707000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4807298.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2245045.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>699628.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4662231.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>6529000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1644000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>5693000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4022000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>3809000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>7139000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-573000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>6538000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>5114000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>4251000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>6170000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>4221000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>2715951.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>2403981.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>2279810.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>6921320.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-15948305.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>5666833.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>5211000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>4498000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>3561747.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>6860100.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>5197136.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>5418931.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:78">
+    <row r="10" spans="1:79">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10">
+        <v>22577311.0</v>
+      </c>
+      <c r="C10">
         <v>-750414.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11945440.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12849822.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>14041802.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2357345.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8998442.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>13598747.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7011156.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7506181.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3419825.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7879827.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-266429.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>20944927.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6028931.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1076696.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1293450.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9194440.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8266302.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>9749937.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>21306572.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10435861.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10501478.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21934543.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-22932519.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>27078602.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>13777741.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7818110.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7672054.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>8120212.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3964686.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2648638.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4515281.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5532209.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4262990.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6869859.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1014087.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1299270.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1573776.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5271618.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3287587.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-166190.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3421326.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1242663.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7384905.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2998498.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3385467.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3157163.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1759889.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3717923.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1267890.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-41297.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3799851.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5794540.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>745568.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4871042.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3190767.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3080418.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>6213420.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1727905.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5709210.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4293564.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3310120.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>6699819.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2654738.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-8865687.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>9127573.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-16088262.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>5363816.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-14008122.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-7550842.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-2567421.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2811248.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-9410249.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1061448.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-782110.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>3679748.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:78">
+    <row r="11" spans="1:79">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11">
+        <v>28492324.0</v>
+      </c>
+      <c r="C11">
         <v>1862670.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-54544.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-435313.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>109539.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3034107.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>163500.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>281108.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>400718.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2199429.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>635794.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-16124.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-53170.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1744443.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>14666.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>128263.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>193969.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>789542.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-73811.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1808276.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>258063.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1179831.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4135159.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>124022.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-276685.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>285723.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>60519.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>238338.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>23066.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>264656.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>295603.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-493778.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>672966.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>14738.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5774411.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-14738.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6028055.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>44770.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>5787982.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4973486.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4906605.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>237146.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>4279525.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-123338.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3734555.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>293653.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>4498157.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3903012.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>3850493.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2976092.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>4509254.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>3875447.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3597544.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>8807377.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-745568.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-4871042.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>625703.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>10194725.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-6213420.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1727905.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-5709210.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-16958241.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-3310120.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-6699819.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-2654738.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>27445000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-9127573.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>16088262.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>642893.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-140322000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>693830.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>623611.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>833198.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>89000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1371155.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1450870.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>720765.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:78">
+    <row r="12" spans="1:79">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12">
+        <v>13650283.0</v>
+      </c>
+      <c r="C12">
         <v>12567078.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11911568.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12372030.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12451865.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12924000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13044000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>13128941.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12962081.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12551258.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12522357.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>12413462.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11692822.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10255051.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8449900.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7922025.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6871513.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5512697.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4842900.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5184184.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4340912.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4135008.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3559870.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3328447.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2563876.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3054345.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3896968.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3866722.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3864576.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3922981.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3613531.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2866414.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2722792.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2693304.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2758900.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2962844.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2523606.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2781258.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2369108.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2369705.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2368056.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2215521.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2129105.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2147976.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1963865.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1908743.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1869176.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1809516.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1787587.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1741234.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1611221.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1603581.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1127855.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>731827.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>529858.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>653025.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>625703.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>310943.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>307221.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>309911.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>369910.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>423761.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>618810.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>738147.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>831121.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>921438.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1126162.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1405548.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>642893.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>454728.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>693830.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>623611.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>833198.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1488443.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1371155.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1450870.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>720765.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:78">
+    <row r="13" spans="1:79">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13">
+        <v>28669461.0</v>
+      </c>
+      <c r="C13">
         <v>27347891.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>28664015.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>28737832.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>30031137.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>29196574.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>32388392.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>41036183.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>34931107.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>33882739.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>33180329.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5737570.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>30362075.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>26993943.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3916640.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>19267205.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>16607043.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>15564632.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6354770.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>15115004.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>18492570.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>14499406.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>12804784.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>16475810.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>31674150.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>26726770.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>9141920.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2623700.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3968200.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>11553849.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
+      <c r="CA13"/>
     </row>
-    <row r="14" spans="1:78">
+    <row r="14" spans="1:79">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-      <c r="AH14">
-[...1 lines deleted...]
-      </c>
+      <c r="AH14"/>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
@@ -18147,667 +18289,674 @@
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:78">
+    <row r="15" spans="1:79">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
+        <v>-5915013.0</v>
+      </c>
+      <c r="C15">
         <v>-2613084.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>11999984.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>13285135.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>13932263.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-676762.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8834942.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13317639.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6610438.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5306752.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-4055619.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7895951.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-213259.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>19200484.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6014265.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>948433.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-1487419.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>8404898.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>8340113.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7941661.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>21048509.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9256030.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>6366319.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>21810521.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-22655834.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>26792879.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>13717222.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7579772.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7648988.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>7855556.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3669083.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>3142416.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3842315.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>5532209.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4262990.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>6869859.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1014087.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1254500.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1573776.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5271618.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3287587.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-403336.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3421326.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1242663.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>7384905.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2647292.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3385467.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3157163.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1759889.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3717923.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1267890.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-41297.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3799851.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5794540.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>745568.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4871042.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3190767.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3080418.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>6213420.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-1727905.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>5709210.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4293564.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>3310120.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>6699819.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2654738.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-8865687.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>9127573.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-16088262.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>5363816.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-14008122.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-7550842.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-2567421.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2811248.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-9410249.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1061448.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-782110.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>3679748.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:78">
+    <row r="16" spans="1:79">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>11999980.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13285140.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13932260.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-676760.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8834940.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>7895950.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-213259.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19200480.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6014270.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>948433.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1487419.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8404898.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8340113.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7941661.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>21048509.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9256030.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6366319.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>21810522.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-22655835.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>26792879.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13717222.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7579770.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7648990.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>7855556.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3669083.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3142416.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3842315.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5532209.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4263000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6870000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1014000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1254000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1574000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5271000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3288000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>8224558.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3421000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1243000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7385000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2705000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3385000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3157000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1760000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3718000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1267000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-3800000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3800000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5795000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>745000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4871000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3191000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3080000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6214000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-5709000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>5709000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>4293000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3310000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>6700000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2655000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>-9127000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>9127000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>-5364000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>5364000.0</v>
       </c>
-      <c r="BR16">
-[...1 lines deleted...]
-      </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>-2811000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2811000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>-1061000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1061000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>-3680000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>3680000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:78">
+    <row r="17" spans="1:79">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17">
+        <v>-6903113.0</v>
+      </c>
+      <c r="C17">
         <v>-2613084.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>11999984.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>13285135.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>13932263.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-676762.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>8834942.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>13317639.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6610438.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5306752.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-4055619.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>7895951.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>16049641.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>19200484.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>6014265.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>948433.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-1487419.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>8404898.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>8340113.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>7941661.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>21048509.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9256030.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>6366319.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>21810522.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-22655835.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>26792879.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>13717222.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>7579772.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>7648988.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>7855556.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>3669083.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>3142416.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>3842315.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>5532209.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-4406293.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2813511.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1014087.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>11387481.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>11645558.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>11007364.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>8497165.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -18845,194 +18994,200 @@
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:78">
+    <row r="18" spans="1:79">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
+        <v>15019178.0</v>
+      </c>
+      <c r="C18">
         <v>14780813.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>16752447.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>16365802.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17579272.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16272551.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>19344392.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>27907242.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>21969026.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>21331481.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>20657972.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>20459036.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>18669253.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>16738892.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>15267266.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>11345180.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>9735530.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>10051935.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>9295423.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>9930820.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>9346285.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>10364398.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>9244914.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>8933634.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>9598387.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>8967558.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>9121951.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>8021018.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>7789910.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>7630868.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
+      <c r="CA18"/>
     </row>
-    <row r="19" spans="1:78">
+    <row r="19" spans="1:79">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19067,129 +19222,128 @@
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
+      <c r="CA19"/>
     </row>
-    <row r="20" spans="1:78">
+    <row r="20" spans="1:79">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>147881.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>380409.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-346105.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>104696.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>295567.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>330867.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>337335.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -19239,326 +19393,330 @@
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:79">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
+        <v>22577311.0</v>
+      </c>
+      <c r="C21">
         <v>-750414.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11945440.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12849822.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>14041802.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2357345.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8998442.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>13598747.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7011156.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7506181.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3419825.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7879827.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-266429.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>20944927.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6028931.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1076696.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1293450.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9194440.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8266302.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9749937.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21306572.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10435861.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10501478.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>21934543.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-22932519.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>27078602.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>13777741.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7818110.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7672054.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>8120212.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3964686.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2648638.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4515281.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>6013952.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4262990.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6869859.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1014087.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1299270.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1573776.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5271618.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3287587.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5552465.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3421326.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1242663.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>7384905.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5090863.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3385467.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3157163.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1759889.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3717923.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1267890.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-41297.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3799851.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5794540.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>745568.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>4871042.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3190767.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3080418.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>6213420.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-1727905.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>5709210.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>4293564.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3310120.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>6699819.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2654738.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-8865687.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>9127573.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-16088262.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>5363816.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-1471536305.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-7550842.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-2567421.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2811248.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-9410249.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1061448.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-782110.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>3679748.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:79">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
+      <c r="AH22"/>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
@@ -19647,290 +19805,296 @@
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:79">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B23">
+        <v>8199614.0</v>
+      </c>
+      <c r="C23">
         <v>15665999.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>15304787.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14910841.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15252286.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15110000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15885000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15367000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15836000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14418000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14854000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14574000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13999000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12902000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>10522000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10768000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8904000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7417000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6769000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8550000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6211000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6049000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5162000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4775000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3985000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6114000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5373000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5315000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5143000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5296000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4997000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4147000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4223000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4114182.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3970000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4171000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3636000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5349000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3409000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3433000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3414000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3348000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3290000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2991000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2869000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2738000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2656000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2576000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2734000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2831000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2588000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2345000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1990000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1466000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1429000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1475000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1457000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1040000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1233000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1465000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1199000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1245121.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1560000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>207879.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2397000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3637000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>5597430.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3685000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2200397.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>5480000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>6361000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>5835000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2519888.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>5050000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>7169807.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>6648000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2459949.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:79">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19965,204 +20129,204 @@
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
+      <c r="CA24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:79">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>25768113.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13258456.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9333449000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>1544478000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1023062.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>470314.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-      <c r="BE25">
+      <c r="BE25"/>
+      <c r="BF25">
         <v>101149.0</v>
       </c>
-      <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
-      <c r="BQ25">
+      <c r="BQ25"/>
+      <c r="BR25">
         <v>71320.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-10391154.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>4188210.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>6255146.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>141262.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-6886117.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>7291414.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>66719.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>30452.0</v>
       </c>
-      <c r="BZ25"/>
+      <c r="CA25"/>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:79">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
+      <c r="AH26"/>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
@@ -20251,1220 +20415,1237 @@
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:79">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>1427359882.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1427437479.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>77597.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>67726.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>62663.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
+      <c r="CA27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:79">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B28">
+        <v>1337500.0</v>
+      </c>
+      <c r="C28">
         <v>2398068.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3270062.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2538811.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2800421.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1385000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2841000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2238000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2874033.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1866432.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2331345.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2050857.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2306497.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2264357.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2071670.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1640753.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2032051.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1785723.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1162000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1813296.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1869780.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1785259.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1602473.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1446187.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1421678.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1476095.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1476220.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1448616.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1278346.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1372910.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1383648.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1280190.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4051519.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1211286.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1223085.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1112270.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1113147.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1039888.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1063262.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1046353.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1009531.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1160776.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>966298.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>904681.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>828775.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>786457.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>766214.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>946662.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1089375.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>977155.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>740925.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>862380.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>734516.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>898723.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>821813.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>831610.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>728880.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>925418.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1155000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>829274.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>822259.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>940741.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2209000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1721000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1290361.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>991962.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1029915.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1389585.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>6156587.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1206000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1295000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1636000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>663320.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>52887.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>130213.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>45692.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>130000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:79">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29">
+        <v>-547383.0</v>
+      </c>
+      <c r="C29">
         <v>1862670.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-54544.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-435313.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>109539.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3034107.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>163500.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>281108.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>400718.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2199429.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>635794.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-16120.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-53170.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1744443.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15950.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>128263.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>193969.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>159359.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2447170.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1808276.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>258063.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>488159.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4135159.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>124022.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-276685.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>285723.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>60519.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>238338.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>23066.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>264656.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
+      <c r="CA29"/>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:79">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B30">
+        <v>1337500.0</v>
+      </c>
+      <c r="C30">
         <v>3098921.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3393219.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2538811.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2800421.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2186000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2841000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2238000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2874000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1866000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2331000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2161000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2306000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2647000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2072000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2846000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2032000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1904000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1926000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3365000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1870000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1914000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1602000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1446000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1422000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3059000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1476000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1449000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1278000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1373000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1384000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1280000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1500000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4114182.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1211000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1208000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1112000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2568000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1040000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1063000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1046000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1133000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1161000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>842960.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>904681.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>828775.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>786457.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>766214.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>946662.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1089000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>977155.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>740925.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>862380.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>734516.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>898723.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>821813.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>831610.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>728880.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>925418.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1155000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>829274.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>821259.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>940741.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-530000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1566000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>11581638.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-6723592.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>18368072.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1557504.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1455588000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>13217675.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>7778685.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1686690.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>12971996.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>5798652.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>5979246.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1739184.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:78">
+    <row r="31" spans="1:79">
       <c r="A31" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>169</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-13267931.0</v>
       </c>
-      <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-12451865.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>442843597.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-13049584116.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-17849513.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-12962081.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>34593341603.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-12522365.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-18261089.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-11692822.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-716163.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-12366542.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-14441452.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6871513.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2914390.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1732714.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1858190.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>14381806.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>832027.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2440758.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>13263884.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-34238025.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>22089162.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>6306559.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1243024.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>124554.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>448437.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5083389.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-5020772.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2540545.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-481743.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1511421.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1015964.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-5013968.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4080959.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4214206.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>298132.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1619018.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-5718655.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-858199.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-4562737.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>3650350.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2092365.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1031887.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-766685.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2093018.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>741831.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3241364.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1603581.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>202307.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1351823.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2273443.0</v>
       </c>
-      <c r="BD31">
-[...1 lines deleted...]
-      </c>
       <c r="BE31">
+        <v>0.0</v>
+      </c>
+      <c r="BF31">
         <v>-726852.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>673536.0</v>
       </c>
-      <c r="BG31">
-[...1 lines deleted...]
-      </c>
       <c r="BH31">
+        <v>0.0</v>
+      </c>
+      <c r="BI31">
         <v>-309911.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-540654.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-17382002.0</v>
       </c>
-      <c r="BK31">
-[...1 lines deleted...]
-      </c>
       <c r="BL31">
         <v>0.0</v>
       </c>
       <c r="BM31">
         <v>0.0</v>
       </c>
       <c r="BN31">
+        <v>0.0</v>
+      </c>
+      <c r="BO31">
         <v>5749160929.0</v>
       </c>
-      <c r="BO31">
-[...1 lines deleted...]
-      </c>
       <c r="BP31">
         <v>0.0</v>
       </c>
       <c r="BQ31">
+        <v>0.0</v>
+      </c>
+      <c r="BR31">
         <v>-714213.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>15437850305.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-4882040.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-6878757.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-877645.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>5397674.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-8662569.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-1517589.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-751217.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:78">
+    <row r="32" spans="1:79">
       <c r="A32" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B32">
+        <v>30776925.0</v>
+      </c>
+      <c r="C32">
         <v>14915585.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>27250227.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>27760663.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>29294088.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>17467000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>24883000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>28966000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>22847000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>21924000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>11434000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>22454000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>13733000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>33847000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>16551000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>11844000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>7610000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>16611000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>15035000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>18300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>27517000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>16485000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>15664000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>26709000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-18947000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>33192000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>19151000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>13133000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>12815000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>13416000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>8962000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>6795000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>8738000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>10128134.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>8233000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>11041000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>4650000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>6648000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>4983000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>8705000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>6702000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>3059000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>6711000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>4234000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>10253000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>5678000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>6041000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>5733000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>4494000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>6549000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>3856000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2303000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>5790000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>7261000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2174000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>6346000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>4648000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>4120000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>7446000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>-263000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>6908000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>5538000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>4870000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>6908000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>5052000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>3637000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>3530000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>3685000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>7564000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>5480000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>6361000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>5835000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>5331000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>5050000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>8231000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>6648000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>6140000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -21543,51 +21724,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B2">
         <v>204723924.0</v>
       </c>
       <c r="C2">
         <v>40507124.0</v>
       </c>
       <c r="D2">
         <v>96076273.0</v>
       </c>
       <c r="E2">
         <v>52870342.0</v>
       </c>
       <c r="F2">
         <v>29915074.0</v>
       </c>
       <c r="G2">
         <v>39450352.0</v>
       </c>
       <c r="H2">
         <v>62094394.0</v>
       </c>
       <c r="I2">
         <v>13777491.0</v>
       </c>
@@ -21606,51 +21787,51 @@
       <c r="N2">
         <v>149025.0</v>
       </c>
       <c r="O2">
         <v>1325698.0</v>
       </c>
       <c r="P2">
         <v>10735755.0</v>
       </c>
       <c r="Q2">
         <v>3352434.0</v>
       </c>
       <c r="R2">
         <v>6356225.0</v>
       </c>
       <c r="S2">
         <v>1072641.0</v>
       </c>
       <c r="T2">
         <v>1030.0</v>
       </c>
       <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>5</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>3</v>
       </c>
       <c r="H3">
         <v>4</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -21671,103 +21852,103 @@
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>4</v>
       </c>
       <c r="Q3">
         <v>4</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>3</v>
       </c>
       <c r="T3">
         <v>5</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-4964827.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B6">
         <v>-182938171.0</v>
       </c>
       <c r="C6">
         <v>164216800.0</v>
       </c>
       <c r="D6">
         <v>-55569149.0</v>
       </c>
       <c r="E6">
         <v>43205931.0</v>
       </c>
       <c r="F6">
         <v>22955268.0</v>
       </c>
       <c r="G6">
         <v>-9535278.0</v>
       </c>
       <c r="H6">
         <v>-22644042.0</v>
       </c>
       <c r="I6">
         <v>48316903.0</v>
       </c>
@@ -21786,51 +21967,51 @@
       <c r="N6">
         <v>3144873.0</v>
       </c>
       <c r="O6">
         <v>-1176673.0</v>
       </c>
       <c r="P6">
         <v>-9410057.0</v>
       </c>
       <c r="Q6">
         <v>7383321.0</v>
       </c>
       <c r="R6">
         <v>-3003791.0</v>
       </c>
       <c r="S6">
         <v>5283584.0</v>
       </c>
       <c r="T6">
         <v>1071611.0</v>
       </c>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B7">
         <v>1105660.0</v>
       </c>
       <c r="C7">
         <v>1811792.0</v>
       </c>
       <c r="D7">
         <v>-6154365.0</v>
       </c>
       <c r="E7">
         <v>-6763303.0</v>
       </c>
       <c r="F7">
         <v>10460307.0</v>
       </c>
       <c r="G7">
         <v>-10519285.0</v>
       </c>
       <c r="H7">
         <v>9197448.0</v>
       </c>
       <c r="I7">
         <v>-1090952.0</v>
       </c>
@@ -21851,76 +22032,76 @@
       </c>
       <c r="O7">
         <v>8385733.0</v>
       </c>
       <c r="P7">
         <v>-21339134.0</v>
       </c>
       <c r="Q7">
         <v>4182884.0</v>
       </c>
       <c r="R7">
         <v>1467827.0</v>
       </c>
       <c r="S7">
         <v>3672803.0</v>
       </c>
       <c r="T7">
         <v>-4973466.0</v>
       </c>
       <c r="U7">
         <v>130000.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B9">
         <v>227888.0</v>
       </c>
       <c r="C9">
         <v>2950036.0</v>
       </c>
       <c r="D9">
         <v>-1781386.0</v>
       </c>
       <c r="E9">
         <v>7325200000.0</v>
       </c>
       <c r="F9">
         <v>-7250906000.0</v>
       </c>
       <c r="G9">
         <v>8517946000.0</v>
       </c>
       <c r="H9">
         <v>-2564391000.0</v>
       </c>
       <c r="I9">
         <v>-2682296.0</v>
       </c>
@@ -21939,76 +22120,76 @@
       <c r="N9">
         <v>2200326.0</v>
       </c>
       <c r="O9">
         <v>-2945789.0</v>
       </c>
       <c r="P9">
         <v>-78660.0</v>
       </c>
       <c r="Q9">
         <v>1904053.0</v>
       </c>
       <c r="R9">
         <v>-476851.0</v>
       </c>
       <c r="S9">
         <v>186901.0</v>
       </c>
       <c r="T9">
         <v>-3511939.0</v>
       </c>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>665285.0</v>
       </c>
       <c r="F11">
         <v>-951208.0</v>
       </c>
       <c r="G11">
         <v>37109.0</v>
       </c>
       <c r="H11">
         <v>97714.0</v>
       </c>
       <c r="I11">
         <v>691131.0</v>
       </c>
       <c r="J11">
         <v>215458.0</v>
       </c>
       <c r="K11">
         <v>-99719.0</v>
       </c>
@@ -22017,141 +22198,141 @@
       </c>
       <c r="M11">
         <v>494000.0</v>
       </c>
       <c r="N11">
         <v>389530.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11">
         <v>4574000.0</v>
       </c>
       <c r="R11">
         <v>411000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11">
         <v>12413000.0</v>
       </c>
       <c r="U11">
         <v>105000.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>5859513.0</v>
       </c>
       <c r="F12">
         <v>-261493879.0</v>
       </c>
       <c r="G12">
         <v>-67976823.0</v>
       </c>
       <c r="H12">
         <v>-81421342.0</v>
       </c>
       <c r="I12">
         <v>-58585950.0</v>
       </c>
       <c r="J12">
         <v>-50032740.0</v>
       </c>
       <c r="K12">
         <v>-8665147.0</v>
       </c>
       <c r="L12">
         <v>-43458431.0</v>
       </c>
       <c r="M12">
         <v>-34693035.0</v>
       </c>
       <c r="N12">
         <v>-50764316.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1104351.0</v>
       </c>
       <c r="F13">
         <v>9789315.0</v>
       </c>
       <c r="G13">
         <v>-11380783.0</v>
       </c>
       <c r="H13">
         <v>9893699.0</v>
       </c>
       <c r="I13">
         <v>-773534.0</v>
       </c>
       <c r="J13">
         <v>-66662.0</v>
       </c>
       <c r="K13">
         <v>1681847.0</v>
       </c>
       <c r="L13">
         <v>-371479.0</v>
       </c>
       <c r="M13">
         <v>947957.0</v>
       </c>
       <c r="N13">
         <v>9247797.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B14">
         <v>4802167000.0</v>
       </c>
       <c r="C14">
         <v>5025786.0</v>
       </c>
       <c r="D14">
         <v>5171249000.0</v>
       </c>
       <c r="E14">
         <v>4418481000.0</v>
       </c>
       <c r="F14">
         <v>4418481000.0</v>
       </c>
       <c r="G14">
         <v>3211790000.0</v>
       </c>
       <c r="H14">
         <v>2751310000.0</v>
       </c>
       <c r="I14">
         <v>1187613.0</v>
       </c>
@@ -22170,51 +22351,51 @@
       <c r="N14">
         <v>903289000.0</v>
       </c>
       <c r="O14">
         <v>482306000.0</v>
       </c>
       <c r="P14">
         <v>674724000.0</v>
       </c>
       <c r="Q14">
         <v>397164000.0</v>
       </c>
       <c r="R14">
         <v>10158403.0</v>
       </c>
       <c r="S14">
         <v>28154708.0</v>
       </c>
       <c r="T14">
         <v>502468.0</v>
       </c>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B15">
         <v>52356092.0</v>
       </c>
       <c r="C15">
         <v>40747247.0</v>
       </c>
       <c r="D15">
         <v>32053610.0</v>
       </c>
       <c r="E15">
         <v>22665140.0</v>
       </c>
       <c r="F15">
         <v>18158029.0</v>
       </c>
       <c r="G15">
         <v>11265914.0</v>
       </c>
       <c r="H15">
         <v>17001088.0</v>
       </c>
       <c r="I15">
         <v>12012695.0</v>
       </c>
@@ -22233,51 +22414,51 @@
       <c r="N15">
         <v>2507112.0</v>
       </c>
       <c r="O15">
         <v>3295306.0</v>
       </c>
       <c r="P15">
         <v>1966447.0</v>
       </c>
       <c r="Q15">
         <v>1179800.0</v>
       </c>
       <c r="R15">
         <v>2073066.0</v>
       </c>
       <c r="S15">
         <v>11773766.0</v>
       </c>
       <c r="T15">
         <v>9618005.0</v>
       </c>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B16">
         <v>21785753.0</v>
       </c>
       <c r="C16">
         <v>204723924.0</v>
       </c>
       <c r="D16">
         <v>40507124.0</v>
       </c>
       <c r="E16">
         <v>96076273.0</v>
       </c>
       <c r="F16">
         <v>52870342.0</v>
       </c>
       <c r="G16">
         <v>29915074.0</v>
       </c>
       <c r="H16">
         <v>39450352.0</v>
       </c>
       <c r="I16">
         <v>62094394.0</v>
       </c>
@@ -22298,76 +22479,76 @@
       </c>
       <c r="O16">
         <v>149025.0</v>
       </c>
       <c r="P16">
         <v>1325698.0</v>
       </c>
       <c r="Q16">
         <v>10735755.0</v>
       </c>
       <c r="R16">
         <v>3352434.0</v>
       </c>
       <c r="S16">
         <v>6356225.0</v>
       </c>
       <c r="T16">
         <v>1072641.0</v>
       </c>
       <c r="U16">
         <v>1030.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B18">
         <v>-88029733.0</v>
       </c>
       <c r="C18">
         <v>197538505.0</v>
       </c>
       <c r="D18">
         <v>-157206679.0</v>
       </c>
       <c r="E18">
         <v>-130373839.0</v>
       </c>
       <c r="F18">
         <v>-203133627.0</v>
       </c>
       <c r="G18">
         <v>-62346410.0</v>
       </c>
       <c r="H18">
         <v>-15144734.0</v>
       </c>
       <c r="I18">
         <v>-39979919.0</v>
       </c>
@@ -22386,168 +22567,168 @@
       <c r="N18">
         <v>-29526209.0</v>
       </c>
       <c r="O18">
         <v>-36808367.0</v>
       </c>
       <c r="P18">
         <v>-22708164.0</v>
       </c>
       <c r="Q18">
         <v>28276414.0</v>
       </c>
       <c r="R18">
         <v>21175308.0</v>
       </c>
       <c r="S18">
         <v>36512677.0</v>
       </c>
       <c r="T18">
         <v>-167084935.0</v>
       </c>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B20">
         <v>19322251.0</v>
       </c>
       <c r="C20">
         <v>35353795.0</v>
       </c>
       <c r="D20">
         <v>49014684.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>26835203.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>85897846.0</v>
       </c>
       <c r="I20">
         <v>32150157.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B21">
         <v>-54941500.0</v>
       </c>
       <c r="C21">
         <v>-26500000.0</v>
       </c>
       <c r="D21">
         <v>92000000.0</v>
       </c>
       <c r="E21">
         <v>217750000.0</v>
       </c>
       <c r="F21">
         <v>229500000.0</v>
       </c>
       <c r="G21">
         <v>71125000.0</v>
       </c>
       <c r="H21">
         <v>-74450500.0</v>
       </c>
       <c r="I21">
         <v>72340000.0</v>
       </c>
       <c r="J21">
         <v>25000000.0</v>
       </c>
       <c r="K21">
         <v>21657375.0</v>
       </c>
       <c r="L21">
         <v>28553125.0</v>
       </c>
       <c r="M21">
         <v>38600000.0</v>
       </c>
       <c r="N21">
         <v>38000000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22">
         <v>36604298.0</v>
       </c>
       <c r="C22">
         <v>28086257.0</v>
       </c>
       <c r="D22">
         <v>8933825.0</v>
       </c>
       <c r="E22">
         <v>24675763.0</v>
       </c>
       <c r="F22">
         <v>45735184.0</v>
       </c>
       <c r="G22">
         <v>14777036.0</v>
       </c>
       <c r="H22">
         <v>55738861.0</v>
       </c>
       <c r="I22">
         <v>18509370.0</v>
       </c>
@@ -22568,51 +22749,51 @@
       </c>
       <c r="O22">
         <v>14044058.0</v>
       </c>
       <c r="P22">
         <v>13275143.0</v>
       </c>
       <c r="Q22">
         <v>16958241.0</v>
       </c>
       <c r="R22">
         <v>-10462560.0</v>
       </c>
       <c r="S22">
         <v>-21315137.0</v>
       </c>
       <c r="T22">
         <v>-5451163.0</v>
       </c>
       <c r="U22">
         <v>-130000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
         <v>-6878783.0</v>
       </c>
       <c r="C23">
         <v>-1428253.0</v>
       </c>
       <c r="D23">
         <v>-5165939.0</v>
       </c>
       <c r="E23">
         <v>326194250.0</v>
       </c>
       <c r="F23">
         <v>375456758.0</v>
       </c>
       <c r="G23">
         <v>-3746.0</v>
       </c>
       <c r="H23">
         <v>18254434.0</v>
       </c>
       <c r="I23">
         <v>-4180640.0</v>
       </c>
@@ -22631,82 +22812,82 @@
       <c r="N23">
         <v>-2821806.0</v>
       </c>
       <c r="O23">
         <v>-1373000.0</v>
       </c>
       <c r="P23">
         <v>-235446.0</v>
       </c>
       <c r="Q23">
         <v>-2221072.0</v>
       </c>
       <c r="R23">
         <v>-103582.0</v>
       </c>
       <c r="S23">
         <v>7800000.0</v>
       </c>
       <c r="T23">
         <v>-8199750.0</v>
       </c>
       <c r="U23"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-110641816000.0</v>
       </c>
       <c r="D24">
         <v>215829859000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24">
         <v>-15185210000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25">
         <v>-125739691.0</v>
       </c>
       <c r="C25">
         <v>167640456.0</v>
       </c>
       <c r="D25">
         <v>-159986139.0</v>
       </c>
       <c r="E25">
         <v>-4566767299.0</v>
       </c>
       <c r="F25">
         <v>-4677810118.0</v>
       </c>
       <c r="G25">
         <v>-3278394161.0</v>
       </c>
       <c r="H25">
         <v>-2831391043.0</v>
       </c>
       <c r="I25">
         <v>-57398337.0</v>
       </c>
@@ -22725,51 +22906,51 @@
       <c r="N25">
         <v>-49861027.0</v>
       </c>
       <c r="O25">
         <v>-59238158.0</v>
       </c>
       <c r="P25">
         <v>-14644173.0</v>
       </c>
       <c r="Q25">
         <v>7135289.0</v>
       </c>
       <c r="R25">
         <v>20011638.0</v>
       </c>
       <c r="S25">
         <v>26000303.0</v>
       </c>
       <c r="T25">
         <v>-157162774.0</v>
       </c>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26">
         <v>-54314.0</v>
       </c>
       <c r="C26">
         <v>33002030.0</v>
       </c>
       <c r="D26">
         <v>-2157605.0</v>
       </c>
       <c r="E26">
         <v>-10824340.0</v>
       </c>
       <c r="F26">
         <v>-2545037.0</v>
       </c>
       <c r="G26">
         <v>-3608459.0</v>
       </c>
       <c r="H26">
         <v>85897850.0</v>
       </c>
       <c r="I26">
         <v>32150160.0</v>
       </c>
@@ -22778,86 +22959,86 @@
       </c>
       <c r="K26">
         <v>-3332839.0</v>
       </c>
       <c r="L26">
         <v>-356792.0</v>
       </c>
       <c r="M26">
         <v>7838351.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26">
         <v>-185140.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26">
         <v>-108364541881.0</v>
       </c>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>-1562377.0</v>
       </c>
       <c r="F27">
         <v>673648.0</v>
       </c>
       <c r="G27">
         <v>-575301.0</v>
       </c>
       <c r="H27">
         <v>-607646.0</v>
       </c>
       <c r="I27">
         <v>1027118.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
         <v>-94908438.0</v>
       </c>
       <c r="C28">
         <v>-33321705.0</v>
       </c>
       <c r="D28">
         <v>101637530.0</v>
       </c>
       <c r="E28">
         <v>173579770.0</v>
       </c>
       <c r="F28">
         <v>226088895.0</v>
       </c>
       <c r="G28">
         <v>52811132.0</v>
       </c>
       <c r="H28">
         <v>-7499308.0</v>
       </c>
       <c r="I28">
         <v>88296822.0</v>
       </c>
@@ -22878,51 +23059,51 @@
       </c>
       <c r="O28">
         <v>35631694.0</v>
       </c>
       <c r="P28">
         <v>13298107.0</v>
       </c>
       <c r="Q28">
         <v>-20893093.0</v>
       </c>
       <c r="R28">
         <v>-24179099.0</v>
       </c>
       <c r="S28">
         <v>-31229093.0</v>
       </c>
       <c r="T28">
         <v>168156546.0</v>
       </c>
       <c r="U28">
         <v>1000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29">
         <v>-88029733.0</v>
       </c>
       <c r="C29">
         <v>197538505.0</v>
       </c>
       <c r="D29">
         <v>-157206679.0</v>
       </c>
       <c r="E29">
         <v>-130373839.0</v>
       </c>
       <c r="F29">
         <v>-203133627.0</v>
       </c>
       <c r="G29">
         <v>-62346410.0</v>
       </c>
       <c r="H29">
         <v>-15144734.0</v>
       </c>
       <c r="I29">
         <v>-39979919.0</v>
       </c>
@@ -22941,51 +23122,51 @@
       <c r="N29">
         <v>-29526209.0</v>
       </c>
       <c r="O29">
         <v>-36808367.0</v>
       </c>
       <c r="P29">
         <v>-22708164.0</v>
       </c>
       <c r="Q29">
         <v>28276414.0</v>
       </c>
       <c r="R29">
         <v>21175308.0</v>
       </c>
       <c r="S29">
         <v>36512677.0</v>
       </c>
       <c r="T29">
         <v>-167084935.0</v>
       </c>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
         <v>-124865355.0</v>
       </c>
       <c r="C30">
         <v>144036256.0</v>
       </c>
       <c r="D30"/>
       <c r="E30">
         <v>2245360000.0</v>
       </c>
       <c r="F30">
         <v>-55076288000.0</v>
       </c>
       <c r="G30">
         <v>-78081547000.0</v>
       </c>
       <c r="H30">
         <v>-19886596000.0</v>
       </c>
       <c r="I30">
         <v>-198659696000.0</v>
       </c>
       <c r="J30">
         <v>-41385125000.0</v>
@@ -23019,652 +23200,659 @@
         <v>-172230368000.0</v>
       </c>
       <c r="U30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ30"/>
+  <dimension ref="A1:CA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:79">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B2">
+        <v>21785753.0</v>
+      </c>
+      <c r="C2">
         <v>169558210.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>200804707.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>224286725.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>204723924.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>250164023.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>162004181.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>93296917.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>40507124.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>47026499.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>48432900.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>53153165.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>96076273.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>47047642.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12647391.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>101489854.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>52870342.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>144068472.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>73309407.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19977613.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>29915074.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>33896887.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>65395183.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>25795000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>39450352.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>81112629.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>24118425.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>60996247.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>62094394.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4242944.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>43251892.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>13730811.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>13777491.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8717780.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>18411539.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>27773704.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>22087968.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>23291512.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>22880822.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>27473442.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7034783.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6019448.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>504283.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>699127.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1888158.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>809245.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>271378.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2974111.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3293898.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3359983.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>11558783.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>31555038.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>149025.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2494552.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>674057.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2377041.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1325698.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7941870.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>512592.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10064019.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>10735755.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4571926.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1863196.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2928017.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3352434.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5459780.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>6643997.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>8544000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6356225.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4499339.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4858988.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1963407.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1072641.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3336248.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2849824.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2265303.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1030.0</v>
       </c>
-      <c r="BZ2"/>
+      <c r="CA2"/>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:79">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D3">
         <v>3</v>
       </c>
       <c r="E3">
+        <v>3</v>
+      </c>
+      <c r="F3">
         <v>0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
         <v>4</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="T3">
         <v>3</v>
       </c>
       <c r="U3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
         <v>5</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="AI3">
         <v>3</v>
       </c>
       <c r="AJ3">
+        <v>3</v>
+      </c>
+      <c r="AK3">
         <v>0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4975576</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>13489473</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
@@ -23736,70 +23924,73 @@
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
+      <c r="CA3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:79">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-2066914.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
@@ -23820,54 +24011,55 @@
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
+      <c r="CA4"/>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:79">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -23902,522 +24094,529 @@
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
+      <c r="CA5"/>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:79">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B6">
+        <v>39015084.0</v>
+      </c>
+      <c r="C6">
         <v>-147772457.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-31246497.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-23482018.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>19562801.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-45440099.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>88159842.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>68707264.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>52789793.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-6519375.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1406401.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4720265.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-42923108.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>49028631.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>34400251.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-88842463.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>48619512.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-91198130.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>70759065.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>53331794.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-9937461.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3981813.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-31498296.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>39600182.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-13655351.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-41662277.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>56994204.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-36877822.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1098147.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>57851450.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-39008948.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>29521081.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-46680.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5059711.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-9693759.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-9362165.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>5685736.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1203544.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>410690.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-4592620.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>20438659.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3579171.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>26660406.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-194844.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1189031.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1078913.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>537867.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2702733.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-319787.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-66085.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-8198800.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-19996255.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>31406013.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-2345527.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1820495.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1702984.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1051343.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-6616172.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>7429278.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-9551427.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-671736.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>6163829.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>2708730.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-1064821.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-424417.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-2107346.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-1184217.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1900003.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2187775.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1856886.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-359649.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>2895581.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>890766.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-2263607.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>486424.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>584521.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2264273.0</v>
       </c>
-      <c r="BZ6"/>
+      <c r="CA6"/>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:79">
       <c r="A7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B7">
+        <v>-2340000.0</v>
+      </c>
+      <c r="C7">
         <v>1416381.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1127711.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-6422757.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7239747.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3607866.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3340237.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1418510.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>660911.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2841370.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1358844.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1594825.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-359326.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1284070.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2015572.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-3151831.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2879970.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>200191.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3853209.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6482400.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-75493.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1740999.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-569585.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1502557.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-13193256.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7425803.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-277138.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1949034.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>99749.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>442697.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-789408.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>993727.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1803268.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1888776.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-473514.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>2402413.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-3230431.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>2484249.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-1704446.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>932369.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-182706.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>16818062.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-7190915.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-6665838.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>12266464.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-5988256.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-7302825.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>7299492.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-7793733.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-211198.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-2728862.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>2761695.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>11768816.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-9868938.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>674778.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>7892385.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>9129649.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-17679475.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>209357.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-15438122.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>11569106.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>4550756.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-1336029.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>327141.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>641016.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>1752896.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-1357208.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>708633.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>363506.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>7863065.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-7219646.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>435884.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>2593500.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>174840515.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-178110546.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>6288011.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-7991446.0</v>
       </c>
-      <c r="BZ7"/>
+      <c r="CA7"/>
     </row>
-    <row r="8" spans="1:78">
+    <row r="8" spans="1:79">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24452,1464 +24651,1479 @@
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
+      <c r="CA8"/>
     </row>
-    <row r="9" spans="1:78">
+    <row r="9" spans="1:79">
       <c r="A9" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B9">
+        <v>-1734807.0</v>
+      </c>
+      <c r="C9">
         <v>1609474.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-277415.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-600780.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-503391.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-228.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2629590.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>817144.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-496470.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1042070.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1203006.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-203170.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>329985.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7325200000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3843136.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>457895.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-247092.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-615565.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>547588.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4596105.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3097932.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2500841.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>204207.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-86071.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>488094.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-40097.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>134163.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>161798.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>623918.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1087190.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-443262.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-308028.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-843816.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>371857.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>629829.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-99375.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-463863.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>768111.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-636981.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-237186.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>53394.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-521942.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-180107.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4167.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-326742.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>707899.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>132228.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>191914.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-951393.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>200790.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>841700.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-1382743.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2540579.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-2799152.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>157595.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-762099.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>457867.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-453237.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>339450.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-311413.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>346540.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>351809.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-140633.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>711500.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>981377.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>979772.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-1616784.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>140384.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>19777.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>187000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-1952720.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>931011.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-1474859.0</v>
       </c>
-      <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-410586.0</v>
       </c>
-      <c r="BZ9"/>
+      <c r="CA9"/>
     </row>
-    <row r="10" spans="1:78">
+    <row r="10" spans="1:79">
       <c r="A10" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>1026187.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>-1026186.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>3860806.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>232423.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>-410249803.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
+      <c r="CA10"/>
     </row>
-    <row r="11" spans="1:78">
+    <row r="11" spans="1:79">
       <c r="A11" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>66861.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>665967.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-390198.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>167733.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>221783.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1162017.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-799771.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>774330.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>236250.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>235681.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-302033.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>235705.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-132244.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1724690.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1051611.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-392759.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-182606.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>121499.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>279991.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>421768.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-132127.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-276202.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>101415.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>326074.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>64171.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1532000.0</v>
       </c>
-      <c r="AM11"/>
-      <c r="AN11">
+      <c r="AN11"/>
+      <c r="AO11">
         <v>917000.0</v>
       </c>
-      <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>73141.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11">
+      <c r="AR11"/>
+      <c r="AS11">
         <v>66000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>287000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>494000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>420000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>77000.0</v>
       </c>
-      <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>389530.0</v>
       </c>
-      <c r="AY11"/>
-      <c r="AZ11">
+      <c r="AZ11"/>
+      <c r="BA11">
         <v>17314000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1796000.0</v>
       </c>
-      <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-      <c r="BE11">
+      <c r="BE11"/>
+      <c r="BF11">
         <v>9369000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-      <c r="BI11">
+      <c r="BI11"/>
+      <c r="BJ11">
         <v>9979000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>4574000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>411000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>127000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>12413000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>3384000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>6585000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1367000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>105000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:78">
+    <row r="12" spans="1:79">
       <c r="A12" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-14752700.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>90691.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10583919.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-26888087.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-58927608.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-76641662.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-155426317.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2575122.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>14559405.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-123202089.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-6752438.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-38586704.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-25045738.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2408057.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1803096.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>910872.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-76724619.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-7410691.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>42057173.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-50629141.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-50297289.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>283307.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-3856366.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-5867874.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-3279865.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-37028635.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-8665147.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-43458431.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-34693035.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>-50764316.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
+      <c r="CA12"/>
     </row>
-    <row r="13" spans="1:78">
+    <row r="13" spans="1:79">
       <c r="A13" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-1458516.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-1460466.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>893471.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1740964.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-999296.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2739490.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1900757.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1271404.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3711965.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2905189.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1287159.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-471759.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1352923.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-13549106.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5741210.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>640310.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3421056.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>91123.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-265359.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-626137.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>879987.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-762025.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1793121.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1204758.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2175714.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-2830739.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1681847.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-371479.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>947957.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>9247797.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
+      <c r="CA13"/>
     </row>
-    <row r="14" spans="1:78">
+    <row r="14" spans="1:79">
       <c r="A14" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>183</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>1188010000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1111979000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1247847000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1254331000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3400427000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1259144000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1283936000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1238632.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1262122.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>1220162000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-22148400000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>25768113000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>13258456000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>798768000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4418481000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1544478000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1023062000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>470314000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3211790000.0</v>
       </c>
-      <c r="W14"/>
       <c r="X14"/>
-      <c r="Y14">
+      <c r="Y14"/>
+      <c r="Z14">
         <v>272683000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2751310000.0</v>
       </c>
-      <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14">
         <v>341688000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1187613000.0</v>
       </c>
-      <c r="AE14"/>
       <c r="AF14"/>
-      <c r="AG14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>254601000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>990035000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>103944.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-2497210.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>236124000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>829475000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>246857.0</v>
       </c>
-      <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>262663000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>913773000.0</v>
       </c>
-      <c r="AQ14"/>
       <c r="AR14"/>
-      <c r="AS14">
+      <c r="AS14"/>
+      <c r="AT14">
         <v>217658000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>929773000.0</v>
       </c>
-      <c r="AU14"/>
       <c r="AV14"/>
-      <c r="AW14">
+      <c r="AW14"/>
+      <c r="AX14">
         <v>252299000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>903289000.0</v>
       </c>
-      <c r="AY14"/>
       <c r="AZ14"/>
-      <c r="BA14">
+      <c r="BA14"/>
+      <c r="BB14">
         <v>175369000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>482204851.0</v>
       </c>
-      <c r="BC14"/>
       <c r="BD14"/>
-      <c r="BE14">
+      <c r="BE14"/>
+      <c r="BF14">
         <v>101149.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>674724000.0</v>
       </c>
-      <c r="BG14"/>
       <c r="BH14"/>
-      <c r="BI14">
+      <c r="BI14"/>
+      <c r="BJ14">
         <v>170744.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>397164000.0</v>
       </c>
-      <c r="BK14"/>
       <c r="BL14"/>
-      <c r="BM14">
+      <c r="BM14"/>
+      <c r="BN14">
         <v>19869000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>633277680.0</v>
       </c>
-      <c r="BO14"/>
       <c r="BP14"/>
-      <c r="BQ14">
+      <c r="BQ14"/>
+      <c r="BR14">
         <v>71320.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>-10391154.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4188210.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>6255146.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>44447.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>-6886117.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7291414.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>66719.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>30452.0</v>
       </c>
-      <c r="BZ14"/>
+      <c r="CA14"/>
     </row>
-    <row r="15" spans="1:78">
+    <row r="15" spans="1:79">
       <c r="A15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B15">
+        <v>10797683.0</v>
+      </c>
+      <c r="C15">
         <v>14383760.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>10796881.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>10507525.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>16667926.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13691272.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8957632.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>9118879.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8979464.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>8888383.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8427647.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7603022.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7134558.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6780846.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5282364.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5281793.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5320137.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>5319178.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4871665.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4081883.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3885303.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3778349.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3775540.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3712025.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5354158.0</v>
       </c>
       <c r="Z15">
         <v>5354158.0</v>
       </c>
       <c r="AA15">
+        <v>5354158.0</v>
+      </c>
+      <c r="AB15">
         <v>4516490.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3621697.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3508743.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3398624.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3297967.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2692469.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2623635.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2514254.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2188235.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2266846.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2043428.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1563227.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2234683.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1516420.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1471009.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1402458.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1141465.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4463347.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>899034.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>786205.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>648144.0</v>
       </c>
-      <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>2507112.0</v>
       </c>
-      <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>3295306.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>1966447000.0</v>
       </c>
-      <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>1179800000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
-      <c r="BM15">
-[...1 lines deleted...]
-      </c>
+      <c r="BM15"/>
       <c r="BN15">
         <v>2073066.0</v>
       </c>
-      <c r="BO15"/>
+      <c r="BO15">
+        <v>2073066.0</v>
+      </c>
       <c r="BP15"/>
-      <c r="BQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ15"/>
       <c r="BR15">
         <v>2072846.0</v>
       </c>
       <c r="BS15">
-        <v>3233640.0</v>
+        <v>2072846.0</v>
       </c>
       <c r="BT15">
         <v>3233640.0</v>
       </c>
       <c r="BU15">
         <v>3233640.0</v>
       </c>
       <c r="BV15">
+        <v>3233640.0</v>
+      </c>
+      <c r="BW15">
         <v>1492449.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>3150726.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>4975000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1989932.0</v>
       </c>
-      <c r="BZ15"/>
+      <c r="CA15"/>
     </row>
-    <row r="16" spans="1:78">
+    <row r="16" spans="1:79">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B16">
+        <v>60808817.0</v>
+      </c>
+      <c r="C16">
         <v>21785753.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>169558210.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>200804707.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>224286725.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>204723924.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>250164023.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>162004181.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>93296917.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>40507124.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>47026499.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>48432900.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>53153165.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>96076273.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>47047642.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12647391.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>101489854.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>52870342.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>144068472.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>73309407.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19977613.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>29915074.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>33896887.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>65395183.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>25795000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>39450352.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>81112629.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>24118425.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>60996247.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>62094394.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4242944.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>43251892.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>13730811.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>13777491.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8717780.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>18411539.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>27773704.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>22087968.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>23291512.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>22880822.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>27473442.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2440277.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>27164689.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>504283.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>699127.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1888158.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>809245.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>271378.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2974111.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3293898.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3359983.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>11558783.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>31555038.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>149025.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2494552.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>674057.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2377041.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1325698.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>7941870.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>512592.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>10064019.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>10735755.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>4571926.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1863196.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2928017.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3352434.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>5459780.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>6643997.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>8544000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>6356225.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>4499339.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>4858988.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1963407.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1072641.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3336248.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2849824.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2265303.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1030.0</v>
       </c>
     </row>
-    <row r="17" spans="1:78">
+    <row r="17" spans="1:79">
       <c r="A17" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -25944,288 +26158,292 @@
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
+      <c r="CA17"/>
     </row>
-    <row r="18" spans="1:78">
+    <row r="18" spans="1:79">
       <c r="A18" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B18">
+        <v>-25965895.0</v>
+      </c>
+      <c r="C18">
         <v>-92416345.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-8602469.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-19302136.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>32291217.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-19916672.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>94160946.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>71149183.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>52145048.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-20658084.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-18552415.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-7082712.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-110913468.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>32555341.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-22463438.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-60255459.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-80210283.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-146200945.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>15289860.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>29536217.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-101758759.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4624661.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-32419542.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1383178.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-33168351.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>36324313.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>14707428.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-66858345.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>681870.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>50722203.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-47445283.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-45899094.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2576955.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>3813459.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1828338.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>6247418.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-39008855.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-9640783.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-4649136.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1906817.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>22936252.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-26299699.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>7605453.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>5360143.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-2337224.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-2502064.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-8557000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-6888861.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-18650847.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-3316475.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-12198801.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-19996255.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>5985322.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-39724221.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-2082505.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>3947016.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>1051343.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-24414279.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>7429278.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-9551427.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>3828264.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>18593630.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>6958730.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-36320.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>2760374.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>6814248.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>4555484.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>6353385.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>3452191.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>11185059.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>2873991.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>529221.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>21924406.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>5285103.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>4990854.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>20062140.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-197423032.0</v>
       </c>
-      <c r="BZ18"/>
+      <c r="CA18"/>
     </row>
-    <row r="19" spans="1:78">
+    <row r="19" spans="1:79">
       <c r="A19" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -26260,112 +26478,115 @@
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
+      <c r="CA19"/>
     </row>
-    <row r="20" spans="1:78">
+    <row r="20" spans="1:79">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>1507265.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>11373396.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>6441590.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>32376717.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2977078.0</v>
       </c>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>14410779.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>10055500.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>24548405.0</v>
       </c>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>11514385.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>15163778.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>157040.0</v>
       </c>
-      <c r="U20">
-[...2 lines deleted...]
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -26378,1910 +26599,1933 @@
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
+      <c r="CA20"/>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:79">
       <c r="A21" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B21">
+        <v>77500000.0</v>
+      </c>
+      <c r="C21">
         <v>-35441500.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-12000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-44000000.0</v>
       </c>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
       <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>7000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-13000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>80000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>27215000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>67000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-18465000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>142000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>53000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>47500000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>31250000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>99000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>48125000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74450500.0</v>
       </c>
       <c r="AA21">
         <v>-74450500.0</v>
       </c>
       <c r="AB21">
         <v>-74450500.0</v>
       </c>
       <c r="AC21">
         <v>-74450500.0</v>
       </c>
       <c r="AD21">
+        <v>-74450500.0</v>
+      </c>
+      <c r="AE21">
         <v>8250000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>11750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52340000.0</v>
       </c>
       <c r="AG21">
         <v>52340000.0</v>
       </c>
       <c r="AH21">
+        <v>52340000.0</v>
+      </c>
+      <c r="AI21">
         <v>2000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-9000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-14500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>46500000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>21657375.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>28553125.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>38600000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>38000000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
+      <c r="CA21"/>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:79">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22">
+        <v>-6903113.0</v>
+      </c>
+      <c r="C22">
         <v>-2613084.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11999984.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>13285135.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>13932263.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-676762.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8834942.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13317639.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6610438.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5306752.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-4055619.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7895951.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-213259.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>19200484.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6014265.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>948433.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1487419.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8404898.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8340113.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7941664.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>21048509.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9256030.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6366319.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>21810522.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-22655835.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>26792879.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>13717222.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7579772.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>7648988.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>7855556.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3669083.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3142416.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3842315.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>5532209.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4262990.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6869859.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1014087.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1254500.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1573776.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5271618.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3287587.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-403336.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3421326.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1242663.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>7384905.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2647292.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3385467.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3157163.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1759889.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3717923.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1267890.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-41297.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3799851.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5794540.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>745568.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4871042.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3190767.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3080418.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6213420.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-1727905.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>5709210.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4293564.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>3310120.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>6699819.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2654738.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-8865687.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9127573.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-16088262.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>5363816.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-14008122.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-7550842.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-2567421.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2811248.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-9410249.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1061448.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-782110.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>3679748.0</v>
       </c>
-      <c r="BZ22"/>
+      <c r="CA22"/>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:79">
       <c r="A23" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>191</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-5476538.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1354412.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-45753.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2080.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-208872.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-20550.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-323040.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-875791.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-383687.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15518161.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12417064.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1772.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>65138360.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2674252.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1154106.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4115752.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2899498.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2322908.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3280857.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2289979.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-684327.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-388970.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2366198.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>19513000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-15541.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1385954.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-500163.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-43908.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-946348.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-256936.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>78112644.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1337251000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-92563.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-23055.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-13342737.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1129149.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-2580683.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-331445.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>-313400.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-637803.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-108146.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-197834.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-152773.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-332818.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1256988.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-13872.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-368940.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-2749610.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1.0</v>
       </c>
-      <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>-2579309.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-4071306.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-97000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-500000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-8881015000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-2201893.0</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
-      <c r="BI23">
+      <c r="BI23"/>
+      <c r="BJ23">
         <v>-7711694000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-1179800.0</v>
       </c>
-      <c r="BK23"/>
-      <c r="BL23">
+      <c r="BL23"/>
+      <c r="BM23">
         <v>12778930.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-3181606209.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>103582.0</v>
       </c>
-      <c r="BO23"/>
-      <c r="BP23">
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>-103582.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-1263151584.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>38857167.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23">
+      <c r="BT23"/>
+      <c r="BU23">
         <v>5600000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2200000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-110106699.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1225699.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-4998465.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-1202064.0</v>
       </c>
-      <c r="BZ23"/>
+      <c r="CA23"/>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:79">
       <c r="A24" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>192</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-14965774245.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>16086499398.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-14980755000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-14184730679.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-76014003.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-57555444000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-36401665000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>-7876807.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-18831200.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>33023733.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>8426599.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-10465169.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>73533386.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>50433919.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>50710361.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>5214231.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>36697760.0</v>
       </c>
-      <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>94691232.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
+      <c r="CA24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:79">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25">
+        <v>-16702073.0</v>
+      </c>
+      <c r="C25">
         <v>-91219642.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-19474742.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-26164514.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11119207.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-15632044.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>81985767.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>56413034.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>44873699.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-23123466.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-13357952.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-13146838.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2179228.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>21441592787.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-26462131.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-58052061.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-75842894.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-154806034.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3096538.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15112153.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-122731775.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-6372368.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-38216276.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-24696257.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2680740.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2105631.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1267344.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-76387151.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-7066867.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>42423950.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-50324958.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-50035237.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>537908.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-3607526.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-5617814.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-3024854.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-36792511.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-13379532.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-4518466.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-8110804.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>19831371.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-42714425.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>11375042.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10783318.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-21988593.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>838900.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-4639643.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-17345516.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-12617003.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-6823200.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-10737829.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-22716653.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-9583345.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-35649823.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-3502851.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-8816411.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-11370222.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-9815222.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1006501.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>7614600.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-13620796.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>9749310.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>4984639.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-7063280.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-535380.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>13927039.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-3214881.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>21733014.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-2346451.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>27721270.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>13456269.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-3594388.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>16475211.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-153259046.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>174748538.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>14489520.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-193141786.0</v>
       </c>
-      <c r="BZ25"/>
+      <c r="CA25"/>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:79">
       <c r="A26" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>194</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-54314.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>18752930.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>17245660.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>6143820.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>33002030.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2777430.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>-2139836994.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-15610401.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>20340510.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2157605.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1224224.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2179695.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-3686105.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-3734316.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1292894.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1250890857.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-248723.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1003420.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1143798.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-914244.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1550417.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>85897850.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>84064240.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>35875020.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1772630.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>32150160.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>28991240.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>7838351.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>3345869.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1272245.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-76226.0</v>
       </c>
       <c r="AL26">
         <v>-76226.0</v>
       </c>
       <c r="AM26">
+        <v>-76226.0</v>
+      </c>
+      <c r="AN26">
         <v>-1374046.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1169383.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-713184.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-317811.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>-38981.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>7838351.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>1179800000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-108750000000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>116698051.0</v>
       </c>
-      <c r="BZ26"/>
+      <c r="CA26"/>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:79">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>-1338919111.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>-621180347.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>-261444464.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>-367058527.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-2910992220.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>-1194664962.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
+      <c r="CA27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:79">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
+        <v>66980979.0</v>
+      </c>
+      <c r="C28">
         <v>-55356112.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-22644028.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4179882.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12728416.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-25523427.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-6001104.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2441919.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>644745.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14138709.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17146014.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2362447.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>67990360.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>16473290.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>56863689.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-28587004.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>128829795.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>55002815.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>55469205.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>23795577.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>91821298.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-8606474.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>921246.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>40983360.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>19513000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-77986590.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>42286776.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>29980523.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1780017.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7063947.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8436335.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>75420175.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-2623635.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1246252.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-7865421.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-15609583.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>44694591.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8437239.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5059826.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2685803.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2497593.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>22720528.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>879739.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-5554987.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1148193.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3580977.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>9094868.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4186128.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>18331060.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3250390.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>25421000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>25420691.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>37378694.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3903000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-5650000.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>17798107.0</v>
       </c>
-      <c r="BG28"/>
       <c r="BH28"/>
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28">
         <v>-4500000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-12429801.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-4250000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-1028501.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-3184791.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-8921594.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-5739701.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-8253388.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1264416.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-9328173.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-3233640.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2366360.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-21033640.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-7548710.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-4504430.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-19477619.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>199687305.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:79">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29">
+        <v>-25965895.0</v>
+      </c>
+      <c r="C29">
         <v>-92416345.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-8602469.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-19302136.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>32291217.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-19916672.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>94160946.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>71149183.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>52145048.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-20658084.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-18552415.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-7082712.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-110913468.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>32555341.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-22463438.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-60255459.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-80210283.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-146200945.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>15289860.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>29536217.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-101758759.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4624661.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-32419542.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1383178.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-33168351.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>36324313.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>14707428.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-66858345.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>681870.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>50722203.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-47445283.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-45899094.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>2576955.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>3813459.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1828338.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>6247418.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-39008855.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-9640783.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-4649136.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1906817.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>22936252.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-26299699.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>7605453.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>5360143.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-2337224.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-2502064.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-8557000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-6888861.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-18650847.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-3316475.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-12198801.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-19996255.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>5985322.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-39724221.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-2082505.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>3947016.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>1051343.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-24414279.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>7429278.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-9551427.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>3828264.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>18593630.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>6958730.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-36320.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>2760374.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>6814248.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>4555484.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>6353385.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>3452191.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>11185059.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>2873991.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>529221.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>21924406.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>5285103.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>4990854.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>20062140.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-197423032.0</v>
       </c>
-      <c r="BZ29"/>
+      <c r="CA29"/>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:79">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
+        <v>-30735513.0</v>
+      </c>
+      <c r="C30">
         <v>-101397305.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-16102602.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-22346203.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14980755.0</v>
       </c>
-      <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>36401665000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-32194052.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-33467213.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-21416867.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-128751727000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>272353034000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-182998437000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-65232747.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-87109237000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-55076288000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7876807.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18831200.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-104224629000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-78081547000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>-29648353000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-19886596000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>-451397000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-51979831000.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>1337251000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-41385125000.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30">
         <v>-39088350000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7032161000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>8840337.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>20588570000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-41017119000.0</v>
       </c>
-      <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>-15851495000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-31614994000.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-12884536000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-49467254000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>-8024741000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-50107951000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>-8881015000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-5110789000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>-7711694000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>22960810000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>2676834000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>15185210000.0</v>
       </c>
-      <c r="BO30"/>
       <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>921553000.0</v>
       </c>
-      <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>16684120000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-172230368000.0</v>
       </c>
-      <c r="BW30"/>
       <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>-175373473.0</v>
       </c>
-      <c r="BZ30"/>
+      <c r="CA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>