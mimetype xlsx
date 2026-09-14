--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -20535,51 +20535,51 @@
       <c r="CA27"/>
     </row>
     <row r="28" spans="1:79">
       <c r="A28" t="s">
         <v>166</v>
       </c>
       <c r="B28">
         <v>1337500.0</v>
       </c>
       <c r="C28">
         <v>2398068.0</v>
       </c>
       <c r="D28">
         <v>3270062.0</v>
       </c>
       <c r="E28">
         <v>2538811.0</v>
       </c>
       <c r="F28">
         <v>2800421.0</v>
       </c>
       <c r="G28">
         <v>1385000.0</v>
       </c>
       <c r="H28">
-        <v>2841000.0</v>
+        <v>2840521.0</v>
       </c>
       <c r="I28">
         <v>2238000.0</v>
       </c>
       <c r="J28">
         <v>2874033.0</v>
       </c>
       <c r="K28">
         <v>1866432.0</v>
       </c>
       <c r="L28">
         <v>2331345.0</v>
       </c>
       <c r="M28">
         <v>2050857.0</v>
       </c>
       <c r="N28">
         <v>2306497.0</v>
       </c>
       <c r="O28">
         <v>2264357.0</v>
       </c>
       <c r="P28">
         <v>2071670.0</v>
       </c>