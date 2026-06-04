--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1546,149 +1549,155 @@
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>37</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>37873000.0</v>
+      </c>
       <c r="C7">
         <v>35940000.0</v>
       </c>
       <c r="D7">
         <v>45274000.0</v>
       </c>
       <c r="E7">
         <v>54140000.0</v>
       </c>
       <c r="F7">
         <v>61483000.0</v>
       </c>
       <c r="G7">
         <v>67403000.0</v>
       </c>
       <c r="H7">
         <v>59108000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>105000.0</v>
+      </c>
       <c r="C8">
         <v>114000.0</v>
       </c>
       <c r="D8">
         <v>121000.0</v>
       </c>
       <c r="E8">
         <v>123000.0</v>
       </c>
       <c r="F8">
         <v>123000.0</v>
       </c>
       <c r="G8">
         <v>122000.0</v>
       </c>
       <c r="H8">
         <v>121000.0</v>
       </c>
       <c r="I8">
         <v>115000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>39</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>698811000.0</v>
+      </c>
       <c r="C9">
         <v>676454000.0</v>
       </c>
       <c r="D9">
         <v>656297000.0</v>
       </c>
       <c r="E9">
         <v>629515000.0</v>
       </c>
       <c r="F9">
         <v>611622000.0</v>
       </c>
       <c r="G9">
         <v>599737000.0</v>
       </c>
       <c r="H9">
         <v>571784000.0</v>
       </c>
       <c r="I9">
         <v>405711000.0</v>
       </c>
       <c r="J9">
         <v>372590000.0</v>
       </c>
       <c r="K9">
@@ -1800,51 +1809,53 @@
       </c>
       <c r="Z10">
         <v>47869000.0</v>
       </c>
       <c r="AA10">
         <v>6256000.0</v>
       </c>
       <c r="AB10">
         <v>5300000.0</v>
       </c>
       <c r="AC10">
         <v>8700000.0</v>
       </c>
       <c r="AD10"/>
       <c r="AE10">
         <v>5100000.0</v>
       </c>
       <c r="AF10">
         <v>36600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>41</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>223378000.0</v>
+      </c>
       <c r="C11">
         <v>211819000.0</v>
       </c>
       <c r="D11">
         <v>298491000.0</v>
       </c>
       <c r="E11">
         <v>180560000.0</v>
       </c>
       <c r="F11">
         <v>26853000.0</v>
       </c>
       <c r="G11">
         <v>163282000.0</v>
       </c>
       <c r="H11">
         <v>36670000.0</v>
       </c>
       <c r="I11">
         <v>108399000.0</v>
       </c>
       <c r="J11">
         <v>65637000.0</v>
       </c>
       <c r="K11">
@@ -2874,51 +2885,53 @@
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>55</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>8000.0</v>
+      </c>
       <c r="C25">
         <v>936000.0</v>
       </c>
       <c r="D25">
         <v>1451000.0</v>
       </c>
       <c r="E25">
         <v>524000.0</v>
       </c>
       <c r="F25">
         <v>1459000.0</v>
       </c>
       <c r="G25">
         <v>2631000.0</v>
       </c>
       <c r="H25">
         <v>2042000.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
@@ -3102,51 +3115,53 @@
         <v>-47869000.0</v>
       </c>
       <c r="AA28">
         <v>-4423000.0</v>
       </c>
       <c r="AB28">
         <v>-5300000.0</v>
       </c>
       <c r="AC28">
         <v>1300000.0</v>
       </c>
       <c r="AD28">
         <v>10800000.0</v>
       </c>
       <c r="AE28">
         <v>-3200000.0</v>
       </c>
       <c r="AF28">
         <v>-34600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>846280000.0</v>
+      </c>
       <c r="C29">
         <v>916187000.0</v>
       </c>
       <c r="D29">
         <v>1077929000.0</v>
       </c>
       <c r="E29">
         <v>1068549000.0</v>
       </c>
       <c r="F29">
         <v>983409000.0</v>
       </c>
       <c r="G29">
         <v>956967000.0</v>
       </c>
       <c r="H29">
         <v>735636000.0</v>
       </c>
       <c r="I29">
         <v>460317000.0</v>
       </c>
       <c r="J29">
         <v>423523000.0</v>
       </c>
       <c r="K29"/>
@@ -3310,51 +3325,53 @@
       </c>
       <c r="P31">
         <v>183368000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>62</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>165045000.0</v>
+      </c>
       <c r="C32">
         <v>185662000.0</v>
       </c>
       <c r="D32">
         <v>280222000.0</v>
       </c>
       <c r="E32">
         <v>219002000.0</v>
       </c>
       <c r="F32">
         <v>90235000.0</v>
       </c>
       <c r="G32">
         <v>153750000.0</v>
       </c>
       <c r="H32">
         <v>37999000.0</v>
       </c>
       <c r="I32">
         <v>111057000.0</v>
       </c>
       <c r="J32">
         <v>66590000.0</v>
       </c>
       <c r="K32"/>
@@ -3460,51 +3477,53 @@
         <v>27024000.0</v>
       </c>
       <c r="AA33">
         <v>30195000.0</v>
       </c>
       <c r="AB33">
         <v>30400000.0</v>
       </c>
       <c r="AC33">
         <v>33200000.0</v>
       </c>
       <c r="AD33">
         <v>31500000.0</v>
       </c>
       <c r="AE33">
         <v>18900000.0</v>
       </c>
       <c r="AF33">
         <v>11400000.0</v>
       </c>
     </row>
     <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>64</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>4885000.0</v>
+      </c>
       <c r="C34">
         <v>6194000.0</v>
       </c>
       <c r="D34">
         <v>6894000.0</v>
       </c>
       <c r="E34">
         <v>6091000.0</v>
       </c>
       <c r="F34">
         <v>6925000.0</v>
       </c>
       <c r="G34">
         <v>69770000.0</v>
       </c>
       <c r="H34">
         <v>62762000.0</v>
       </c>
       <c r="I34">
         <v>9851000.0</v>
       </c>
       <c r="J34">
         <v>9524000.0</v>
       </c>
       <c r="K34">
@@ -3766,51 +3785,53 @@
       </c>
       <c r="P37">
         <v>0.0</v>
       </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
     </row>
     <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>68</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>29162000.0</v>
+      </c>
       <c r="C38">
         <v>42935000.0</v>
       </c>
       <c r="D38">
         <v>76242000.0</v>
       </c>
       <c r="E38">
         <v>96974000.0</v>
       </c>
       <c r="F38">
         <v>107648000.0</v>
       </c>
       <c r="G38">
         <v>126110000.0</v>
       </c>
       <c r="H38">
         <v>23782000.0</v>
       </c>
       <c r="I38">
         <v>12709000.0</v>
       </c>
       <c r="J38">
         <v>11313000.0</v>
       </c>
       <c r="K38">
@@ -4314,51 +4335,53 @@
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
     </row>
     <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>75</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1392503000.0</v>
+      </c>
       <c r="C45">
         <v>1362886000.0</v>
       </c>
       <c r="D45">
         <v>1326398000.0</v>
       </c>
       <c r="E45">
         <v>711677000.0</v>
       </c>
       <c r="F45">
         <v>717589000.0</v>
       </c>
       <c r="G45">
         <v>623083000.0</v>
       </c>
       <c r="H45">
         <v>594826000.0</v>
       </c>
       <c r="I45">
         <v>389789000.0</v>
       </c>
       <c r="J45">
         <v>384280000.0</v>
       </c>
       <c r="K45">
@@ -4508,51 +4531,53 @@
         <v>23897000.0</v>
       </c>
       <c r="AA46">
         <v>27047000.0</v>
       </c>
       <c r="AB46">
         <v>26100000.0</v>
       </c>
       <c r="AC46">
         <v>28200000.0</v>
       </c>
       <c r="AD46">
         <v>28800000.0</v>
       </c>
       <c r="AE46">
         <v>14600000.0</v>
       </c>
       <c r="AF46">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>77</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>608354000.0</v>
+      </c>
       <c r="C47">
         <v>644079000.0</v>
       </c>
       <c r="D47">
         <v>678068000.0</v>
       </c>
       <c r="E47">
         <v>711677000.0</v>
       </c>
       <c r="F47">
         <v>717589000.0</v>
       </c>
       <c r="G47">
         <v>623083000.0</v>
       </c>
       <c r="H47">
         <v>541068000.0</v>
       </c>
       <c r="I47">
         <v>389789000.0</v>
       </c>
       <c r="J47">
         <v>384280000.0</v>
       </c>
       <c r="K47">
@@ -5711,795 +5736,801 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ62"/>
+  <dimension ref="A1:DR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
+      <c r="DR1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
+        <v>100214000.0</v>
+      </c>
+      <c r="C2">
         <v>94975000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>102207000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>112674000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>110088000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>87276000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>102906000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>114989000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>98107000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>87245000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>114699000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>120780000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>100670000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>84248000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>151443000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>134215000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>112711000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>85920000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>136462000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>201043000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>157085000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>121647000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>108600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>93576000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>92247000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>76374000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>71035000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>74906000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>61620000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>47102000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>62047000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>59478000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>43181000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>38141000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>42193000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>45615000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>36072000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>40585000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>36382000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>41593000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>45171000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>42718000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>48518000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>46012000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>39361000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>35576000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>39843000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>45098000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>38905000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>34424000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>40696000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>37716000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>27673000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>28303000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>26470000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>24881000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>22497000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>18806000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>25000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>24960000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>22734000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>19423000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>22829000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>22538000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>19217000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>25255000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>18709000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>21573000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>22336000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>20203000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>24598000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>30246000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>17112000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>17708000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>17900000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>21739000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>14622000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>17942000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>14117000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>13966000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>10573000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>11378000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>11309000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>9533000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>5964000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>9744000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>8427000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>8176000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6343000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>6395000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>9603000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>10948000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>11914000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>8997000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>13512000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>9635000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>9092000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>11201000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>7868000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>8646000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>5816000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>6506000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>9530000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>8506000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>9190000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>10700000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>7900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>8500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>8700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>13200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>10700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>7200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>7900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>9600000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>8800000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>12600000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>12400000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>17700000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>16200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>14300000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6579,52 +6610,53 @@
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
+      <c r="DR3"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6704,448 +6736,450 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-487000.0</v>
+      </c>
+      <c r="C5">
         <v>-380000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-463000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-302000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-547000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-696000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-238000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-278000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-219000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-57000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-210000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-66000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-192000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-210000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-457000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-215000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-144000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-194000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-243000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-217000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-232000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-252000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-562000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1740000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1727000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1669000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1154000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1155000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1160000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1197000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1503000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1516000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1509000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1288000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1080000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1093000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1102000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1103000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1041000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1043000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-955000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-951000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1146000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1132000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1127000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-417000.0</v>
       </c>
       <c r="AV5">
         <v>-417000.0</v>
       </c>
       <c r="AW5">
         <v>-417000.0</v>
       </c>
       <c r="AX5">
         <v>-417000.0</v>
       </c>
       <c r="AY5">
-        <v>-883000.0</v>
+        <v>-417000.0</v>
       </c>
       <c r="AZ5">
         <v>-883000.0</v>
       </c>
       <c r="BA5">
         <v>-883000.0</v>
       </c>
       <c r="BB5">
         <v>-883000.0</v>
       </c>
       <c r="BC5">
-        <v>-838000.0</v>
+        <v>-883000.0</v>
       </c>
       <c r="BD5">
         <v>-838000.0</v>
       </c>
       <c r="BE5">
         <v>-838000.0</v>
       </c>
       <c r="BF5">
         <v>-838000.0</v>
       </c>
       <c r="BG5">
-        <v>-438000.0</v>
+        <v>-838000.0</v>
       </c>
       <c r="BH5">
         <v>-438000.0</v>
       </c>
       <c r="BI5">
         <v>-438000.0</v>
       </c>
       <c r="BJ5">
         <v>-438000.0</v>
       </c>
       <c r="BK5">
-        <v>-359000.0</v>
+        <v>-438000.0</v>
       </c>
       <c r="BL5">
         <v>-359000.0</v>
       </c>
       <c r="BM5">
         <v>-359000.0</v>
       </c>
       <c r="BN5">
         <v>-359000.0</v>
       </c>
       <c r="BO5">
-        <v>-431000.0</v>
+        <v>-359000.0</v>
       </c>
       <c r="BP5">
         <v>-431000.0</v>
       </c>
       <c r="BQ5">
         <v>-431000.0</v>
       </c>
       <c r="BR5">
         <v>-431000.0</v>
       </c>
       <c r="BS5">
-        <v>-204000.0</v>
+        <v>-431000.0</v>
       </c>
       <c r="BT5">
         <v>-204000.0</v>
       </c>
       <c r="BU5">
         <v>-204000.0</v>
       </c>
       <c r="BV5">
         <v>-204000.0</v>
       </c>
       <c r="BW5">
-        <v>-197000.0</v>
+        <v>-204000.0</v>
       </c>
       <c r="BX5">
         <v>-197000.0</v>
       </c>
       <c r="BY5">
         <v>-197000.0</v>
       </c>
       <c r="BZ5">
         <v>-197000.0</v>
       </c>
       <c r="CA5">
-        <v>-196000.0</v>
+        <v>-197000.0</v>
       </c>
       <c r="CB5">
         <v>-196000.0</v>
       </c>
       <c r="CC5">
         <v>-196000.0</v>
       </c>
       <c r="CD5">
+        <v>-196000.0</v>
+      </c>
+      <c r="CE5">
         <v>-549000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-538000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-540000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-597000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-483000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-474000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-441000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-340000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-184000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-137000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>74000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-66000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>230000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>339000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-110000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-279000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-212000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-16000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-131000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-143000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-156000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>156000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-20000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DC5">
         <v>-200000.0</v>
       </c>
       <c r="DD5">
         <v>-200000.0</v>
       </c>
-      <c r="DE5"/>
+      <c r="DE5">
+        <v>-200000.0</v>
+      </c>
       <c r="DF5"/>
-      <c r="DG5">
-[...1 lines deleted...]
-      </c>
+      <c r="DG5"/>
       <c r="DH5">
         <v>-600000.0</v>
       </c>
       <c r="DI5">
+        <v>-600000.0</v>
+      </c>
+      <c r="DJ5">
         <v>-1200000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-5800000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-4200000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-2400000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-3200000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-1600000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-5400000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-4700000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7189,51 +7223,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7250,138 +7286,143 @@
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
+      <c r="DR6"/>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
         <v>37</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>34743000.0</v>
+      </c>
       <c r="C7">
+        <v>37873000.0</v>
+      </c>
+      <c r="D7">
         <v>40897000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>43862000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>46850000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>35940000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>38194000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>40462000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>42648000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>45274000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>47491000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>49722000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>51938000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>54140000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>56010000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>58257000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>60055000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>61483000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>63263000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>65312000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>65383000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>67403000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>68919000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>70340000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>68707000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>59108000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>43814000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>41554000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>30888000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7429,111 +7470,116 @@
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>104000.0</v>
+      </c>
       <c r="C8">
+        <v>105000.0</v>
+      </c>
+      <c r="D8">
         <v>107000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>110000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>112000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>114000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>116000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>118000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>120000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>121000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123000.0</v>
       </c>
       <c r="M8">
         <v>123000.0</v>
       </c>
       <c r="N8">
         <v>123000.0</v>
       </c>
       <c r="O8">
         <v>123000.0</v>
       </c>
       <c r="P8">
         <v>123000.0</v>
       </c>
       <c r="Q8">
         <v>123000.0</v>
       </c>
       <c r="R8">
         <v>123000.0</v>
       </c>
       <c r="S8">
         <v>123000.0</v>
       </c>
       <c r="T8">
         <v>123000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>123000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7590,225 +7636,228 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>698811000.0</v>
+      </c>
+      <c r="D9">
         <v>690567000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>687416000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>682334000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>676454000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>671781000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>650874000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>646086000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>633376000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>629515000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>623782000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>620877000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>615042000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>611622000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>605853000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>602163000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>605962000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>599737000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>594427000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>585327000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>576208000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>571784000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>568047000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>416602000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>411481000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>405711000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>402056000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>399616000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>394313000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>372590000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>370611000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>368328000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>366297000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>349913000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>349075000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>332218000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>317967000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>290096000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>285074000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>282554000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>279627000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>224909000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>211653000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>208926000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>206724000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>173025000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>170907000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>168708000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>165595000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>157305000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>153985000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>149890000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>145404000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>138336000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>131128000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>129069000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -7825,464 +7874,470 @@
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>164124000.0</v>
+      </c>
+      <c r="C10">
         <v>223378000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>250454000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>212432000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>152454000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>211819000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>255601000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>219295000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>205444000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>298491000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>310778000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>207755000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>122560000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>180560000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>222050000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>137801000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>15769000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>66321000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>86504000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>102953000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>144658000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>163282000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>157130000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>86716000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>129503999.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>36670000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>27128000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3017000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>102887000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>108399000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>68887000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>76179000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>46645000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>65637000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>70045000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>71651000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>59893000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>91035000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>77266000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>27580000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>51128000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>94193000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>134612000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>146983000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>122156000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>76402000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>57178000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>31282000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>27976000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>49524000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>43726000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>24874000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>32294000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>74463000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>62836000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>41143000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>38161000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>49450000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>48123000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>66315000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>45322000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>48969000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>53190000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>53679000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>38664000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>55481000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>44802000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>28594000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4145000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>9074000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>10569000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>19386000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>71162000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>79289000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>71580000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>72040000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>61449000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>63147000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>56896000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>45124000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>59173000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>41516000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>37396000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>40591000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>38523000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>35794000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>37013000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>52068000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>24746000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>27792000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>19626000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1050000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>11608000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>20608000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>17406000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>13923000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>31232000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>47869000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>11139000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>9389000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1114000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6256000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>9675000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>5303000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>4358000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5300000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>7800000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>4000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>7100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>8700000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>11600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>4300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>300000.0</v>
       </c>
-      <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
-      <c r="DM10">
+      <c r="DM10"/>
+      <c r="DN10">
         <v>100000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>5100000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>32600000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>34500000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>32600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>223378000.0</v>
+      </c>
+      <c r="D11">
         <v>250454000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>212432000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>152454000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>211819000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>255601000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>310778000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>207755000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>122560000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>180560000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>222050000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>137801000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>15769000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>26853000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>86504000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>102953000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -8339,1769 +8394,1781 @@
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>164124000.0</v>
+      </c>
+      <c r="C12">
         <v>223378000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>250454000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>212432000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>152454000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>211819000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>255601000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>219295000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>205444000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>298491000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>310778000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>207755000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>122560000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>180560000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>222050000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>137801000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15769000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>66321000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>86504000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>102953000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>144658000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>163282000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>157130000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>86716000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>129503999.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>36670000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>27128000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3017000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>102887000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>108399000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>68887000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>76179000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>46645000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>65637000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>70045000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>71651000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>59893000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>91035000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>77266000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>27580000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>51128000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>94193000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>134612000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>146983000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>122156000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>76402000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>57178000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>31282000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>27976000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>49524000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>43726000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>24874000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>32294000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>74463000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>62836000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>41143000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>38161000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>49450000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>48123000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>66315000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>45322000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>48969000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>53190000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>53679000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>38664000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>55481000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>44802000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>28594000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4145000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>9074000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>10569000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>19386000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>71162000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>95489000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>91005000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>92785000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>81474000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>82370000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>75525000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>65124000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>59173000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>63941000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>61646000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>64691000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>62423000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>59794000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>57013000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>55069000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>45979000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>42890000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>34757000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>31990000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>46795000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>52609000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>49072000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>50894000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>45211000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>47869000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>44473000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>43429000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>35361000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>35114000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>45686000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>40675000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>40188000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>44300000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>51900000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>45700000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>7100000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>8700000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>11600000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>4300000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>300000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>35800000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>35700000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>36300000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>35600000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>5100000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>32600000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>34500000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>32600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
+        <v>104000.0</v>
+      </c>
+      <c r="C13">
         <v>105000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>107000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>110000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>112000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>114000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>116000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>118000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>120000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>121000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123000.0</v>
       </c>
       <c r="M13">
         <v>123000.0</v>
       </c>
       <c r="N13">
         <v>123000.0</v>
       </c>
       <c r="O13">
         <v>123000.0</v>
       </c>
       <c r="P13">
         <v>123000.0</v>
       </c>
       <c r="Q13">
         <v>123000.0</v>
       </c>
       <c r="R13">
         <v>123000.0</v>
       </c>
       <c r="S13">
         <v>123000.0</v>
       </c>
       <c r="T13">
         <v>123000.0</v>
       </c>
       <c r="U13">
         <v>123000.0</v>
       </c>
       <c r="V13">
-        <v>122000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="W13">
         <v>122000.0</v>
       </c>
       <c r="X13">
-        <v>121000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="Y13">
         <v>121000.0</v>
       </c>
       <c r="Z13">
         <v>121000.0</v>
       </c>
       <c r="AA13">
+        <v>121000.0</v>
+      </c>
+      <c r="AB13">
         <v>120000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="AD13">
         <v>115000.0</v>
       </c>
       <c r="AE13">
         <v>115000.0</v>
       </c>
       <c r="AF13">
+        <v>115000.0</v>
+      </c>
+      <c r="AG13">
         <v>116000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>117000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>116000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>118000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>120000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>123000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>124000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>125000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>124000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>127000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>128000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="AS13">
         <v>133000.0</v>
       </c>
       <c r="AT13">
+        <v>133000.0</v>
+      </c>
+      <c r="AU13">
         <v>131000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000.0</v>
       </c>
       <c r="AW13">
         <v>129000.0</v>
       </c>
       <c r="AX13">
+        <v>129000.0</v>
+      </c>
+      <c r="AY13">
         <v>128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127000.0</v>
       </c>
       <c r="AZ13">
         <v>127000.0</v>
       </c>
       <c r="BA13">
-        <v>128000.0</v>
+        <v>127000.0</v>
       </c>
       <c r="BB13">
         <v>128000.0</v>
       </c>
       <c r="BC13">
         <v>128000.0</v>
       </c>
       <c r="BD13">
         <v>128000.0</v>
       </c>
       <c r="BE13">
+        <v>128000.0</v>
+      </c>
+      <c r="BF13">
         <v>129000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>128000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>129000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000.0</v>
       </c>
       <c r="BJ13">
         <v>134000.0</v>
       </c>
       <c r="BK13">
+        <v>134000.0</v>
+      </c>
+      <c r="BL13">
         <v>136000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>139000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="BO13">
         <v>142000.0</v>
       </c>
       <c r="BP13">
         <v>142000.0</v>
       </c>
       <c r="BQ13">
+        <v>142000.0</v>
+      </c>
+      <c r="BR13">
         <v>143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141000.0</v>
       </c>
       <c r="BS13">
         <v>141000.0</v>
       </c>
       <c r="BT13">
-        <v>140000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="BU13">
         <v>140000.0</v>
       </c>
       <c r="BV13">
+        <v>140000.0</v>
+      </c>
+      <c r="BW13">
         <v>141000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143000.0</v>
       </c>
       <c r="BY13">
         <v>143000.0</v>
       </c>
       <c r="BZ13">
+        <v>143000.0</v>
+      </c>
+      <c r="CA13">
         <v>141000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>140000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>139000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000.0</v>
       </c>
       <c r="CE13">
         <v>139000.0</v>
       </c>
       <c r="CF13">
+        <v>139000.0</v>
+      </c>
+      <c r="CG13">
         <v>142000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="CI13">
         <v>142000.0</v>
       </c>
       <c r="CJ13">
+        <v>142000.0</v>
+      </c>
+      <c r="CK13">
         <v>213000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>212000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209000.0</v>
       </c>
       <c r="CN13">
         <v>209000.0</v>
       </c>
       <c r="CO13">
+        <v>209000.0</v>
+      </c>
+      <c r="CP13">
         <v>208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207000.0</v>
       </c>
       <c r="CQ13">
         <v>207000.0</v>
       </c>
       <c r="CR13">
         <v>207000.0</v>
       </c>
       <c r="CS13">
         <v>207000.0</v>
       </c>
       <c r="CT13">
+        <v>207000.0</v>
+      </c>
+      <c r="CU13">
         <v>206000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206000.0</v>
       </c>
       <c r="CW13">
         <v>206000.0</v>
       </c>
       <c r="CX13">
         <v>206000.0</v>
       </c>
       <c r="CY13">
         <v>206000.0</v>
       </c>
       <c r="CZ13">
         <v>206000.0</v>
       </c>
       <c r="DA13">
         <v>206000.0</v>
       </c>
       <c r="DB13">
-        <v>200000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="DC13">
         <v>200000.0</v>
       </c>
       <c r="DD13">
         <v>200000.0</v>
       </c>
       <c r="DE13">
         <v>200000.0</v>
       </c>
       <c r="DF13">
         <v>200000.0</v>
       </c>
       <c r="DG13">
         <v>200000.0</v>
       </c>
       <c r="DH13">
         <v>200000.0</v>
       </c>
       <c r="DI13">
         <v>200000.0</v>
       </c>
       <c r="DJ13">
         <v>200000.0</v>
       </c>
       <c r="DK13">
         <v>200000.0</v>
       </c>
       <c r="DL13">
         <v>200000.0</v>
       </c>
       <c r="DM13">
         <v>200000.0</v>
       </c>
       <c r="DN13">
         <v>200000.0</v>
       </c>
-      <c r="DO13"/>
+      <c r="DO13">
+        <v>200000.0</v>
+      </c>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>10467000.0</v>
+      </c>
+      <c r="C14">
         <v>10597000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10830000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11067000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11277000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11460000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11682000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11898000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12055000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12166000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12233000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12276000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12309000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12329000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12344000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12341000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12300000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>12394000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12282000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12465000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12457000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12355000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12333000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12258000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12186000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12163000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>12150000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>11684000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>11636000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>11618000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>11702000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>11787000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>11831000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>11823000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>12037000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12257000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12516000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>12638000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>12641000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>12830000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>13088000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>13275000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>13507000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>13667000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>13633000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>13520000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>13495000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>13486000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>13435000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>13550000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>13498000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>13462000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>13505000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>13432000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>13452000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>13437000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>13449000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>13360000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>13650000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>13947000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>14007000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>13952000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>14197000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>14390000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>14373000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>14458000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>14334000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>14326000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>14305000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>14365000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>13934000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>14308000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>13853000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>14732000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>14789000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>14680000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>14595000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>14510000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>14351000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>14346000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>14293000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>14324000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>14437000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>14614000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>14698000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>14635000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>14595000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>14465000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>14352000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>14238000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>14465000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>15306000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>15991000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>16068000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>16175000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>16682000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>16695000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>16692000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>16568000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>16543000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>16579000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>17047000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>18187000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>18327000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>18859000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>20653222.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>20579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="DE14">
         <v>20000000.0</v>
       </c>
       <c r="DF14">
+        <v>20000000.0</v>
+      </c>
+      <c r="DG14">
         <v>19582641.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>20573000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>20909091.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>21000000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>21194420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="DL14">
         <v>20000000.0</v>
       </c>
       <c r="DM14">
         <v>20000000.0</v>
       </c>
       <c r="DN14">
+        <v>20000000.0</v>
+      </c>
+      <c r="DO14">
         <v>21117886.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>20909091.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="DQ14">
         <v>20000000.0</v>
       </c>
+      <c r="DR14">
+        <v>20000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>123000.0</v>
       </c>
       <c r="O15">
         <v>123000.0</v>
       </c>
       <c r="P15">
         <v>123000.0</v>
       </c>
       <c r="Q15">
         <v>123000.0</v>
       </c>
       <c r="R15">
         <v>123000.0</v>
       </c>
       <c r="S15">
         <v>123000.0</v>
       </c>
       <c r="T15">
         <v>123000.0</v>
       </c>
       <c r="U15">
         <v>123000.0</v>
       </c>
       <c r="V15">
+        <v>123000.0</v>
+      </c>
+      <c r="W15">
         <v>100000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121000.0</v>
       </c>
       <c r="Y15">
         <v>121000.0</v>
       </c>
       <c r="Z15">
         <v>121000.0</v>
       </c>
       <c r="AA15">
+        <v>121000.0</v>
+      </c>
+      <c r="AB15">
         <v>120000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="AD15">
         <v>115000.0</v>
       </c>
       <c r="AE15">
         <v>115000.0</v>
       </c>
       <c r="AF15">
+        <v>115000.0</v>
+      </c>
+      <c r="AG15">
         <v>116000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>117000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>100000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AK15">
         <v>100000.0</v>
       </c>
       <c r="AL15">
+        <v>100000.0</v>
+      </c>
+      <c r="AM15">
         <v>124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AN15">
         <v>100000.0</v>
       </c>
       <c r="AO15">
         <v>100000.0</v>
       </c>
       <c r="AP15">
         <v>100000.0</v>
       </c>
       <c r="AQ15">
         <v>100000.0</v>
       </c>
       <c r="AR15">
         <v>100000.0</v>
       </c>
       <c r="AS15">
         <v>100000.0</v>
       </c>
       <c r="AT15">
         <v>100000.0</v>
       </c>
       <c r="AU15">
         <v>100000.0</v>
       </c>
       <c r="AV15">
         <v>100000.0</v>
       </c>
       <c r="AW15">
         <v>100000.0</v>
       </c>
       <c r="AX15">
         <v>100000.0</v>
       </c>
       <c r="AY15">
         <v>100000.0</v>
       </c>
       <c r="AZ15">
         <v>100000.0</v>
       </c>
       <c r="BA15">
         <v>100000.0</v>
       </c>
       <c r="BB15">
         <v>100000.0</v>
       </c>
       <c r="BC15">
         <v>100000.0</v>
       </c>
       <c r="BD15">
+        <v>100000.0</v>
+      </c>
+      <c r="BE15">
         <v>128000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>129000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="BH15">
         <v>100000.0</v>
       </c>
       <c r="BI15">
         <v>100000.0</v>
       </c>
       <c r="BJ15">
         <v>100000.0</v>
       </c>
       <c r="BK15">
         <v>100000.0</v>
       </c>
       <c r="BL15">
         <v>100000.0</v>
       </c>
       <c r="BM15">
         <v>100000.0</v>
       </c>
       <c r="BN15">
         <v>100000.0</v>
       </c>
       <c r="BO15">
         <v>100000.0</v>
       </c>
       <c r="BP15">
         <v>100000.0</v>
       </c>
       <c r="BQ15">
         <v>100000.0</v>
       </c>
       <c r="BR15">
         <v>100000.0</v>
       </c>
       <c r="BS15">
         <v>100000.0</v>
       </c>
       <c r="BT15">
         <v>100000.0</v>
       </c>
       <c r="BU15">
         <v>100000.0</v>
       </c>
       <c r="BV15">
         <v>100000.0</v>
       </c>
       <c r="BW15">
         <v>100000.0</v>
       </c>
       <c r="BX15">
-        <v>143000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="BY15">
         <v>143000.0</v>
       </c>
       <c r="BZ15">
+        <v>143000.0</v>
+      </c>
+      <c r="CA15">
         <v>100000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CC15">
         <v>100000.0</v>
       </c>
       <c r="CD15">
+        <v>100000.0</v>
+      </c>
+      <c r="CE15">
         <v>139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CF15">
         <v>100000.0</v>
       </c>
       <c r="CG15">
         <v>100000.0</v>
       </c>
       <c r="CH15">
         <v>100000.0</v>
       </c>
       <c r="CI15">
         <v>100000.0</v>
       </c>
       <c r="CJ15">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="CK15">
         <v>200000.0</v>
       </c>
       <c r="CL15">
         <v>200000.0</v>
       </c>
       <c r="CM15">
         <v>200000.0</v>
       </c>
       <c r="CN15">
         <v>200000.0</v>
       </c>
       <c r="CO15">
         <v>200000.0</v>
       </c>
       <c r="CP15">
         <v>200000.0</v>
       </c>
       <c r="CQ15">
         <v>200000.0</v>
       </c>
       <c r="CR15">
         <v>200000.0</v>
       </c>
       <c r="CS15">
         <v>200000.0</v>
       </c>
       <c r="CT15">
         <v>200000.0</v>
       </c>
       <c r="CU15">
         <v>200000.0</v>
       </c>
       <c r="CV15">
-        <v>206000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="CW15">
         <v>206000.0</v>
       </c>
       <c r="CX15">
-        <v>200000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="CY15">
         <v>200000.0</v>
       </c>
       <c r="CZ15">
         <v>200000.0</v>
       </c>
       <c r="DA15">
         <v>200000.0</v>
       </c>
       <c r="DB15">
         <v>200000.0</v>
       </c>
       <c r="DC15">
         <v>200000.0</v>
       </c>
       <c r="DD15">
         <v>200000.0</v>
       </c>
       <c r="DE15">
         <v>200000.0</v>
       </c>
       <c r="DF15">
         <v>200000.0</v>
       </c>
       <c r="DG15">
         <v>200000.0</v>
       </c>
       <c r="DH15">
         <v>200000.0</v>
       </c>
       <c r="DI15">
         <v>200000.0</v>
       </c>
       <c r="DJ15">
         <v>200000.0</v>
       </c>
       <c r="DK15">
         <v>200000.0</v>
       </c>
       <c r="DL15">
         <v>200000.0</v>
       </c>
       <c r="DM15">
         <v>200000.0</v>
       </c>
       <c r="DN15">
         <v>200000.0</v>
       </c>
-      <c r="DO15"/>
+      <c r="DO15">
+        <v>200000.0</v>
+      </c>
       <c r="DP15"/>
       <c r="DQ15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>16800000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>19900000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>17600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11302000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17300000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20300000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>8895000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8900000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10800000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6840000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9700000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>14800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>14400000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8048999.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10400000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>17700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24300000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>13522000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>13900000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6984000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>81653000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>50198000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4587000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>47637000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>5472000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>57286000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-340000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5381000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>6319000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6923000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>6919000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3949000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>6335000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>7288000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8685000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>6034000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5712000.0</v>
       </c>
       <c r="AW16">
         <v>5712000.0</v>
       </c>
       <c r="AX16">
+        <v>5712000.0</v>
+      </c>
+      <c r="AY16">
         <v>8828000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5411000.0</v>
       </c>
       <c r="BA16">
         <v>5411000.0</v>
       </c>
       <c r="BB16">
+        <v>5411000.0</v>
+      </c>
+      <c r="BC16">
         <v>4109000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>4229000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>2316000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3648000.0</v>
       </c>
       <c r="BI16">
         <v>3648000.0</v>
       </c>
       <c r="BJ16">
         <v>3648000.0</v>
       </c>
       <c r="BK16">
+        <v>3648000.0</v>
+      </c>
+      <c r="BL16">
         <v>4328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4425000.0</v>
       </c>
       <c r="BM16">
         <v>4425000.0</v>
       </c>
       <c r="BN16">
+        <v>4425000.0</v>
+      </c>
+      <c r="BO16">
         <v>739000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1988000.0</v>
       </c>
       <c r="BP16">
         <v>1988000.0</v>
       </c>
       <c r="BQ16">
+        <v>1988000.0</v>
+      </c>
+      <c r="BR16">
         <v>2734000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2473000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2090000.0</v>
       </c>
       <c r="BT16">
         <v>2090000.0</v>
       </c>
       <c r="BU16">
         <v>2090000.0</v>
       </c>
       <c r="BV16">
         <v>2090000.0</v>
       </c>
       <c r="BW16">
+        <v>2090000.0</v>
+      </c>
+      <c r="BX16">
         <v>667000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>667000.0</v>
       </c>
-      <c r="CA16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CB16"/>
       <c r="CC16">
         <v>829000.0</v>
       </c>
-      <c r="CD16"/>
-      <c r="CE16">
+      <c r="CD16">
+        <v>829000.0</v>
+      </c>
+      <c r="CE16"/>
+      <c r="CF16">
         <v>1224000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1505000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1400000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1474000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1066000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1138000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1337000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1177000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1461000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1959000.0</v>
       </c>
       <c r="CP16">
         <v>1959000.0</v>
       </c>
-      <c r="CQ16"/>
+      <c r="CQ16">
+        <v>1959000.0</v>
+      </c>
       <c r="CR16"/>
-      <c r="CS16">
-[...1 lines deleted...]
-      </c>
+      <c r="CS16"/>
       <c r="CT16">
         <v>2291000.0</v>
       </c>
       <c r="CU16">
+        <v>2291000.0</v>
+      </c>
+      <c r="CV16">
         <v>2415000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
-      <c r="CX16">
+      <c r="CX16"/>
+      <c r="CY16">
         <v>2415000.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10181,209 +10248,210 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>96162000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>96592000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>89694000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>90052000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>87516000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>87495000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>83350000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>92681000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>97284000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>92665000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>89170000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>87417000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>77389000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>75010000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>81653000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>55452000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>49169000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>47637000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>35594000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>34997000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>34819000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>53680000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>57286000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>57378000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>64612000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>60801000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>57316000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>56288000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>56001000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>47355000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>51182000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>50712000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>50717000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>32368000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>32293000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>32297000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>32394000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>20877000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20255000.0</v>
       </c>
       <c r="BA18">
         <v>20255000.0</v>
       </c>
       <c r="BB18">
+        <v>20255000.0</v>
+      </c>
+      <c r="BC18">
         <v>20463000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>17330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17349000.0</v>
       </c>
       <c r="BE18">
         <v>17349000.0</v>
       </c>
       <c r="BF18">
         <v>17349000.0</v>
       </c>
       <c r="BG18">
+        <v>17349000.0</v>
+      </c>
+      <c r="BH18">
         <v>17379000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>17387000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -10400,52 +10468,53 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10525,52 +10594,53 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
         <v>112529000.0</v>
       </c>
       <c r="C20">
         <v>112529000.0</v>
       </c>
       <c r="D20">
         <v>112529000.0</v>
       </c>
       <c r="E20">
         <v>112529000.0</v>
       </c>
       <c r="F20">
         <v>112529000.0</v>
       </c>
       <c r="G20">
         <v>112529000.0</v>
       </c>
       <c r="H20">
         <v>112529000.0</v>
       </c>
       <c r="I20">
@@ -10609,51 +10679,51 @@
       <c r="T20">
         <v>112529000.0</v>
       </c>
       <c r="U20">
         <v>112529000.0</v>
       </c>
       <c r="V20">
         <v>112529000.0</v>
       </c>
       <c r="W20">
         <v>112529000.0</v>
       </c>
       <c r="X20">
         <v>112529000.0</v>
       </c>
       <c r="Y20">
         <v>112529000.0</v>
       </c>
       <c r="Z20">
         <v>112529000.0</v>
       </c>
       <c r="AA20">
         <v>112529000.0</v>
       </c>
       <c r="AB20">
-        <v>3683000.0</v>
+        <v>112529000.0</v>
       </c>
       <c r="AC20">
         <v>3683000.0</v>
       </c>
       <c r="AD20">
         <v>3683000.0</v>
       </c>
       <c r="AE20">
         <v>3683000.0</v>
       </c>
       <c r="AF20">
         <v>3683000.0</v>
       </c>
       <c r="AG20">
         <v>3683000.0</v>
       </c>
       <c r="AH20">
         <v>3683000.0</v>
       </c>
       <c r="AI20">
         <v>3683000.0</v>
       </c>
       <c r="AJ20">
         <v>3683000.0</v>
       </c>
@@ -10681,69 +10751,69 @@
       <c r="AR20">
         <v>3683000.0</v>
       </c>
       <c r="AS20">
         <v>3683000.0</v>
       </c>
       <c r="AT20">
         <v>3683000.0</v>
       </c>
       <c r="AU20">
         <v>3683000.0</v>
       </c>
       <c r="AV20">
         <v>3683000.0</v>
       </c>
       <c r="AW20">
         <v>3683000.0</v>
       </c>
       <c r="AX20">
         <v>3683000.0</v>
       </c>
       <c r="AY20">
         <v>3683000.0</v>
       </c>
       <c r="AZ20">
-        <v>2538000.0</v>
+        <v>3683000.0</v>
       </c>
       <c r="BA20">
         <v>2538000.0</v>
       </c>
       <c r="BB20">
         <v>2538000.0</v>
       </c>
       <c r="BC20">
         <v>2538000.0</v>
       </c>
       <c r="BD20">
         <v>2538000.0</v>
       </c>
       <c r="BE20">
+        <v>2538000.0</v>
+      </c>
+      <c r="BF20">
         <v>2540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377000.0</v>
       </c>
       <c r="BG20">
         <v>1377000.0</v>
       </c>
       <c r="BH20">
         <v>1377000.0</v>
       </c>
       <c r="BI20">
         <v>1377000.0</v>
       </c>
       <c r="BJ20">
         <v>1377000.0</v>
       </c>
       <c r="BK20">
         <v>1377000.0</v>
       </c>
       <c r="BL20">
         <v>1377000.0</v>
       </c>
       <c r="BM20">
         <v>1377000.0</v>
       </c>
       <c r="BN20">
         <v>1377000.0</v>
       </c>
@@ -10780,293 +10850,296 @@
       <c r="BY20">
         <v>1377000.0</v>
       </c>
       <c r="BZ20">
         <v>1377000.0</v>
       </c>
       <c r="CA20">
         <v>1377000.0</v>
       </c>
       <c r="CB20">
         <v>1377000.0</v>
       </c>
       <c r="CC20">
         <v>1377000.0</v>
       </c>
       <c r="CD20">
         <v>1377000.0</v>
       </c>
       <c r="CE20">
         <v>1377000.0</v>
       </c>
       <c r="CF20">
         <v>1377000.0</v>
       </c>
       <c r="CG20">
+        <v>1377000.0</v>
+      </c>
+      <c r="CH20">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377000.0</v>
       </c>
       <c r="CI20">
         <v>1377000.0</v>
       </c>
       <c r="CJ20">
+        <v>1377000.0</v>
+      </c>
+      <c r="CK20">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377000.0</v>
       </c>
       <c r="CL20">
         <v>1377000.0</v>
       </c>
       <c r="CM20">
         <v>1377000.0</v>
       </c>
       <c r="CN20">
         <v>1377000.0</v>
       </c>
       <c r="CO20">
         <v>1377000.0</v>
       </c>
       <c r="CP20">
-        <v>1400000.0</v>
+        <v>1377000.0</v>
       </c>
       <c r="CQ20">
         <v>1400000.0</v>
       </c>
       <c r="CR20">
         <v>1400000.0</v>
       </c>
       <c r="CS20">
         <v>1400000.0</v>
       </c>
       <c r="CT20">
         <v>1400000.0</v>
       </c>
       <c r="CU20">
         <v>1400000.0</v>
       </c>
       <c r="CV20">
+        <v>1400000.0</v>
+      </c>
+      <c r="CW20">
         <v>1427000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="CX20">
         <v>1500000.0</v>
       </c>
-      <c r="CY20"/>
+      <c r="CY20">
+        <v>1500000.0</v>
+      </c>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>14330000.0</v>
+      </c>
+      <c r="C21">
         <v>14753000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>15176000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>15600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16023000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>16446000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16870000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>59517000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>59581000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>59644000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>59707000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>76197000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>76260000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>76324000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>76387000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>103550000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>103614000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>103677000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>103740000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>103804000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>103867000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>103930000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>103994000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>104096000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>104209000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>104272000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>104335000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>2099000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3683000.0</v>
       </c>
       <c r="AF21">
         <v>3683000.0</v>
       </c>
       <c r="AG21">
         <v>3683000.0</v>
       </c>
       <c r="AH21">
+        <v>3683000.0</v>
+      </c>
+      <c r="AI21">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3683000.0</v>
       </c>
       <c r="AJ21">
         <v>3683000.0</v>
       </c>
       <c r="AK21">
         <v>3683000.0</v>
       </c>
       <c r="AL21">
+        <v>3683000.0</v>
+      </c>
+      <c r="AM21">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3683000.0</v>
       </c>
       <c r="AN21">
         <v>3683000.0</v>
       </c>
       <c r="AO21">
         <v>3683000.0</v>
       </c>
       <c r="AP21">
         <v>3683000.0</v>
       </c>
       <c r="AQ21">
         <v>3683000.0</v>
       </c>
       <c r="AR21">
         <v>3683000.0</v>
       </c>
       <c r="AS21">
         <v>3683000.0</v>
       </c>
       <c r="AT21">
         <v>3683000.0</v>
       </c>
       <c r="AU21">
+        <v>3683000.0</v>
+      </c>
+      <c r="AV21">
         <v>1648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3683000.0</v>
       </c>
       <c r="AW21">
         <v>3683000.0</v>
       </c>
       <c r="AX21">
-        <v>1648000.0</v>
+        <v>3683000.0</v>
       </c>
       <c r="AY21">
         <v>1648000.0</v>
       </c>
       <c r="AZ21">
-        <v>2538000.0</v>
+        <v>1648000.0</v>
       </c>
       <c r="BA21">
         <v>2538000.0</v>
       </c>
       <c r="BB21">
+        <v>2538000.0</v>
+      </c>
+      <c r="BC21">
         <v>401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2538000.0</v>
       </c>
       <c r="BD21">
         <v>2538000.0</v>
       </c>
       <c r="BE21">
+        <v>2538000.0</v>
+      </c>
+      <c r="BF21">
         <v>2540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377000.0</v>
       </c>
       <c r="BG21">
         <v>1377000.0</v>
       </c>
       <c r="BH21">
         <v>1377000.0</v>
       </c>
       <c r="BI21">
         <v>1377000.0</v>
       </c>
       <c r="BJ21">
         <v>1377000.0</v>
       </c>
       <c r="BK21">
         <v>1377000.0</v>
       </c>
       <c r="BL21">
         <v>1377000.0</v>
       </c>
       <c r="BM21">
         <v>1377000.0</v>
       </c>
       <c r="BN21">
         <v>1377000.0</v>
       </c>
@@ -11145,943 +11218,952 @@
       <c r="CM21">
         <v>1377000.0</v>
       </c>
       <c r="CN21">
         <v>1377000.0</v>
       </c>
       <c r="CO21">
         <v>1377000.0</v>
       </c>
       <c r="CP21">
         <v>1377000.0</v>
       </c>
       <c r="CQ21">
         <v>1377000.0</v>
       </c>
       <c r="CR21">
         <v>1377000.0</v>
       </c>
       <c r="CS21">
         <v>1377000.0</v>
       </c>
       <c r="CT21">
         <v>1377000.0</v>
       </c>
       <c r="CU21">
+        <v>1377000.0</v>
+      </c>
+      <c r="CV21">
         <v>1402000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>1427000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1452000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>1477000.0</v>
       </c>
-      <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
+      <c r="DR21"/>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22">
+        <v>118950000.0</v>
+      </c>
+      <c r="C22">
         <v>92532000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>101716000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>134365000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>145256000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>117159000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>160322000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>152296000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>146783000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>115773000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>148402000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>155702000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>150762000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>148450000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>192172000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>164247000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>162592000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>149118000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>196455000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>247550000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>160671000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>130910000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>123831000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>108523000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>124529000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>106038000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>92632000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>80361000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>85861000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>70249000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>72254000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>63646000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>56225000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>50651000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>54943000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>56331000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>54444000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>52499000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>57232000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>61245000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>61737000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>56462000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>57317000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>57119000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>55796000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>51307000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>59610000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>64332000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>61007000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>56397000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>59513000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>51434000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>51711000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>44361000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>38140000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>37166000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>38130000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>34072000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>30770000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>31828000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>33896000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>26614000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>26133000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>25337000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>28744000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>25558000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>24132000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>23651000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>27429000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>22708000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>23804000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>25526000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>24934000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>18090000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>18980000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>18559000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>18951000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>17034000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>15768000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>13916000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>13367000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>13649000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>12452000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>12146000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>12755000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>12561000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>10895000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>9180000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>10467000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>9890000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>11248000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>10601000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>10741000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>8342000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>11666000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>9842000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>10181000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>9323000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>15640000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>14139000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>14578000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>15739000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>18823000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>17642000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>15876000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>15700000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>19100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>17400000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>16000000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>15800000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>18300000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>14600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>12700000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>13700000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>16500000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>16200000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>14300000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>13000000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>14300000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>11900000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>12700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>1171049000.0</v>
+      </c>
+      <c r="C23">
         <v>1193595000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1246601000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1268205000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1240224000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1250018000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1381992000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1435446000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1384188000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1429993000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1516888000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1492553000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1392508000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1456225000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1530698000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1480466000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1389997000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1436765000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1463526000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1560952000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1464170000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1408230000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1312336000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1208252000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1193564000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>948514000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1016176000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>813330000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>704020000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>639851000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>623704000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>618497000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>579887000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>569624000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>587114000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>601507000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>586955000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>623297000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>627495000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>590573000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>607831000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>645400000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>690917000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>692513000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>655624000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>605161000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>572297000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>533870000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>479363000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>444075000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>432428000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>376766000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>345327000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>359484000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>335987000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>305582000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>277534000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>272488000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>274808000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>285257000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>262770000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>258530000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>266918000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>266094000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>254257000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>262936000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>251561000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>238444000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>216686000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>219757000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>202979000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>205903000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>186526000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>195855000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>181546000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>175868000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>160288000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>154475000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>147696000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>131963000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>121030000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>119054000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>118831000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>116873000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>114289000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>107462000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>102890000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>101694000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>89211000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>87354000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>86966000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>92630000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>102769000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>106806000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>109368000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>114106000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>105277000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>107495000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>108856000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>108615000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>100695000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>98602000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>113087000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>111902000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>109914000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>112700000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>121800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>119400000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>121900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>122700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>122100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>116600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>106900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>105400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>107500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>108100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>101400000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>96600000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>92300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>89300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>84100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>15000000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>100000000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>39239000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>27161000.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
-        <v>411000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM24">
         <v>411000.0</v>
       </c>
       <c r="AN24">
         <v>411000.0</v>
       </c>
       <c r="AO24">
         <v>411000.0</v>
       </c>
       <c r="AP24">
-        <v>471000.0</v>
+        <v>411000.0</v>
       </c>
       <c r="AQ24">
         <v>471000.0</v>
       </c>
       <c r="AR24">
         <v>471000.0</v>
       </c>
       <c r="AS24">
         <v>471000.0</v>
       </c>
       <c r="AT24">
-        <v>528000.0</v>
+        <v>471000.0</v>
       </c>
       <c r="AU24">
         <v>528000.0</v>
       </c>
       <c r="AV24">
         <v>528000.0</v>
       </c>
       <c r="AW24">
         <v>528000.0</v>
       </c>
       <c r="AX24">
-        <v>584000.0</v>
+        <v>528000.0</v>
       </c>
       <c r="AY24">
         <v>584000.0</v>
       </c>
       <c r="AZ24">
+        <v>584000.0</v>
+      </c>
+      <c r="BA24">
         <v>765000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>566000.0</v>
       </c>
       <c r="BC24">
         <v>566000.0</v>
       </c>
       <c r="BD24">
         <v>566000.0</v>
       </c>
       <c r="BE24">
-        <v>0.0</v>
+        <v>566000.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
@@ -12098,193 +12180,196 @@
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25">
-        <v>0.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
         <v>936000.0</v>
       </c>
-      <c r="G25">
-[...2 lines deleted...]
-      <c r="H25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
+      <c r="K25"/>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
+        <v>0.0</v>
+      </c>
+      <c r="O25">
         <v>524000.0</v>
       </c>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
         <v>15000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1459000.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
         <v>0.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25">
         <v>2631000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2997000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4056000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>101896000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2042000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2178000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2313000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-      <c r="AL25">
-[...1 lines deleted...]
-      </c>
+      <c r="AL25"/>
       <c r="AM25">
         <v>411000.0</v>
       </c>
       <c r="AN25">
         <v>411000.0</v>
       </c>
       <c r="AO25">
         <v>411000.0</v>
       </c>
       <c r="AP25">
-        <v>471000.0</v>
+        <v>411000.0</v>
       </c>
       <c r="AQ25">
         <v>471000.0</v>
       </c>
       <c r="AR25">
         <v>471000.0</v>
       </c>
       <c r="AS25">
         <v>471000.0</v>
       </c>
       <c r="AT25">
-        <v>528000.0</v>
+        <v>471000.0</v>
       </c>
       <c r="AU25">
         <v>528000.0</v>
       </c>
       <c r="AV25">
         <v>528000.0</v>
       </c>
       <c r="AW25">
         <v>528000.0</v>
       </c>
       <c r="AX25">
-        <v>584000.0</v>
+        <v>528000.0</v>
       </c>
       <c r="AY25">
         <v>584000.0</v>
       </c>
       <c r="AZ25">
+        <v>584000.0</v>
+      </c>
+      <c r="BA25">
         <v>765000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>566000.0</v>
       </c>
       <c r="BC25">
         <v>566000.0</v>
       </c>
       <c r="BD25">
         <v>566000.0</v>
       </c>
-      <c r="BE25"/>
+      <c r="BE25">
+        <v>566000.0</v>
+      </c>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
@@ -12305,52 +12390,53 @@
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
+      <c r="DR25"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -12430,52 +12516,53 @@
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12555,491 +12642,499 @@
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>-129381000.0</v>
+      </c>
+      <c r="C28">
         <v>-185505000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-209557000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-168570000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-105604000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-175879000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-217407000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-178833000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-162796000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-253217000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-263287000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-158033000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-70622000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-124961000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-166040000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-79544000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>59286000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1781000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-23241000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-37641000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-79275000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-91795000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-88211000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-16376000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>41650000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>24480000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>18864000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>78350000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-71999000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-108399000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-68887000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-76179000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-46645000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-65637000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-70045000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-71651000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-59553000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-90564000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-76795000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-27109000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-50657000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-93664000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-134141000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-146512000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-121627000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-75819000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-56595000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-30699000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-27393000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-48887000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-43089000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-24056000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-31497000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-73835000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-62208000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-40515000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-38161000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-49450000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-48123000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-66315000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-45322000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-48969000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-53190000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-53679000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-38664000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-55481000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-44802000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-28594000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-4145000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-9074000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-10569000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-19386000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-71162000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-79289000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-71580000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-72040000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-61449000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-63147000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-56896000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-45124000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-59173000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-41516000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-37396000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-40591000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-38523000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-35794000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-37013000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-52068000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-24746000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-27792000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-19626000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-1050000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-11608000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-20608000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-17406000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-13923000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-31232000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-47869000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-9306000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-7556000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>719000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-4423000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-9675000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-4895000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-4358000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-5300000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-7800000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-4000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2900000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-1600000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>5700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>12000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>10800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>14300000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>15000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>11700000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-3200000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-30700000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-32500000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-30400000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>682594000.0</v>
+      </c>
       <c r="C29">
+        <v>846280000.0</v>
+      </c>
+      <c r="D29">
         <v>910984000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>912339000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>897010000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>916187000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1014157000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1040535000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1046728000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1077929000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1120777000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1087190000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1041357000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1068549000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1073986000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1044037000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>999924000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>983409000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1029378000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1084135000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1028724000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>956967000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>918530000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>827483000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>858236000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13091,578 +13186,582 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>86935000.0</v>
+      </c>
+      <c r="C30">
         <v>57094000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>84322000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>92869000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>87804000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>68104000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>94101000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>126612000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>73206000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>68708000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>87977000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>118815000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>91501000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>66798000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>96601000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>126113000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>154160000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>108440000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>124040000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>126354000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>109157000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>88751000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>96850000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>102755000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>67075999.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>65036000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>74667000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>79049000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>55358000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>41966000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>69251000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>58887000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>57959000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>43016000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>44562000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>54105000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>42212000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>43372000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>51229000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>56694000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>45183000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>40568000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>59289000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>56092000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>44346000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>37367000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>49671000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>57762000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>45967000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>42001000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>52574000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>43480000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>30264000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>34454000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>34130000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>34813000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>24801000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>25822000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>30787000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>26503000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>21627000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>28232000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>26270000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>26801000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>24471000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>17856000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>24331000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>24980000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>16958000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>31094000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>21310000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>28351000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>20164000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>17972000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>20941000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>24249000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>19737000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>17770000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>18887000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>19343000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>15820000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>9534000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>14438000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>12455000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>10489000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>12826000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>12335000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>15273000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>9571000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>10432000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>14528000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>22957000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>17986000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>17830000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>19802000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>23247000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>20005000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>19219000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>16712000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>17610000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>17355000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>12593000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>13857000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>17779000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>19052000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>16200000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>14300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>18600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>15100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>12100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>17000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>19800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>21300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>16500000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>21400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>23600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>19100000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>18100000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>20500000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>25400000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>24500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>948541000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>852568000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>879696000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>885070000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>827958000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>768781000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>767203000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>813109000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>867802000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>812328000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>740508000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>702007000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>610858000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>541498000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>518835000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>502116000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>519118000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>486135000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>456634000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>430863000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>438989000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>433243000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>419840000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>410606000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>417981000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>431728000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>442899000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>446560000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>408549000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>431664000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>457538000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>491117000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>510999000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>491436000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>432457000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>408701000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>368047000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>340417000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>298402000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>277738000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>250998000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>243059000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>242553000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>227881000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>208024000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>193036000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>183368000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>170727000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>180616000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -13679,126 +13778,131 @@
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
+      <c r="DR31"/>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
         <v>62</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-31286000.0</v>
+      </c>
       <c r="C32">
+        <v>165045000.0</v>
+      </c>
+      <c r="D32">
         <v>209229000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>201616000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>173151000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>185662000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>272036000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>256302000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>241504000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>280222000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>314645000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>254263000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>196183000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>219002000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>215174000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>158655000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>110999000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>90235000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>145639000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>197746000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>178918000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>153750000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>168086000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>100879000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>149219000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -13850,596 +13954,604 @@
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
+      <c r="DR32"/>
     </row>
-    <row r="33" spans="1:121">
+    <row r="33" spans="1:122">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>753766000.0</v>
+      </c>
+      <c r="C33">
         <v>776016000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>784815000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>801704999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>825876000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>832727000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>846309000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>909196999.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>931266000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>926483000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>937488999.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>975483000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>988686000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1032955999.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1001927000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1030881999.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1033464000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1091424000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1032400000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1045855000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1013623000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>995057000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>912311000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>887565000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>857561000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>729866000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>806784000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>634574000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>443160000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>408280000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>403060000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>406477000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>404984000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>401276000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>407971000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>410793000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>420882000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>422059000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>422944000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>422253000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>425336000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>421797000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>418648000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>411255000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>405217000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>397699000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>384627000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>359448000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>322892000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>279797000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>259056000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>237770000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>213077000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>197142000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>185477000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>171495000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>157511000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>146765000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>146643000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>143057000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>143948000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>146526000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>147150000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>145626000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>147771000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>149906000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>149572000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>152035000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>151330000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>150903000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>142212000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>127108000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>64450000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>60062000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>45736000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>36062000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>35061000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>33913000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>33937000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>31051000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>29861000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>29865000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>27499000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>24674000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>21179000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>19694000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>19875000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>19547000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>19444000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>19535000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>22006000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>21678000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>22499000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>23269000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>24366000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>25359000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>25981000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>27024000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>27926000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>29138000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>29401000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>30195000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>30132000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>30792000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>30266000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>30400000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>30200000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>31300000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>32400000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>33200000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>32100000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>33000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>32400000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>31500000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>31100000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>28400000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>26000000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>18900000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>17900000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>15100000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>12500000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:121">
+    <row r="34" spans="1:122">
       <c r="A34" t="s">
         <v>64</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>3441000.0</v>
+      </c>
       <c r="C34">
+        <v>4885000.0</v>
+      </c>
+      <c r="D34">
         <v>4432000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>4181000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4071000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>6194000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>6151000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6075000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>6035000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>6894000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>6653000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>6386000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>47350000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>51365000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>53421000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>55448000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>57023000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>6925000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>10361000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>9745000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>66533000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>69770000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>72697000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>73544000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>171155000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>62762000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>49059000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>46811000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>4841000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>9851000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>9875000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>8721000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>8041000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>9524000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>9751000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>9752000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>9688000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>10173000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>9751000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>9476000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>14264000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>16547000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>15499000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>7810000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>7265000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>7606000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>4627000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>4496000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>4232000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>4635000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>4400000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>4178000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>3960000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>4470000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>4215000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>4123000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>3268000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>3345000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>2774000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>3296000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -14456,817 +14568,822 @@
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
+      <c r="DR34"/>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>39886000.0</v>
+      </c>
+      <c r="C35">
         <v>94781000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>83060000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>90981999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>102017000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>102202000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>104187999.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>124964000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>126042000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>128776000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>131356999.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>142555999.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>143512000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>183409000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>143115000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>145500000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>159539000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>198250000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>148661000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>159466000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>163817000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>191839999.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>161867000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>160961000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>248543999.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>32228999.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>130712000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>102263000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>82200000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>59020000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>57512000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>44315000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>43038000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>44343000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>63431000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>67038000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>67066000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>75196000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>70963000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>67203000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>70963000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>73019000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>63325000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>59463000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>58448000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>58851000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>37523000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>37317000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>37057000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>37613000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>25861000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>25198000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>24959000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>25499000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>22111000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>22038000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>20617000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>20694000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>20153000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>20683000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>20529000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>20743000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>17965000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>17144000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>17262000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>15995000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>12273000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>12392000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>12510000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>12672000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>3867000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>3977000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>4063000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>4210000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>4698000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>4810000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>4914000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>5016000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>5658000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>4300000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>4287000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>4336000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>2758000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>2331000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>2279000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>2854000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>2868000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>2883000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>2796000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>2931000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>2811000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>2218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3103000.0</v>
       </c>
       <c r="CP35">
         <v>3103000.0</v>
       </c>
       <c r="CQ35">
+        <v>3103000.0</v>
+      </c>
+      <c r="CR35">
         <v>4428000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>4640000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>4707000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>4919000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>3596000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>3843000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>4146000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>4467000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>3890000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>4496000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>5224000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>5700000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>6100000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>6300000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>3000000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>3300000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>13000000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>13200000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>10700000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>10800000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>23100000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>27600000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>1700000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DP35">
         <v>1800000.0</v>
       </c>
       <c r="DQ35">
+        <v>1800000.0</v>
+      </c>
+      <c r="DR35">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>35663000.0</v>
+      </c>
+      <c r="C36">
         <v>40380000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>33649000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>35414999.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>37992000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>59673000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>51525000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>59689999.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-14068000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>76242000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>80473999.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>90581000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>95460000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>96973999.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>96595000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>91170999.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>97665000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>107648000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>96272000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>108832000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>104702000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>67627000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>46820000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>44255000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>27754000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>23569000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>29661000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>182048000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>14418000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>14808000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>12308000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>18746000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>15732000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>13313000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>16651000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>12585000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>12773000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>9965000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>8692000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>6704000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>9352000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>8188000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>9550000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>9719000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>10168000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>12447000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>9149000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>8141000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>10127000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>9556000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>7009000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>5417000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>4668000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>4656000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>4446000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>2854000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>2263000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1802000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>3741000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1836000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1925000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2260000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1567000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1459000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1486000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>1508000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1530000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>1520000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>1569000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1606000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>1050000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>990000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>12547000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>12487000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>3110000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1755000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1797000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1837000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1853000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>2704000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>2174000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1963000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>1050000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1083000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1060000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>1095000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1111000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>1148000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1178000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>1099000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>2495000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>1254000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1472000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>1690000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-1951000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-1587000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-2117000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>1750000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>-551000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>1360000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>1514000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>-171000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>3847000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>4009000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>4158000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>3900000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>3400000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>3500000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>3800000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>3900000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>1700000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>1900000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>1800000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>1900000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>3000000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="DN36">
         <v>4300000.0</v>
       </c>
       <c r="DO36">
+        <v>4300000.0</v>
+      </c>
+      <c r="DP36">
         <v>5100000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>5200000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -15310,51 +15427,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -15371,1785 +15490,1799 @@
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
+      <c r="DR37"/>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>29162000.0</v>
+      </c>
+      <c r="D38">
         <v>33649000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>35415000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>37992000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>42935000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>51525000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>80474000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>90581000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>95460000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>96974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="P38">
         <v>1.0</v>
       </c>
       <c r="Q38">
+        <v>1.0</v>
+      </c>
+      <c r="R38">
         <v>97665000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>107648000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>96272000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>108832000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>104702000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>126110000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>46820000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>44255000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>27754000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>23782000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>29661000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>182048000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>14418000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>12708000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>12308000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>18746000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>19415000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>16996000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>20334000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>16268000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>16456000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>13648000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>12375000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>10387000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>13035000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>11871000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>13233000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>13402000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>13851000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>16130000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>12832000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>11824000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>13810000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>13239000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>10692000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>7955000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>7206000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>7194000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>6984000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>5392000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>4803000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>3179000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>5118000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>3213000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>3302000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>3637000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2944000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2836000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2863000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2885000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2907000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2897000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2946000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2983000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2427000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2367000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>13924000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>13864000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>4487000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>3132000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>3174000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>3214000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>3230000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>4081000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>3551000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>3340000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>2427000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>2460000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>2437000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>2472000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>2488000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>2525000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>2555000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>2476000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>3872000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>2631000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>2849000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>3067000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>3160000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>3519000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>2881000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>3127000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>2617000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>2787000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>2966000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>3148000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>3847000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>4009000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>4158000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
+      <c r="DR38"/>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>47274000.0</v>
+      </c>
+      <c r="C39">
         <v>44575000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>25294000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>26834000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>28834000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20209000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>25659000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>28046000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>27489000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>20538000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>32242000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>34798000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>38999000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>27461000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>17948000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>21423000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>24012000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>21462000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>24127000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>38240000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>36061000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>30230000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>22214000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>22693000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>14894000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>10904000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>14965000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>16329000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>16754000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>21479000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>10252000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>13308000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>14074000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>18311000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>9593000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>8627000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>9524000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>14332000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>18824000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>22801000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>24447000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>33964000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>14716000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>13776000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>28109000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>42893000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>21211000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>21046000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>21521000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>16356000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>17559000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>19208000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>17981000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>9064000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>15404000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>20965000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>18931000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>8617000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>18485000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>17554000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>17977000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>8189000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>14175000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>14651000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>14607000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>14135000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>8724000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>9184000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>16824000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>5978000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>5084000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>5532000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>5816000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>4242000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>4884000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>4213000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>5065000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>3388000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>3579000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>2529000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>2809000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>2065000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>2796000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>2907000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>7443000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>2587000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>2772000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>2625000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>3750000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>2304000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>4427000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>5404000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>4748000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>4756000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>4462000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>4764000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>3899000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>4060000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>4105000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>4299000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>4000000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>4961000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>4589000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>5014000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>4532000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>6100000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>6300000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>6400000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>51300000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>52900000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>43100000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>44900000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>40200000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>7900000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>2800000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>3600000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>6500000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>41500000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>7000000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>2400000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
+        <v>336808000.0</v>
+      </c>
+      <c r="C40">
         <v>144797000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>120974000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>119963000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>101389000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>119872000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>136839000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>127177000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>104960000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>111278000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>132125000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>119060000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>87260000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>103378000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>144932000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>133379000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>110057000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>151905000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>130312000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>90336000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>82061000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>114569000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>115604000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>118788000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>74627000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>92123000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>92850000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>73545000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>62928000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>64576000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>69599000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>72032000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>56742000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>54257000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>67201000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>67190000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>48406000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>50801000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>69847000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>69485000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>56290000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>61752000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>84274000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>72356000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>62638000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>65372000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>82492000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>79670000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>59246000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>67008000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>84397000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>60263000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>47045000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>49126000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>56925000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>48039000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>38844000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>40396000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>57551000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>57621000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>47313000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>52776000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>58416000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>53860000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>49661000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>36727000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>55273000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>51215000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>39242000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>44381000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>38420000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>40090000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>45703000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>40349000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>26851000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>22486000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>22184000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>22928000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>25108000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>19078000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>16970000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>17361000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>20787000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>18761000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>22141000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>16494000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>16545000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>18767000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>14550000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>15504000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>16869000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>14270000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>13570000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>15874000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>15609000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>15817000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>11693000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>13196000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>15280000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>16539000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>15323000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>13940000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>15708000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>16217000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>14108000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>12800000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>16000000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>15600000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>14800000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>14200000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>17300000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>17800000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>11000000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>13700000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>14000000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>12400000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>11700000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>12100000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>11900000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>13100000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>10400000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:121">
+    <row r="41" spans="1:122">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>92896000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>102159000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>95716000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>95778000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>92850000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>94420000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>93711000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>102426000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>106617000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>103264000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>97686000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>94009000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>83400000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>81790000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>87319000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>60711000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>55039000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>59020000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>57512000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>44315000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>8041000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>9524000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>9751000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>9752000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>9688000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>10173000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>9751000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>9476000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>14264000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>16547000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>15499000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>7810000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>7265000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>7606000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>4627000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>4496000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>4232000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>4635000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>4400000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>4178000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>3960000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>4470000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>4215000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>4123000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>3268000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>3345000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2774000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>3296000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>3442000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>3656000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>3586000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>3705000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>3823000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>2556000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2656000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2775000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2893000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>3055000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>2652000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>2762000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>2848000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>2995000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>3204000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>3316000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>3420000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>3522000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>3268000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1910000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>1897000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1946000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>721000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>722000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>768000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>769000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>693000.0</v>
       </c>
       <c r="CK41">
         <v>693000.0</v>
       </c>
       <c r="CL41">
+        <v>693000.0</v>
+      </c>
+      <c r="CM41">
         <v>740000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>668000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>650000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>697000.0</v>
       </c>
       <c r="CP41">
         <v>697000.0</v>
       </c>
       <c r="CQ41">
+        <v>697000.0</v>
+      </c>
+      <c r="CR41">
         <v>682000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>894000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>1124000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>1336000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>1763000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>2010000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>2313000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>2634000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>3482000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>4088000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>4816000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
+      <c r="DR41"/>
     </row>
-    <row r="42" spans="1:121">
+    <row r="42" spans="1:122">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>704344000.0</v>
+      </c>
+      <c r="C42">
         <v>698811000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>690567000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>687416000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>682334000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>676454000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>671781000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>668089000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>662942000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>656297000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>650874000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>646086000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>633376000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>629515000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>623782000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>620877000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>615042000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>611622000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>605853000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>602163000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>605962000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>599737000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>594427000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>585327000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>576208000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>571784000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>568047000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>416602000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>411481000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>405711000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>402056000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>399616000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>394313000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>372590000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>370611000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>368328000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>366297000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>349913000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>349075000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>332218000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>317967000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>290096000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>285074000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>282554000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>279627000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>224909000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>211653000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>208926000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>206724000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>173025000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>170907000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>168708000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>165595000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>157305000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>153985000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>149890000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>145404000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>138336000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>131128000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>129069000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>126189000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>122016000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>120150000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>118752000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>113898000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>111668000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>108350000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>105452000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>103856000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>102653000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>102090000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>97292000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>93875000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>88755000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>87927000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>85841000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>84367000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>80158000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>76860000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>74549000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>73709000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>70808000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>69380000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>68621000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>67842000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>66157000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>65672000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>-9296000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>-10379000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>-12260000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>-13530000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>-2242000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>9949000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>14195000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>13142000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>22148000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>22890000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>22538000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>23189000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>23533000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>24084000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>25825000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>37670000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>38806000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>41273000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>46900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56700000.0</v>
       </c>
       <c r="DD42">
         <v>56700000.0</v>
       </c>
       <c r="DE42">
+        <v>56700000.0</v>
+      </c>
+      <c r="DF42">
         <v>56500000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>56300000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>56900000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>56800000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>57200000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>59300000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>58100000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>57300000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>57000000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>56200000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>58800000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>58100000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>56700000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17229,87 +17362,86 @@
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
+      <c r="DR43"/>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -17353,51 +17485,53 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -17414,1621 +17548,1636 @@
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
+      <c r="DR44"/>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" t="s">
         <v>75</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>591244000.0</v>
+      </c>
       <c r="C45">
+        <v>1392503000.0</v>
+      </c>
+      <c r="D45">
         <v>612481000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>627273000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>642579000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1362886000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>648779000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>658571000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>668775000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1326398000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>684779000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>696176000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>704437000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>711677000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>716416000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>720690000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>692525000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>623083000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>648968000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>626685000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>613069000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>594826000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>560259000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>448843000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>425059000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>389789000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>387069000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>384048000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>385569000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>384300000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>387637000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>394500000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>404400000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>408411000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>410600000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>411900000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>412300000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>409900000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>405400000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>397900000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>391400000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>381600000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>371800000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>347600000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>309100000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>266600000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>248400000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>229800000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>205900000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>189900000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>178500000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>166103000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>152708000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>143586000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>141500000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>139800000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>140600000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>142900000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>144200000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>142800000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>144900000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>147000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>146700000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>149100000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>148400000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>147900000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>139800000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>124700000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>50500000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>46200000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>41200000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>32930000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>31887000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>30700000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>30707000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>27000000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>26300000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>26525000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>25100000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>22200000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>18700000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>17200000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>17400000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>17000000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>16900000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>17100000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>18100000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>19000000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>19700000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>20200000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>21200000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>21800000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>23100000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>23900000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>25300000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>26351000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>26435000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>27000000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>26300000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>26800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26100000.0</v>
       </c>
       <c r="DB45">
         <v>26100000.0</v>
       </c>
       <c r="DC45">
+        <v>26100000.0</v>
+      </c>
+      <c r="DD45">
         <v>25700000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>26700000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>27500000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>28200000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>29600000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>30300000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>29800000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>28800000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>28100000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>24200000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>21700000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>14600000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>12800000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>9900000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>8500000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>591244000.0</v>
+      </c>
+      <c r="C46">
         <v>608354000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>612481000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>627273000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>642579000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>644079000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>648779000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>658571000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>668775000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>678068000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>684779000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>696176000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>704437000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>711677000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>716416000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>723632000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>719656000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>717589000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>719859000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>720690000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>692525000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>681566000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>648968000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>626685000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>613069000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>594826000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>560259000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>448843000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>425059000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>389789000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>387069000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>384048000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>385569000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>384280000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>387637000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>394525000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>404426000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>408411000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>410569000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>411866000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>412301000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>409926000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>405415000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>397853000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>391366000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>381569000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>371795000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>347624000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>309082000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>266558000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>248364000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>229815000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>205871000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>189948000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>178493000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>166103000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>152708000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>143586000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>141525000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>139844000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>140646000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>142889000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>144206000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>142790000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>144908000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>147021000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>146665000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>149138000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>148384000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>147920000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>139785000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>124741000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>50526000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>46198000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>41249000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>32930000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>31887000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>30699000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>30707000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>26970000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>26310000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>26525000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>25072000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>22214000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>18742000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>17222000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>17387000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>17022000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>16889000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>17059000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>18134000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>19047000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>19650000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>20202000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>21206000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>21840000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>23100000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>23897000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>25309000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>26351000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>26435000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>27047000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>26285000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>26783000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>26108000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>26100000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>25700000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>26700000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>27500000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>28200000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>29600000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>30300000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>29800000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>28800000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>28100000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>24200000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>21700000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>14600000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>12800000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>9900000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>8500000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:121">
+    <row r="47" spans="1:122">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>608354000.0</v>
+      </c>
+      <c r="D47">
         <v>612481000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>627273000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>642579000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>644079000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>648779000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>684779000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>696176000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>662697000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>667909000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>716416000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>675208000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>668876000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>717589000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>719859000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>720690000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>636007000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>623083000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>588977000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>565265000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>550030000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>541068000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>521316000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>412064000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>398882000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>389789000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>387069000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>384048000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>385569000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>384280000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>387637000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>394525000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>404426000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>408411000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>410569000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>411866000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>412301000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>409926000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>405415000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>397853000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>391366000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>381569000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>371795000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>347624000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>309082000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>266558000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>248364000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>229815000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>205871000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>189948000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>178493000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>166103000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>152708000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>143586000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>141525000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>139844000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>140646000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>142889000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>144206000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>142790000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>144908000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>147021000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>146665000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>149138000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>148384000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>147920000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>139785000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>124741000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>50526000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>46198000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>41249000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>32930000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>31887000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>30699000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>30707000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>26970000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>26310000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>26525000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>25072000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>22214000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>18742000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>17222000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>17387000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>17022000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>16889000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>17059000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>18134000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>19047000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>19650000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>20202000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>21206000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>21840000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>23100000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>23897000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>25309000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>26351000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>26435000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>27047000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>26285000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>26783000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>26108000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
+      <c r="DR47"/>
     </row>
-    <row r="48" spans="1:121">
+    <row r="48" spans="1:122">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>-21367000.0</v>
+      </c>
+      <c r="C48">
         <v>147744000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>220773000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>225115000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>215111000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>240315000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>342498000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>372606000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>383885000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>421568000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>469991000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>441047000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>408050000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>439121000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>450538000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>423252000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>369903000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>371858000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>423645000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>482066000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>422871000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>357360000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>324543000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>243775000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>183634000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>165400000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>151967000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>107238000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>79382000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>55688000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>33878000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>44456000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>44005000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>52105000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>44640000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>54309000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>70093000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>97648000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>102084000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>80933000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>118208000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>171948000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>210742000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>233127000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>216486000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>212233000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>201018000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>163092000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>137664000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>129349000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>111270000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>85584000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>80757000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>88541000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>77144000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>61382000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>50881000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>47119000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>41285000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>53230000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>46309000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>43876000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>47781000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>54020000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>54437000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>61704000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>57245000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>48101000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>39030000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>37664000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>34067000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>34362000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>25837000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>44896000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>44223000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>41046000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>34255000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>28487000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>26009000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>20127000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>15547000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>15581000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>14996000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>18025000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>16517000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>12554000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>9710000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>81392000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>76029000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>74758000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>71141000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>67153000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>64091000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>64200000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>62131000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>61769000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>56967000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>55647000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>58734000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>55979000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>51263000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>47814000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>45927000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>43691000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>40148000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>36600000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>35100000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>32300000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>28700000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>25500000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>24600000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>22000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>19600000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>17600000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>16300000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>13000000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>11600000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>10000000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>8900000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>6600000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>4300000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:121">
+    <row r="49" spans="1:122">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>408050000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>439121000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>450538000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>423252000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>369903000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>371858000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>423645000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>482066000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>422871000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>357360000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>324543000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>243775000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>183634000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>165400000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>151967000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>107238000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>79382000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>55688000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>33878000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>44456000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>44005000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>52105000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>44640000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>54309000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>70093000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>97648000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>102084000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>80933000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>118208000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>171948000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>210742000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>233127000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>216486000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>212233000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>201018000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>163092000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>137664000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>129349000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>111270000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>85584000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>80757000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>88541000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>77144000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>61382000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>50881000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>47119000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>41285000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>53230000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -19045,117 +19194,118 @@
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
+      <c r="DR49"/>
     </row>
-    <row r="50" spans="1:121">
+    <row r="50" spans="1:122">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>37500000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>3727000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
-      <c r="AK50">
+      <c r="AK50"/>
+      <c r="AL50">
         <v>340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="AM50">
         <v>60000.0</v>
       </c>
       <c r="AN50">
         <v>60000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AO50">
+        <v>60000.0</v>
+      </c>
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>58000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>55000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -19186,593 +19336,598 @@
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
+      <c r="DR50"/>
     </row>
-    <row r="51" spans="1:121">
+    <row r="51" spans="1:122">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>34743000.0</v>
+      </c>
+      <c r="C51">
         <v>37873000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>40897000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>43862000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>46850000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>35940000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>38194000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>40462000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>42648000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>45274000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>47491000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>49722000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>51938000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>55599000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>56010000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>58257000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>75055000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>64540000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>63263000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>65312000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>65383000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>71487000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>68919000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>70340000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>171154000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>61150000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>45992000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>81367000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>30888000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
-      <c r="AK51">
+      <c r="AK51"/>
+      <c r="AL51">
         <v>340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>471000.0</v>
       </c>
       <c r="AM51">
         <v>471000.0</v>
       </c>
       <c r="AN51">
         <v>471000.0</v>
       </c>
       <c r="AO51">
         <v>471000.0</v>
       </c>
       <c r="AP51">
+        <v>471000.0</v>
+      </c>
+      <c r="AQ51">
         <v>529000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>471000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>471471.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>583000.0</v>
       </c>
       <c r="AU51">
         <v>583000.0</v>
       </c>
       <c r="AV51">
         <v>583000.0</v>
       </c>
       <c r="AW51">
         <v>583000.0</v>
       </c>
       <c r="AX51">
-        <v>637000.0</v>
+        <v>583000.0</v>
       </c>
       <c r="AY51">
         <v>637000.0</v>
       </c>
       <c r="AZ51">
+        <v>637000.0</v>
+      </c>
+      <c r="BA51">
         <v>818000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>797000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>628000.0</v>
       </c>
       <c r="BC51">
         <v>628000.0</v>
       </c>
       <c r="BD51">
         <v>628000.0</v>
       </c>
-      <c r="BE51"/>
+      <c r="BE51">
+        <v>628000.0</v>
+      </c>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
-      <c r="CU51">
-[...1 lines deleted...]
-      </c>
+      <c r="CU51"/>
       <c r="CV51">
         <v>1833000.0</v>
       </c>
       <c r="CW51">
         <v>1833000.0</v>
       </c>
       <c r="CX51">
         <v>1833000.0</v>
       </c>
-      <c r="CY51"/>
-      <c r="CZ51">
+      <c r="CY51">
+        <v>1833000.0</v>
+      </c>
+      <c r="CZ51"/>
+      <c r="DA51">
         <v>408000.0</v>
       </c>
-      <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
-      <c r="DE51">
-[...1 lines deleted...]
-      </c>
+      <c r="DE51"/>
       <c r="DF51">
         <v>10000000.0</v>
       </c>
       <c r="DG51">
         <v>10000000.0</v>
       </c>
       <c r="DH51">
         <v>10000000.0</v>
       </c>
       <c r="DI51">
+        <v>10000000.0</v>
+      </c>
+      <c r="DJ51">
         <v>12300000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>10800000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>14300000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>15000000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>11800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="DO51">
         <v>1900000.0</v>
       </c>
       <c r="DP51">
+        <v>1900000.0</v>
+      </c>
+      <c r="DQ51">
         <v>2000000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:121">
+    <row r="52" spans="1:122">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>11547000.0</v>
+      </c>
+      <c r="C52">
         <v>12762000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>12576000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>12347000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12120000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5735000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6602000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>7481000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>8351000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9113000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>9030000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>8967000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8909000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>9801000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>8611000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>8535000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>8366000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>9232000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>8313000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8272000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>8183000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>9685000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>7735000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>7444000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>6010000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>5168000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2599000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>39815000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>7454000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
-      <c r="AK52">
+      <c r="AK52"/>
+      <c r="AL52">
         <v>340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="AM52">
         <v>60000.0</v>
       </c>
       <c r="AN52">
         <v>60000.0</v>
       </c>
       <c r="AO52">
         <v>60000.0</v>
       </c>
       <c r="AP52">
+        <v>60000.0</v>
+      </c>
+      <c r="AQ52">
         <v>58000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>471000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>471.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="AU52">
         <v>55000.0</v>
       </c>
       <c r="AV52">
         <v>55000.0</v>
       </c>
       <c r="AW52">
         <v>55000.0</v>
       </c>
       <c r="AX52">
-        <v>53000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="AY52">
         <v>53000.0</v>
       </c>
       <c r="AZ52">
         <v>53000.0</v>
       </c>
       <c r="BA52">
         <v>53000.0</v>
       </c>
       <c r="BB52">
-        <v>62000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="BC52">
         <v>62000.0</v>
       </c>
       <c r="BD52">
         <v>62000.0</v>
       </c>
-      <c r="BE52"/>
+      <c r="BE52">
+        <v>62000.0</v>
+      </c>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>2090000.0</v>
       </c>
-      <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52">
         <v>667000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
-      <c r="CL52">
+      <c r="CL52"/>
+      <c r="CM52">
         <v>1177000.0</v>
       </c>
-      <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
-      <c r="CX52">
+      <c r="CX52"/>
+      <c r="CY52">
         <v>2415000.0</v>
       </c>
-      <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
-      <c r="DE52">
-[...1 lines deleted...]
-      </c>
+      <c r="DE52"/>
       <c r="DF52">
         <v>10000000.0</v>
       </c>
-      <c r="DG52"/>
+      <c r="DG52">
+        <v>10000000.0</v>
+      </c>
       <c r="DH52"/>
-      <c r="DI52">
+      <c r="DI52"/>
+      <c r="DJ52">
         <v>1500000.0</v>
       </c>
-      <c r="DJ52"/>
-      <c r="DK52">
+      <c r="DK52"/>
+      <c r="DL52">
         <v>14300000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>15000000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DO52">
         <v>100000.0</v>
       </c>
       <c r="DP52">
         <v>100000.0</v>
       </c>
       <c r="DQ52">
+        <v>100000.0</v>
+      </c>
+      <c r="DR52">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:121">
+    <row r="53" spans="1:122">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -19816,240 +19971,241 @@
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
-      <c r="BU53">
-[...1 lines deleted...]
-      </c>
+      <c r="BU53"/>
       <c r="BV53">
         <v>16200000.0</v>
       </c>
       <c r="BW53">
+        <v>16200000.0</v>
+      </c>
+      <c r="BX53">
         <v>19425000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>20745000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>20025000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>19223000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>18629000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22425000.0</v>
       </c>
       <c r="CD53">
         <v>22425000.0</v>
       </c>
       <c r="CE53">
+        <v>22425000.0</v>
+      </c>
+      <c r="CF53">
         <v>24250000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>24100000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>23900000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>24000000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>20000000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>3001000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>21233000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>15098000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>15131000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>30940000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>35187000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>32001000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>31666000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>36971000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>13979000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>2000000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>33334000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>34040000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>34247000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>28858000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>36011000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>35372000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>35830000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>39000000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>44100000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>41700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45300000.0</v>
       </c>
       <c r="DF53">
         <v>45300000.0</v>
       </c>
       <c r="DG53">
+        <v>45300000.0</v>
+      </c>
+      <c r="DH53">
         <v>37900000.0</v>
       </c>
-      <c r="DH53">
+      <c r="DI53">
         <v>37400000.0</v>
       </c>
-      <c r="DI53">
+      <c r="DJ53">
         <v>36100000.0</v>
       </c>
-      <c r="DJ53">
+      <c r="DK53">
         <v>35800000.0</v>
       </c>
-      <c r="DK53">
+      <c r="DL53">
         <v>35700000.0</v>
       </c>
-      <c r="DL53">
+      <c r="DM53">
         <v>36300000.0</v>
       </c>
-      <c r="DM53">
+      <c r="DN53">
         <v>35500000.0</v>
       </c>
-      <c r="DN53">
+      <c r="DO53">
         <v>35900000.0</v>
       </c>
-      <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
+      <c r="DR53"/>
     </row>
-    <row r="54" spans="1:121">
+    <row r="54" spans="1:122">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -20093,51 +20249,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -20154,1547 +20312,1558 @@
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
+      <c r="DR54"/>
     </row>
-    <row r="55" spans="1:121">
+    <row r="55" spans="1:122">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>1171049000.0</v>
+      </c>
+      <c r="C55">
         <v>1193595000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1246601000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1268205000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1240224000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1250018000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1381992000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1435446000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1384188000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1429993000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1516888000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1492553000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1392508000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1456225000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1530698000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1480466000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1389997000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1436765000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1463526000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1560952000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1464170000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1408230000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1312336000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1208252000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1193564000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>948514000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1016176000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>813330000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>704020000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>639851000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>623704000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>618497000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>579887000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>569624000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>587114000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>601507000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>586955000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>623297000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>627495000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>590573000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>607831000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>645400000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>690917000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>692513000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>655624000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>605161000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>572297000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>533870000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>479363000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>444075000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>432428000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>376766000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>345327000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>359484000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>335987000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>305582000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>277534000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>272488000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>274808000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>285257000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>262770000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>258530000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>266918000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>266094000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>254257000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>262936000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>251561000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>238444000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>216686000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>219757000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>202979000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>205903000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>186526000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>195855000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>181546000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>175868000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>160288000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>154475000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>147696000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>131963000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>121030000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>119054000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>118831000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>116873000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>114289000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>107462000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>102890000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>101694000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>89211000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>87354000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>86966000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>92630000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>102769000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>106806000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>109368000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>114106000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>105277000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>107495000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>108856000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>108615000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>100695000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>98602000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>113087000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>111902000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>109914000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>112700000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>121800000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>119400000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>121900000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>122700000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>122100000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>116600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>106900000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>105400000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>107500000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>108100000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>101400000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>96600000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>92300000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>89300000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>84100000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:121">
+    <row r="56" spans="1:122">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>417283000.0</v>
+      </c>
+      <c r="C56">
         <v>417579000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>461786000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>466500000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>414348000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>417291000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>535683000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>526249000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>452922000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>503510000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>579399000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>517070000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>403822000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>423269000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>528771000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>449584000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>356533000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>345341000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>431126000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>515097000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>450547000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>413173000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>400025000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>320687000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>336003000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>218648000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>209392000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>178756000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>260860000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>231571000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>220644000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>212020000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>174903000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>168348000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>179143000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>190714000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>166073000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>201238000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>204551000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>168320000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>182495000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>223603000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>272269000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>281258000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>250407000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>207462000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>187670000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>174422000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>156471000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>164278000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>173372000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>138996000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>132250000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>162342000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>150510000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>134087000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>120023000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>125723000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>128165000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>142200000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>118822000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>112004000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>119768000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>120468000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>106486000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>113030000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>101989000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>86409000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>65356000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>68854000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>60767000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>78795000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>122076000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>135793000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>135810000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>139806000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>125227000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>120562000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>113759000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>100912000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>91169000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>89189000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>91332000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>92199000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>93110000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>87768000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>83015000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>82147000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>69767000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>67819000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>64960000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>70952000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>80270000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>83537000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>85002000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>88747000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>79296000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>80471000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>80930000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>79477000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>71294000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>68407000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>82955000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>81110000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>79648000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>82300000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>91600000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>88100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89500000.0</v>
       </c>
       <c r="DF56">
         <v>89500000.0</v>
       </c>
       <c r="DG56">
+        <v>89500000.0</v>
+      </c>
+      <c r="DH56">
         <v>90000000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>83600000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>74500000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>73900000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>76400000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>79700000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>75400000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>77700000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>74400000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>74200000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>71600000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:121">
+    <row r="57" spans="1:122">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>448569000.0</v>
+      </c>
+      <c r="C57">
         <v>252534000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>252557000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>264884000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>241197000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>231629000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>263647000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>269947000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>211418000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>223288000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>264754000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>262807000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>207639000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>204267000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>313597000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>290929000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>245534000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>255106000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>285487000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>317351000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>271629000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>259423000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>231939000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>219808000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>186784000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>180649000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>166484000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>188266000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>132002000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>120514000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>131646000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>131510000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>99923000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>101758000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>109394000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>112805000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>84478000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>101519000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>106289000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>111138000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>101521000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>111160000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>132792000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>118368000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>102057000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>110170000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>122390000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>124823000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>98206000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>104377000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>125146000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>98032000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>74771000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>88894000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>83457000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>72982000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>61341000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>67049000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>82551000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>82581000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>70047000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>72199000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>81245000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>76398000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>68878000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>73786000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>73982000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>72788000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>61578000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>67057000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>63018000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>70336000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>62815000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>58057000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>44751000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>44225000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>36806000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>40870000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>39225000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>33044000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>27543000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>28739000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>32096000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>28294000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>28105000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>26238000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>24972000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>26943000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>20893000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>21899000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>26472000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>25218000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>25484000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>24871000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>29121000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>25452000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>20785000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>24397000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>23148000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>25185000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>21139000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>20446000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>25238000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>24723000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>23298000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>23500000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>23900000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>24100000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>33500000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>37400000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>28000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>25000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>20400000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>23300000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>37100000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>40000000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>34100000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>29900000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>28200000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>27500000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>24700000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:121">
+    <row r="58" spans="1:122">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>488455000.0</v>
+      </c>
+      <c r="C58">
         <v>347315000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>335617000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>355866000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>343214000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>333831000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>367835000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>394911000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>337460000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>352064000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>396111000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>405363000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>351151000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>387676000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>456712000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>436429000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>405073000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>453356000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>434148000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>476817000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>435446000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>451263000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>393806000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>380769000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>435328000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>212878000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>297196000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>290529000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>214202000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>179534000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>189158000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>175825000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>142961000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>146101000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>172825000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>179843000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>151544000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>176715000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>177252000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>178341000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>172484000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>184179000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>196117000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>177831000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>160505000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>169021000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>159913000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>162140000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>135263000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>141990000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>151007000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>123230000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>99730000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>114393000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>105568000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>95020000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>81958000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>87743000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>102704000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>103264000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>90576000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>92942000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>99210000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>93542000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>86140000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>89781000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>86255000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>85180000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>74088000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>79729000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>66885000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>74313000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>66878000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>62267000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>49449000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>49035000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>41720000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>45886000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>44883000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>37344000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>31830000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>33075000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>34854000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>30625000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>30384000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>29092000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>27840000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>29826000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>23689000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>24830000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>29283000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>27436000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>28587000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>27974000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>33549000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>30092000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>25492000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>29316000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>26744000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>29028000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>25285000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>24913000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>29128000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>29219000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>28522000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>29200000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>30000000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>30400000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>36500000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>40700000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>41000000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>38200000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>31100000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>34100000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>37100000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>40000000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>35800000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>31800000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>30000000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>29300000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>26600000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:121">
+    <row r="59" spans="1:122">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -21738,51 +21907,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -21799,452 +21970,454 @@
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
+      <c r="DR59"/>
     </row>
-    <row r="60" spans="1:121">
+    <row r="60" spans="1:122">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>682594000.0</v>
+      </c>
+      <c r="C60">
         <v>846280000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>910984000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>912339000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>897010000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>916187000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1014157000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1040535000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1046728000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1077929000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1120777000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1087190000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1041357000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1068549000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1073986000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1044037000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>984924000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>983409000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1029377999.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1084135000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1028723999.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>956967000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>918530000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>827483000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>758236000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>735636000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>718980000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>522801000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>489818000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>460317000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>434546000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>442672000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>436926000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>423523000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>414289000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>421664000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>435411000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>446582000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>450243000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>412232000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>435347000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>461221000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>494800000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>514682000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>495119000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>436140000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>412384000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>371730000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>344100000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>302085000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>281421000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>253536000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>245597000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>245091000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>230419000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>210562000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>195576000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>184745000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>172104000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>181993000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>172194000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>165588000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>167708000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>172552000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>168117000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>173155000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>165306000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>153264000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>142598000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>140028000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>136094000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>131590000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>119648000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>133588000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>132097000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>126833000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>118568000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>108589000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>102813000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>94619000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>89200000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>85979000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>83977000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>86248000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>83905000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>78370000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>75050000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>71868000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>65522000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>62524000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>57683000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>65194000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>74182000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>78832000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>75819000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>84014000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>79785000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>78179000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>82112000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>79587000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>75410000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>73689000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>83959000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>82683000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>81392000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>83500000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>91800000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>89000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>85400000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>82000000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>81100000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>78400000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>75800000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>71300000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>70400000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>68100000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>65600000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>64800000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>62300000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>60000000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>57500000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:121">
+    <row r="61" spans="1:122">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -22288,149 +22461,152 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
-      <c r="CJ61">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ61"/>
       <c r="CK61">
         <v>-74777000.0</v>
       </c>
       <c r="CL61">
         <v>-74777000.0</v>
       </c>
       <c r="CM61">
+        <v>-74777000.0</v>
+      </c>
+      <c r="CN61">
         <v>-74188000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-62308000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-49944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44949000.0</v>
       </c>
       <c r="CQ61">
         <v>-44949000.0</v>
       </c>
       <c r="CR61">
+        <v>-44949000.0</v>
+      </c>
+      <c r="CS61">
         <v>-35870000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35072000.0</v>
       </c>
       <c r="CT61">
         <v>-35072000.0</v>
       </c>
       <c r="CU61">
+        <v>-35072000.0</v>
+      </c>
+      <c r="CV61">
         <v>-34008000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-33690000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CX61">
         <v>-32973000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CY61">
         <v>-31034000.0</v>
       </c>
-      <c r="CY61">
+      <c r="CZ61">
         <v>-19209000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-18099000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-15637000.0</v>
       </c>
-      <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
+      <c r="DR61"/>
     </row>
-    <row r="62" spans="1:121">
+    <row r="62" spans="1:122">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22510,50 +22686,51 @@
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
+      <c r="DR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22643,51 +22820,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
         <v>1134671000.0</v>
       </c>
       <c r="C2">
         <v>1119194000.0</v>
       </c>
       <c r="D2">
         <v>1156256000.0</v>
       </c>
       <c r="E2">
         <v>1228348000.0</v>
       </c>
       <c r="F2">
         <v>1259830000.0</v>
       </c>
       <c r="G2">
         <v>921980000.0</v>
       </c>
       <c r="H2">
         <v>635658000.0</v>
       </c>
       <c r="I2">
         <v>483406000.0</v>
       </c>
@@ -22741,51 +22918,51 @@
       </c>
       <c r="Z2">
         <v>81693000.0</v>
       </c>
       <c r="AA2">
         <v>77615000.0</v>
       </c>
       <c r="AB2">
         <v>72500000.0</v>
       </c>
       <c r="AC2">
         <v>84200000.0</v>
       </c>
       <c r="AD2">
         <v>85500000.0</v>
       </c>
       <c r="AE2">
         <v>92800000.0</v>
       </c>
       <c r="AF2">
         <v>72200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
         <v>90438000.0</v>
       </c>
       <c r="C3">
         <v>93992000.0</v>
       </c>
       <c r="D3">
         <v>88141000.0</v>
       </c>
       <c r="E3">
         <v>81356000.0</v>
       </c>
       <c r="F3">
         <v>72096000.0</v>
       </c>
       <c r="G3">
         <v>65657000.0</v>
       </c>
       <c r="H3">
         <v>56271000.0</v>
       </c>
       <c r="I3">
         <v>51968000.0</v>
       </c>
@@ -22839,87 +23016,87 @@
       </c>
       <c r="Z3">
         <v>6658000.0</v>
       </c>
       <c r="AA3">
         <v>6442000.0</v>
       </c>
       <c r="AB3">
         <v>5900000.0</v>
       </c>
       <c r="AC3">
         <v>5200000.0</v>
       </c>
       <c r="AD3">
         <v>4500000.0</v>
       </c>
       <c r="AE3">
         <v>3000000.0</v>
       </c>
       <c r="AF3">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
         <v>153460000.0</v>
       </c>
       <c r="C5">
         <v>151793000.0</v>
       </c>
       <c r="D5">
         <v>121823000.0</v>
       </c>
       <c r="E5">
         <v>126052000.0</v>
       </c>
       <c r="F5">
         <v>57174000.0</v>
       </c>
       <c r="G5">
         <v>248673000.0</v>
       </c>
       <c r="H5">
         <v>145823000.0</v>
       </c>
       <c r="I5">
         <v>116533000.0</v>
       </c>
@@ -22973,51 +23150,51 @@
       </c>
       <c r="Z5">
         <v>4779000.0</v>
       </c>
       <c r="AA5">
         <v>16120000.0</v>
       </c>
       <c r="AB5">
         <v>16900000.0</v>
       </c>
       <c r="AC5">
         <v>14600000.0</v>
       </c>
       <c r="AD5">
         <v>12600000.0</v>
       </c>
       <c r="AE5">
         <v>13200000.0</v>
       </c>
       <c r="AF5">
         <v>9500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
         <v>243898000.0</v>
       </c>
       <c r="C6">
         <v>245785000.0</v>
       </c>
       <c r="D6">
         <v>209964000.0</v>
       </c>
       <c r="E6">
         <v>207408000.0</v>
       </c>
       <c r="F6">
         <v>129270000.0</v>
       </c>
       <c r="G6">
         <v>314330000.0</v>
       </c>
       <c r="H6">
         <v>202094000.0</v>
       </c>
       <c r="I6">
         <v>168501000.0</v>
       </c>
@@ -23071,131 +23248,131 @@
       </c>
       <c r="Z6">
         <v>11437000.0</v>
       </c>
       <c r="AA6">
         <v>22562000.0</v>
       </c>
       <c r="AB6">
         <v>22800000.0</v>
       </c>
       <c r="AC6">
         <v>19800000.0</v>
       </c>
       <c r="AD6">
         <v>17100000.0</v>
       </c>
       <c r="AE6">
         <v>16200000.0</v>
       </c>
       <c r="AF6">
         <v>11100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>11900000.0</v>
       </c>
       <c r="H8">
         <v>8900000.0</v>
       </c>
       <c r="I8">
         <v>6100000.0</v>
       </c>
       <c r="J8">
         <v>20300000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
         <v>952580000.0</v>
       </c>
       <c r="C9">
         <v>893732000.0</v>
       </c>
       <c r="D9">
         <v>852369000.0</v>
       </c>
       <c r="E9">
         <v>861986000.0</v>
       </c>
       <c r="F9">
         <v>797792000.0</v>
       </c>
       <c r="G9">
         <v>814452000.0</v>
       </c>
       <c r="H9">
         <v>614166000.0</v>
       </c>
       <c r="I9">
         <v>512243000.0</v>
       </c>
@@ -23249,51 +23426,51 @@
       </c>
       <c r="Z9">
         <v>105090000.0</v>
       </c>
       <c r="AA9">
         <v>112939000.0</v>
       </c>
       <c r="AB9">
         <v>104300000.0</v>
       </c>
       <c r="AC9">
         <v>99300000.0</v>
       </c>
       <c r="AD9">
         <v>98300000.0</v>
       </c>
       <c r="AE9">
         <v>98300000.0</v>
       </c>
       <c r="AF9">
         <v>79100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
         <v>153460000.0</v>
       </c>
       <c r="C10">
         <v>87602000.0</v>
       </c>
       <c r="D10">
         <v>109588000.0</v>
       </c>
       <c r="E10">
         <v>91436000.0</v>
       </c>
       <c r="F10">
         <v>6909000.0</v>
       </c>
       <c r="G10">
         <v>244230000.0</v>
       </c>
       <c r="H10">
         <v>144370000.0</v>
       </c>
       <c r="I10">
         <v>116286000.0</v>
       </c>
@@ -23347,51 +23524,51 @@
       </c>
       <c r="Z10">
         <v>13217000.0</v>
       </c>
       <c r="AA10">
         <v>19050000.0</v>
       </c>
       <c r="AB10">
         <v>19100000.0</v>
       </c>
       <c r="AC10">
         <v>14300000.0</v>
       </c>
       <c r="AD10">
         <v>13300000.0</v>
       </c>
       <c r="AE10">
         <v>14900000.0</v>
       </c>
       <c r="AF10">
         <v>10400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
         <v>44991000.0</v>
       </c>
       <c r="C11">
         <v>27907000.0</v>
       </c>
       <c r="D11">
         <v>33338000.0</v>
       </c>
       <c r="E11">
         <v>24173000.0</v>
       </c>
       <c r="F11">
         <v>-7644000.0</v>
       </c>
       <c r="G11">
         <v>52270000.0</v>
       </c>
       <c r="H11">
         <v>34329000.0</v>
       </c>
       <c r="I11">
         <v>23623000.0</v>
       </c>
@@ -23445,51 +23622,51 @@
       </c>
       <c r="Z11">
         <v>5384000.0</v>
       </c>
       <c r="AA11">
         <v>7811000.0</v>
       </c>
       <c r="AB11">
         <v>8000000.0</v>
       </c>
       <c r="AC11">
         <v>6400000.0</v>
       </c>
       <c r="AD11">
         <v>5700000.0</v>
       </c>
       <c r="AE11">
         <v>6500000.0</v>
       </c>
       <c r="AF11">
         <v>-2200000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>10995000.0</v>
       </c>
       <c r="E12">
         <v>2561000.0</v>
       </c>
       <c r="F12">
         <v>110000.0</v>
       </c>
       <c r="G12">
         <v>199000.0</v>
       </c>
       <c r="H12">
         <v>2364000.0</v>
       </c>
       <c r="I12">
         <v>1292000.0</v>
       </c>
       <c r="J12">
         <v>549000.0</v>
       </c>
       <c r="K12">
@@ -23539,53 +23716,55 @@
       </c>
       <c r="Z12">
         <v>2092000.0</v>
       </c>
       <c r="AA12">
         <v>4931000.0</v>
       </c>
       <c r="AB12">
         <v>2300000.0</v>
       </c>
       <c r="AC12">
         <v>100000.0</v>
       </c>
       <c r="AD12">
         <v>2200000.0</v>
       </c>
       <c r="AE12">
         <v>3600000.0</v>
       </c>
       <c r="AF12">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>195</v>
+      </c>
+      <c r="B13">
+        <v>9939000.0</v>
+      </c>
       <c r="C13">
         <v>13249000.0</v>
       </c>
       <c r="D13">
         <v>10995000.0</v>
       </c>
       <c r="E13">
         <v>2561000.0</v>
       </c>
       <c r="F13">
         <v>110000.0</v>
       </c>
       <c r="G13">
         <v>199000.0</v>
       </c>
       <c r="H13">
         <v>647000.0</v>
       </c>
       <c r="I13">
         <v>1292000.0</v>
       </c>
       <c r="J13">
         <v>549000.0</v>
       </c>
       <c r="K13">
@@ -23595,87 +23774,87 @@
         <v>56000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
         <v>108469000.0</v>
       </c>
       <c r="C15">
         <v>59695000.0</v>
       </c>
       <c r="D15">
         <v>76250000.0</v>
       </c>
       <c r="E15">
         <v>67263000.0</v>
       </c>
       <c r="F15">
         <v>14553000.0</v>
       </c>
       <c r="G15">
         <v>191960000.0</v>
       </c>
       <c r="H15">
         <v>110041000.0</v>
       </c>
       <c r="I15">
         <v>92663000.0</v>
       </c>
@@ -23729,53 +23908,55 @@
       </c>
       <c r="Z15">
         <v>7833000.0</v>
       </c>
       <c r="AA15">
         <v>11239000.0</v>
       </c>
       <c r="AB15">
         <v>11100000.0</v>
       </c>
       <c r="AC15">
         <v>7900000.0</v>
       </c>
       <c r="AD15">
         <v>7600000.0</v>
       </c>
       <c r="AE15">
         <v>8400000.0</v>
       </c>
       <c r="AF15">
         <v>12600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>198</v>
+      </c>
+      <c r="B16">
+        <v>108469000.0</v>
+      </c>
       <c r="C16">
         <v>59695000.0</v>
       </c>
       <c r="D16">
         <v>76250000.0</v>
       </c>
       <c r="E16">
         <v>67263000.0</v>
       </c>
       <c r="F16">
         <v>14553000.0</v>
       </c>
       <c r="G16">
         <v>191960000.0</v>
       </c>
       <c r="H16">
         <v>110041000.0</v>
       </c>
       <c r="I16">
         <v>92663000.0</v>
       </c>
       <c r="J16">
         <v>99049000.0</v>
       </c>
       <c r="K16">
@@ -23815,53 +23996,55 @@
         <v>15559000.0</v>
       </c>
       <c r="W16">
         <v>12502000.0</v>
       </c>
       <c r="X16">
         <v>10558000.0</v>
       </c>
       <c r="Y16">
         <v>8553000.0</v>
       </c>
       <c r="Z16">
         <v>7833000.0</v>
       </c>
       <c r="AA16">
         <v>11239000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>199</v>
+      </c>
+      <c r="B17">
+        <v>108469000.0</v>
+      </c>
       <c r="C17">
         <v>59695000.0</v>
       </c>
       <c r="D17">
         <v>82957000.0</v>
       </c>
       <c r="E17">
         <v>67263000.0</v>
       </c>
       <c r="F17">
         <v>14553000.0</v>
       </c>
       <c r="G17">
         <v>191960000.0</v>
       </c>
       <c r="H17">
         <v>110041000.0</v>
       </c>
       <c r="I17">
         <v>92663000.0</v>
       </c>
       <c r="J17">
         <v>99049000.0</v>
       </c>
       <c r="K17">
@@ -23879,53 +24062,55 @@
       <c r="O17">
         <v>59467000.0</v>
       </c>
       <c r="P17">
         <v>66059000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>200</v>
+      </c>
+      <c r="B18">
+        <v>9939000.0</v>
+      </c>
       <c r="C18">
         <v>13249000.0</v>
       </c>
       <c r="D18">
         <v>8729000.0</v>
       </c>
       <c r="E18">
         <v>2561000.0</v>
       </c>
       <c r="F18">
         <v>-110000.0</v>
       </c>
       <c r="G18">
         <v>-199000.0</v>
       </c>
       <c r="H18">
         <v>647000.0</v>
       </c>
       <c r="I18">
         <v>1292000.0</v>
       </c>
       <c r="J18">
         <v>549000.0</v>
       </c>
       <c r="K18">
@@ -23933,51 +24118,51 @@
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-1916000.0</v>
       </c>
       <c r="F19">
         <v>-978000.0</v>
       </c>
       <c r="G19">
         <v>222000.0</v>
       </c>
       <c r="H19">
         <v>-1189000.0</v>
       </c>
       <c r="I19">
         <v>-887000.0</v>
       </c>
       <c r="J19">
         <v>-82000.0</v>
       </c>
       <c r="K19">
         <v>-706000.0</v>
       </c>
@@ -23993,51 +24178,51 @@
       <c r="O19">
         <v>-98000.0</v>
       </c>
       <c r="P19">
         <v>-155000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>27100000.0</v>
       </c>
       <c r="F20">
         <v>18499000.0</v>
       </c>
       <c r="G20">
         <v>4466000.0</v>
       </c>
       <c r="H20">
         <v>911000.0</v>
       </c>
       <c r="I20">
         <v>652000.0</v>
       </c>
       <c r="J20">
         <v>2451000.0</v>
       </c>
       <c r="K20">
         <v>-235000.0</v>
       </c>
@@ -24053,51 +24238,51 @@
       <c r="O20">
         <v>149000.0</v>
       </c>
       <c r="P20">
         <v>666000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
         <v>144881000.0</v>
       </c>
       <c r="C21">
         <v>75973000.0</v>
       </c>
       <c r="D21">
         <v>100001000.0</v>
       </c>
       <c r="E21">
         <v>90791000.0</v>
       </c>
       <c r="F21">
         <v>7997000.0</v>
       </c>
       <c r="G21">
         <v>244207000.0</v>
       </c>
       <c r="H21">
         <v>144912000.0</v>
       </c>
       <c r="I21">
         <v>115881000.0</v>
       </c>
@@ -24151,87 +24336,87 @@
       </c>
       <c r="Z21">
         <v>11437000.0</v>
       </c>
       <c r="AA21">
         <v>16120000.0</v>
       </c>
       <c r="AB21">
         <v>16900000.0</v>
       </c>
       <c r="AC21">
         <v>14600000.0</v>
       </c>
       <c r="AD21">
         <v>12600000.0</v>
       </c>
       <c r="AE21">
         <v>13200000.0</v>
       </c>
       <c r="AF21">
         <v>9500000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
         <v>1942370000.0</v>
       </c>
       <c r="C23">
         <v>1936953000.0</v>
       </c>
       <c r="D23">
         <v>1908624000.0</v>
       </c>
       <c r="E23">
         <v>1999542999.0</v>
       </c>
       <c r="F23">
         <v>2049624999.0</v>
       </c>
       <c r="G23">
         <v>1492225000.0</v>
       </c>
       <c r="H23">
         <v>1104912000.0</v>
       </c>
       <c r="I23">
         <v>879768000.0</v>
       </c>
@@ -24285,139 +24470,141 @@
       </c>
       <c r="Z23">
         <v>175346000.0</v>
       </c>
       <c r="AA23">
         <v>174434000.0</v>
       </c>
       <c r="AB23">
         <v>159900000.0</v>
       </c>
       <c r="AC23">
         <v>168900000.0</v>
       </c>
       <c r="AD23">
         <v>171200000.0</v>
       </c>
       <c r="AE23">
         <v>177900000.0</v>
       </c>
       <c r="AF23">
         <v>141800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>207</v>
+      </c>
+      <c r="B25">
+        <v>90438000.0</v>
+      </c>
       <c r="C25">
         <v>93992000.0</v>
       </c>
       <c r="D25">
         <v>87194000.0</v>
       </c>
       <c r="E25">
         <v>81356000.0</v>
       </c>
       <c r="F25">
         <v>72096000.0</v>
       </c>
       <c r="G25">
         <v>65657000.0</v>
       </c>
       <c r="H25">
         <v>56271000.0</v>
       </c>
       <c r="I25">
         <v>51968000.0</v>
       </c>
       <c r="J25">
         <v>51256000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -24425,51 +24612,51 @@
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
         <v>609953000.0</v>
       </c>
       <c r="C27">
         <v>552033000.0</v>
       </c>
       <c r="D27">
         <v>555998000.0</v>
       </c>
       <c r="E27">
         <v>578400000.0</v>
       </c>
       <c r="F27">
         <v>606994000.0</v>
       </c>
       <c r="G27">
         <v>447568000.0</v>
       </c>
       <c r="H27">
         <v>355613000.0</v>
       </c>
       <c r="I27">
         <v>304853000.0</v>
       </c>
@@ -24515,51 +24702,51 @@
       <c r="W27">
         <v>94913000.0</v>
       </c>
       <c r="X27">
         <v>91841000.0</v>
       </c>
       <c r="Y27">
         <v>100734000.0</v>
       </c>
       <c r="Z27">
         <v>80124000.0</v>
       </c>
       <c r="AA27">
         <v>77838000.0</v>
       </c>
       <c r="AB27">
         <v>69935000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>190791000.0</v>
       </c>
       <c r="C28">
         <v>189906000.0</v>
       </c>
       <c r="D28">
         <v>174548000.0</v>
       </c>
       <c r="E28">
         <v>157534000.0</v>
       </c>
       <c r="F28">
         <v>133624000.0</v>
       </c>
       <c r="G28">
         <v>118211000.0</v>
       </c>
       <c r="H28">
         <v>112730000.0</v>
       </c>
       <c r="I28">
         <v>90857000.0</v>
       </c>
@@ -24611,53 +24798,55 @@
       <c r="Y28">
         <v>14586000.0</v>
       </c>
       <c r="Z28">
         <v>13529000.0</v>
       </c>
       <c r="AA28">
         <v>12539000.0</v>
       </c>
       <c r="AB28">
         <v>11574000.0</v>
       </c>
       <c r="AC28">
         <v>79500000.0</v>
       </c>
       <c r="AD28">
         <v>81200000.0</v>
       </c>
       <c r="AE28">
         <v>82200000.0</v>
       </c>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>211</v>
+      </c>
+      <c r="B29">
+        <v>44991000.0</v>
+      </c>
       <c r="C29">
         <v>27907000.0</v>
       </c>
       <c r="D29">
         <v>33433000.0</v>
       </c>
       <c r="E29">
         <v>24173000.0</v>
       </c>
       <c r="F29">
         <v>-7644000.0</v>
       </c>
       <c r="G29">
         <v>52270000.0</v>
       </c>
       <c r="H29">
         <v>34329000.0</v>
       </c>
       <c r="I29">
         <v>23623000.0</v>
       </c>
       <c r="J29">
         <v>17093000.0</v>
       </c>
       <c r="K29">
@@ -24667,51 +24856,51 @@
         <v>56596000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>807699000.0</v>
       </c>
       <c r="C30">
         <v>817759000.0</v>
       </c>
       <c r="D30">
         <v>752368000.0</v>
       </c>
       <c r="E30">
         <v>771194999.0</v>
       </c>
       <c r="F30">
         <v>789794999.0</v>
       </c>
       <c r="G30">
         <v>570245000.0</v>
       </c>
       <c r="H30">
         <v>469254000.0</v>
       </c>
       <c r="I30">
         <v>396362000.0</v>
       </c>
@@ -24765,51 +24954,51 @@
       </c>
       <c r="Z30">
         <v>93653000.0</v>
       </c>
       <c r="AA30">
         <v>96819000.0</v>
       </c>
       <c r="AB30">
         <v>87400000.0</v>
       </c>
       <c r="AC30">
         <v>84700000.0</v>
       </c>
       <c r="AD30">
         <v>85700000.0</v>
       </c>
       <c r="AE30">
         <v>85100000.0</v>
       </c>
       <c r="AF30">
         <v>69600000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
         <v>8579000.0</v>
       </c>
       <c r="C31">
         <v>11629000.0</v>
       </c>
       <c r="D31">
         <v>9587000.0</v>
       </c>
       <c r="E31">
         <v>645000.0</v>
       </c>
       <c r="F31">
         <v>-1088000.0</v>
       </c>
       <c r="G31">
         <v>23000.0</v>
       </c>
       <c r="H31">
         <v>-542000.0</v>
       </c>
       <c r="I31">
         <v>405000.0</v>
       </c>
@@ -24863,51 +25052,51 @@
       </c>
       <c r="Z31">
         <v>1780000.0</v>
       </c>
       <c r="AA31">
         <v>2930000.0</v>
       </c>
       <c r="AB31">
         <v>2200000.0</v>
       </c>
       <c r="AC31">
         <v>-300000.0</v>
       </c>
       <c r="AD31">
         <v>700000.0</v>
       </c>
       <c r="AE31">
         <v>1700000.0</v>
       </c>
       <c r="AF31">
         <v>900000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
         <v>2087251000.0</v>
       </c>
       <c r="C32">
         <v>2012926000.0</v>
       </c>
       <c r="D32">
         <v>2008625000.0</v>
       </c>
       <c r="E32">
         <v>2090333999.0</v>
       </c>
       <c r="F32">
         <v>2057622000.0</v>
       </c>
       <c r="G32">
         <v>1736432000.0</v>
       </c>
       <c r="H32">
         <v>1249824000.0</v>
       </c>
       <c r="I32">
         <v>995649000.0</v>
       </c>
@@ -24980,1194 +25169,1201 @@
       <c r="AF32">
         <v>151300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ32"/>
+  <dimension ref="A1:DR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
+      <c r="DR1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
+        <v>219969000.0</v>
+      </c>
+      <c r="C2">
         <v>340259000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>264377000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>295431000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>234604000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>241614000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>325236000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>312640000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>239704000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>245826000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>326951000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>329141000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>254338000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>282012000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>338707000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>350467000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>257161000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>248317000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>388947000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>327116000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>295450000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>252067000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>252207000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>242514000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>182592000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>158511000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>190631000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>159405000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>127111000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>108273000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>149643000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>131130000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>94360000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>98283000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>115546000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>113911000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>85351000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>111714000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>119826000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>117940000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>97296000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>106366000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>136084000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>115979000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>99888000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>109417000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>126738000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>108515000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>93326000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>100747000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>101035000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>84200000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>68149000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>73224000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>73206000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>67120000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>51462000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>61965000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>58782000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>57884000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>49802000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>49368000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>54676000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>57291000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>46136000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>51695000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>50417000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>56095000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>43028000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>55232000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>57237000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>57571000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>44473000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>39004000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>41028000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>40130000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>32126000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>32267000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>32397000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>32276000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>24215000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>27414000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>25838000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>24701000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>18877000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>22658000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>22738000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>24504000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>18073000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>22016000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>22853000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>21965000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>18772000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>22917000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>23569000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>23369000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>18512000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>24430000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>20397000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>19429000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>15816000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>20667000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>18170000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>20640000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>18138000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>19500000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>17400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>19000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>16700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>23200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>19900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>20800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>20200000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>19900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>20900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>23800000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>20900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>22800000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>22100000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>26500000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>21300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
+        <v>21583000.0</v>
+      </c>
+      <c r="C3">
         <v>48630000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>22548000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22364000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22814000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>23088000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>23921000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>23579000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>23404000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>21538000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>23001000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21687000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21915000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>20591000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>20856000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>20275000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>19634000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19143000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>18779000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17178000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16996000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>16720000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>16353000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16639000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15945000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>14430000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15752000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>13226000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>12863000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>13108000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>12849000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>13191000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>12820000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>12884000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>12755999.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12892000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>12724000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>12252000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>12832000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>12444000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>12029000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>11308000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>11122000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>10143000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>10312000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>10148000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>9599000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8196000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>7195000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>7418000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>7022000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>6365000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5098000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>5320000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5255000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4902000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4731000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>5464000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>4363000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4505000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>4460000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4594000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4374000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4254000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>4205000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4240000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3696000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>4786000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>4197000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>4214000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3726000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2584000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1979000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1950000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1765000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1553000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1386000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1390000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1277000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1193000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1131000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1323000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1139000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1079000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>980000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1169000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1330000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1275000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1251000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2874000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1444000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1405000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1383000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1654000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1618000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1506000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1373000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1709000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1679000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1649000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1621000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1728000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1661000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1576000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1477000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1600000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1400000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>1500000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DG3">
         <v>1300000.0</v>
       </c>
       <c r="DH3">
+        <v>1300000.0</v>
+      </c>
+      <c r="DI3">
         <v>1400000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1200000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>1500000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1100000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>900000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>1000000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>1100000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>800000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>600000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -26349,832 +26545,839 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
+        <v>21582000.0</v>
+      </c>
+      <c r="C5">
         <v>-30587000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>64150000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>87054000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>33776000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-26544000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>88437000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>74210000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>15689000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-24447000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>79828000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>79902000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-13460000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-15277000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>66647000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>72043000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2639000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-74572000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-26187000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>81109000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>76825000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>36395000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>102222000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>79603000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>23053000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>20570000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>63436000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>39675000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>29443000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>28986000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>46728000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>31581000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>9238000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>15809000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>51496000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>46793000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4027999.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>34053000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>50309000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>41825000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>11237000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>26376000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>61098000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>46819000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>22138000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>32235000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>62224000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>40493000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>13391000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>29387000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>43539000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>32048000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>9686000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>27137000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>33310000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>18543000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>7110000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>26396000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>22050000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>24423000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2129000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>19176000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>20990000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>22380000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>6099000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>13936000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>13484000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>16626000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>3345000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>5986000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-3207000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>12335000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-7362000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>14229000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1828000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>8992000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>7132000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>5090000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>6906000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>11115000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1238000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>3249000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>5064000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>6781000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>5024000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>4289000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>3349000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>7391000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>600000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>5751000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>4661000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>3274000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-566000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2415000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>227000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>7087000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>566000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-6012000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>4419000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>7725000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>6926000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>1903000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>1456000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>4004000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>5519000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>1800000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>4100000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>5700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>5100000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>900000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>4000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>2700000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>7000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>1900000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>6000000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>2200000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>2500000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>1500000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>3700000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>3800000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>4300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
+        <v>43165000.0</v>
+      </c>
+      <c r="C6">
         <v>18043000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>86698000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>109418000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>56590000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3456000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>112358000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>97789000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>39093000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2909000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>102829000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>101589000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>8455000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>5314000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>87503000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>92318000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>22273000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-55429000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7408000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>98287000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>93821000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>53115000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>118575000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>96242000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>38998000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>35000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>79188000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>52901000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>42306000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>42094000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>59577000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>44772000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>22058000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>28693000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>64251999.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>59685000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>16751999.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>46305000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>63141000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>54269000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>23266000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>37684000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>72220000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>56962000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>32450000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>42383000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>71823000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>48689000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>20586000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>36805000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>50561000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>38413000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>14784000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>32457000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>38565000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>23445000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>11841000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>31860000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>26413000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>28928000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>6589000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>23770000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>25364000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>26634000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>10304000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>18176000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>17180000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>21412000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>7542000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>10200000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>519000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>14919000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-5383000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>16179000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>3593000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>10545000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>8518000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>6480000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>8183000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>12308000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2369000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>4572000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>6203000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>7860000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>6004000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>5458000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>4679000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>8666000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1851000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>8625000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>6105000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>4679000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>817000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>4069000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1845000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>8593000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1939000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-4303000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>6098000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>9374000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>8547000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>3631000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>3117000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>5580000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>6996000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>3400000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>5500000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>7200000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>6500000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>2200000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>5300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>4100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>8200000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>3400000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>7100000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>3100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>3500000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>2600000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>4500000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>4400000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>4800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -27356,121 +27559,122 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>2100000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>4000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>3200.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>2600000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>15500000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-2800000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-3800000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>1700000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>1300000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -27649,1590 +27853,1607 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
+        <v>213961000.0</v>
+      </c>
+      <c r="C9">
         <v>167682000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>273117000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>292518000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>219263000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>160685000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>280241000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>266458000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>186348000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>147896000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>274648000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>274163000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>155662000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>165513000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>257745999.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>265776000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>172952000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>99777000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>172696000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>275689000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>249630000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>208870000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>240585000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>209624000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>147973000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>142789000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>187835000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>159002000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>124540000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>116949000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>157227000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>141970000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>96097000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>108037000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>131501000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>134019000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>76344000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>107656000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>133607000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>126876000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>91531000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>108767000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>157010000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>136225000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>99615000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>108400000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>142996000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>123096000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>90519000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>104628000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>115379000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>97132000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>67783000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>79776000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>93242000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>80383000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>61809000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>80089000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>76031000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>76073000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>52374000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>66370000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>69791000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>72272000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>47894000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>55493000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>58305000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>61975000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>38045000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>48545000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>43891000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>59801000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>31650000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>53183000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>43116000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>52738000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>40322000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>41076000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>43470000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>47057000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>32673000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>37338000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>37372000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>36932000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>29832000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>33145000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>31996000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>37513000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>26582000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>28745000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>32692000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>34354000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>26547000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>31347000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>32990000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>35503000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>27148000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>22939000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>28708000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>29204000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>25860000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>28199000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>27821000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>30799000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>26119000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>25100000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>26700000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>28200000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>24200000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>23100000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>25500000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>25700000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>25000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>23600000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>27700000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>26000000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>21000000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>25000000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>24000000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>27600000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>21800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
+        <v>-188928000.0</v>
+      </c>
+      <c r="C10">
         <v>-30587000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>64150000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>84054000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>35843000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-53626000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>49098000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>73321000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18809000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-22180000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>64067000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>80103000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-12402000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-15378000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>38234000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>70867000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2287000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-73282000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-76456000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>80084000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>76563000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>42539000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>101951000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>78505000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>21235000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>17506000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>58934000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>38102000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>29828000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>28974000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>47020000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>31134000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9158000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>14696000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>51903000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>45503000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4040000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>34316000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>50162000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>41602000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>11041000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>25964000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>60353000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>46884000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>21810000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>31347000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>60307000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>40689000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>13251000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>28945000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>42212000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>31822000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>9562000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>26900000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>33354000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>23424000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>11839000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>25496000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>26460000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>44946000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>6598000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>18867000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>25292000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>26644000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>10305000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>12898000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>17222000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>21461000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2786000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>6248000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>639000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>15445000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-6492000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>15283000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>4920000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>11791000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>9650000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>6231000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>9328000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>13189000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3018000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3854000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>6803000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>8399000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>6463000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>4550000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>4863000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>8622000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2043000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>5815000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>6395000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>4943000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-180000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3068000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>574000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>8213000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>2237000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-5516000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>4776000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>8088000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>5869000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>2926000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3855000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>6107000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>6161000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2600000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>4800000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>6200000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>5500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>1300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>4300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>3800000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>4800000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>2100000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>5700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>2800000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1900000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>4100000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>4200000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
+        <v>-43667000.0</v>
+      </c>
+      <c r="C11">
         <v>-8056000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>17995000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>23621000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>11431000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-14871000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>15584000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>20982000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6212000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-4056000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>18772000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>22068000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3446000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-3961000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10948000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>17518000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-332000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-21496000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-18035000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>20889000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10998000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>9722000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>21183000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>18364000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3001000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3744000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>14205000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>10246000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6134000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7163000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>9013000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>7599000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-152000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-15834000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>18220000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>16378000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1671000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>12150000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>18632000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>14981000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4009000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>9849000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>21729000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>16952000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>8067000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>12273000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>22381000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>15261000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>4936000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>10866000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>16526000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>12107000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2650000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>10027000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>12604000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>9073000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>4346000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>7711000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>10164000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>16927000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>2639000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>6701000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>9846000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>10374000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>4045000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>5438000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>6848000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>9543000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1420000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2651000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>934000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>6920000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-2753000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>8528000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1743000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>5000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>3882000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>3754000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>3420000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>5203000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1197000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1588000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>2616000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>3256000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>2500000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1706000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1838000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>3259000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>772000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2198000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>2407000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1881000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-71000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>999000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>212000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>3410000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>917000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-2429000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2021000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>3372000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>2420000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1039000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1619000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>2565000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2588000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1100000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>2000000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>2600000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>2300000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>400000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>1700000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>1500000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>2700000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>800000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>2500000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>1100000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>1200000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DP11">
         <v>1800000.0</v>
       </c>
       <c r="DQ11">
+        <v>1800000.0</v>
+      </c>
+      <c r="DR11">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1644000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1686000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>759000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>83000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="S12">
         <v>26000.0</v>
       </c>
       <c r="T12">
-        <v>29000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="U12">
         <v>29000.0</v>
       </c>
       <c r="V12">
+        <v>29000.0</v>
+      </c>
+      <c r="W12">
         <v>30000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>20000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>212000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>63000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>175000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>138000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>27000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>637000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>821000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>343000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>273000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>205000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>381000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>211000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>86000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>84000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>65000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>22000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>20000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>23000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>963000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>11000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>31000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>30000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>24000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>19000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>32000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>41000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>33000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>6000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>27000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>46000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>24000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>15000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1700000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>106000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>630000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>980000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1057000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1492000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2025000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1299000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1312000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1416000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1051000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>710000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>654000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>775000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>599000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>617000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>94000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>185000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>275000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>184000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>84000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>293000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>268000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>378000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>918000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>360000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>2054000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>397000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>277000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>331000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>373000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>970000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>2353000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>962000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>621000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>770000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2052000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>700000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>500000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DG12">
         <v>900000.0</v>
       </c>
       <c r="DH12">
+        <v>900000.0</v>
+      </c>
+      <c r="DI12">
         <v>2400000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>4300000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>700000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DM12">
         <v>800000.0</v>
       </c>
       <c r="DN12">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DO12">
         <v>900000.0</v>
       </c>
       <c r="DP12">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DQ12">
         <v>800000.0</v>
       </c>
+      <c r="DR12">
+        <v>800000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>195</v>
+      </c>
+      <c r="B13">
+        <v>1890000.0</v>
+      </c>
       <c r="C13">
+        <v>2619000.0</v>
+      </c>
+      <c r="D13">
         <v>2696000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2294000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2331000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3228000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3582000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2946000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3493000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>3478000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1855000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1644000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1752000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>759000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>83000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="S13">
         <v>26000.0</v>
       </c>
       <c r="T13">
-        <v>29000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="U13">
         <v>29000.0</v>
       </c>
       <c r="V13">
+        <v>29000.0</v>
+      </c>
+      <c r="W13">
         <v>30000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>20000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>212000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>63000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>175000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>138000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>610000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>637000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -29280,86 +29501,85 @@
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -29541,939 +29761,950 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
+      <c r="DR14"/>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
+        <v>-145261000.0</v>
+      </c>
+      <c r="C15">
         <v>-22531000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>46155000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>60433000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>24412000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-38755000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>33514000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>52339000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>12597000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-18124000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>45295000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>58035000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-8956000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-11417000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>27286000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>53349000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-1955000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-51786000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-58421000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>59195000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>65565000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>32817000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>80768000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>60141000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>18234000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>13762000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>44729000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>27856000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>23694000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>21811000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>38007000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>23535000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>9310000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>30530000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>33683000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>29125000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5711000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>22166000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>31530000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>26621000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>7032000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>16115000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>38624000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>29932000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>13743000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>19074000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>37926000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>25428000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>8315000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>18079000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>25686000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>19715000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>6912000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>16873000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>20750000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>14351000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>7493000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>17785000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>16296000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>28019000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3959000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>12166000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>15446000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>16270000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>6260000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>7460000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>10374000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>11918000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1366000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3597000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-295000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>8525000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-3739000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>6755000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>3177000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>6791000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5768000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2477000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>5908000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>7986000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1821000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2266000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>4187000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>5143000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>3963000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2844000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3025000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>5363000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1271000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>3617000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>3988000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>3062000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-109000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2069000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>362000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>4803000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1320000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-3087000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2755000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>4716000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>3449000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1887000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>2236000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>3542000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>3573000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>1500000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>2800000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>3600000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>3200000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>900000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>2600000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>2300000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>2100000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>1300000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>3200000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1400000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1600000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>1100000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>2300000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>2400000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-22531000.0</v>
+      </c>
+      <c r="D16">
         <v>46155000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>60433000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>24412000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-38755000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>33514000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>45295000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>58035000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-8956000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-11417000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>27227000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>53349000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1955000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-51786000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-58421000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>58978000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>65565000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>32817000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>80768000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>60141000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>18234000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>13762000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>44729000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>27856000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>23694000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>21811000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>38007000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>23535000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>9310000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>30530000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>33683000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>29125000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5711000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>22166000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>31530000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>26621000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>7032000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>16115000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>38624000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>29932000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>13743000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>19074000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>37926000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>25428000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8315000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>18079000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>25686000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>19715000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6912000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>16873000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>20750000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>14351000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7493000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>17785000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>16296000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>28019000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3959000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>12166000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>15446000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>16270000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>6260000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>7460000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>10374000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>11918000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1366000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>3597000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-8525000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>8525000.0</v>
       </c>
-      <c r="BU16">
-[...1 lines deleted...]
-      </c>
       <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
         <v>6755000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3177000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>6791000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>5768000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2477000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>5908000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>7986000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1821000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2266000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>4187000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>5143000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3963000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2844000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3024000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>5363000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1271000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>3617000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3988000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3062000.0</v>
       </c>
-      <c r="CO16">
-[...1 lines deleted...]
-      </c>
       <c r="CP16">
+        <v>0.0</v>
+      </c>
+      <c r="CQ16">
         <v>2069000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>362000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>4802000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1320000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>5078000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2755000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>4716000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>3449000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>1887000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>2236000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>3543000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3573000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>199</v>
+      </c>
+      <c r="B17">
+        <v>-145261000.0</v>
+      </c>
       <c r="C17">
+        <v>-22531000.0</v>
+      </c>
+      <c r="D17">
         <v>46155000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>60433000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>24412000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-38755000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>33514000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>52339000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>12597000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-18124000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>45295000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>58035000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-8956000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-11417000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>27286000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>53349000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-1955000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-51786000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-58421000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>59195000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>65565000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>32817000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>80768000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>60141000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>18234000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>13762000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>44729000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>27856000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>23694000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>21811000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>38007000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>23535000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>9310000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>30530000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>33683000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>29125000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>5711000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>22166000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>31530000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>26621000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>7032000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>16115000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>38624000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>29932000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>13743000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>19074000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>37926000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>25428000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>8315000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>18079000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>25686000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>19715000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>6912000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>16873000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>20750000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>14351000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>7493000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>16296000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>28019000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -30562,154 +30793,161 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>200</v>
+      </c>
+      <c r="B18">
+        <v>1890000.0</v>
+      </c>
       <c r="C18">
+        <v>2619000.0</v>
+      </c>
+      <c r="D18">
         <v>2696000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2294000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2331000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3228000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3582000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2946000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3493000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4018000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3478000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1855000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1644000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1752000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>759000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>83000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26000.0</v>
       </c>
       <c r="S18">
         <v>-26000.0</v>
       </c>
       <c r="T18">
-        <v>-29000.0</v>
+        <v>-26000.0</v>
       </c>
       <c r="U18">
         <v>-29000.0</v>
       </c>
       <c r="V18">
+        <v>-29000.0</v>
+      </c>
+      <c r="W18">
         <v>-30000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-20000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-212000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>63000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>175000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-138000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-27000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>637000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -30757,209 +30995,210 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-102000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-324000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-891000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-601000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-100000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-323000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-657000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>8000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-6000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>444000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>190000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-52000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-360000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-370000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-764000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>197000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-252000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-348000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-51000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-203000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-285000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-335000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>196000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>129000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-72000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-112000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-169000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-206000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-219000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-422000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-527000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>54000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-325000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-688000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-371000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>201000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-136000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-184000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-57000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-220000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-122000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-97000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>20000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-19000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-2000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>47000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>23000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
@@ -30976,189 +31215,188 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>-121000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>27100000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>80000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>41000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>3110000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>14158000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1004000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>227000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1670000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>441000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>834000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1521000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>668000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>243000.0</v>
       </c>
-      <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>135000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>517000.0</v>
       </c>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>946000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>22016000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1505000.0</v>
       </c>
       <c r="AK20">
         <v>1505000.0</v>
       </c>
       <c r="AL20">
+        <v>1505000.0</v>
+      </c>
+      <c r="AM20">
         <v>-235000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>-531000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>37000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>40000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>218000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>200000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1577000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
         <v>267000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1300000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
         <v>149000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
@@ -31265,467 +31503,471 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
+        <v>21582000.0</v>
+      </c>
+      <c r="C21">
         <v>-34429000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>63465000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>82069000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>33776000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-56029000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>45833000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>70815000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15354000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-25927000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>61502000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>78370000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-13944000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-16806000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>38366000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>71385000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2154000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-72932000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-75773000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>80105000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>76598000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>42125000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>101781000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>78769000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>21532000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>17702000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>59836000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>37932000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>29443000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>28851000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>46728000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>31064000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9238000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>14863000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>51496000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>45288000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4027999.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>34325000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>50309000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>41788000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>11237000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>26336000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>60880000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>46819000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>22138000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>32034999.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>60647000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>40493000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>13391000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>29120000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>42239000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>32048000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>9686000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>27137000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>33310000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>23445000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>11841000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>25730000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>26413000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>44923000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>6589000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>18876000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>25364000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>26634000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>10304000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>12887000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>17180000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>21412000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2792000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>5986000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>519000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>14919000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-7362000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>14229000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>3593000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>10545000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>8518000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>5090000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>8183000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>12308000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2369000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3249000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>6203000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>7860000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>6004000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>4289000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>4679000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>8666000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1851000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>5651000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>6105000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>4679000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-566000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>2415000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>227000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>7087000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1939000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-6012000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>4419000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>7725000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>5305000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>1903000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>3117000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>5580000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>5519000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1800000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>4100000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>5700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>5100000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>900000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>4000000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>2700000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>7000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>1900000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>6000000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>2200000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>2500000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>1500000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>3700000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>3800000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>4300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -31907,435 +32149,441 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>412348000.0</v>
+      </c>
+      <c r="C23">
         <v>542370000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>474029000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>505880000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>420091000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>458328000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>559644000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>508283000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>410698000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>419649000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>540097000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>524934000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>423944000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>464331000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>558087000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>544858000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>432267000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>421026000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>637416000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>522700000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>468482000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>418812000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>391011000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>373369000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>309033000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>283598000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>318630000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>280475000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>222208000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>196371000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>260142000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>242036000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>181219000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>191457000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>195551000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>202642000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>157667000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>185045000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>203124000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>203028000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>177590000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>188797000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>232214000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>205385000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>177365000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>185782000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>209087000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>191118000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>170454000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>176255000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>174175000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>149504000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>126368000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>126108000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>13294000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>124058000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>101430000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>115658000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>108400000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>109534000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>95587000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>96562000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>99103000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>102929000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>83726000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>93252000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>91542000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>96658000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>78281000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>97791000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>100609000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>102453000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>83485000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>77958000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>80551000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>82323000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>63930000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>68253000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>67684000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>67025000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>54519000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>61503000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>57007000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>53773000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>42705000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>51514000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>50055000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>53351000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>42804000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>45010000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>49440000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>51640000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>45885000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>51849000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>56332000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>51785000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>43721000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>53381000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>44686000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>40908000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>34750000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>46963000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>42874000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>45859000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>38738000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>42800000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>40000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>41500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>35800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>45400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>41400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>43800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>38200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>41600000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>42600000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>47600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>39400000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>46300000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>42400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>50300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>38800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32413,449 +32661,453 @@
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>207</v>
+      </c>
+      <c r="B25">
+        <v>21583000.0</v>
+      </c>
       <c r="C25">
+        <v>22712000.0</v>
+      </c>
+      <c r="D25">
         <v>22548000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>22364000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>22814000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>23088000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>23921000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>23579000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>23404000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>21538000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>23001000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>21687000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>21915000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>20591000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>20856000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>20275000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>19634000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19143000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>18779000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>17178000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>16996000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16720000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>16353000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>16639000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15945000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14430000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15752000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>13226000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>12863000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>13108000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>12849000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>13191000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>12820000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>12884000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>12756000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12892000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>12724000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>12252000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>12832000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>12444000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>12029000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>11308000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>11122000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10143000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>10312000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>10148000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>9599000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>8196000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7195000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7418000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>7022000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6365000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5098000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5320000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5255000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4902000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4731000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>5464000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4363000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4505000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>4460000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>4594000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>4374000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4254000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4205000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>4240000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3696000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>4786000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>4197000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>4214000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3726000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2584000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1979000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1950000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1765000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1553000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1386000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1390000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1277000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1193000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1131000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1323000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1139000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1079000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>980000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1169000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1330000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1275000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1251000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2874000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1444000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1405000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1383000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1654000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1618000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1506000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>1373000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1709000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1728000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1649000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1621000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1700000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1661000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1576000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>1477000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1600000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1400000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>1500000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DG25">
         <v>1300000.0</v>
       </c>
       <c r="DH25">
+        <v>1300000.0</v>
+      </c>
+      <c r="DI25">
         <v>1400000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>1200000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>1500000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>1100000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>900000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>1000000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>1100000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>800000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>600000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -33037,848 +33289,861 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
+        <v>140076000.0</v>
+      </c>
+      <c r="C27">
         <v>147966000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>164739000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>159713000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>137535000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>139549000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>147986000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>144224000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>120275000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>128629000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>152579000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>149362000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>125428000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>139185000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>153717000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>154883000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>130615000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>137698000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>166817000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>161620000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>140859000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>141318000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>108023000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>100336000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>97891000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>93241000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>96570000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>94079000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>71723000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>63057000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>87765000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>86510000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>67521000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>73417000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>63647000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>67831000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>53754000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>57895000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>63817000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>63252000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>59249000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>63806000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>78205000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>71370000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>60247000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>58493000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>65024000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>65922000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>61257000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>58207000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>56096000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>50178000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>43449000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>39104000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>47639000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>44108000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>38455000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>41897000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>39334000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>40518000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>35512000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>36897000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>34612000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>35091000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>29137000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>31768000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>32737000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>31162000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>25893000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>31652000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>34004000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>35744000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>31501000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>32375000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>32956000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>32620000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>26506000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>29010000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>29913000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>29368000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>25378000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>29173000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>26816000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>25073000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>19808000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>24784000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>23391000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>25217000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>21522000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>20286000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>22239000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>26006000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>23310000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>25091000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>29366000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>24592000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>21685000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>25380000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>21168000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>18369000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>15207000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>77838000.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>20108000.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>20595000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>16140000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>69935000.0</v>
       </c>
-      <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>52303000.0</v>
+      </c>
+      <c r="C28">
         <v>52175000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>44913000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>45751000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>47952000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>47680000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>43818000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>48024000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>50384000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>43714000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>42241000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>44899000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>43694000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>41605000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>37382000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>38849000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>39698000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>36652000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>32066000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>32960000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>31946000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>31157000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>30340000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>29685000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>27029000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>31178000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>31429000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>26748000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>23374000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>24906000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>22734000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>23879000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>19338000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>18811000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>16358000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>19395000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>18562000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>15708000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>19481000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>21836000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>21045000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>18583000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>17707000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>18036000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>17230000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>17671000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>15748000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>16681000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>15871000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>17034000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>15744000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>14906000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>14648000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>13535000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>12293000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>12830000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>11513000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>11796000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>10284000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>11132000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>10273000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>10297000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>9815000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>10547000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>8453000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>9789000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>8388000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>9401000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>9360000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>8971000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>9368000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>9138000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7511000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>6579000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>6567000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>6130000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>5298000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>6976000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>5374000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>5381000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>4926000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>4916000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>4353000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3999000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>4020000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>4072000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>3926000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>3630000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>3209000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2808000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>4348000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>3669000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>3803000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>3841000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>3397000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3824000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>3524000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>3571000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>3121000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>3110000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>3727000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>12539000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2935000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>3048000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2983000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>11574000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>21200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>21000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>17700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>20900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>20200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>21600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>16800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>20200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>20600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>22900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>17500000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>22400000.0</v>
       </c>
-      <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
+      <c r="DR28"/>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>211</v>
+      </c>
+      <c r="B29">
+        <v>-43667000.0</v>
+      </c>
       <c r="C29">
+        <v>-8056000.0</v>
+      </c>
+      <c r="D29">
         <v>17995000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>23621000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11431000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-14871000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15584000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>20982000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6212000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4056000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>18772000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>22068000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3446000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3961000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10948000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>17518000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-332000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-21496000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-18035000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>20889000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10998000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9722000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>25183000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>18364000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3001000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3744000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>14205000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>10246000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6134000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -33926,1143 +34191,1153 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>192379000.0</v>
+      </c>
+      <c r="C30">
         <v>202111000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>209652000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>210449000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>185487000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>216714000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>234408000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>195643000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>170994000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>173823000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>213146000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>195793000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>169606000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>182319000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>219380000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>194390000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>175106000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>172709000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>248469000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>195584000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>173032000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>166745000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>138804000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>130855000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>126441000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>125087000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>127999000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>121070000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>95097000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>88098000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>110499000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>110906000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>86859000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>93174000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>80005000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>88731000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>72316000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>73331000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>83298000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>85088000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>80294000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>82430000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>96130000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>89406000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>77477000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>76365000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>82349000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>82603000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>77128000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>75508000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>73140000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>65304000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>58219000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>52884000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>59912000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>56938000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>49968000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>53693000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>49618000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>51650000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>45785000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>47194000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>44427000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>45638000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>37590000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>41557000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>41125000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>40563000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>35253000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>42559000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>43372000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>44882000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>39012000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>38954000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>39523000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>42193000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>31804000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>35986000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>35287000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>34749000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>30304000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>34089000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>31169000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>29072000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>23828000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>28856000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>27317000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>28847000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>24731000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>22994000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>26587000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>29675000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>27113000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>28932000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>32763000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>28416000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>25209000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>28951000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>24289000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>21479000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>18934000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>26296000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>24704000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>25219000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>20600000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>23300000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>22600000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>22500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>19100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>22200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>21500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>23000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21700000.0</v>
       </c>
       <c r="DK30">
         <v>21700000.0</v>
       </c>
       <c r="DL30">
+        <v>21700000.0</v>
+      </c>
+      <c r="DM30">
         <v>23800000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>18500000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>23500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>20300000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>23800000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>17500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
+        <v>-210510000.0</v>
+      </c>
+      <c r="C31">
         <v>3842000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>685000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1985000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2067000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2403000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3265000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2506000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3455000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3747000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2564999.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1733000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1542000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1428000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-132000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-518000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-133000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-349000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-683000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-21000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-35000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>414000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>170000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-264000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-297000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-196000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-902000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>170000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>385000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>123000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>292000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>70000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-80000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-167000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>407000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>215000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>12000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-9000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-147000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-186000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-196000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-373000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-527000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>65000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-328000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-688999.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-340000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>196000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-140000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-175000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-27000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-226000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-124000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-237000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>44000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-21000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-234000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>47000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>23000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>9000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-9000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-72000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>10000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>11000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>42000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>49000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-6000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>262000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>120000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>526000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>870000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1054000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1327000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>1246000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1132000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1141000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1145000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>881000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>649000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>605000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>600000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>539000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>459000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>261000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>184000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-44000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>192000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>164000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>290000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>264000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>386000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>653000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>347000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>1126000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>298000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>496000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>357000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>363000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>564000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>1022000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>738000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>527000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>642000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>800000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>700000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DF31">
         <v>400000.0</v>
       </c>
       <c r="DG31">
+        <v>400000.0</v>
+      </c>
+      <c r="DH31">
         <v>300000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>1100000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-2200000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>200000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DM31">
         <v>300000.0</v>
       </c>
       <c r="DN31">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DO31">
         <v>400000.0</v>
       </c>
       <c r="DP31">
         <v>400000.0</v>
       </c>
       <c r="DQ31">
+        <v>400000.0</v>
+      </c>
+      <c r="DR31">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
+        <v>433930000.0</v>
+      </c>
+      <c r="C32">
         <v>507941000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>537494000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>587949000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>453867000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>402299000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>605477000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>579098000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>426052000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>393722000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>601599000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>603304000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>410000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>447525000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>596453000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>616243000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>430113000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>348094000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>561643000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>602805000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>545080000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>460937000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>492792000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>452138000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>330565000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>301300000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>378466000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>318407000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>251651000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>225222000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>306870000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>273100000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>190457000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>206320000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>247047000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>247930000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>161695000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>219370000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>253433000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>244816000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>188827000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>215133000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>293094000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>252204000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>199503000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>217817000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>269734000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>231611000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>183845000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>205375000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>216414000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>181332000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>135932000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>153000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>166448000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>147503000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>113271000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>142054000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>134813000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>133957000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>102176000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>115738000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>124467000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>129563000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>94030000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>107188000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>108722000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>118070000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>81073000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>103777000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>101128000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>117372000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>76123000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>92187000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>84144000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>92868000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>72448000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>73343000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>75867000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>79333000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>56888000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>64752000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>63210000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>61633000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>48709000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>55803000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>54734000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>62017000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>44655000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>50761000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>55545000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>56319000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>45319000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>54264000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>56559000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>58872000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>45660000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>47369000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>49105000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>48633000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>41676000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>48866000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>45991000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>51439000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>44257000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>44600000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>44100000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>47200000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>40900000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>46300000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>45400000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>46500000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>45200000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>43500000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>48600000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>49800000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>41900000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>47800000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>46100000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>54100000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>43100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -35154,51 +35429,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
         <v>211819000.0</v>
       </c>
       <c r="C2">
         <v>298491000.0</v>
       </c>
       <c r="D2">
         <v>180560000.0</v>
       </c>
       <c r="E2">
         <v>66321000.0</v>
       </c>
       <c r="F2">
         <v>163282000.0</v>
       </c>
       <c r="G2">
         <v>36670000.0</v>
       </c>
       <c r="H2">
         <v>108399000.0</v>
       </c>
       <c r="I2">
         <v>65637000.0</v>
       </c>
@@ -35252,51 +35527,51 @@
       </c>
       <c r="Z2">
         <v>35114000.0</v>
       </c>
       <c r="AA2">
         <v>5346000.0</v>
       </c>
       <c r="AB2">
         <v>8700000.0</v>
       </c>
       <c r="AC2">
         <v>100000.0</v>
       </c>
       <c r="AD2">
         <v>5100000.0</v>
       </c>
       <c r="AE2">
         <v>1900000.0</v>
       </c>
       <c r="AF2">
         <v>7800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
         <v>54563000</v>
       </c>
       <c r="C3">
         <v>76277000</v>
       </c>
       <c r="D3">
         <v>64087000</v>
       </c>
       <c r="E3">
         <v>90582000</v>
       </c>
       <c r="F3">
         <v>147919000</v>
       </c>
       <c r="G3">
         <v>139996000</v>
       </c>
       <c r="H3">
         <v>93233000</v>
       </c>
       <c r="I3">
         <v>55510000</v>
       </c>
@@ -35350,51 +35625,51 @@
       </c>
       <c r="Z3">
         <v>3271000</v>
       </c>
       <c r="AA3">
         <v>5602000</v>
       </c>
       <c r="AB3">
         <v>3800000</v>
       </c>
       <c r="AC3">
         <v>5200000</v>
       </c>
       <c r="AD3">
         <v>15300000</v>
       </c>
       <c r="AE3">
         <v>11400000</v>
       </c>
       <c r="AF3">
         <v>4300000</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>114239000.0</v>
       </c>
       <c r="F4">
         <v>-96961000.0</v>
       </c>
       <c r="G4">
         <v>126612000.0</v>
       </c>
       <c r="H4">
         <v>-71729000.0</v>
       </c>
       <c r="I4">
         <v>42762000.0</v>
       </c>
       <c r="J4">
         <v>-25398000.0</v>
       </c>
       <c r="K4">
         <v>-3158000.0</v>
       </c>
@@ -35410,51 +35685,51 @@
       <c r="O4">
         <v>25013000.0</v>
       </c>
       <c r="P4">
         <v>481000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>55814000.0</v>
       </c>
       <c r="F5">
         <v>-71618000.0</v>
       </c>
       <c r="G5">
         <v>-60164000.0</v>
       </c>
       <c r="H5">
         <v>-12932000.0</v>
       </c>
       <c r="I5">
         <v>-486000.0</v>
       </c>
       <c r="J5">
         <v>-1076000.0</v>
       </c>
       <c r="K5">
         <v>20080000.0</v>
       </c>
@@ -35470,51 +35745,51 @@
       <c r="O5">
         <v>6123000.0</v>
       </c>
       <c r="P5">
         <v>-2146000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
         <v>11559000.0</v>
       </c>
       <c r="C6">
         <v>-86672000.0</v>
       </c>
       <c r="D6">
         <v>117931000.0</v>
       </c>
       <c r="E6">
         <v>114239000.0</v>
       </c>
       <c r="F6">
         <v>-96961000.0</v>
       </c>
       <c r="G6">
         <v>126612000.0</v>
       </c>
       <c r="H6">
         <v>-71729000.0</v>
       </c>
       <c r="I6">
         <v>42762000.0</v>
       </c>
@@ -35568,51 +35843,51 @@
       </c>
       <c r="Z6">
         <v>12755000.0</v>
       </c>
       <c r="AA6">
         <v>910000.0</v>
       </c>
       <c r="AB6">
         <v>-3400000.0</v>
       </c>
       <c r="AC6">
         <v>8700000.0</v>
       </c>
       <c r="AD6">
         <v>-5000000.0</v>
       </c>
       <c r="AE6">
         <v>3200000.0</v>
       </c>
       <c r="AF6">
         <v>28800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
         <v>47023000.0</v>
       </c>
       <c r="C7">
         <v>38916000.0</v>
       </c>
       <c r="D7">
         <v>64936000.0</v>
       </c>
       <c r="E7">
         <v>-9702000.0</v>
       </c>
       <c r="F7">
         <v>-69860000.0</v>
       </c>
       <c r="G7">
         <v>-48817000.0</v>
       </c>
       <c r="H7">
         <v>-13845000.0</v>
       </c>
       <c r="I7">
         <v>-6287000.0</v>
       </c>
@@ -35666,51 +35941,51 @@
       </c>
       <c r="Z7">
         <v>3102000.0</v>
       </c>
       <c r="AA7">
         <v>-1071000.0</v>
       </c>
       <c r="AB7">
         <v>-3900000.0</v>
       </c>
       <c r="AC7">
         <v>9200000.0</v>
       </c>
       <c r="AD7">
         <v>-6500000.0</v>
       </c>
       <c r="AE7">
         <v>2900000.0</v>
       </c>
       <c r="AF7">
         <v>-11900000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-2042000.0</v>
       </c>
       <c r="F8">
         <v>23071000.0</v>
       </c>
       <c r="G8">
         <v>-24014000.0</v>
       </c>
       <c r="H8">
         <v>-12260000.0</v>
       </c>
       <c r="I8">
         <v>-1636000.0</v>
       </c>
       <c r="J8">
         <v>2945000.0</v>
       </c>
       <c r="K8">
         <v>2534000.0</v>
       </c>
@@ -35726,51 +36001,51 @@
       <c r="O8">
         <v>-8305000.0</v>
       </c>
       <c r="P8">
         <v>-3161000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
         <v>4352000.0</v>
       </c>
       <c r="C9">
         <v>5548000.0</v>
       </c>
       <c r="D9">
         <v>-10340000.0</v>
       </c>
       <c r="E9">
         <v>-2042000.0</v>
       </c>
       <c r="F9">
         <v>23071000.0</v>
       </c>
       <c r="G9">
         <v>-24014000.0</v>
       </c>
       <c r="H9">
         <v>-12260000.0</v>
       </c>
       <c r="I9">
         <v>-1636000.0</v>
       </c>
@@ -35822,51 +36097,51 @@
       <c r="Y9">
         <v>1325000.0</v>
       </c>
       <c r="Z9">
         <v>-6626000.0</v>
       </c>
       <c r="AA9">
         <v>3600000.0</v>
       </c>
       <c r="AB9">
         <v>-3865000.0</v>
       </c>
       <c r="AC9">
         <v>4400000.0</v>
       </c>
       <c r="AD9">
         <v>-300000.0</v>
       </c>
       <c r="AE9">
         <v>-100000.0</v>
       </c>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10">
         <v>23405000.0</v>
       </c>
       <c r="C10">
         <v>6907000.0</v>
       </c>
       <c r="D10">
         <v>31500000.0</v>
       </c>
       <c r="E10">
         <v>131000.0</v>
       </c>
       <c r="F10">
         <v>-21224000.0</v>
       </c>
       <c r="G10">
         <v>-24463000.0</v>
       </c>
       <c r="H10">
         <v>-24932000.0</v>
       </c>
       <c r="I10">
         <v>-21312000.0</v>
       </c>
@@ -35920,51 +36195,51 @@
       </c>
       <c r="Z10">
         <v>6416000.0</v>
       </c>
       <c r="AA10">
         <v>-83000.0</v>
       </c>
       <c r="AB10">
         <v>200000.0</v>
       </c>
       <c r="AC10">
         <v>-2200000.0</v>
       </c>
       <c r="AD10">
         <v>300000.0</v>
       </c>
       <c r="AE10">
         <v>-3700000.0</v>
       </c>
       <c r="AF10">
         <v>-1500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-52851000.0</v>
       </c>
       <c r="F11">
         <v>-27361000.0</v>
       </c>
       <c r="G11">
         <v>67179000.0</v>
       </c>
       <c r="H11">
         <v>40486000.0</v>
       </c>
       <c r="I11">
         <v>17213000.0</v>
       </c>
       <c r="J11">
         <v>-776000.0</v>
       </c>
       <c r="K11">
         <v>-8115000.0</v>
       </c>
@@ -35996,51 +36271,51 @@
       <c r="U11">
         <v>14371000.0</v>
       </c>
       <c r="V11">
         <v>2501000.0</v>
       </c>
       <c r="W11">
         <v>4339000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>822000.0</v>
       </c>
       <c r="Z11">
         <v>4049000.0</v>
       </c>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>50274000.0</v>
       </c>
       <c r="F12">
         <v>39508000.0</v>
       </c>
       <c r="G12">
         <v>37252000.0</v>
       </c>
       <c r="H12">
         <v>21568000.0</v>
       </c>
       <c r="I12">
         <v>25037000.0</v>
       </c>
       <c r="J12">
         <v>-13675000.0</v>
       </c>
       <c r="K12">
         <v>2339000.0</v>
       </c>
@@ -36056,51 +36331,51 @@
       <c r="O12">
         <v>962000.0</v>
       </c>
       <c r="P12">
         <v>1108000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-5572000.0</v>
       </c>
       <c r="F13">
         <v>-39554000.0</v>
       </c>
       <c r="G13">
         <v>-41111000.0</v>
       </c>
       <c r="H13">
         <v>1930000.0</v>
       </c>
       <c r="I13">
         <v>10309000.0</v>
       </c>
       <c r="J13">
         <v>-2861000.0</v>
       </c>
       <c r="K13">
         <v>14111000.0</v>
       </c>
@@ -36110,51 +36385,51 @@
       <c r="M13">
         <v>-2850000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
         <v>93992000.0</v>
       </c>
       <c r="C14">
         <v>93992000.0</v>
       </c>
       <c r="D14">
         <v>88141000.0</v>
       </c>
       <c r="E14">
         <v>81356000.0</v>
       </c>
       <c r="F14">
         <v>80114000.0</v>
       </c>
       <c r="G14">
         <v>73012000.0</v>
       </c>
       <c r="H14">
         <v>56271000.0</v>
       </c>
       <c r="I14">
         <v>51968000.0</v>
       </c>
@@ -36208,51 +36483,51 @@
       </c>
       <c r="Z14">
         <v>6658000.0</v>
       </c>
       <c r="AA14">
         <v>6442000.0</v>
       </c>
       <c r="AB14">
         <v>5900000.0</v>
       </c>
       <c r="AC14">
         <v>5200000.0</v>
       </c>
       <c r="AD14">
         <v>4500000.0</v>
       </c>
       <c r="AE14">
         <v>3000000.0</v>
       </c>
       <c r="AF14">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>3474000.0</v>
       </c>
       <c r="F15">
         <v>5071000.0</v>
       </c>
       <c r="G15">
         <v>13582000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>40127000.0</v>
       </c>
       <c r="L15">
         <v>42339000.0</v>
       </c>
       <c r="M15">
@@ -36268,51 +36543,51 @@
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15">
         <v>9800000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15">
         <v>19100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
         <v>223378000.0</v>
       </c>
       <c r="C16">
         <v>211819000.0</v>
       </c>
       <c r="D16">
         <v>298491000.0</v>
       </c>
       <c r="E16">
         <v>180560000.0</v>
       </c>
       <c r="F16">
         <v>66321000.0</v>
       </c>
       <c r="G16">
         <v>163282000.0</v>
       </c>
       <c r="H16">
         <v>36670000.0</v>
       </c>
       <c r="I16">
         <v>108399000.0</v>
       </c>
@@ -36366,87 +36641,87 @@
       </c>
       <c r="Z16">
         <v>47869000.0</v>
       </c>
       <c r="AA16">
         <v>6256000.0</v>
       </c>
       <c r="AB16">
         <v>5300000.0</v>
       </c>
       <c r="AC16">
         <v>8700000.0</v>
       </c>
       <c r="AD16">
         <v>100000.0</v>
       </c>
       <c r="AE16">
         <v>5100000.0</v>
       </c>
       <c r="AF16">
         <v>36600000.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
         <v>215595000.0</v>
       </c>
       <c r="C18">
         <v>172615000.0</v>
       </c>
       <c r="D18">
         <v>201064000.0</v>
       </c>
       <c r="E18">
         <v>109363000.0</v>
       </c>
       <c r="F18">
         <v>-91622000.0</v>
       </c>
       <c r="G18">
         <v>113411000.0</v>
       </c>
       <c r="H18">
         <v>85009000.0</v>
       </c>
       <c r="I18">
         <v>107937000.0</v>
       </c>
@@ -36500,51 +36775,51 @@
       </c>
       <c r="Z18">
         <v>16007000.0</v>
       </c>
       <c r="AA18">
         <v>11734000.0</v>
       </c>
       <c r="AB18">
         <v>10000000.0</v>
       </c>
       <c r="AC18">
         <v>17200000.0</v>
       </c>
       <c r="AD18">
         <v>-8300000.0</v>
       </c>
       <c r="AE18">
         <v>4400000.0</v>
       </c>
       <c r="AF18">
         <v>-1900000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-96254000.0</v>
       </c>
       <c r="D19">
         <v>-62378000.0</v>
       </c>
       <c r="E19">
         <v>-88506000.0</v>
       </c>
       <c r="F19">
         <v>-146617000.0</v>
       </c>
       <c r="G19">
         <v>-139117000.0</v>
       </c>
       <c r="H19">
         <v>-258829000.0</v>
       </c>
       <c r="I19">
         <v>-55344000.0</v>
       </c>
       <c r="J19">
         <v>-32929000.0</v>
@@ -36554,93 +36829,95 @@
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>1173000.0</v>
       </c>
       <c r="I20">
         <v>906000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>234</v>
+      </c>
+      <c r="B21">
+        <v>-1728000.0</v>
+      </c>
       <c r="C21">
         <v>-1886000.0</v>
       </c>
       <c r="D21">
         <v>-1575000.0</v>
       </c>
       <c r="E21">
         <v>-1672000.0</v>
       </c>
       <c r="F21">
         <v>-1570000.0</v>
       </c>
       <c r="G21">
         <v>-1260000.0</v>
       </c>
       <c r="H21">
         <v>-378000.0</v>
       </c>
       <c r="I21">
         <v>-78000.0</v>
       </c>
       <c r="J21">
         <v>-60000.0</v>
       </c>
       <c r="K21">
@@ -36656,51 +36933,51 @@
         <v>-787000.0</v>
       </c>
       <c r="O21">
         <v>628000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
         <v>108469000.0</v>
       </c>
       <c r="C22">
         <v>59695000.0</v>
       </c>
       <c r="D22">
         <v>76250000.0</v>
       </c>
       <c r="E22">
         <v>67263000.0</v>
       </c>
       <c r="F22">
         <v>14553000.0</v>
       </c>
       <c r="G22">
         <v>191960000.0</v>
       </c>
       <c r="H22">
         <v>110041000.0</v>
       </c>
       <c r="I22">
         <v>92663000.0</v>
       </c>
@@ -36754,51 +37031,51 @@
       </c>
       <c r="Z22">
         <v>7833000.0</v>
       </c>
       <c r="AA22">
         <v>11239000.0</v>
       </c>
       <c r="AB22">
         <v>11100000.0</v>
       </c>
       <c r="AC22">
         <v>7900000.0</v>
       </c>
       <c r="AD22">
         <v>7600000.0</v>
       </c>
       <c r="AE22">
         <v>8400000.0</v>
       </c>
       <c r="AF22">
         <v>12600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
         <v>2513000.0</v>
       </c>
       <c r="C23">
         <v>1190000.0</v>
       </c>
       <c r="D23">
         <v>9610000.0</v>
       </c>
       <c r="E23">
         <v>4472000.0</v>
       </c>
       <c r="F23">
         <v>-15536000.0</v>
       </c>
       <c r="G23">
         <v>-1691999.0</v>
       </c>
       <c r="H23">
         <v>8063000.0</v>
       </c>
       <c r="I23">
         <v>23049000.0</v>
       </c>
@@ -36852,51 +37129,51 @@
       </c>
       <c r="Z23">
         <v>-3536000.0</v>
       </c>
       <c r="AA23">
         <v>113000.0</v>
       </c>
       <c r="AB23">
         <v>-9900000.0</v>
       </c>
       <c r="AC23">
         <v>-13800000.0</v>
       </c>
       <c r="AD23">
         <v>8100000.0</v>
       </c>
       <c r="AE23">
         <v>-100000.0</v>
       </c>
       <c r="AF23">
         <v>100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24">
         <v>-2466000.0</v>
       </c>
       <c r="C24">
         <v>-19977000.0</v>
       </c>
       <c r="D24">
         <v>1709000.0</v>
       </c>
       <c r="E24">
         <v>2076000.0</v>
       </c>
       <c r="F24">
         <v>145000.0</v>
       </c>
       <c r="G24">
         <v>392000.0</v>
       </c>
       <c r="H24">
         <v>-79000.0</v>
       </c>
       <c r="I24">
         <v>-740000.0</v>
       </c>
@@ -36948,51 +37225,51 @@
       <c r="Y24">
         <v>212000.0</v>
       </c>
       <c r="Z24">
         <v>46000.0</v>
       </c>
       <c r="AA24">
         <v>565000.0</v>
       </c>
       <c r="AB24">
         <v>100000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24">
         <v>-4300000.0</v>
       </c>
       <c r="AE24">
         <v>1300000.0</v>
       </c>
       <c r="AF24">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
         <v>-62000.0</v>
       </c>
       <c r="C25">
         <v>57253000.0</v>
       </c>
       <c r="D25">
         <v>29724000.0</v>
       </c>
       <c r="E25">
         <v>37943000.0</v>
       </c>
       <c r="F25">
         <v>36715000.0</v>
       </c>
       <c r="G25">
         <v>19597000.0</v>
       </c>
       <c r="H25">
         <v>6034000.0</v>
       </c>
       <c r="I25">
         <v>718000.0</v>
       </c>
@@ -37046,51 +37323,51 @@
       </c>
       <c r="Z25">
         <v>-284000.0</v>
       </c>
       <c r="AA25">
         <v>-1016000.0</v>
       </c>
       <c r="AB25">
         <v>-507000.0</v>
       </c>
       <c r="AC25">
         <v>200000.0</v>
       </c>
       <c r="AD25">
         <v>-200000.0</v>
       </c>
       <c r="AE25">
         <v>-200000.0</v>
       </c>
       <c r="AF25">
         <v>100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26">
         <v>-204868000.0</v>
       </c>
       <c r="C26">
         <v>-238614000.0</v>
       </c>
       <c r="D26">
         <v>-92877000.0</v>
       </c>
       <c r="E26">
         <v>-3474000.0</v>
       </c>
       <c r="F26">
         <v>-15536000.0</v>
       </c>
       <c r="G26">
         <v>-1692000.0</v>
       </c>
       <c r="H26">
         <v>8063000.0</v>
       </c>
       <c r="I26">
         <v>-88312000.0</v>
       </c>
@@ -37142,51 +37419,51 @@
       <c r="Y26">
         <v>-9877000.0</v>
       </c>
       <c r="Z26">
         <v>-4069000.0</v>
       </c>
       <c r="AA26">
         <v>-21198000.0</v>
       </c>
       <c r="AB26">
         <v>-9800000.0</v>
       </c>
       <c r="AC26">
         <v>100000.0</v>
       </c>
       <c r="AD26">
         <v>600000.0</v>
       </c>
       <c r="AE26">
         <v>500000.0</v>
       </c>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27">
         <v>21754000.0</v>
       </c>
       <c r="C27">
         <v>18954000.0</v>
       </c>
       <c r="D27">
         <v>16971000.0</v>
       </c>
       <c r="E27">
         <v>13988000.0</v>
       </c>
       <c r="F27">
         <v>18615000.0</v>
       </c>
       <c r="G27">
         <v>15282000.0</v>
       </c>
       <c r="H27">
         <v>12337000.0</v>
       </c>
       <c r="I27">
         <v>10035000.0</v>
       </c>
@@ -37228,51 +37505,51 @@
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27">
         <v>69000.0</v>
       </c>
       <c r="Z27">
         <v>95000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27">
         <v>107000.0</v>
       </c>
       <c r="AC27">
         <v>1800000.0</v>
       </c>
       <c r="AD27"/>
       <c r="AE27">
         <v>2000000.0</v>
       </c>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
         <v>-204083000.0</v>
       </c>
       <c r="C28">
         <v>-239310000.0</v>
       </c>
       <c r="D28">
         <v>-84842000.0</v>
       </c>
       <c r="E28">
         <v>2800000.0</v>
       </c>
       <c r="F28">
         <v>-6641000.0</v>
       </c>
       <c r="G28">
         <v>12322000.0</v>
       </c>
       <c r="H28">
         <v>8858000.0</v>
       </c>
       <c r="I28">
         <v>-65341000.0</v>
       </c>
@@ -37326,51 +37603,51 @@
       </c>
       <c r="Z28">
         <v>-3536000.0</v>
       </c>
       <c r="AA28">
         <v>-21085000.0</v>
       </c>
       <c r="AB28">
         <v>-19800000.0</v>
       </c>
       <c r="AC28">
         <v>100000.0</v>
       </c>
       <c r="AD28">
         <v>8700000.0</v>
       </c>
       <c r="AE28">
         <v>400000.0</v>
       </c>
       <c r="AF28">
         <v>30600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
         <v>270158000.0</v>
       </c>
       <c r="C29">
         <v>248892000.0</v>
       </c>
       <c r="D29">
         <v>265151000.0</v>
       </c>
       <c r="E29">
         <v>199945000.0</v>
       </c>
       <c r="F29">
         <v>56297000.0</v>
       </c>
       <c r="G29">
         <v>253407000.0</v>
       </c>
       <c r="H29">
         <v>178242000.0</v>
       </c>
       <c r="I29">
         <v>163447000.0</v>
       </c>
@@ -37424,51 +37701,51 @@
       </c>
       <c r="Z29">
         <v>19278000.0</v>
       </c>
       <c r="AA29">
         <v>17336000.0</v>
       </c>
       <c r="AB29">
         <v>13800000.0</v>
       </c>
       <c r="AC29">
         <v>22400000.0</v>
       </c>
       <c r="AD29">
         <v>7000000.0</v>
       </c>
       <c r="AE29">
         <v>15800000.0</v>
       </c>
       <c r="AF29">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
         <v>-54516000.0</v>
       </c>
       <c r="C30">
         <v>-96254000.0</v>
       </c>
       <c r="D30">
         <v>-62378000.0</v>
       </c>
       <c r="E30">
         <v>-88506000.0</v>
       </c>
       <c r="F30">
         <v>-146617000.0</v>
       </c>
       <c r="G30">
         <v>-139117000.0</v>
       </c>
       <c r="H30">
         <v>-258829000.0</v>
       </c>
       <c r="I30">
         <v>-55344000.0</v>
       </c>
@@ -37541,1306 +37818,1315 @@
       <c r="AF30">
         <v>-4200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ30"/>
+  <dimension ref="A1:DR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
+      <c r="DR1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
+        <v>223378000.0</v>
+      </c>
+      <c r="C2">
         <v>250454000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>212432000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>152454000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>211819000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>255601000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>219295000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>205444000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>298491000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>310778000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>207755000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>122560000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>180560000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>222050000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>137801000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15769000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>66321000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>86504000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>102953000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>144658000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>163282000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>157130000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>86716000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>129504000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>36670000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>27128000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3017000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>102887000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>108399000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>68887000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>76179000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>46645000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>65637000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>70045000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>71651000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>59893000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>91035000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>77266000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>27580000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>51128000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>94193000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>134612000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>146983000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>122156000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>76402000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>57178000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>31282000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>27976000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>49524000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>43726000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>24874000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>32294000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>74463000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>62836000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>41143000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>38161000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>49450000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>48123000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>66315000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>45322000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>48969000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>53190000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>53679000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>38664000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>55481000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>44802000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>28594000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4145000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>9074000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>10569000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>19386000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>71162000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>79289000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>71580000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>72040000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>61449000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>63147000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>56896000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>45124000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>59173000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>41516000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>37396000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>40591000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>38523000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>35794000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>37013000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>52068000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>24746000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>27792000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>19626000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1050000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>11608000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>20608000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>17406000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>13923000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>31232000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>45838000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>11139000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>9389000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1114000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6256000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>9675000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>5303000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>4358000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>5346000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>7800000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>4000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>7000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>8700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>11600000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>4300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>100000.0</v>
       </c>
-      <c r="DJ2"/>
       <c r="DK2"/>
-      <c r="DL2">
+      <c r="DL2"/>
+      <c r="DM2">
         <v>100000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>5100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>32600000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>2000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>32500000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>36600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
+        <v>12322000</v>
+      </c>
+      <c r="C3">
         <v>17846000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12561000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14235000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9921000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>23507000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16680000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20353000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>15737000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15310000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13968000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17497000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17312000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>20269000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>19509000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>27037000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>23767000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>27032000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>37366000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>44243000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>39278000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>39655000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>40269000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>32678000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>27394000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>26473000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>22182000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>22498000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>22080000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>16758000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>13282000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>13993000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>11477000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>9572000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6694000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>9740000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6981000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>12805000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>11154000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>12943000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>13011000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>18481000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>16726000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>20192000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>18788000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>23492000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>39841000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>44281000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>44170000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>27554000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>27538000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>24386000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>21177000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>16496000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>17715000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>18281000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>13518000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>7309000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6268000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>3774000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2248000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>3584000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>5810000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2138000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2076000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>5097000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1690000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>5033000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5177000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>14200000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>26189000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>65257000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>6271000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>6989000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>10073000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>6007000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2538000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1352000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>4431000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2366000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>907000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3023000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3969000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4516000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2465000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1029000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1479000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1189000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>862000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>225000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>279000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>630000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>595000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>673000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>716000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>377000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>570000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>312000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>514000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1493000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>952000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>760000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1149000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>2178000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1515000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>2000000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>500000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>600000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>700000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>400000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>800000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1800000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>2200000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>300000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>5000000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>3500000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>6500000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>2900000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>3600000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>2100000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>2800000</v>
       </c>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-58000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-41490000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>84249000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>122032000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-50552000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-20183000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-16449000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-41705000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-18624000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>6152000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>70414000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-42788000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>92834000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>9542000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>24111000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-99870000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-5512000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>39512000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-7292000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>29534000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-18992000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-4408000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-1606000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>11758000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-31142000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>13769000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>49686000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-23548000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-43065000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-40419000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-12371000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>24827000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>45754000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>19224000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>25896000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>3306000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-21548000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>5798000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>18852000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-7420000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-42169000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>11627000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>21693000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>2982000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-11289000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
@@ -38860,202 +39146,203 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-10300000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-12926000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6539000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>54851000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>7350000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-23821000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>129000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-11918000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-36008000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-41872000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6846000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-10880000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-566000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>454000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2821000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-12407000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1842000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>7899000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-8602000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4906000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4689000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4499000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>796000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>5384000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2757000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>8239000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-553000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4229000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>8165000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>210000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-12539000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>3666000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>29535000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4585000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1362000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2369000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-5869000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1901000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2195000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1915000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-5995000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4516000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3773000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2031000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-135000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
@@ -39075,932 +39362,939 @@
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
+        <v>-59254000.0</v>
+      </c>
+      <c r="C6">
         <v>-27076000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>38022000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>59978000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-59365000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-43782000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>36306000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>13851000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-93047000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12287000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>103023000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>85195000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-58000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-41490000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>84249000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>122032000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-50552000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-20183000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-16449000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-41705000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-18624000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6152000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>70414000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-42788000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>92833999.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>9542000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>24111000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-99870000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-5512000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>39512000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-7292000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>29534000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-18992000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-4408000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1606000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>11758000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-31142000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>13769000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>49686000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-23548000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-43065000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-40419000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-12371000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>24827000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>45754000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>19224000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>25896000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3306000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-21548000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>5798000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>18852000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-7420000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-42169000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>11627000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>21693000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2982000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-11289000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1327000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-18192000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>20993000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-3647000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-4221000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-489000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>15015000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-16817000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>10679000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>16208000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>24449000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-4929000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-1495000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-8817000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-51776000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-8127000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>7709000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-460000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>10591000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-1698000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>6251000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>11772000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-14049000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>17657000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>4120000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-3195000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2068000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>2729000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-1219000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-15055000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>27322000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-3046000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>8166000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>18576000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-10558000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-9000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>3202000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>3483000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-17309000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-14606000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>36730000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>1750000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>8275000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-5142000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-3419000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>4372000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>945000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-988000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-2500000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>3800000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-3000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-1600000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-2800000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>7300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>3900000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>300000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-4400000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-600000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>3800000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-5000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>6600000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-1900000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>2000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-4100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
+        <v>-77464000.0</v>
+      </c>
+      <c r="C7">
         <v>15111000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>30441000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>38958000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-37487000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>48775000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>29752000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10716000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-50327000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>21639000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>47507000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>32369000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-36579000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-47983000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>22491000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>79519000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-63729000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>24152000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>49124000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-68752000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-74384000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-15928000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-13000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-8796000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-24080000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>9636000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>14329000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-9198000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-27139000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>15784000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-11041000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>23374000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-34404000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>499000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>2481000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>20812000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-25204000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>10934000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>15921000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>686000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-12262000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-8787000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>15645000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>13488000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>7799000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>527000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>14464000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>11564000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-18274000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-5860000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>12902000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>3140000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-22209000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>5490000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>15829000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>1708000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-8334000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-7011000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-5945000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>9924000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-10167000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-6369000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>5113000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>9566000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-12933000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>2239000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>3138000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>13214000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-6758000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-6299000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>3805000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-411000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-3997000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>18553000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>4050000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>3551000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-7730000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-1549000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>9832000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>1397000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-7225000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>987000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>1791000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>3302000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-1071000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-396000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-1223000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>2297000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>109000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>44000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>8182000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-5889000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-1733000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>955000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>5425000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-533000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-5023000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>4027000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-2624000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>3706000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-2007000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-2341000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>3166000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>163000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-2059000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>300000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>2500000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-1200000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-5500000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>4500000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>4400000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>4800000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-4500000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>5600000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>900000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-2300000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-10700000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>4500000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>2400000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>600000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-4600000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-23372000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>35703000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>26724000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-17496000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-46973000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>28255000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>29891000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-8352000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-26723000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>15761000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>5551000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-40890000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-4436000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>14272000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>8814000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-14894000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-20452000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>18776000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>1239000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-5036000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-16615000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>9603000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>8343000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-16377000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>1376000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>9571000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>10618000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-11489000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-6166000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>17984000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-4607000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-8222000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-7444000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>12987000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>8051000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-11740000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-4141000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>10512000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-9025000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-13213000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>1184000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>2595000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>673000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-9981000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-1592000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
@@ -40020,1205 +40314,1213 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
+        <v>-29832000.0</v>
+      </c>
+      <c r="C9">
         <v>27218000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8522000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4986000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-26402000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>32872000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>31427000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-52447000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-6304000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>20913000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>29054000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-36935000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-23372000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>35703000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>26724000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-17496000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-46973000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>28255000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>29891000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-8352000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-26723000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>15761000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5551000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-40890000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-4436000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>14272000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>8814000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-14894000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-20452000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>18776000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1239000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-5036000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-16615000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>9603000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>8343000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-16377000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1376000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>9571000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>10618000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-11489000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-6166000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>17984000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-4607000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-8222000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-7444000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>12987000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>8051000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-11740000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-4141000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>10512000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-9025000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-13213000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1184000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2595000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>673000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-9981000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-1592000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>7549000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-4284000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-4868000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-1558000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>6277000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>542000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-2293000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-6672000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>6500000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>725000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-8110000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1062000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>2156000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>7086000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-8119000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-2298000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>2986000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>3277000.0</v>
       </c>
-      <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-2000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-8601000.0</v>
       </c>
-      <c r="CA9"/>
-      <c r="CB9">
+      <c r="CB9"/>
+      <c r="CC9">
         <v>-3542000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-6391000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>3547000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-1835000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-1966000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2337000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-795000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2938000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-5701000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>795000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>7514000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>8430000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-4930000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-156000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1325000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>3400000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>786000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-786000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-6626000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>900000.0</v>
       </c>
-      <c r="CV9"/>
       <c r="CW9"/>
-      <c r="CX9">
+      <c r="CX9"/>
+      <c r="CY9">
         <v>1300000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>3900000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>1300000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>-2749000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>-3865000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>4300000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-3500000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-3000000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>4900000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>2800000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>300000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-3600000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>2900000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>2200000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>-2500000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>-2900000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>4300000.0</v>
       </c>
-      <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10">
+        <v>-27030000.0</v>
+      </c>
+      <c r="C10">
         <v>9589000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>31220000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9423000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-26827000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>47055000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-8582000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2224000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-29342000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>27714000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13162000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-6374000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3002000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>45316000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-32171000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1809000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-11205000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>49880000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>49571000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-90094000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-30581000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1391000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-10277000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>11061000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-23856000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8085000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1905000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>411000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-15353000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-476000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2200000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-10470000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-8166000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>7589000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2781000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1750000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4799000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3342000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1886000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>492000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-5275000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>855000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-198000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1323000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-4489000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8303000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4722000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-3325000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-4610000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3116000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-8079000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>277000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-7350000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-6221000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-974000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>964000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-4058000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-3302000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1058000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2068000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-7282000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-481000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-796000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3407000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-3186000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-1426000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-481000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3778000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-4721000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1096000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1722000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-592000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-6844000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>890000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-421000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>392000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-1917000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-1265000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-1853000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-549000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>282000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-1197000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>258000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>45000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-194000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-1666000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-1087000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>659000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-577000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1358000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-647000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>140000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-2399000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3324000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-1824000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>339000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-858000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>6317000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-1501000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>439000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1161000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3084000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-1181000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-1766000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-220000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>3500000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-1700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-1500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>2400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-3700000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-1900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>3800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-300000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-1900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-1300000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1300000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-2400000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>800000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-3400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-7531000.0</v>
       </c>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>2500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-112610000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>19283000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>45969000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-10907000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-45142000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-61020000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>41889000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>20893000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>13464000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>13375000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>33755000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>6585000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2942000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>11240000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>18350000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>7954000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-10349000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1478000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>33974000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-4934000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-12001000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-3328000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>33550000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-18997000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-10553000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3970000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>7454000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-8986000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-27836000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>32989000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>19367000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-9803000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-16178000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3053000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>24260000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-3654000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-17587000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>27811000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>17991000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-10048000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4600000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>12357000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>12756000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-2549000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>8450000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>8099000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>5884000.0</v>
       </c>
-      <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>6900000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>9539000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>14837000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>6184000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>18979000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>5881000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>4678000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>14371000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>11911000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>4968000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>2501000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>5858000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2056000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1865000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>4339000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>3074000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>5044000.0</v>
       </c>
-      <c r="CK11"/>
       <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>1998000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>612000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>745000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>822000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>4724000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>1054000.0</v>
       </c>
-      <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>4049000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2702000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>4739000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>693000.0</v>
       </c>
-      <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>1737000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>1222000.0</v>
       </c>
-      <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>15461000.0</v>
       </c>
       <c r="M12">
+        <v>15461000.0</v>
+      </c>
+      <c r="N12">
         <v>3393000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10335000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>32814000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7373000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3050000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13822000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10497000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3559000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9665000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8988000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5985000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15261000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7018000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-2214000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11342000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9345000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3095000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4623000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14499000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4056000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1859000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-16362000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-2273000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3258000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1702000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>810000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-240000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2301000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-532000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7574000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-1272000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3566000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-10629000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>8898000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2255000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1942000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-6046000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>13466000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3281000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1599000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-2632000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2856000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-335000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>578000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-2137000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
@@ -41238,165 +41540,166 @@
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>12822000.0</v>
       </c>
       <c r="M13">
         <v>12822000.0</v>
       </c>
       <c r="N13">
+        <v>12822000.0</v>
+      </c>
+      <c r="O13">
         <v>-59163000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>8655000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>77286000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-32350000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-4049000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>30682000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-12195000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-53992000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-38049000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-8747000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>15737000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-10052000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2947000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>11352000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-6635000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-5734000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>11692000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-10077000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>20616000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-11922000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-2861000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>128000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>24105000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-2784000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>14111000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-553000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>4229000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>29604000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-2850000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -41427,548 +41730,552 @@
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
+        <v>21583000.0</v>
+      </c>
+      <c r="C14">
         <v>48630000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>22548000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22364000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22814000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23088000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23921000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23579000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23404000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>21538000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>23001000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>21687000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>21915000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>22577000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>22852000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>20275000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>19634000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>21202000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>20784000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19167000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18961000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16720000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>18169000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>16639000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>17752000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>14430000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15752000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>13226000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>12863000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>13108000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>12849000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>13191000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>12820000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>12884000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>12756000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12892000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12724000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>12252000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>12832000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>12444000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>12029000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>11308000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>11122000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>10143000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>10312000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>10148000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>9599000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8196000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>7195000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>7418000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>7022000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>6365000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5098000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5320000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>5255000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4902000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4731000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>5464000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>4363000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4505000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4460000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4594000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4374000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4254000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>4205000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>4240000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3696000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>4786000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>4197000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>4214000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3726000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>2584000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1979000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1950000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1765000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1553000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1386000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1390000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1277000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1193000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1131000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1323000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1139000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1079000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>980000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1169000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1330000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1275000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1251000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2874000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1444000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1405000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1383000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1654000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1618000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1506000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1373000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1709000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>1679000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>1649000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>1621000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>1728000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>1661000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>1576000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>1477000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>1600000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>1400000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>1500000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DG14">
         <v>1300000.0</v>
       </c>
       <c r="DH14">
+        <v>1300000.0</v>
+      </c>
+      <c r="DI14">
         <v>1400000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>1200000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>1500000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>1100000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>900000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>1000000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>1100000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>800000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>600000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>1194000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>9024000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>711000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>78000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>3243000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
         <v>20347000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1393000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
         <v>39745000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3884000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
         <v>272000.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
         <v>1844000.0</v>
       </c>
-      <c r="BB15">
-[...1 lines deleted...]
-      </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
@@ -41985,417 +42292,421 @@
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
+        <v>164124000.0</v>
+      </c>
+      <c r="C16">
         <v>223378000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>250454000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>212432000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>152454000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>211819000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>255601000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>219295000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>205444000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>298491000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>310778000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>207755000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>122560000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>180560000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>222050000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>137801000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15769000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>66321000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>86504000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>102953000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>144658000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>163282000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>157130000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>86716000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>129503999.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>36670000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>27128000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3017000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>102887000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>108399000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>68887000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>76179000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>46645000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>65637000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>70045000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>71651000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>59893000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>91035000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>77266000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>27580000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>51128000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>94193000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>134612000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>146983000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>122156000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>76402000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>57178000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>31282000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>27976000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>49524000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>43726000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>24874000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>32294000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>74463000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>62836000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>41143000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>38161000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>49450000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>48123000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>66315000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>45322000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>48969000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>53190000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>53679000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>38664000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>55481000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>44802000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>28594000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>4145000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>9074000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>10569000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>19386000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>71162000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>79289000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>71580000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>72040000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>61449000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>63147000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>56896000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>45124000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>59173000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>41516000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>37396000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>40591000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>38523000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>35794000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>37013000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>52068000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>24746000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>27792000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>19626000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1050000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>11608000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>20608000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>17406000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>13923000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>31232000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>47869000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>11139000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>9389000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1114000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>6256000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>9675000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>5303000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>4358000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>5300000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>7800000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>4000000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>7100000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>8800000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>11600000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>3900000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>300000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>100000.0</v>
       </c>
-      <c r="DK16"/>
-      <c r="DL16">
+      <c r="DL16"/>
+      <c r="DM16">
         <v>-100000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>100000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>6600000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>-1900000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>2000000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>32500000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -42473,503 +42784,507 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
+        <v>-32757000.0</v>
+      </c>
+      <c r="C18">
         <v>22074000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>89238000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>112265000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7982000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>18395000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>99194000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>75647000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-20621000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>17440000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>117296000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>101462000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-35134000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-45277000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>83938000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>135475000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-64773000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-21700000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-17388000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-33063000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-19471000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4832000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>64640000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>52409000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-8470000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>9088000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>64969000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>19389000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-8437000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>38634000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>41032000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>50163000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-21892000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>18172000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>40502000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>56342000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-12021000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>33022000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>48889000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>29109000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-6744000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>7729000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>47393000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>36937000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2437000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>15155000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>24403000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>2849000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-52980000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>5549000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>21353000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>6433000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-34008000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>14043000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>23784000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>3258000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-11765000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>7528000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>9221000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>40974000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-4562000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>10722000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>20554000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>28586000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-5640000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>11920000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>15143000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>26558000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-5053000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-1529000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>32385000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-54298000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>3745000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>23080000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>268000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>9508000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-4669000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>4200000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>9773000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-11219000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>17167000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>4218000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>3586000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>5208000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>1856000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>3134000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>1676000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>7996000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>1908000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>7521000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>14270000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-2847000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-1032000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>1552000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>6690000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>6227000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-2985000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>4068000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>1252000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>8608000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>2079000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>1727000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>5728000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>2872000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>1407000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>2100000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>6100000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>3400000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-1600000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>4500000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>7700000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>8200000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-3200000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>9100000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>500000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-3400000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-14500000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>4500000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>2100000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>2000000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-4200000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-12556000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-14235000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-9879000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-23507000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-16680000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-20353000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-35714000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-15309000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-12455000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-17497000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-17117000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-18699000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-19509000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-26597000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-23701000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-27017000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-36644000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-44143000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-38813000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-39240000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-40110000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-32504000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-27263000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-26686000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-29154000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-180938000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-22051000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -43017,54 +43332,55 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -43142,199 +43458,204 @@
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>234</v>
+      </c>
+      <c r="B21">
+        <v>-581000.0</v>
+      </c>
       <c r="C21">
         <v>-440000.0</v>
       </c>
       <c r="D21">
+        <v>-440000.0</v>
+      </c>
+      <c r="E21">
         <v>-428000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-420000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-413000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-411000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-387000.0</v>
       </c>
       <c r="M21">
+        <v>-387000.0</v>
+      </c>
+      <c r="N21">
         <v>-414000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-402000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-400000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-15395000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>14525000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-389000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-386000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-360000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-435000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-354000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-257000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-100440000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>99791000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-132000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-37631000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>37457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-72000.0</v>
       </c>
       <c r="AD21">
         <v>-72000.0</v>
       </c>
       <c r="AE21">
         <v>-72000.0</v>
       </c>
       <c r="AF21">
+        <v>-72000.0</v>
+      </c>
+      <c r="AG21">
         <v>-15000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-63000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-60000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-63000.0</v>
       </c>
       <c r="AJ21">
         <v>-63000.0</v>
       </c>
       <c r="AK21">
+        <v>-63000.0</v>
+      </c>
+      <c r="AL21">
         <v>-60000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60000.0</v>
       </c>
       <c r="AN21">
         <v>-60000.0</v>
       </c>
       <c r="AO21">
+        <v>-60000.0</v>
+      </c>
+      <c r="AP21">
         <v>-58000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-54000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>-54000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-53000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-53000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-543000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-182000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>-62000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
-      <c r="BD21">
+      <c r="BD21"/>
+      <c r="BE21">
         <v>628000.0</v>
       </c>
-      <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
@@ -43355,3197 +43676,3223 @@
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
+      <c r="DR21"/>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
+        <v>-145261000.0</v>
+      </c>
+      <c r="C22">
         <v>-22531000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>46155000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>60433000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>24412000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-38755000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>33514000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>52339000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>12597000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-18124000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>45295000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>58035000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-8956000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-11417000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>27286000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>53349000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1955000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-51786000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-58421000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>59195000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>65565000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>32817000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>80768000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>60141000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>18234000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>13762000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>44729000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>27856000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>23694000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>21811000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>38007000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>23535000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9310000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>30530000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>33683000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>29125000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5711000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>22166000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>31530000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>26621000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>7032000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>16115000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>38624000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>29932000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>13743000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>19074000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>37926000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>25428000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>8315000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>18079000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>25686000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>19715000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>6912000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>16873000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>20750000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>14351000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7493000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>17785000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>16296000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>28019000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3959000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>12166000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>15446000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>16270000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>6260000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>7460000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>10374000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>11918000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1366000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3597000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-295000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>8525000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-3739000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>6755000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>3177000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>6791000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>5768000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2477000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>5908000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>7986000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1821000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2266000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>4187000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>5143000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>3963000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2844000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>3024000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>5363000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1271000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>3617000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>3988000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>3062000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-109000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>2069000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>362000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>4802000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1320000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-3087000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2755000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>4716000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>3449000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>1887000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>2236000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>3543000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>3573000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>1500000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>2800000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>3600000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>3200000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>900000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>2600000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>2300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>2100000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>1300000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>3300000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1400000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1600000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>1100000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>2300000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>2400000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
+        <v>-3516000.0</v>
+      </c>
+      <c r="C23">
         <v>4511000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-384000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1611000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>897000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>518000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1925000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2247000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1191000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8907000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1551000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2619000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-6000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1512000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-370000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-24000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-9558000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-5951000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1259000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-133000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5069000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1559000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>444000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3201000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1378000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2768000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>615000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-226000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2225000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>19304000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>256000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1097000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>193000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>13869000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3322000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>10769000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>11175000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>24186000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3576000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>934000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>896000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>52283000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>12026000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1342000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>201000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>31056000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>564000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>218000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>860000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6181000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1359000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2789000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3410000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5449000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5752000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>831000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1120000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2441000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1130000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>646000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3098000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2353000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1754000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2294000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-2109000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>124000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-398000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>6950000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1345000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1426000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-120000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>735000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>208000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1270000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>883000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>817000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>131000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>625000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>310000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>76000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-2400000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>76000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-5025000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-112000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>64000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>48000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-166000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>60000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>106000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-4631000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>80000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-41000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>41000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>144000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-4039000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-132000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>132000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-6261000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>113000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-31000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>31000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-5786000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-9900000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-10000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-7700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-1200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-1500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-4300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>9900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-600000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-100000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>236</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-2508000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="E24">
         <v>42000.0</v>
       </c>
       <c r="F24">
-        <v>-19977000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="G24">
         <v>-19977000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="H24">
         <v>-19977000.0</v>
       </c>
+      <c r="I24"/>
       <c r="J24">
+        <v>-19977000.0</v>
+      </c>
+      <c r="K24">
         <v>1000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1513000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>195000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-247000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3561000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>506000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>440000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>66000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>15000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>722000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>100000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>145000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>415000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>132000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>174000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>96000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-213000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>143000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-158440000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-171000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-878000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>38000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-13000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-73000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>46000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-12000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-292000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3093000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="AO24">
         <v>56000.0</v>
       </c>
       <c r="AP24">
+        <v>56000.0</v>
+      </c>
+      <c r="AQ24">
         <v>-1508000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>-464000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-787000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-100000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>55000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-319000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>18000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-2753000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>62000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-293000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>41000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-628000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-1712000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-691000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>35000.0</v>
       </c>
-      <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>20000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-587000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>8000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-114000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-304000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-44949000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>47000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-16359000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-9383000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-2121000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>2000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-3418000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>34000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>52000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-44000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>365000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>2000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-188000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>3000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>20983000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-48000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-4715000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>18000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>4624000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-44000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>10000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>22000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>180000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>119000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>-4000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>50000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-616000.0</v>
       </c>
-      <c r="CY24"/>
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24">
         <v>62000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>222000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>200000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>100000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>34700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DF24">
         <v>100000.0</v>
       </c>
-      <c r="DG24"/>
-      <c r="DH24">
+      <c r="DG24">
+        <v>100000.0</v>
+      </c>
+      <c r="DH24"/>
+      <c r="DI24">
         <v>-100000.0</v>
       </c>
-      <c r="DI24"/>
-      <c r="DJ24">
+      <c r="DJ24"/>
+      <c r="DK24">
         <v>-4300000.0</v>
       </c>
-      <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
-      <c r="DN24">
+      <c r="DN24"/>
+      <c r="DO24">
         <v>1300000.0</v>
       </c>
-      <c r="DO24"/>
-      <c r="DP24">
+      <c r="DP24"/>
+      <c r="DQ24">
         <v>100000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
+        <v>225839000.0</v>
+      </c>
+      <c r="C25">
         <v>-28168000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4150000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>35039000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-11083000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5168000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>44472000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5287000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2326000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3561000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>20586000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3422000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2155000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4917000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>31176000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2025000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2101000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7619000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>17822000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6174000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5100000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2836000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4232000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2538000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4639000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1082000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1344000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1005000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1130000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>117000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>31000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>380000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>190000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>969000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>702000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1513000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>31000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-330000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-6710000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1778000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-3569000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1871000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>16000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-312000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-12245000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-7828000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>610000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-55000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-7885000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>168000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1205000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-646000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-3961000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-442000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-1757000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>14351000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7493000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-2154000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-375000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>31901000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>17000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-209000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-359000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-37000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>57000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-5000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-76000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>88000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>37000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>11159000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-1040000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>261000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>15773000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2811000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1349000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>3620000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-1553000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1214000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-2813000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-19429000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>22347000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1847000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>438000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>200000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>449000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1024000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>27000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>270000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>65000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-67000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-95000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-795000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>22000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-1379000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>829000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-85000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-238000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-44000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>30000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-32000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1213000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-186000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-232000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-69000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-479000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>100000.0</v>
       </c>
-      <c r="DE25"/>
-      <c r="DF25">
+      <c r="DF25"/>
+      <c r="DG25">
         <v>-1800000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>1500000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>200000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>1000000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DM25">
         <v>100000.0</v>
       </c>
       <c r="DN25">
+        <v>100000.0</v>
+      </c>
+      <c r="DO25">
         <v>700000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>200000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>500000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26">
+        <v>-23348000.0</v>
+      </c>
+      <c r="C26">
         <v>-52445000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-50806000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-52223000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-49394000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-62661000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-62995000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-62991000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-49967000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-30400000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-16590000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-24791000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-21096000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2619000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-6000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1088000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-2380000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-3000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-24000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-9558000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-5951000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>62390000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-133000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>5069000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1559000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>444000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>3473000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1378000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2768000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-48586000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-23085000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-16640000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-23067000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-43355000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-44912000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-33268000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-26603000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-13380000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-63900000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-63775000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-51911000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-61012000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-13292000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-9490000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-7859000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>300000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>100000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>23000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>100000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-14889000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-14697000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-5477000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-4987000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-3851000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-3731000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-11953000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-28244000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-21101000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-1526000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-16073000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-21689000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-16689000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-13530000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-3003000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-1229000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="BR26">
         <v>400000.0</v>
       </c>
       <c r="BS26">
+        <v>400000.0</v>
+      </c>
+      <c r="BT26">
         <v>1600000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>1300000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-15324000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-5800000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>600000.0</v>
       </c>
-      <c r="BX26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY26"/>
       <c r="BZ26">
         <v>1200000.0</v>
       </c>
       <c r="CA26">
+        <v>1200000.0</v>
+      </c>
+      <c r="CB26">
         <v>-26000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-3407000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-1855000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-1683000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-7219000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-3000000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>700000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>300000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>200000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>700000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>1100000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-589000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-11880000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-12364000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-4995000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>9079000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-9079000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-700000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>100000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-1095000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-318000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-717000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-1939000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-11780000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-1155000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>-2462000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>-5801000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-10000000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>100000.0</v>
       </c>
-      <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
-      <c r="DI26">
+      <c r="DI26"/>
+      <c r="DJ26">
         <v>100000.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DK26">
         <v>-100000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>100000.0</v>
       </c>
-      <c r="DL26">
+      <c r="DM26">
         <v>600000.0</v>
       </c>
-      <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27">
+        <v>6404000.0</v>
+      </c>
+      <c r="C27">
         <v>12400000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3484000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5054000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5870000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4268000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3678000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3881000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7127000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4658000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4047000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4193000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4073000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3660000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2598000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4808000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2922000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4613000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3711000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5334000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4957000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4547000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3632000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4537000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2566000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3294000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3233000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3744000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2066000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3040000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2425000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3079000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1491000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1723000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1180000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1832000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1581000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>-1974000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2381000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3055000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2686000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1447000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1586000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2011000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1621000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1533000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1387000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2001000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1936000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1555000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1981000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2245000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1537000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1347000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1307000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2489000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1385000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1427000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1229000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2417000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1105000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>736000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>753000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1756000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>-121000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1698000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>720000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>992000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>696000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>3255000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>893000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>486000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>2373000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>378000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>146000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>-22000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>22000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>85000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
-      <c r="CO27">
+      <c r="CO27"/>
+      <c r="CP27">
         <v>22000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>69000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
-      <c r="CS27">
+      <c r="CS27"/>
+      <c r="CT27">
         <v>25000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>95000.0</v>
       </c>
-      <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
-      <c r="DA27">
+      <c r="DA27"/>
+      <c r="DB27">
         <v>20000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>107000.0</v>
       </c>
-      <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
+        <v>-26497000.0</v>
+      </c>
+      <c r="C28">
         <v>-49170000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-51221000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-52267000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-51425000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-62177000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-62888000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-61796000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-52449000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-29728000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-15786000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-16267000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-23061000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2217000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>311000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-13883000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14155000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1502000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>217000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-8742000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>382000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>905000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5615000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-95371000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>101173000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>667000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-33886000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>39181000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2896000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>850000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-48362000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-20616000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2787000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-22626000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-42109000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-44572000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-19144000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-23082000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>787000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-52657000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-36377000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-48048000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-59764000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-12110000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>43260000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4071000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1593000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>457000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>31377000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>231000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>252000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-13853000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-8223000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-3315000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1982000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>350000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1953000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-6201000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-27413000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-19981000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>915000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-14943000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-21043000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-13591000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-11177000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1249000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1065000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-2109000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>124000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>34000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3747000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2475000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-11825000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-5988000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1393000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1083000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2969000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2051000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1965000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-2882000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>534000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-463000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-6633000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-2952000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>773000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-357000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>267000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1462000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1184000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>678000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-11387000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-12112000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-4631000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>706000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-8960000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-673000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>144000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-709000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-303000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-612000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-1912000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-11796000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-1057000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-2446000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-5786000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-9900000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-10000000.0</v>
       </c>
-      <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
-      <c r="DH28">
+      <c r="DH28"/>
+      <c r="DI28">
         <v>-1500000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-4400000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>3800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>9900000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-600000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>300000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-100000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
+        <v>-20435000.0</v>
+      </c>
+      <c r="C29">
         <v>39920000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>101799000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>126500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1939000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>41902000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>115874000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>96000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4884000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>32750000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>131264000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>118959000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-17822000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-25008000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>103447000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>162512000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-41006000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5332000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>19978000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>11180000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>19807000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>44487000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>104909000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>85087000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>18924000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>35561000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>87151000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>41887000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>13643000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>55392000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>54314000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>64156000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-10415000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>27744000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>47196000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>66082000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-5040000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>45827000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>60043000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>42052000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>6267000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>26210000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>64119000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>57129000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>21225000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>38647000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>64244000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>47130000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-8810000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>33103000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>48891000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>30819000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-12831000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>30539000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>41499000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>21539000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>1753000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>14837000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>15489000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>44748000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-2314000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>14306000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>26364000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>30724000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-3564000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>17017000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>16833000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>31591000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>124000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>12671000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>6196000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>10959000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>10016000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>30069000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>10341000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>15515000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-2131000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>5552000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>14204000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-8853000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>18074000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>7241000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>7555000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>9724000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>4321000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>4163000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>3155000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>9185000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>2770000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>7746000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>14549000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-2217000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-437000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>2225000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>7406000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>6604000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-2415000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>4380000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>1766000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>10101000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>3031000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>2487000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>6877000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>5050000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>2922000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>4100000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>6600000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>4000000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-900000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>4900000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>8500000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>10000000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-1000000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>9400000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>5500000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>100000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>-8000000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>7400000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>5700000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>4100000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-1400000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
+        <v>-12322000.0</v>
+      </c>
+      <c r="C30">
         <v>-17846000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-12556000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-14235000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-9879000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-23507000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-16680000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-20353000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-35714000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-15309000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-12455000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-17497000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-17117000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-18699000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-19509000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-26597000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-23701000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-27017000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-36644000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-44143000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-38813000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-39240000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-40110000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-32504000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-27263000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-26686000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-29154000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-180938000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-22051000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-16730000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-13244000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-14006000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-11364000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-9526000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-6693000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-9752000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-6958000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-8976000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-11144000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-12943000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-12955000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-18581000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-16726000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-20192000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-18731000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-23494000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-39941000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-44281000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-44115000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-27536000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-30291000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-24386000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-21115000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-15597000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-17824000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-18907000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-14995000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-7309000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-6268000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-3774000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-2248000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-3584000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-5810000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-2118000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-2076000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-5089000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-1690000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-5033000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-5177000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-14200000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-18760000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-65210000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-6318000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-16372000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-12194000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-6007000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-2536000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-1352000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-4397000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-2314000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-951000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-2658000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-4117000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-4704000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-2365000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-5025000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-18477000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>16675000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-7000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-258000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>15414000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3771000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-3932000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>271000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>5037000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-23240000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-12335000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>4201000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>287000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-1214000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-6261000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>5890000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-1448000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-1659000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1876000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>3300000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-2900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>3000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-7700000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-1200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-4600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-5000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-4900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-3900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-6900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-200000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-7900000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-2000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-2900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>