--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2247,51 +2250,53 @@
       </c>
       <c r="Z15">
         <v>200000.0</v>
       </c>
       <c r="AA15">
         <v>200000.0</v>
       </c>
       <c r="AB15">
         <v>200000.0</v>
       </c>
       <c r="AC15">
         <v>200000.0</v>
       </c>
       <c r="AD15">
         <v>200000.0</v>
       </c>
       <c r="AE15">
         <v>200000.0</v>
       </c>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>46</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>13338000.0</v>
+      </c>
       <c r="C16">
         <v>11302000.0</v>
       </c>
       <c r="D16">
         <v>8895000.0</v>
       </c>
       <c r="E16">
         <v>6840000.0</v>
       </c>
       <c r="F16">
         <v>8049000.0</v>
       </c>
       <c r="G16">
         <v>13522000.0</v>
       </c>
       <c r="H16">
         <v>6984000.0</v>
       </c>
       <c r="I16">
         <v>4587000.0</v>
       </c>
       <c r="J16">
         <v>5472000.0</v>
       </c>
       <c r="K16">
@@ -3170,51 +3175,51 @@
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
-        <v>57094000.0</v>
+        <v>81353000.0</v>
       </c>
       <c r="C30">
         <v>68104000.0</v>
       </c>
       <c r="D30">
         <v>68708000.0</v>
       </c>
       <c r="E30">
         <v>66798000.0</v>
       </c>
       <c r="F30">
         <v>108440000.0</v>
       </c>
       <c r="G30">
         <v>88751000.0</v>
       </c>
       <c r="H30">
         <v>65036000.0</v>
       </c>
       <c r="I30">
         <v>41966000.0</v>
       </c>
       <c r="J30">
         <v>43016000.0</v>
       </c>
@@ -3874,51 +3879,51 @@
         <v>1095000.0</v>
       </c>
       <c r="X38">
         <v>1099000.0</v>
       </c>
       <c r="Y38">
         <v>1690000.0</v>
       </c>
       <c r="Z38">
         <v>1750000.0</v>
       </c>
       <c r="AA38">
         <v>1671000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
-        <v>44575000.0</v>
+        <v>20316000.0</v>
       </c>
       <c r="C39">
         <v>20209000.0</v>
       </c>
       <c r="D39">
         <v>20538000.0</v>
       </c>
       <c r="E39">
         <v>27461000.0</v>
       </c>
       <c r="F39">
         <v>60930000.0</v>
       </c>
       <c r="G39">
         <v>30230000.0</v>
       </c>
       <c r="H39">
         <v>10904000.0</v>
       </c>
       <c r="I39">
         <v>21479000.0</v>
       </c>
       <c r="J39">
         <v>18311000.0</v>
       </c>
@@ -3972,51 +3977,51 @@
       </c>
       <c r="AA39">
         <v>4961000.0</v>
       </c>
       <c r="AB39">
         <v>6100000.0</v>
       </c>
       <c r="AC39">
         <v>52900000.0</v>
       </c>
       <c r="AD39">
         <v>7900000.0</v>
       </c>
       <c r="AE39">
         <v>41500000.0</v>
       </c>
       <c r="AF39">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>144797000.0</v>
+        <v>131459000.0</v>
       </c>
       <c r="C40">
         <v>117968000.0</v>
       </c>
       <c r="D40">
         <v>111278000.0</v>
       </c>
       <c r="E40">
         <v>97084000.0</v>
       </c>
       <c r="F40">
         <v>146163000.0</v>
       </c>
       <c r="G40">
         <v>114569000.0</v>
       </c>
       <c r="H40">
         <v>92123000.0</v>
       </c>
       <c r="I40">
         <v>64576000.0</v>
       </c>
       <c r="J40">
         <v>54257000.0</v>
       </c>
@@ -5736,801 +5741,807 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR62"/>
+  <dimension ref="A1:DS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
+      <c r="DS1" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
+        <v>125029000.0</v>
+      </c>
+      <c r="C2">
         <v>100214000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>94975000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>102207000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>112674000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>110088000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>87276000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>102906000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>114989000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>98107000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>87245000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>114699000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>120780000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>100670000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>84248000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>151443000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>134215000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>112711000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>85920000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>136462000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>201043000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>157085000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>121647000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>108600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>93576000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>92247000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>76374000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>71035000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>74906000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>61620000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>47102000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>62047000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>59478000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>43181000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>38141000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>42193000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>45615000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>36072000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>40585000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>36382000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>41593000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>45171000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>42718000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>48518000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>46012000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>39361000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>35576000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>39843000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>45098000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>38905000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>34424000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>40696000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>37716000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>27673000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>28303000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>26470000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>24881000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>22497000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>18806000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>25000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>24960000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>22734000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>19423000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>22829000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>22538000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>19217000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>25255000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>18709000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>21573000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>22336000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>20203000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>24598000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>30246000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>17112000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>17708000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>17900000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>21739000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>14622000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>17942000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>14117000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>13966000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>10573000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>11378000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>11309000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>9533000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5964000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>9744000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>8427000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>8176000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>6343000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>6395000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>9603000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>10948000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>11914000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>8997000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>13512000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>9635000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>9092000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>11201000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>7868000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>8646000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>5816000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>6506000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>9530000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>8506000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>9190000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>10700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>7900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>8500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>8700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>13200000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>10700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>7200000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>7900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>9600000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>8800000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>12600000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>12400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>17700000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>16200000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>14300000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6611,52 +6622,53 @@
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6737,452 +6749,454 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-614000.0</v>
+      </c>
+      <c r="C5">
         <v>-487000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-380000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-463000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-302000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-547000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-696000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-238000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-278000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-219000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-57000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-210000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-66000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-192000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-210000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-457000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-215000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-144000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-194000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-243000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-217000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-232000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-252000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-562000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1740000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1727000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1669000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1154000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1155000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1160000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1197000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1503000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1516000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1509000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1288000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1080000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1093000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1102000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1103000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1041000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1043000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-955000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-951000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1146000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1132000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1127000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-417000.0</v>
       </c>
       <c r="AW5">
         <v>-417000.0</v>
       </c>
       <c r="AX5">
         <v>-417000.0</v>
       </c>
       <c r="AY5">
         <v>-417000.0</v>
       </c>
       <c r="AZ5">
-        <v>-883000.0</v>
+        <v>-417000.0</v>
       </c>
       <c r="BA5">
         <v>-883000.0</v>
       </c>
       <c r="BB5">
         <v>-883000.0</v>
       </c>
       <c r="BC5">
         <v>-883000.0</v>
       </c>
       <c r="BD5">
-        <v>-838000.0</v>
+        <v>-883000.0</v>
       </c>
       <c r="BE5">
         <v>-838000.0</v>
       </c>
       <c r="BF5">
         <v>-838000.0</v>
       </c>
       <c r="BG5">
         <v>-838000.0</v>
       </c>
       <c r="BH5">
-        <v>-438000.0</v>
+        <v>-838000.0</v>
       </c>
       <c r="BI5">
         <v>-438000.0</v>
       </c>
       <c r="BJ5">
         <v>-438000.0</v>
       </c>
       <c r="BK5">
         <v>-438000.0</v>
       </c>
       <c r="BL5">
-        <v>-359000.0</v>
+        <v>-438000.0</v>
       </c>
       <c r="BM5">
         <v>-359000.0</v>
       </c>
       <c r="BN5">
         <v>-359000.0</v>
       </c>
       <c r="BO5">
         <v>-359000.0</v>
       </c>
       <c r="BP5">
-        <v>-431000.0</v>
+        <v>-359000.0</v>
       </c>
       <c r="BQ5">
         <v>-431000.0</v>
       </c>
       <c r="BR5">
         <v>-431000.0</v>
       </c>
       <c r="BS5">
         <v>-431000.0</v>
       </c>
       <c r="BT5">
-        <v>-204000.0</v>
+        <v>-431000.0</v>
       </c>
       <c r="BU5">
         <v>-204000.0</v>
       </c>
       <c r="BV5">
         <v>-204000.0</v>
       </c>
       <c r="BW5">
         <v>-204000.0</v>
       </c>
       <c r="BX5">
-        <v>-197000.0</v>
+        <v>-204000.0</v>
       </c>
       <c r="BY5">
         <v>-197000.0</v>
       </c>
       <c r="BZ5">
         <v>-197000.0</v>
       </c>
       <c r="CA5">
         <v>-197000.0</v>
       </c>
       <c r="CB5">
-        <v>-196000.0</v>
+        <v>-197000.0</v>
       </c>
       <c r="CC5">
         <v>-196000.0</v>
       </c>
       <c r="CD5">
         <v>-196000.0</v>
       </c>
       <c r="CE5">
+        <v>-196000.0</v>
+      </c>
+      <c r="CF5">
         <v>-549000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-538000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-540000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-597000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-483000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-474000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-441000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-340000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-184000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-137000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>74000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-66000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>230000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>339000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-110000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-279000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-212000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-16000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-131000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-143000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-156000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>156000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-20000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DD5">
         <v>-200000.0</v>
       </c>
       <c r="DE5">
         <v>-200000.0</v>
       </c>
-      <c r="DF5"/>
+      <c r="DF5">
+        <v>-200000.0</v>
+      </c>
       <c r="DG5"/>
-      <c r="DH5">
-[...1 lines deleted...]
-      </c>
+      <c r="DH5"/>
       <c r="DI5">
         <v>-600000.0</v>
       </c>
       <c r="DJ5">
+        <v>-600000.0</v>
+      </c>
+      <c r="DK5">
         <v>-1200000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-5800000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-4200000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-2400000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-3200000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-1600000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-5400000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-4700000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7226,51 +7240,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7287,143 +7303,146 @@
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
+      <c r="DS6"/>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7">
+        <v>31550000.0</v>
+      </c>
+      <c r="C7">
         <v>34743000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>37873000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>40897000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>43862000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>46850000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>35940000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>38194000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>40462000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>42648000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>45274000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>47491000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>49722000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>51938000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>54140000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>56010000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>58257000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>60055000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>61483000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>63263000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>65312000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>65383000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>67403000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>68919000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>70340000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>68707000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>59108000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>43814000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>41554000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>30888000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7471,116 +7490,119 @@
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8">
+        <v>103000.0</v>
+      </c>
+      <c r="C8">
         <v>104000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>105000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>107000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>110000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>112000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>114000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>116000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>118000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>120000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>121000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123000.0</v>
       </c>
       <c r="N8">
         <v>123000.0</v>
       </c>
       <c r="O8">
         <v>123000.0</v>
       </c>
       <c r="P8">
         <v>123000.0</v>
       </c>
       <c r="Q8">
         <v>123000.0</v>
       </c>
       <c r="R8">
         <v>123000.0</v>
       </c>
       <c r="S8">
         <v>123000.0</v>
       </c>
       <c r="T8">
         <v>123000.0</v>
       </c>
       <c r="U8">
         <v>123000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>123000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7637,228 +7659,229 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>698811000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>690567000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>687416000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>682334000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>676454000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>671781000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>650874000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>646086000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>633376000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>629515000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>623782000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>620877000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>615042000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>611622000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>605853000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>602163000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>605962000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>599737000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>594427000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>585327000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>576208000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>571784000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>568047000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>416602000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>411481000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>405711000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>402056000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>399616000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>394313000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>372590000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>370611000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>368328000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>366297000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>349913000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>349075000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>332218000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>317967000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>290096000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>285074000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>282554000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>279627000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>224909000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>211653000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>208926000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>206724000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>173025000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>170907000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>168708000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>165595000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>157305000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>153985000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>149890000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>145404000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>138336000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>131128000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>129069000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -7875,470 +7898,474 @@
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
+      <c r="DS9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>265549000.0</v>
+      </c>
+      <c r="C10">
         <v>164124000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>223378000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>250454000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>212432000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>152454000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>211819000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>255601000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>219295000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>205444000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>298491000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>310778000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>207755000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>122560000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>180560000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>222050000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>137801000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15769000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>66321000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>86504000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>102953000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>144658000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>163282000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>157130000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>86716000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>129503999.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>36670000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>27128000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3017000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>102887000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>108399000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>68887000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>76179000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>46645000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>65637000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>70045000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>71651000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>59893000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>91035000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>77266000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>27580000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>51128000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>94193000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>134612000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>146983000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>122156000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>76402000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>57178000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>31282000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>27976000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>49524000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>43726000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>24874000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>32294000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>74463000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>62836000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>41143000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>38161000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>49450000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>48123000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>66315000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>45322000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>48969000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>53190000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>53679000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>38664000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>55481000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>44802000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>28594000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4145000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>9074000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>10569000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>19386000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>71162000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>79289000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>71580000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>72040000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>61449000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>63147000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>56896000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>45124000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>59173000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>41516000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>37396000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>40591000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>38523000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>35794000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>37013000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>52068000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>24746000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>27792000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>19626000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1050000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>11608000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>20608000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>17406000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>13923000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>31232000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>47869000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>11139000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>9389000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1114000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>6256000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>9675000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>5303000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>4358000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>5300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>7800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>4000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>7100000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>8700000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>11600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>4300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>300000.0</v>
       </c>
-      <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
-      <c r="DN10">
+      <c r="DN10"/>
+      <c r="DO10">
         <v>100000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>5100000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>32600000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>34500000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>32600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>223378000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>250454000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>212432000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>152454000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>211819000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>255601000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>310778000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>207755000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>122560000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>180560000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>222050000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>137801000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>15769000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>26853000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>86504000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>102953000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8395,1780 +8422,1796 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>265549000.0</v>
+      </c>
+      <c r="C12">
         <v>164124000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>223378000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>250454000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>212432000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>152454000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>211819000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>255601000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>219295000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>205444000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>298491000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>310778000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>207755000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>122560000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>180560000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>222050000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>137801000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15769000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>66321000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>86504000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>102953000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>144658000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>163282000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>157130000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>86716000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>129503999.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>36670000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>27128000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3017000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>102887000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>108399000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>68887000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>76179000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>46645000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>65637000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>70045000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>71651000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>59893000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>91035000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>77266000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>27580000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>51128000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>94193000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>134612000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>146983000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>122156000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>76402000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>57178000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>31282000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>27976000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>49524000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>43726000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>24874000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>32294000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>74463000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>62836000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>41143000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>38161000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>49450000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>48123000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>66315000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>45322000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>48969000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>53190000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>53679000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>38664000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>55481000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>44802000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>28594000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4145000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>9074000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>10569000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>19386000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>71162000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>95489000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>91005000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>92785000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>81474000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>82370000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>75525000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>65124000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>59173000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>63941000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>61646000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>64691000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>62423000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>59794000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>57013000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>55069000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>45979000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>42890000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>34757000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>31990000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>46795000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>52609000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>49072000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>50894000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>45211000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>47869000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>44473000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>43429000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>35361000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>35114000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>45686000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>40675000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>40188000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>44300000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>51900000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>45700000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>7100000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>8700000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>11600000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>4300000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>300000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>35800000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>35700000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>36300000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>35600000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>5100000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>32600000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>34500000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>32600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
+        <v>103000.0</v>
+      </c>
+      <c r="C13">
         <v>104000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>105000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>107000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>110000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>112000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>114000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>116000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>118000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>120000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>121000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123000.0</v>
       </c>
       <c r="N13">
         <v>123000.0</v>
       </c>
       <c r="O13">
         <v>123000.0</v>
       </c>
       <c r="P13">
         <v>123000.0</v>
       </c>
       <c r="Q13">
         <v>123000.0</v>
       </c>
       <c r="R13">
         <v>123000.0</v>
       </c>
       <c r="S13">
         <v>123000.0</v>
       </c>
       <c r="T13">
         <v>123000.0</v>
       </c>
       <c r="U13">
         <v>123000.0</v>
       </c>
       <c r="V13">
         <v>123000.0</v>
       </c>
       <c r="W13">
-        <v>122000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="X13">
         <v>122000.0</v>
       </c>
       <c r="Y13">
-        <v>121000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="Z13">
         <v>121000.0</v>
       </c>
       <c r="AA13">
         <v>121000.0</v>
       </c>
       <c r="AB13">
+        <v>121000.0</v>
+      </c>
+      <c r="AC13">
         <v>120000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="AE13">
         <v>115000.0</v>
       </c>
       <c r="AF13">
         <v>115000.0</v>
       </c>
       <c r="AG13">
+        <v>115000.0</v>
+      </c>
+      <c r="AH13">
         <v>116000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>117000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>116000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>118000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>120000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>123000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>124000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>125000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>124000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>127000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>128000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="AT13">
         <v>133000.0</v>
       </c>
       <c r="AU13">
+        <v>133000.0</v>
+      </c>
+      <c r="AV13">
         <v>131000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000.0</v>
       </c>
       <c r="AX13">
         <v>129000.0</v>
       </c>
       <c r="AY13">
+        <v>129000.0</v>
+      </c>
+      <c r="AZ13">
         <v>128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127000.0</v>
       </c>
       <c r="BA13">
         <v>127000.0</v>
       </c>
       <c r="BB13">
-        <v>128000.0</v>
+        <v>127000.0</v>
       </c>
       <c r="BC13">
         <v>128000.0</v>
       </c>
       <c r="BD13">
         <v>128000.0</v>
       </c>
       <c r="BE13">
         <v>128000.0</v>
       </c>
       <c r="BF13">
+        <v>128000.0</v>
+      </c>
+      <c r="BG13">
         <v>129000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>128000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>129000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000.0</v>
       </c>
       <c r="BK13">
         <v>134000.0</v>
       </c>
       <c r="BL13">
+        <v>134000.0</v>
+      </c>
+      <c r="BM13">
         <v>136000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>139000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="BP13">
         <v>142000.0</v>
       </c>
       <c r="BQ13">
         <v>142000.0</v>
       </c>
       <c r="BR13">
+        <v>142000.0</v>
+      </c>
+      <c r="BS13">
         <v>143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141000.0</v>
       </c>
       <c r="BT13">
         <v>141000.0</v>
       </c>
       <c r="BU13">
-        <v>140000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="BV13">
         <v>140000.0</v>
       </c>
       <c r="BW13">
+        <v>140000.0</v>
+      </c>
+      <c r="BX13">
         <v>141000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143000.0</v>
       </c>
       <c r="BZ13">
         <v>143000.0</v>
       </c>
       <c r="CA13">
+        <v>143000.0</v>
+      </c>
+      <c r="CB13">
         <v>141000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>140000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>139000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000.0</v>
       </c>
       <c r="CF13">
         <v>139000.0</v>
       </c>
       <c r="CG13">
+        <v>139000.0</v>
+      </c>
+      <c r="CH13">
         <v>142000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="CJ13">
         <v>142000.0</v>
       </c>
       <c r="CK13">
+        <v>142000.0</v>
+      </c>
+      <c r="CL13">
         <v>213000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>212000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209000.0</v>
       </c>
       <c r="CO13">
         <v>209000.0</v>
       </c>
       <c r="CP13">
+        <v>209000.0</v>
+      </c>
+      <c r="CQ13">
         <v>208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207000.0</v>
       </c>
       <c r="CR13">
         <v>207000.0</v>
       </c>
       <c r="CS13">
         <v>207000.0</v>
       </c>
       <c r="CT13">
         <v>207000.0</v>
       </c>
       <c r="CU13">
+        <v>207000.0</v>
+      </c>
+      <c r="CV13">
         <v>206000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206000.0</v>
       </c>
       <c r="CX13">
         <v>206000.0</v>
       </c>
       <c r="CY13">
         <v>206000.0</v>
       </c>
       <c r="CZ13">
         <v>206000.0</v>
       </c>
       <c r="DA13">
         <v>206000.0</v>
       </c>
       <c r="DB13">
         <v>206000.0</v>
       </c>
       <c r="DC13">
-        <v>200000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="DD13">
         <v>200000.0</v>
       </c>
       <c r="DE13">
         <v>200000.0</v>
       </c>
       <c r="DF13">
         <v>200000.0</v>
       </c>
       <c r="DG13">
         <v>200000.0</v>
       </c>
       <c r="DH13">
         <v>200000.0</v>
       </c>
       <c r="DI13">
         <v>200000.0</v>
       </c>
       <c r="DJ13">
         <v>200000.0</v>
       </c>
       <c r="DK13">
         <v>200000.0</v>
       </c>
       <c r="DL13">
         <v>200000.0</v>
       </c>
       <c r="DM13">
         <v>200000.0</v>
       </c>
       <c r="DN13">
         <v>200000.0</v>
       </c>
       <c r="DO13">
         <v>200000.0</v>
       </c>
-      <c r="DP13"/>
+      <c r="DP13">
+        <v>200000.0</v>
+      </c>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>10358000.0</v>
+      </c>
+      <c r="C14">
         <v>10467000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10597000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10830000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11067000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11277000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11460000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11682000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11898000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12055000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12166000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12233000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12276000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12309000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12329000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12344000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12341000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>12300000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12394000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12282000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12465000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12457000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12355000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12333000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12258000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12186000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>12163000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12150000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>11684000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>11636000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>11618000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>11702000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>11787000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>11831000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>11823000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12037000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12257000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>12516000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>12638000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>12641000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>12830000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>13088000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>13275000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>13507000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>13667000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>13633000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>13520000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>13495000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>13486000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>13435000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>13550000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>13498000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>13462000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>13505000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>13432000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>13452000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>13437000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>13449000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>13360000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>13650000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>13947000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>14007000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>13952000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>14197000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>14390000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>14373000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>14458000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>14334000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>14326000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>14305000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>14365000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>13934000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>14308000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>13853000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>14732000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>14789000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>14680000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>14595000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>14510000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>14351000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>14346000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>14293000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>14324000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>14437000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>14614000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>14698000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>14635000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>14595000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>14465000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>14352000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>14238000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>14465000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>15306000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>15991000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>16068000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>16175000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>16682000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>16695000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>16692000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>16568000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>16543000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>16579000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>17047000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>18187000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>18327000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>18859000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>20653222.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>20579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="DF14">
         <v>20000000.0</v>
       </c>
       <c r="DG14">
+        <v>20000000.0</v>
+      </c>
+      <c r="DH14">
         <v>19582641.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>20573000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>20909091.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>21000000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>21194420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="DM14">
         <v>20000000.0</v>
       </c>
       <c r="DN14">
         <v>20000000.0</v>
       </c>
       <c r="DO14">
+        <v>20000000.0</v>
+      </c>
+      <c r="DP14">
         <v>21117886.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>20909091.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="DR14">
         <v>20000000.0</v>
       </c>
+      <c r="DS14">
+        <v>20000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>123000.0</v>
       </c>
       <c r="P15">
         <v>123000.0</v>
       </c>
       <c r="Q15">
         <v>123000.0</v>
       </c>
       <c r="R15">
         <v>123000.0</v>
       </c>
       <c r="S15">
         <v>123000.0</v>
       </c>
       <c r="T15">
         <v>123000.0</v>
       </c>
       <c r="U15">
         <v>123000.0</v>
       </c>
       <c r="V15">
         <v>123000.0</v>
       </c>
       <c r="W15">
+        <v>123000.0</v>
+      </c>
+      <c r="X15">
         <v>100000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121000.0</v>
       </c>
       <c r="Z15">
         <v>121000.0</v>
       </c>
       <c r="AA15">
         <v>121000.0</v>
       </c>
       <c r="AB15">
+        <v>121000.0</v>
+      </c>
+      <c r="AC15">
         <v>120000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="AE15">
         <v>115000.0</v>
       </c>
       <c r="AF15">
         <v>115000.0</v>
       </c>
       <c r="AG15">
+        <v>115000.0</v>
+      </c>
+      <c r="AH15">
         <v>116000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>117000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>100000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AL15">
         <v>100000.0</v>
       </c>
       <c r="AM15">
+        <v>100000.0</v>
+      </c>
+      <c r="AN15">
         <v>124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AO15">
         <v>100000.0</v>
       </c>
       <c r="AP15">
         <v>100000.0</v>
       </c>
       <c r="AQ15">
         <v>100000.0</v>
       </c>
       <c r="AR15">
         <v>100000.0</v>
       </c>
       <c r="AS15">
         <v>100000.0</v>
       </c>
       <c r="AT15">
         <v>100000.0</v>
       </c>
       <c r="AU15">
         <v>100000.0</v>
       </c>
       <c r="AV15">
         <v>100000.0</v>
       </c>
       <c r="AW15">
         <v>100000.0</v>
       </c>
       <c r="AX15">
         <v>100000.0</v>
       </c>
       <c r="AY15">
         <v>100000.0</v>
       </c>
       <c r="AZ15">
         <v>100000.0</v>
       </c>
       <c r="BA15">
         <v>100000.0</v>
       </c>
       <c r="BB15">
         <v>100000.0</v>
       </c>
       <c r="BC15">
         <v>100000.0</v>
       </c>
       <c r="BD15">
         <v>100000.0</v>
       </c>
       <c r="BE15">
+        <v>100000.0</v>
+      </c>
+      <c r="BF15">
         <v>128000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>129000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="BI15">
         <v>100000.0</v>
       </c>
       <c r="BJ15">
         <v>100000.0</v>
       </c>
       <c r="BK15">
         <v>100000.0</v>
       </c>
       <c r="BL15">
         <v>100000.0</v>
       </c>
       <c r="BM15">
         <v>100000.0</v>
       </c>
       <c r="BN15">
         <v>100000.0</v>
       </c>
       <c r="BO15">
         <v>100000.0</v>
       </c>
       <c r="BP15">
         <v>100000.0</v>
       </c>
       <c r="BQ15">
         <v>100000.0</v>
       </c>
       <c r="BR15">
         <v>100000.0</v>
       </c>
       <c r="BS15">
         <v>100000.0</v>
       </c>
       <c r="BT15">
         <v>100000.0</v>
       </c>
       <c r="BU15">
         <v>100000.0</v>
       </c>
       <c r="BV15">
         <v>100000.0</v>
       </c>
       <c r="BW15">
         <v>100000.0</v>
       </c>
       <c r="BX15">
         <v>100000.0</v>
       </c>
       <c r="BY15">
-        <v>143000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="BZ15">
         <v>143000.0</v>
       </c>
       <c r="CA15">
+        <v>143000.0</v>
+      </c>
+      <c r="CB15">
         <v>100000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CD15">
         <v>100000.0</v>
       </c>
       <c r="CE15">
+        <v>100000.0</v>
+      </c>
+      <c r="CF15">
         <v>139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CG15">
         <v>100000.0</v>
       </c>
       <c r="CH15">
         <v>100000.0</v>
       </c>
       <c r="CI15">
         <v>100000.0</v>
       </c>
       <c r="CJ15">
         <v>100000.0</v>
       </c>
       <c r="CK15">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="CL15">
         <v>200000.0</v>
       </c>
       <c r="CM15">
         <v>200000.0</v>
       </c>
       <c r="CN15">
         <v>200000.0</v>
       </c>
       <c r="CO15">
         <v>200000.0</v>
       </c>
       <c r="CP15">
         <v>200000.0</v>
       </c>
       <c r="CQ15">
         <v>200000.0</v>
       </c>
       <c r="CR15">
         <v>200000.0</v>
       </c>
       <c r="CS15">
         <v>200000.0</v>
       </c>
       <c r="CT15">
         <v>200000.0</v>
       </c>
       <c r="CU15">
         <v>200000.0</v>
       </c>
       <c r="CV15">
         <v>200000.0</v>
       </c>
       <c r="CW15">
-        <v>206000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="CX15">
         <v>206000.0</v>
       </c>
       <c r="CY15">
-        <v>200000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="CZ15">
         <v>200000.0</v>
       </c>
       <c r="DA15">
         <v>200000.0</v>
       </c>
       <c r="DB15">
         <v>200000.0</v>
       </c>
       <c r="DC15">
         <v>200000.0</v>
       </c>
       <c r="DD15">
         <v>200000.0</v>
       </c>
       <c r="DE15">
         <v>200000.0</v>
       </c>
       <c r="DF15">
         <v>200000.0</v>
       </c>
       <c r="DG15">
         <v>200000.0</v>
       </c>
       <c r="DH15">
         <v>200000.0</v>
       </c>
       <c r="DI15">
         <v>200000.0</v>
       </c>
       <c r="DJ15">
         <v>200000.0</v>
       </c>
       <c r="DK15">
         <v>200000.0</v>
       </c>
       <c r="DL15">
         <v>200000.0</v>
       </c>
       <c r="DM15">
         <v>200000.0</v>
       </c>
       <c r="DN15">
         <v>200000.0</v>
       </c>
       <c r="DO15">
         <v>200000.0</v>
       </c>
-      <c r="DP15"/>
+      <c r="DP15">
+        <v>200000.0</v>
+      </c>
       <c r="DQ15"/>
       <c r="DR15"/>
+      <c r="DS15"/>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>24700000.0</v>
+      </c>
       <c r="D16">
+        <v>13338000.0</v>
+      </c>
+      <c r="E16">
         <v>16800000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>19900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>17600000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11302000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17300000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>20300000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>8895000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8900000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10800000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6840000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9700000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>14800000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14400000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8048999.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>17700000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>24300000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>13522000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>13900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6984000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>81653000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>50198000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4587000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>47637000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>5472000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>57286000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-340000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5381000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6319000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>6923000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>6919000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3949000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>6335000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7288000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>8685000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>6034000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>5529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5712000.0</v>
       </c>
       <c r="AX16">
         <v>5712000.0</v>
       </c>
       <c r="AY16">
+        <v>5712000.0</v>
+      </c>
+      <c r="AZ16">
         <v>8828000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5411000.0</v>
       </c>
       <c r="BB16">
         <v>5411000.0</v>
       </c>
       <c r="BC16">
+        <v>5411000.0</v>
+      </c>
+      <c r="BD16">
         <v>4109000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4229000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>2316000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3648000.0</v>
       </c>
       <c r="BJ16">
         <v>3648000.0</v>
       </c>
       <c r="BK16">
         <v>3648000.0</v>
       </c>
       <c r="BL16">
+        <v>3648000.0</v>
+      </c>
+      <c r="BM16">
         <v>4328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4425000.0</v>
       </c>
       <c r="BN16">
         <v>4425000.0</v>
       </c>
       <c r="BO16">
+        <v>4425000.0</v>
+      </c>
+      <c r="BP16">
         <v>739000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1988000.0</v>
       </c>
       <c r="BQ16">
         <v>1988000.0</v>
       </c>
       <c r="BR16">
+        <v>1988000.0</v>
+      </c>
+      <c r="BS16">
         <v>2734000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2473000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2090000.0</v>
       </c>
       <c r="BU16">
         <v>2090000.0</v>
       </c>
       <c r="BV16">
         <v>2090000.0</v>
       </c>
       <c r="BW16">
         <v>2090000.0</v>
       </c>
       <c r="BX16">
+        <v>2090000.0</v>
+      </c>
+      <c r="BY16">
         <v>667000.0</v>
       </c>
-      <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>667000.0</v>
       </c>
-      <c r="CB16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC16"/>
       <c r="CD16">
         <v>829000.0</v>
       </c>
-      <c r="CE16"/>
-      <c r="CF16">
+      <c r="CE16">
+        <v>829000.0</v>
+      </c>
+      <c r="CF16"/>
+      <c r="CG16">
         <v>1224000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1505000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1400000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1474000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1066000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1138000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1337000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1177000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1461000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1959000.0</v>
       </c>
       <c r="CQ16">
         <v>1959000.0</v>
       </c>
-      <c r="CR16"/>
+      <c r="CR16">
+        <v>1959000.0</v>
+      </c>
       <c r="CS16"/>
-      <c r="CT16">
-[...1 lines deleted...]
-      </c>
+      <c r="CT16"/>
       <c r="CU16">
         <v>2291000.0</v>
       </c>
       <c r="CV16">
+        <v>2291000.0</v>
+      </c>
+      <c r="CW16">
         <v>2415000.0</v>
       </c>
-      <c r="CW16"/>
       <c r="CX16"/>
-      <c r="CY16">
+      <c r="CY16"/>
+      <c r="CZ16">
         <v>2415000.0</v>
       </c>
-      <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10249,210 +10292,211 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>96162000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>96592000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>89694000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>90052000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>87516000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>87495000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>83350000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>92681000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>97284000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>92665000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>89170000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>87417000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>77389000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>75010000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>81653000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>55452000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>49169000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>47637000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>35594000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>34997000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>34819000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>53680000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>57286000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>57378000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>64612000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>60801000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>57316000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>56288000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>56001000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>47355000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>51182000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>50712000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>50717000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>32368000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>32293000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>32297000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>32394000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>20877000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20255000.0</v>
       </c>
       <c r="BB18">
         <v>20255000.0</v>
       </c>
       <c r="BC18">
+        <v>20255000.0</v>
+      </c>
+      <c r="BD18">
         <v>20463000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>17330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17349000.0</v>
       </c>
       <c r="BF18">
         <v>17349000.0</v>
       </c>
       <c r="BG18">
         <v>17349000.0</v>
       </c>
       <c r="BH18">
+        <v>17349000.0</v>
+      </c>
+      <c r="BI18">
         <v>17379000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>17387000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -10469,52 +10513,53 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10595,52 +10640,53 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
         <v>112529000.0</v>
       </c>
       <c r="C20">
         <v>112529000.0</v>
       </c>
       <c r="D20">
         <v>112529000.0</v>
       </c>
       <c r="E20">
         <v>112529000.0</v>
       </c>
       <c r="F20">
         <v>112529000.0</v>
       </c>
       <c r="G20">
         <v>112529000.0</v>
       </c>
       <c r="H20">
         <v>112529000.0</v>
       </c>
       <c r="I20">
@@ -10682,51 +10728,51 @@
       <c r="U20">
         <v>112529000.0</v>
       </c>
       <c r="V20">
         <v>112529000.0</v>
       </c>
       <c r="W20">
         <v>112529000.0</v>
       </c>
       <c r="X20">
         <v>112529000.0</v>
       </c>
       <c r="Y20">
         <v>112529000.0</v>
       </c>
       <c r="Z20">
         <v>112529000.0</v>
       </c>
       <c r="AA20">
         <v>112529000.0</v>
       </c>
       <c r="AB20">
         <v>112529000.0</v>
       </c>
       <c r="AC20">
-        <v>3683000.0</v>
+        <v>112529000.0</v>
       </c>
       <c r="AD20">
         <v>3683000.0</v>
       </c>
       <c r="AE20">
         <v>3683000.0</v>
       </c>
       <c r="AF20">
         <v>3683000.0</v>
       </c>
       <c r="AG20">
         <v>3683000.0</v>
       </c>
       <c r="AH20">
         <v>3683000.0</v>
       </c>
       <c r="AI20">
         <v>3683000.0</v>
       </c>
       <c r="AJ20">
         <v>3683000.0</v>
       </c>
       <c r="AK20">
         <v>3683000.0</v>
       </c>
@@ -10754,69 +10800,69 @@
       <c r="AS20">
         <v>3683000.0</v>
       </c>
       <c r="AT20">
         <v>3683000.0</v>
       </c>
       <c r="AU20">
         <v>3683000.0</v>
       </c>
       <c r="AV20">
         <v>3683000.0</v>
       </c>
       <c r="AW20">
         <v>3683000.0</v>
       </c>
       <c r="AX20">
         <v>3683000.0</v>
       </c>
       <c r="AY20">
         <v>3683000.0</v>
       </c>
       <c r="AZ20">
         <v>3683000.0</v>
       </c>
       <c r="BA20">
-        <v>2538000.0</v>
+        <v>3683000.0</v>
       </c>
       <c r="BB20">
         <v>2538000.0</v>
       </c>
       <c r="BC20">
         <v>2538000.0</v>
       </c>
       <c r="BD20">
         <v>2538000.0</v>
       </c>
       <c r="BE20">
         <v>2538000.0</v>
       </c>
       <c r="BF20">
+        <v>2538000.0</v>
+      </c>
+      <c r="BG20">
         <v>2540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377000.0</v>
       </c>
       <c r="BH20">
         <v>1377000.0</v>
       </c>
       <c r="BI20">
         <v>1377000.0</v>
       </c>
       <c r="BJ20">
         <v>1377000.0</v>
       </c>
       <c r="BK20">
         <v>1377000.0</v>
       </c>
       <c r="BL20">
         <v>1377000.0</v>
       </c>
       <c r="BM20">
         <v>1377000.0</v>
       </c>
       <c r="BN20">
         <v>1377000.0</v>
       </c>
       <c r="BO20">
         <v>1377000.0</v>
       </c>
@@ -10853,296 +10899,299 @@
       <c r="BZ20">
         <v>1377000.0</v>
       </c>
       <c r="CA20">
         <v>1377000.0</v>
       </c>
       <c r="CB20">
         <v>1377000.0</v>
       </c>
       <c r="CC20">
         <v>1377000.0</v>
       </c>
       <c r="CD20">
         <v>1377000.0</v>
       </c>
       <c r="CE20">
         <v>1377000.0</v>
       </c>
       <c r="CF20">
         <v>1377000.0</v>
       </c>
       <c r="CG20">
         <v>1377000.0</v>
       </c>
       <c r="CH20">
+        <v>1377000.0</v>
+      </c>
+      <c r="CI20">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377000.0</v>
       </c>
       <c r="CJ20">
         <v>1377000.0</v>
       </c>
       <c r="CK20">
+        <v>1377000.0</v>
+      </c>
+      <c r="CL20">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377000.0</v>
       </c>
       <c r="CM20">
         <v>1377000.0</v>
       </c>
       <c r="CN20">
         <v>1377000.0</v>
       </c>
       <c r="CO20">
         <v>1377000.0</v>
       </c>
       <c r="CP20">
         <v>1377000.0</v>
       </c>
       <c r="CQ20">
-        <v>1400000.0</v>
+        <v>1377000.0</v>
       </c>
       <c r="CR20">
         <v>1400000.0</v>
       </c>
       <c r="CS20">
         <v>1400000.0</v>
       </c>
       <c r="CT20">
         <v>1400000.0</v>
       </c>
       <c r="CU20">
         <v>1400000.0</v>
       </c>
       <c r="CV20">
         <v>1400000.0</v>
       </c>
       <c r="CW20">
+        <v>1400000.0</v>
+      </c>
+      <c r="CX20">
         <v>1427000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="CY20">
         <v>1500000.0</v>
       </c>
-      <c r="CZ20"/>
+      <c r="CZ20">
+        <v>1500000.0</v>
+      </c>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>13907000.0</v>
+      </c>
+      <c r="C21">
         <v>14330000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14753000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>15176000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>16023000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16446000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>16870000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>59517000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>59581000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>59644000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>59707000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>76197000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>76260000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>76324000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>76387000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>103550000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>103614000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>103677000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>103740000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>103804000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>103867000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>103930000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>103994000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>104096000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>104209000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>104272000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>104335000.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>2099000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3683000.0</v>
       </c>
       <c r="AG21">
         <v>3683000.0</v>
       </c>
       <c r="AH21">
         <v>3683000.0</v>
       </c>
       <c r="AI21">
+        <v>3683000.0</v>
+      </c>
+      <c r="AJ21">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3683000.0</v>
       </c>
       <c r="AK21">
         <v>3683000.0</v>
       </c>
       <c r="AL21">
         <v>3683000.0</v>
       </c>
       <c r="AM21">
+        <v>3683000.0</v>
+      </c>
+      <c r="AN21">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3683000.0</v>
       </c>
       <c r="AO21">
         <v>3683000.0</v>
       </c>
       <c r="AP21">
         <v>3683000.0</v>
       </c>
       <c r="AQ21">
         <v>3683000.0</v>
       </c>
       <c r="AR21">
         <v>3683000.0</v>
       </c>
       <c r="AS21">
         <v>3683000.0</v>
       </c>
       <c r="AT21">
         <v>3683000.0</v>
       </c>
       <c r="AU21">
         <v>3683000.0</v>
       </c>
       <c r="AV21">
+        <v>3683000.0</v>
+      </c>
+      <c r="AW21">
         <v>1648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3683000.0</v>
       </c>
       <c r="AX21">
         <v>3683000.0</v>
       </c>
       <c r="AY21">
-        <v>1648000.0</v>
+        <v>3683000.0</v>
       </c>
       <c r="AZ21">
         <v>1648000.0</v>
       </c>
       <c r="BA21">
-        <v>2538000.0</v>
+        <v>1648000.0</v>
       </c>
       <c r="BB21">
         <v>2538000.0</v>
       </c>
       <c r="BC21">
+        <v>2538000.0</v>
+      </c>
+      <c r="BD21">
         <v>401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2538000.0</v>
       </c>
       <c r="BE21">
         <v>2538000.0</v>
       </c>
       <c r="BF21">
+        <v>2538000.0</v>
+      </c>
+      <c r="BG21">
         <v>2540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377000.0</v>
       </c>
       <c r="BH21">
         <v>1377000.0</v>
       </c>
       <c r="BI21">
         <v>1377000.0</v>
       </c>
       <c r="BJ21">
         <v>1377000.0</v>
       </c>
       <c r="BK21">
         <v>1377000.0</v>
       </c>
       <c r="BL21">
         <v>1377000.0</v>
       </c>
       <c r="BM21">
         <v>1377000.0</v>
       </c>
       <c r="BN21">
         <v>1377000.0</v>
       </c>
       <c r="BO21">
         <v>1377000.0</v>
       </c>
@@ -11221,950 +11270,959 @@
       <c r="CN21">
         <v>1377000.0</v>
       </c>
       <c r="CO21">
         <v>1377000.0</v>
       </c>
       <c r="CP21">
         <v>1377000.0</v>
       </c>
       <c r="CQ21">
         <v>1377000.0</v>
       </c>
       <c r="CR21">
         <v>1377000.0</v>
       </c>
       <c r="CS21">
         <v>1377000.0</v>
       </c>
       <c r="CT21">
         <v>1377000.0</v>
       </c>
       <c r="CU21">
         <v>1377000.0</v>
       </c>
       <c r="CV21">
+        <v>1377000.0</v>
+      </c>
+      <c r="CW21">
         <v>1402000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1427000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>1452000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>1477000.0</v>
       </c>
-      <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22">
+        <v>118118000.0</v>
+      </c>
+      <c r="C22">
         <v>118950000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>92532000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>101716000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>134365000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>145256000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>117159000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>160322000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>152296000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>146783000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>115773000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>148402000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>155702000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>150762000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>148450000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>192172000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>164247000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>162592000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>149118000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>196455000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>247550000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>160671000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>130910000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>123831000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>108523000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>124529000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>106038000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>92632000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>80361000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>85861000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>70249000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>72254000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>63646000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>56225000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>50651000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>54943000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>56331000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>54444000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>52499000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>57232000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>61245000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>61737000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>56462000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>57317000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>57119000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>55796000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>51307000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>59610000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>64332000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>61007000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>56397000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>59513000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>51434000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>51711000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>44361000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>38140000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>37166000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>38130000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>34072000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>30770000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>31828000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>33896000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>26614000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>26133000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>25337000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>28744000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>25558000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>24132000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>23651000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>27429000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>22708000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>23804000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>25526000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>24934000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>18090000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>18980000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>18559000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>18951000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>17034000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>15768000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>13916000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>13367000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>13649000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>12452000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>12146000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>12755000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>12561000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>10895000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>9180000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>10467000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>9890000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>11248000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>10601000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>10741000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>8342000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>11666000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>9842000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>10181000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>9323000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>15640000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>14139000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>14578000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>15739000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>18823000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>17642000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>15876000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>15700000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>19100000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>17400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>16000000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>15800000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>18300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>14600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>12700000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>13700000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>16500000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>16200000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>14300000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>13000000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>14300000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>11900000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>12700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>1255094000.0</v>
+      </c>
+      <c r="C23">
         <v>1171049000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1193595000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1246601000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1268205000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1240224000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1250018000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1381992000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1435446000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1384188000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1429993000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1516888000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1492553000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1392508000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1456225000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1530698000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1480466000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1389997000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1436765000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1463526000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1560952000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1464170000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1408230000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1312336000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1208252000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1193564000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>948514000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1016176000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>813330000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>704020000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>639851000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>623704000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>618497000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>579887000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>569624000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>587114000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>601507000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>586955000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>623297000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>627495000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>590573000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>607831000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>645400000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>690917000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>692513000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>655624000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>605161000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>572297000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>533870000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>479363000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>444075000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>432428000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>376766000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>345327000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>359484000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>335987000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>305582000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>277534000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>272488000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>274808000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>285257000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>262770000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>258530000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>266918000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>266094000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>254257000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>262936000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>251561000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>238444000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>216686000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>219757000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>202979000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>205903000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>186526000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>195855000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>181546000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>175868000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>160288000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>154475000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>147696000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>131963000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>121030000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>119054000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>118831000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>116873000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>114289000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>107462000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>102890000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>101694000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>89211000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>87354000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>86966000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>92630000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>102769000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>106806000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>109368000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>114106000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>105277000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>107495000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>108856000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>108615000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>100695000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>98602000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>113087000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>111902000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>109914000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>112700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>121800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>119400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>121900000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>122700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>122100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>116600000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>106900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>105400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>107500000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>108100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>101400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>96600000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>92300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>89300000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>84100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>15000000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>100000000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>39239000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>27161000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
-        <v>411000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN24">
         <v>411000.0</v>
       </c>
       <c r="AO24">
         <v>411000.0</v>
       </c>
       <c r="AP24">
         <v>411000.0</v>
       </c>
       <c r="AQ24">
-        <v>471000.0</v>
+        <v>411000.0</v>
       </c>
       <c r="AR24">
         <v>471000.0</v>
       </c>
       <c r="AS24">
         <v>471000.0</v>
       </c>
       <c r="AT24">
         <v>471000.0</v>
       </c>
       <c r="AU24">
-        <v>528000.0</v>
+        <v>471000.0</v>
       </c>
       <c r="AV24">
         <v>528000.0</v>
       </c>
       <c r="AW24">
         <v>528000.0</v>
       </c>
       <c r="AX24">
         <v>528000.0</v>
       </c>
       <c r="AY24">
-        <v>584000.0</v>
+        <v>528000.0</v>
       </c>
       <c r="AZ24">
         <v>584000.0</v>
       </c>
       <c r="BA24">
+        <v>584000.0</v>
+      </c>
+      <c r="BB24">
         <v>765000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>566000.0</v>
       </c>
       <c r="BD24">
         <v>566000.0</v>
       </c>
       <c r="BE24">
         <v>566000.0</v>
       </c>
       <c r="BF24">
-        <v>0.0</v>
+        <v>566000.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
@@ -12181,196 +12239,197 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>8000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
         <v>936000.0</v>
       </c>
-      <c r="H25">
-[...2 lines deleted...]
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
         <v>524000.0</v>
       </c>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
+        <v>0.0</v>
+      </c>
+      <c r="S25">
         <v>15000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1459000.0</v>
       </c>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
       <c r="U25">
         <v>0.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="V25">
+        <v>0.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25">
         <v>2631000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2997000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4056000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>101896000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2042000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2178000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2313000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-      <c r="AM25">
-[...1 lines deleted...]
-      </c>
+      <c r="AM25"/>
       <c r="AN25">
         <v>411000.0</v>
       </c>
       <c r="AO25">
         <v>411000.0</v>
       </c>
       <c r="AP25">
         <v>411000.0</v>
       </c>
       <c r="AQ25">
-        <v>471000.0</v>
+        <v>411000.0</v>
       </c>
       <c r="AR25">
         <v>471000.0</v>
       </c>
       <c r="AS25">
         <v>471000.0</v>
       </c>
       <c r="AT25">
         <v>471000.0</v>
       </c>
       <c r="AU25">
-        <v>528000.0</v>
+        <v>471000.0</v>
       </c>
       <c r="AV25">
         <v>528000.0</v>
       </c>
       <c r="AW25">
         <v>528000.0</v>
       </c>
       <c r="AX25">
         <v>528000.0</v>
       </c>
       <c r="AY25">
-        <v>584000.0</v>
+        <v>528000.0</v>
       </c>
       <c r="AZ25">
         <v>584000.0</v>
       </c>
       <c r="BA25">
+        <v>584000.0</v>
+      </c>
+      <c r="BB25">
         <v>765000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>566000.0</v>
       </c>
       <c r="BD25">
         <v>566000.0</v>
       </c>
       <c r="BE25">
         <v>566000.0</v>
       </c>
-      <c r="BF25"/>
+      <c r="BF25">
+        <v>566000.0</v>
+      </c>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
@@ -12391,52 +12450,53 @@
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -12517,52 +12577,53 @@
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12643,499 +12704,505 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>-233999000.0</v>
+      </c>
+      <c r="C28">
         <v>-129381000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-185505000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-209557000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-168570000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-105604000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-175879000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-217407000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-178833000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-162796000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-253217000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-263287000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-158033000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-70622000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-124961000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-166040000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-79544000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>59286000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1781000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-23241000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-37641000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-79275000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-91795000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-88211000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-16376000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>41650000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>24480000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>18864000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>78350000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-71999000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-108399000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-68887000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-76179000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-46645000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-65637000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-70045000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-71651000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-59553000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-90564000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-76795000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-27109000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-50657000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-93664000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-134141000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-146512000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-121627000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-75819000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-56595000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-30699000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-27393000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-48887000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-43089000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-24056000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-31497000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-73835000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-62208000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-40515000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-38161000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-49450000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-48123000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-66315000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-45322000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-48969000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-53190000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-53679000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-38664000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-55481000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-44802000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-28594000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-4145000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-9074000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-10569000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-19386000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-71162000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-79289000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-71580000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-72040000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-61449000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-63147000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-56896000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-45124000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-59173000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-41516000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-37396000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-40591000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-38523000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-35794000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-37013000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-52068000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-24746000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-27792000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-19626000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-1050000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-11608000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-20608000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-17406000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-13923000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-31232000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-47869000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-9306000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-7556000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>719000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-4423000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-9675000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-4895000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-4358000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-5300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-7800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-4000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>2900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-1600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>5700000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>12000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>10800000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>14300000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>15000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>11700000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-3200000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-30700000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-32500000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-30400000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
         <v>59</v>
       </c>
       <c r="B29">
+        <v>714572000.0</v>
+      </c>
+      <c r="C29">
         <v>682594000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>846280000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>910984000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>912339000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>897010000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>916187000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1014157000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1040535000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1046728000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1077929000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1120777000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1087190000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1041357000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1068549000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1073986000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1044037000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>999924000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>983409000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1029378000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1084135000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1028724000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>956967000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>918530000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>827483000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>858236000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13187,582 +13254,586 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
-        <v>86935000.0</v>
+        <v>100495000.0</v>
       </c>
       <c r="C30">
-        <v>57094000.0</v>
+        <v>103305000.0</v>
       </c>
       <c r="D30">
-        <v>84322000.0</v>
+        <v>81353000.0</v>
       </c>
       <c r="E30">
+        <v>86078000.0</v>
+      </c>
+      <c r="F30">
         <v>92869000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>87804000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>68104000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>94101000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>126612000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>73206000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>68708000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>87977000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>118815000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>91501000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>66798000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>96601000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>126113000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>154160000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>108440000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>124040000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>126354000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>109157000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>88751000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>96850000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>102755000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>67075999.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>65036000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>74667000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>79049000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>55358000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>41966000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>69251000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>58887000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>57959000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>43016000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>44562000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>54105000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>42212000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>43372000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>51229000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>56694000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>45183000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>40568000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>59289000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>56092000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>44346000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>37367000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>49671000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>57762000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>45967000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>42001000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>52574000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>43480000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>30264000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>34454000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>34130000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>34813000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>24801000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>25822000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>30787000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>26503000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>21627000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>28232000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>26270000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>26801000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>24471000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>17856000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>24331000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>24980000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>16958000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>31094000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>21310000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>28351000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>20164000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>17972000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>20941000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>24249000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>19737000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>17770000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>18887000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>19343000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>15820000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>9534000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>14438000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>12455000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>10489000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>12826000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>12335000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>15273000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>9571000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>10432000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>14528000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>22957000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>17986000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>17830000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>19802000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>23247000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>20005000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>19219000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>16712000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>17610000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>17355000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>12593000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>13857000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>17779000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>19052000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>16200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>14300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>18600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>15100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>12100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>17000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>19800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>21300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>16500000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>21400000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>23600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>19100000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>18100000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>20500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>25400000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>24500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>948541000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>852568000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>879696000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>885070000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>827958000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>768781000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>767203000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>813109000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>867802000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>812328000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>740508000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>702007000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>610858000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>541498000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>518835000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>502116000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>519118000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>486135000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>456634000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>430863000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>438989000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>433243000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>419840000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>410606000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>417981000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>431728000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>442899000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>446560000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>408549000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>431664000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>457538000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>491117000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>510999000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>491436000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>432457000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>408701000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>368047000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>340417000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>298402000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>277738000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>250998000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>243059000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>242553000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>227881000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>208024000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>193036000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>183368000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>170727000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>180616000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -13779,131 +13850,134 @@
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
+      <c r="DS31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32">
+        <v>22249000.0</v>
+      </c>
+      <c r="C32">
         <v>-31286000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>165045000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>209229000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>201616000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>173151000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>185662000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>272036000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>256302000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>241504000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>280222000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>314645000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>254263000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>196183000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>219002000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>215174000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>158655000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>110999000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>90235000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>145639000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>197746000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>178918000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>153750000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>168086000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>100879000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>149219000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13955,604 +14029,610 @@
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
+      <c r="DS32"/>
     </row>
-    <row r="33" spans="1:122">
+    <row r="33" spans="1:123">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>739282000.0</v>
+      </c>
+      <c r="C33">
         <v>753766000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>776016000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>784815000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>801704999.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>825876000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>832727000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>846309000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>909196999.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>931266000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>926483000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>937488999.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>975483000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>988686000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1032955999.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1001927000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1030881999.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1033464000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1091424000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1032400000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1045855000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1013623000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>995057000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>912311000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>887565000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>857561000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>729866000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>806784000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>634574000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>443160000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>408280000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>403060000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>406477000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>404984000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>401276000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>407971000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>410793000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>420882000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>422059000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>422944000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>422253000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>425336000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>421797000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>418648000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>411255000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>405217000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>397699000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>384627000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>359448000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>322892000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>279797000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>259056000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>237770000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>213077000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>197142000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>185477000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>171495000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>157511000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>146765000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>146643000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>143057000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>143948000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>146526000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>147150000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>145626000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>147771000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>149906000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>149572000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>152035000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>151330000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>150903000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>142212000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>127108000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>64450000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>60062000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>45736000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>36062000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>35061000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>33913000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>33937000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>31051000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>29861000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>29865000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>27499000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>24674000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>21179000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>19694000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>19875000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>19547000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>19444000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>19535000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>22006000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>21678000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>22499000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>23269000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>24366000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>25359000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>25981000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>27024000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>27926000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>29138000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>29401000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>30195000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>30132000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>30792000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>30266000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>30400000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>30200000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>31300000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>32400000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>33200000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>32100000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>33000000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>32400000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>31500000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>31100000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>28400000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>26000000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>18900000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>17900000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>15100000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>12500000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:122">
+    <row r="34" spans="1:123">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34">
+        <v>3749000.0</v>
+      </c>
+      <c r="C34">
         <v>3441000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4885000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>4432000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4181000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>4071000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>6194000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6151000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>6075000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>6035000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>6894000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>6653000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>6386000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>47350000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>51365000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>53421000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>55448000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>57023000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>6925000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>10361000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>9745000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>66533000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>69770000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>72697000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>73544000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>171155000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>62762000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>49059000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>46811000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>4841000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>9851000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>9875000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>8721000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>8041000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>9524000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>9751000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>9752000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>9688000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>10173000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>9751000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>9476000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>14264000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>16547000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>15499000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>7810000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>7265000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>7606000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>4627000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>4496000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>4232000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>4635000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>4400000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>4178000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>3960000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>4470000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>4215000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>4123000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>3268000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>3345000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>2774000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>3296000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
@@ -14569,824 +14649,829 @@
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
+      <c r="DS34"/>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:123">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>46959000.0</v>
+      </c>
+      <c r="C35">
         <v>39886000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>94781000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>83060000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>90981999.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>102017000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>102202000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>104187999.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>124964000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>126042000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>128776000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>131356999.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>142555999.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>143512000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>183409000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>143115000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>145500000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>159539000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>198250000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>148661000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>159466000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>163817000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>191839999.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>161867000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>160961000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>248543999.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>32228999.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>130712000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>102263000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>82200000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>59020000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>57512000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>44315000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>43038000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>44343000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>63431000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>67038000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>67066000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>75196000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>70963000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>67203000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>70963000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>73019000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>63325000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>59463000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>58448000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>58851000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>37523000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>37317000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>37057000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>37613000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>25861000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>25198000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>24959000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>25499000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>22111000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>22038000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>20617000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>20694000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>20153000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>20683000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>20529000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>20743000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>17965000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>17144000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>17262000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>15995000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>12273000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>12392000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>12510000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>12672000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>3867000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>3977000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>4063000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>4210000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>4698000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>4810000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>4914000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>5016000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>5658000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>4300000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>4287000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>4336000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>2758000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>2331000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>2279000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>2854000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>2868000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>2883000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>2796000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>2931000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>2811000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>2218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3103000.0</v>
       </c>
       <c r="CQ35">
         <v>3103000.0</v>
       </c>
       <c r="CR35">
+        <v>3103000.0</v>
+      </c>
+      <c r="CS35">
         <v>4428000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>4640000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>4707000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>4919000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>3596000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>3843000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>4146000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>4467000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>3890000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>4496000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>5224000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>5700000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>6100000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>6300000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>3000000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>3300000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>13000000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>13200000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>10700000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>10800000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>23100000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>27600000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>1700000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DQ35">
         <v>1800000.0</v>
       </c>
       <c r="DR35">
+        <v>1800000.0</v>
+      </c>
+      <c r="DS35">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:123">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>33219000.0</v>
+      </c>
+      <c r="C36">
         <v>35663000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>40380000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>33649000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>35414999.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>37992000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>59673000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>51525000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>59689999.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-14068000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>76242000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>80473999.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>90581000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>95460000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>96973999.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>96595000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>91170999.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>97665000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>107648000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>96272000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>108832000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>104702000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>67627000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>46820000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>44255000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>27754000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>23569000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>29661000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>182048000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>14418000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>14808000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>12308000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>18746000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>15732000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>13313000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>16651000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>12585000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>12773000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>9965000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>8692000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>6704000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>9352000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>8188000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>9550000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>9719000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>10168000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>12447000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>9149000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>8141000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>10127000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>9556000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>7009000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>5417000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>4668000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>4656000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>4446000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>2854000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>2263000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1802000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>3741000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1836000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>1925000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>2260000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1567000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1459000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>1486000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1508000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>1530000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>1520000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1569000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>1606000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>1050000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>990000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>12547000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>12487000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>3110000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1755000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1797000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1837000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1853000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>2704000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>2174000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>1963000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1050000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1083000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>1060000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1095000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>1111000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1148000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>1178000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>1099000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>2495000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1254000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>1472000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>1690000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-1951000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-1587000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-2117000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>1750000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-551000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>1360000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>1514000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>-171000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>3847000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>4009000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>4158000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>3900000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>3400000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>3500000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>3800000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>3900000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>1700000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>1900000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>1800000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>1900000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>3000000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="DO36">
         <v>4300000.0</v>
       </c>
       <c r="DP36">
+        <v>4300000.0</v>
+      </c>
+      <c r="DQ36">
         <v>5100000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>5200000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:123">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15430,51 +15515,53 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -15491,1798 +15578,1810 @@
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
+      <c r="DS37"/>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:123">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>29162000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>33649000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>35415000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>37992000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>42935000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>51525000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>80474000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>90581000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>95460000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>96974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="Q38">
         <v>1.0</v>
       </c>
       <c r="R38">
+        <v>1.0</v>
+      </c>
+      <c r="S38">
         <v>97665000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>107648000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>96272000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>108832000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>104702000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>126110000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>46820000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>44255000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>27754000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>23782000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>29661000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>182048000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>14418000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>12708000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>12308000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>18746000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>19415000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>16996000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>20334000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>16268000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>16456000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>13648000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>12375000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>10387000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>13035000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>11871000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>13233000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>13402000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>13851000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>16130000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>12832000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>11824000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>13810000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>13239000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>10692000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>7955000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>7206000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>7194000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>6984000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>5392000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>4803000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>3179000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>5118000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>3213000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>3302000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>3637000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2944000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2836000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2863000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2885000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2907000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2897000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2946000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2983000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2427000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>2367000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>13924000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>13864000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>4487000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>3132000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>3174000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>3214000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>3230000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>4081000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>3551000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>3340000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>2427000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>2460000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>2437000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>2472000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>2488000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>2525000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>2555000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>2476000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>3872000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>2631000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>2849000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>3067000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>3160000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>3519000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>2881000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>3127000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>2617000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>2787000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>2966000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>3148000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>3847000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>4009000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>4158000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
+      <c r="DS38"/>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:123">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
-        <v>47274000.0</v>
+        <v>31650000.0</v>
       </c>
       <c r="C39">
-        <v>44575000.0</v>
+        <v>30904000.0</v>
       </c>
       <c r="D39">
-        <v>25294000.0</v>
+        <v>20316000.0</v>
       </c>
       <c r="E39">
+        <v>23538000.0</v>
+      </c>
+      <c r="F39">
         <v>26834000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>28834000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>20209000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>25659000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>28046000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>27489000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>20538000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>32242000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>34798000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>38999000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>27461000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>17948000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>21423000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>24012000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>21462000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>24127000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>38240000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>36061000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>30230000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>22214000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>22693000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>14894000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>10904000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>14965000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>16329000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>16754000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>21479000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>10252000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>13308000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>14074000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>18311000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>9593000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>8627000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>9524000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>14332000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>18824000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>22801000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>24447000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>33964000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>14716000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>13776000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>28109000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>42893000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>21211000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>21046000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>21521000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>16356000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>17559000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>19208000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>17981000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>9064000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>15404000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>20965000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>18931000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>8617000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>18485000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>17554000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>17977000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>8189000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>14175000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>14651000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>14607000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>14135000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>8724000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>9184000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>16824000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>5978000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>5084000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>5532000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>5816000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>4242000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>4884000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>4213000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>5065000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>3388000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>3579000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>2529000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>2809000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>2065000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>2796000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>2907000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>7443000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>2587000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>2772000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>2625000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>3750000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>2304000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>4427000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>5404000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>4748000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>4756000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>4462000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>4764000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>3899000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>4060000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>4105000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>4299000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>4000000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>4961000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>4589000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>5014000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>4532000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>6100000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>6300000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>6400000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>51300000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>52900000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>43100000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>44900000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>40200000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>7900000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>2800000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>3600000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>6500000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>41500000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>7000000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>2400000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:123">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>336808000.0</v>
+        <v>358847000.0</v>
       </c>
       <c r="C40">
-        <v>144797000.0</v>
+        <v>312108000.0</v>
       </c>
       <c r="D40">
+        <v>131459000.0</v>
+      </c>
+      <c r="E40">
         <v>120974000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>119963000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>101389000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>119872000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>136839000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>127177000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>104960000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>111278000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>132125000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>119060000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>87260000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>103378000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>144932000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>133379000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>110057000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>151905000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>130312000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>90336000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>82061000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>114569000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>115604000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>118788000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>74627000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>92123000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>92850000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>73545000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>62928000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>64576000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>69599000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>72032000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>56742000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>54257000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>67201000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>67190000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>48406000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>50801000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>69847000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>69485000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>56290000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>61752000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>84274000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>72356000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>62638000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>65372000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>82492000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>79670000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>59246000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>67008000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>84397000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>60263000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>47045000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>49126000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>56925000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>48039000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>38844000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>40396000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>57551000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>57621000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>47313000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>52776000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>58416000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>53860000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>49661000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>36727000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>55273000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>51215000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>39242000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>44381000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>38420000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>40090000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>45703000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>40349000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>26851000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>22486000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>22184000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>22928000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>25108000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>19078000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>16970000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>17361000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>20787000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>18761000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>22141000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>16494000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>16545000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>18767000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>14550000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>15504000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>16869000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>14270000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>13570000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>15874000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>15609000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>15817000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>11693000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>13196000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>15280000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>16539000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>15323000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>13940000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>15708000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>16217000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>14108000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>12800000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>16000000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>15600000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>14800000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>14200000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>17300000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>17800000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>11000000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>13700000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>14000000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>12400000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>11700000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>12100000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>11900000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>13100000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>10400000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:123">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>92896000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>102159000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>95716000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>95778000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>92850000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>94420000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>93711000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>102426000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>106617000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>103264000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>97686000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>94009000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>83400000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>81790000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>87319000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>60711000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>55039000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>59020000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>57512000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>44315000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>8041000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>9524000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>9751000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>9752000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>9688000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>10173000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>9751000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>9476000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>14264000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>16547000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>15499000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>7810000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>7265000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>7606000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>4627000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>4496000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>4232000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>4635000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>4400000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>4178000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>3960000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>4470000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>4215000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>4123000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>3268000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>3345000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>2774000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>3296000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>3442000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>3656000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>3586000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>3705000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>3823000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2556000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2656000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2775000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2893000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>3055000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>2652000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>2762000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>2848000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>2995000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>3204000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>3316000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>3420000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>3522000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>3268000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>1910000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1897000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>1946000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>721000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>722000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>768000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>769000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>693000.0</v>
       </c>
       <c r="CL41">
         <v>693000.0</v>
       </c>
       <c r="CM41">
+        <v>693000.0</v>
+      </c>
+      <c r="CN41">
         <v>740000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>668000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>650000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>697000.0</v>
       </c>
       <c r="CQ41">
         <v>697000.0</v>
       </c>
       <c r="CR41">
+        <v>697000.0</v>
+      </c>
+      <c r="CS41">
         <v>682000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>894000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>1124000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>1336000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>1763000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>2010000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>2313000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>2634000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>3482000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>4088000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>4816000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
+      <c r="DS41"/>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:123">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>709867000.0</v>
+      </c>
+      <c r="C42">
         <v>704344000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>698811000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>690567000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>687416000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>682334000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>676454000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>671781000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>668089000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>662942000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>656297000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>650874000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>646086000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>633376000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>629515000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>623782000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>620877000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>615042000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>611622000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>605853000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>602163000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>605962000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>599737000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>594427000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>585327000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>576208000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>571784000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>568047000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>416602000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>411481000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>405711000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>402056000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>399616000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>394313000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>372590000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>370611000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>368328000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>366297000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>349913000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>349075000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>332218000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>317967000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>290096000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>285074000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>282554000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>279627000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>224909000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>211653000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>208926000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>206724000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>173025000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>170907000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>168708000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>165595000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>157305000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>153985000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>149890000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>145404000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>138336000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>131128000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>129069000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>126189000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>122016000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>120150000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>118752000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>113898000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>111668000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>108350000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>105452000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>103856000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>102653000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>102090000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>97292000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>93875000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>88755000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>87927000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>85841000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>84367000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>80158000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>76860000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>74549000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>73709000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>70808000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>69380000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>68621000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>67842000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>66157000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>65672000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>-9296000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>-10379000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>-12260000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>-13530000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>-2242000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>9949000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>14195000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>13142000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>22148000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>22890000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>22538000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>23189000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>23533000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>24084000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>25825000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>37670000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>38806000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>41273000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>46900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56700000.0</v>
       </c>
       <c r="DE42">
         <v>56700000.0</v>
       </c>
       <c r="DF42">
+        <v>56700000.0</v>
+      </c>
+      <c r="DG42">
         <v>56500000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>56300000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>56900000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>56800000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>57200000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>59300000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>58100000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>57300000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>57000000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>56200000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>58800000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>58100000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>56700000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:123">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17363,88 +17462,87 @@
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
+      <c r="DS43"/>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:123">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -17488,51 +17586,53 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
@@ -17549,1636 +17649,1647 @@
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
+      <c r="DS44"/>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:123">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45">
+        <v>579627000.0</v>
+      </c>
+      <c r="C45">
         <v>591244000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1392503000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>612481000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>627273000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>642579000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1362886000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>648779000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>658571000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>668775000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1326398000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>684779000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>696176000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>704437000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>711677000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>716416000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>720690000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>692525000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>623083000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>648968000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>626685000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>613069000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>594826000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>560259000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>448843000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>425059000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>389789000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>387069000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>384048000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>385569000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>384300000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>387637000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>394500000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>404400000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>408411000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>410600000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>411900000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>412300000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>409900000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>405400000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>397900000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>391400000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>381600000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>371800000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>347600000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>309100000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>266600000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>248400000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>229800000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>205900000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>189900000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>178500000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>166103000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>152708000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>143586000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>141500000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>139800000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>140600000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>142900000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>144200000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>142800000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>144900000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>147000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>146700000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>149100000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>148400000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>147900000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>139800000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>124700000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>50500000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>46200000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>41200000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>32930000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>31887000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>30700000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>30707000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>27000000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>26300000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>26525000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>25100000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>22200000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>18700000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>17200000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>17400000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>17000000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>16900000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>17100000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>18100000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>19000000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>19700000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>20200000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>21200000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>21800000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>23100000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>23900000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>25300000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>26351000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>26435000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>27000000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>26300000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>26800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26100000.0</v>
       </c>
       <c r="DC45">
         <v>26100000.0</v>
       </c>
       <c r="DD45">
+        <v>26100000.0</v>
+      </c>
+      <c r="DE45">
         <v>25700000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>26700000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>27500000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>28200000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>29600000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>30300000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>29800000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>28800000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>28100000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>24200000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>21700000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>14600000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>12800000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>9900000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>8500000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:123">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>579627000.0</v>
+      </c>
+      <c r="C46">
         <v>591244000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>608354000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>612481000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>627273000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>642579000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>644079000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>648779000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>658571000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>668775000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>678068000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>684779000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>696176000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>704437000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>711677000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>716416000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>723632000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>719656000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>717589000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>719859000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>720690000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>692525000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>681566000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>648968000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>626685000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>613069000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>594826000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>560259000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>448843000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>425059000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>389789000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>387069000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>384048000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>385569000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>384280000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>387637000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>394525000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>404426000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>408411000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>410569000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>411866000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>412301000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>409926000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>405415000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>397853000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>391366000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>381569000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>371795000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>347624000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>309082000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>266558000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>248364000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>229815000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>205871000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>189948000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>178493000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>166103000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>152708000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>143586000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>141525000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>139844000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>140646000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>142889000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>144206000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>142790000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>144908000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>147021000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>146665000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>149138000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>148384000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>147920000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>139785000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>124741000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>50526000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>46198000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>41249000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>32930000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>31887000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>30699000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>30707000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>26970000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>26310000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>26525000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>25072000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>22214000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>18742000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>17222000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>17387000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>17022000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>16889000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>17059000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>18134000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>19047000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>19650000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>20202000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>21206000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>21840000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>23100000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>23897000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>25309000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>26351000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>26435000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>27047000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>26285000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>26783000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>26108000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>26100000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>25700000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>26700000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>27500000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>28200000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>29600000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>30300000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>29800000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>28800000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>28100000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>24200000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>21700000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>14600000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>12800000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>9900000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>8500000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:122">
+    <row r="47" spans="1:123">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>608354000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>612481000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>627273000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>642579000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>644079000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>648779000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>684779000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>696176000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>662697000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>667909000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>716416000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>675208000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>668876000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>717589000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>719859000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>720690000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>636007000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>623083000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>588977000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>565265000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>550030000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>541068000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>521316000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>412064000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>398882000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>389789000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>387069000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>384048000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>385569000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>384280000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>387637000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>394525000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>404426000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>408411000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>410569000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>411866000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>412301000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>409926000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>405415000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>397853000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>391366000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>381569000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>371795000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>347624000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>309082000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>266558000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>248364000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>229815000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>205871000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>189948000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>178493000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>166103000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>152708000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>143586000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>141525000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>139844000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>140646000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>142889000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>144206000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>142790000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>144908000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>147021000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>146665000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>149138000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>148384000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>147920000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>139785000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>124741000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>50526000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>46198000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>41249000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>32930000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>31887000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>30699000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>30707000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>26970000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>26310000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>26525000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>25072000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>22214000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>18742000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>17222000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>17387000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>17022000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>16889000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>17059000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>18134000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>19047000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>19650000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>20202000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>21206000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>21840000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>23100000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>23897000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>25309000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>26351000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>26435000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>27047000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>26285000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>26783000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>26108000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
+      <c r="DS47"/>
     </row>
-    <row r="48" spans="1:122">
+    <row r="48" spans="1:123">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>5216000.0</v>
+      </c>
+      <c r="C48">
         <v>-21367000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>147744000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>220773000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>225115000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>215111000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>240315000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>342498000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>372606000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>383885000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>421568000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>469991000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>441047000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>408050000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>439121000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>450538000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>423252000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>369903000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>371858000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>423645000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>482066000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>422871000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>357360000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>324543000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>243775000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>183634000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>165400000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>151967000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>107238000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>79382000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>55688000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>33878000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>44456000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>44005000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>52105000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>44640000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>54309000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>70093000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>97648000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>102084000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>80933000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>118208000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>171948000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>210742000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>233127000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>216486000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>212233000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>201018000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>163092000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>137664000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>129349000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>111270000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>85584000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>80757000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>88541000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>77144000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>61382000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>50881000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>47119000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>41285000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>53230000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>46309000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>43876000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>47781000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>54020000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>54437000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>61704000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>57245000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>48101000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>39030000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>37664000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>34067000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>34362000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>25837000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>44896000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>44223000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>41046000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>34255000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>28487000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>26009000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>20127000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>15547000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>15581000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>14996000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>18025000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>16517000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>12554000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>9710000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>81392000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>76029000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>74758000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>71141000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>67153000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>64091000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>64200000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>62131000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>61769000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>56967000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>55647000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>58734000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>55979000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>51263000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>47814000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>45927000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>43691000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>40148000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>36600000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>35100000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>32300000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>28700000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>25500000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>24600000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>22000000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>19600000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>17600000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>16300000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>13000000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>11600000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>10000000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>8900000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>6600000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>4300000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:122">
+    <row r="49" spans="1:123">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>408050000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>439121000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>450538000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>423252000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>369903000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>371858000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>423645000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>482066000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>422871000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>357360000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>324543000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>243775000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>183634000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>165400000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>151967000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>107238000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>79382000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>55688000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>33878000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>44456000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>44005000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>52105000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>44640000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>54309000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>70093000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>97648000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>102084000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>80933000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>118208000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>171948000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>210742000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>233127000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>216486000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>212233000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>201018000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>163092000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>137664000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>129349000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>111270000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>85584000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>80757000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>88541000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>77144000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>61382000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>50881000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>47119000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>41285000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>53230000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -19195,118 +19306,119 @@
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
+      <c r="DS49"/>
     </row>
-    <row r="50" spans="1:122">
+    <row r="50" spans="1:123">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>37500000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>3727000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="AN50">
         <v>60000.0</v>
       </c>
       <c r="AO50">
         <v>60000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AP50">
+        <v>60000.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>58000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>55000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -19337,600 +19449,605 @@
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
+      <c r="DS50"/>
     </row>
-    <row r="51" spans="1:122">
+    <row r="51" spans="1:123">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>31550000.0</v>
+      </c>
+      <c r="C51">
         <v>34743000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>37873000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>40897000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>43862000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>46850000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>35940000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>38194000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>40462000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>42648000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>45274000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>47491000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>49722000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>51938000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>55599000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>56010000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>58257000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>75055000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>64540000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>63263000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>65312000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>65383000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>71487000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>68919000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>70340000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>171154000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>61150000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>45992000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>81367000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>30888000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-      <c r="AL51">
+      <c r="AL51"/>
+      <c r="AM51">
         <v>340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>471000.0</v>
       </c>
       <c r="AN51">
         <v>471000.0</v>
       </c>
       <c r="AO51">
         <v>471000.0</v>
       </c>
       <c r="AP51">
         <v>471000.0</v>
       </c>
       <c r="AQ51">
+        <v>471000.0</v>
+      </c>
+      <c r="AR51">
         <v>529000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>471000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>471471.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>583000.0</v>
       </c>
       <c r="AV51">
         <v>583000.0</v>
       </c>
       <c r="AW51">
         <v>583000.0</v>
       </c>
       <c r="AX51">
         <v>583000.0</v>
       </c>
       <c r="AY51">
-        <v>637000.0</v>
+        <v>583000.0</v>
       </c>
       <c r="AZ51">
         <v>637000.0</v>
       </c>
       <c r="BA51">
+        <v>637000.0</v>
+      </c>
+      <c r="BB51">
         <v>818000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>797000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>628000.0</v>
       </c>
       <c r="BD51">
         <v>628000.0</v>
       </c>
       <c r="BE51">
         <v>628000.0</v>
       </c>
-      <c r="BF51"/>
+      <c r="BF51">
+        <v>628000.0</v>
+      </c>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
-      <c r="CV51">
-[...1 lines deleted...]
-      </c>
+      <c r="CV51"/>
       <c r="CW51">
         <v>1833000.0</v>
       </c>
       <c r="CX51">
         <v>1833000.0</v>
       </c>
       <c r="CY51">
         <v>1833000.0</v>
       </c>
-      <c r="CZ51"/>
-      <c r="DA51">
+      <c r="CZ51">
+        <v>1833000.0</v>
+      </c>
+      <c r="DA51"/>
+      <c r="DB51">
         <v>408000.0</v>
       </c>
-      <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
-      <c r="DF51">
-[...1 lines deleted...]
-      </c>
+      <c r="DF51"/>
       <c r="DG51">
         <v>10000000.0</v>
       </c>
       <c r="DH51">
         <v>10000000.0</v>
       </c>
       <c r="DI51">
         <v>10000000.0</v>
       </c>
       <c r="DJ51">
+        <v>10000000.0</v>
+      </c>
+      <c r="DK51">
         <v>12300000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>10800000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>14300000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>15000000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>11800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="DP51">
         <v>1900000.0</v>
       </c>
       <c r="DQ51">
+        <v>1900000.0</v>
+      </c>
+      <c r="DR51">
         <v>2000000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:122">
+    <row r="52" spans="1:123">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>9687000.0</v>
+      </c>
+      <c r="C52">
         <v>11547000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>12762000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>12576000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12347000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>12120000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5735000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6602000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>7481000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>8351000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>9113000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9030000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8967000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>8909000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>9801000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>8611000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>8535000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>8366000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>9232000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8313000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>8272000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>8183000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>9685000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>7735000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>7444000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>6010000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>5168000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2599000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>39815000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>7454000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="AN52">
         <v>60000.0</v>
       </c>
       <c r="AO52">
         <v>60000.0</v>
       </c>
       <c r="AP52">
         <v>60000.0</v>
       </c>
       <c r="AQ52">
+        <v>60000.0</v>
+      </c>
+      <c r="AR52">
         <v>58000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>471000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>471.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="AV52">
         <v>55000.0</v>
       </c>
       <c r="AW52">
         <v>55000.0</v>
       </c>
       <c r="AX52">
         <v>55000.0</v>
       </c>
       <c r="AY52">
-        <v>53000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="AZ52">
         <v>53000.0</v>
       </c>
       <c r="BA52">
         <v>53000.0</v>
       </c>
       <c r="BB52">
         <v>53000.0</v>
       </c>
       <c r="BC52">
-        <v>62000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="BD52">
         <v>62000.0</v>
       </c>
       <c r="BE52">
         <v>62000.0</v>
       </c>
-      <c r="BF52"/>
+      <c r="BF52">
+        <v>62000.0</v>
+      </c>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
-      <c r="BW52">
+      <c r="BW52"/>
+      <c r="BX52">
         <v>2090000.0</v>
       </c>
-      <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
-      <c r="CA52">
+      <c r="CA52"/>
+      <c r="CB52">
         <v>667000.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
-      <c r="CM52">
+      <c r="CM52"/>
+      <c r="CN52">
         <v>1177000.0</v>
       </c>
-      <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
-      <c r="CY52">
+      <c r="CY52"/>
+      <c r="CZ52">
         <v>2415000.0</v>
       </c>
-      <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
-      <c r="DF52">
-[...1 lines deleted...]
-      </c>
+      <c r="DF52"/>
       <c r="DG52">
         <v>10000000.0</v>
       </c>
-      <c r="DH52"/>
+      <c r="DH52">
+        <v>10000000.0</v>
+      </c>
       <c r="DI52"/>
-      <c r="DJ52">
+      <c r="DJ52"/>
+      <c r="DK52">
         <v>1500000.0</v>
       </c>
-      <c r="DK52"/>
-      <c r="DL52">
+      <c r="DL52"/>
+      <c r="DM52">
         <v>14300000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>15000000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DP52">
         <v>100000.0</v>
       </c>
       <c r="DQ52">
         <v>100000.0</v>
       </c>
       <c r="DR52">
+        <v>100000.0</v>
+      </c>
+      <c r="DS52">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:122">
+    <row r="53" spans="1:123">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -19974,241 +20091,242 @@
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
-[...1 lines deleted...]
-      </c>
+      <c r="BV53"/>
       <c r="BW53">
         <v>16200000.0</v>
       </c>
       <c r="BX53">
+        <v>16200000.0</v>
+      </c>
+      <c r="BY53">
         <v>19425000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>20745000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>20025000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>19223000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>18629000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22425000.0</v>
       </c>
       <c r="CE53">
         <v>22425000.0</v>
       </c>
       <c r="CF53">
+        <v>22425000.0</v>
+      </c>
+      <c r="CG53">
         <v>24250000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>24100000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>23900000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>24000000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>20000000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>3001000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>21233000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>15098000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>15131000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>30940000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>35187000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>32001000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>31666000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>36971000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>13979000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>2000000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>33334000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>34040000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>34247000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>28858000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>36011000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>35372000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>35830000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>39000000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>44100000.0</v>
       </c>
-      <c r="DE53">
+      <c r="DF53">
         <v>41700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45300000.0</v>
       </c>
       <c r="DG53">
         <v>45300000.0</v>
       </c>
       <c r="DH53">
+        <v>45300000.0</v>
+      </c>
+      <c r="DI53">
         <v>37900000.0</v>
       </c>
-      <c r="DI53">
+      <c r="DJ53">
         <v>37400000.0</v>
       </c>
-      <c r="DJ53">
+      <c r="DK53">
         <v>36100000.0</v>
       </c>
-      <c r="DK53">
+      <c r="DL53">
         <v>35800000.0</v>
       </c>
-      <c r="DL53">
+      <c r="DM53">
         <v>35700000.0</v>
       </c>
-      <c r="DM53">
+      <c r="DN53">
         <v>36300000.0</v>
       </c>
-      <c r="DN53">
+      <c r="DO53">
         <v>35500000.0</v>
       </c>
-      <c r="DO53">
+      <c r="DP53">
         <v>35900000.0</v>
       </c>
-      <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
+      <c r="DS53"/>
     </row>
-    <row r="54" spans="1:122">
+    <row r="54" spans="1:123">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -20252,51 +20370,53 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -20313,1560 +20433,1571 @@
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
+      <c r="DS54"/>
     </row>
-    <row r="55" spans="1:122">
+    <row r="55" spans="1:123">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>1255094000.0</v>
+      </c>
+      <c r="C55">
         <v>1171049000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1193595000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1246601000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1268205000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1240224000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1250018000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1381992000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1435446000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1384188000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1429993000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1516888000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1492553000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1392508000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1456225000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1530698000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1480466000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1389997000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1436765000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1463526000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1560952000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1464170000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1408230000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1312336000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1208252000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1193564000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>948514000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1016176000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>813330000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>704020000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>639851000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>623704000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>618497000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>579887000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>569624000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>587114000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>601507000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>586955000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>623297000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>627495000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>590573000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>607831000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>645400000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>690917000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>692513000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>655624000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>605161000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>572297000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>533870000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>479363000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>444075000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>432428000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>376766000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>345327000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>359484000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>335987000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>305582000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>277534000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>272488000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>274808000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>285257000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>262770000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>258530000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>266918000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>266094000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>254257000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>262936000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>251561000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>238444000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>216686000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>219757000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>202979000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>205903000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>186526000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>195855000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>181546000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>175868000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>160288000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>154475000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>147696000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>131963000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>121030000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>119054000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>118831000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>116873000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>114289000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>107462000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>102890000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>101694000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>89211000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>87354000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>86966000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>92630000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>102769000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>106806000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>109368000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>114106000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>105277000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>107495000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>108856000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>108615000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>100695000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>98602000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>113087000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>111902000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>109914000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>112700000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>121800000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>119400000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>121900000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>122700000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>122100000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>116600000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>106900000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>105400000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>107500000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>108100000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>101400000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>96600000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>92300000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>89300000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>84100000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:122">
+    <row r="56" spans="1:123">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>515812000.0</v>
+      </c>
+      <c r="C56">
         <v>417283000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>417579000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>461786000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>466500000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>414348000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>417291000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>535683000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>526249000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>452922000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>503510000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>579399000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>517070000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>403822000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>423269000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>528771000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>449584000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>356533000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>345341000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>431126000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>515097000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>450547000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>413173000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>400025000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>320687000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>336003000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>218648000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>209392000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>178756000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>260860000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>231571000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>220644000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>212020000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>174903000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>168348000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>179143000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>190714000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>166073000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>201238000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>204551000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>168320000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>182495000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>223603000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>272269000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>281258000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>250407000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>207462000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>187670000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>174422000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>156471000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>164278000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>173372000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>138996000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>132250000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>162342000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>150510000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>134087000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>120023000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>125723000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>128165000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>142200000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>118822000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>112004000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>119768000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>120468000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>106486000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>113030000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>101989000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>86409000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>65356000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>68854000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>60767000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>78795000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>122076000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>135793000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>135810000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>139806000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>125227000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>120562000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>113759000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>100912000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>91169000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>89189000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>91332000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>92199000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>93110000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>87768000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>83015000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>82147000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>69767000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>67819000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>64960000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>70952000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>80270000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>83537000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>85002000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>88747000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>79296000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>80471000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>80930000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>79477000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>71294000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>68407000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>82955000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>81110000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>79648000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>82300000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>91600000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>88100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89500000.0</v>
       </c>
       <c r="DG56">
         <v>89500000.0</v>
       </c>
       <c r="DH56">
+        <v>89500000.0</v>
+      </c>
+      <c r="DI56">
         <v>90000000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>83600000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>74500000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>73900000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>76400000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>79700000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>75400000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>77700000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>74400000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>74200000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>71600000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:122">
+    <row r="57" spans="1:123">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>493563000.0</v>
+      </c>
+      <c r="C57">
         <v>448569000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>252534000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>252557000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>264884000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>241197000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>231629000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>263647000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>269947000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>211418000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>223288000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>264754000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>262807000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>207639000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>204267000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>313597000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>290929000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>245534000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>255106000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>285487000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>317351000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>271629000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>259423000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>231939000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>219808000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>186784000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>180649000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>166484000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>188266000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>132002000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>120514000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>131646000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>131510000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>99923000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>101758000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>109394000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>112805000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>84478000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>101519000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>106289000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>111138000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>101521000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>111160000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>132792000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>118368000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>102057000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>110170000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>122390000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>124823000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>98206000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>104377000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>125146000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>98032000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>74771000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>88894000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>83457000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>72982000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>61341000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>67049000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>82551000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>82581000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>70047000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>72199000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>81245000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>76398000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>68878000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>73786000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>73982000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>72788000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>61578000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>67057000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>63018000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>70336000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>62815000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>58057000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>44751000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>44225000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>36806000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>40870000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>39225000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>33044000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>27543000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>28739000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>32096000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>28294000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>28105000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>26238000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>24972000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>26943000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>20893000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>21899000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>26472000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>25218000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>25484000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>24871000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>29121000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>25452000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>20785000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>24397000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>23148000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>25185000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>21139000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>20446000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>25238000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>24723000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>23298000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>23500000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>23900000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>24100000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>33500000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>37400000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>28000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>25000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>20400000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>23300000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>37100000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>40000000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>34100000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>29900000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>28200000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>27500000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>24700000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:122">
+    <row r="58" spans="1:123">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>540522000.0</v>
+      </c>
+      <c r="C58">
         <v>488455000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>347315000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>335617000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>355866000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>343214000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>333831000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>367835000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>394911000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>337460000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>352064000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>396111000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>405363000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>351151000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>387676000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>456712000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>436429000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>405073000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>453356000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>434148000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>476817000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>435446000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>451263000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>393806000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>380769000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>435328000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>212878000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>297196000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>290529000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>214202000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>179534000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>189158000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>175825000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>142961000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>146101000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>172825000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>179843000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>151544000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>176715000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>177252000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>178341000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>172484000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>184179000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>196117000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>177831000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>160505000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>169021000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>159913000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>162140000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>135263000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>141990000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>151007000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>123230000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>99730000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>114393000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>105568000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>95020000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>81958000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>87743000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>102704000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>103264000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>90576000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>92942000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>99210000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>93542000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>86140000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>89781000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>86255000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>85180000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>74088000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>79729000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>66885000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>74313000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>66878000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>62267000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>49449000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>49035000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>41720000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>45886000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>44883000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>37344000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>31830000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>33075000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>34854000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>30625000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>30384000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>29092000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>27840000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>29826000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>23689000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>24830000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>29283000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>27436000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>28587000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>27974000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>33549000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>30092000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>25492000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>29316000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>26744000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>29028000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>25285000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>24913000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>29128000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>29219000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>28522000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>29200000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>30000000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>30400000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>36500000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>40700000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>41000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>38200000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>31100000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>34100000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>37100000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>40000000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>35800000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>31800000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>30000000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>29300000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>26600000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:122">
+    <row r="59" spans="1:123">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -21910,51 +22041,53 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -21971,456 +22104,458 @@
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
+      <c r="DS59"/>
     </row>
-    <row r="60" spans="1:122">
+    <row r="60" spans="1:123">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>714572000.0</v>
+      </c>
+      <c r="C60">
         <v>682594000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>846280000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>910984000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>912339000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>897010000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>916187000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1014157000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1040535000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1046728000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1077929000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1120777000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1087190000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1041357000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1068549000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1073986000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1044037000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>984924000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>983409000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1029377999.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1084135000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1028723999.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>956967000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>918530000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>827483000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>758236000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>735636000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>718980000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>522801000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>489818000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>460317000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>434546000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>442672000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>436926000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>423523000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>414289000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>421664000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>435411000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>446582000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>450243000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>412232000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>435347000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>461221000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>494800000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>514682000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>495119000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>436140000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>412384000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>371730000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>344100000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>302085000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>281421000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>253536000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>245597000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>245091000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>230419000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>210562000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>195576000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>184745000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>172104000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>181993000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>172194000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>165588000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>167708000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>172552000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>168117000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>173155000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>165306000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>153264000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>142598000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>140028000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>136094000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>131590000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>119648000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>133588000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>132097000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>126833000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>118568000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>108589000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>102813000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>94619000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>89200000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>85979000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>83977000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>86248000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>83905000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>78370000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>75050000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>71868000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>65522000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>62524000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>57683000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>65194000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>74182000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>78832000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>75819000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>84014000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>79785000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>78179000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>82112000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>79587000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>75410000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>73689000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>83959000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>82683000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>81392000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>83500000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>91800000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>89000000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>85400000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>82000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>81100000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>78400000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>75800000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>71300000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>70400000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>68100000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>65600000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>64800000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>62300000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>60000000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>57500000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:122">
+    <row r="61" spans="1:123">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -22464,149 +22599,152 @@
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
-      <c r="CK61">
-[...1 lines deleted...]
-      </c>
+      <c r="CK61"/>
       <c r="CL61">
         <v>-74777000.0</v>
       </c>
       <c r="CM61">
         <v>-74777000.0</v>
       </c>
       <c r="CN61">
+        <v>-74777000.0</v>
+      </c>
+      <c r="CO61">
         <v>-74188000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-62308000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-49944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44949000.0</v>
       </c>
       <c r="CR61">
         <v>-44949000.0</v>
       </c>
       <c r="CS61">
+        <v>-44949000.0</v>
+      </c>
+      <c r="CT61">
         <v>-35870000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35072000.0</v>
       </c>
       <c r="CU61">
         <v>-35072000.0</v>
       </c>
       <c r="CV61">
+        <v>-35072000.0</v>
+      </c>
+      <c r="CW61">
         <v>-34008000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CX61">
         <v>-33690000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CY61">
         <v>-32973000.0</v>
       </c>
-      <c r="CY61">
+      <c r="CZ61">
         <v>-31034000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-19209000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-18099000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DC61">
         <v>-15637000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
+      <c r="DS61"/>
     </row>
-    <row r="62" spans="1:122">
+    <row r="62" spans="1:123">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22687,50 +22825,51 @@
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
+      <c r="DS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22820,51 +22959,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
         <v>1134671000.0</v>
       </c>
       <c r="C2">
         <v>1119194000.0</v>
       </c>
       <c r="D2">
         <v>1156256000.0</v>
       </c>
       <c r="E2">
         <v>1228348000.0</v>
       </c>
       <c r="F2">
         <v>1259830000.0</v>
       </c>
       <c r="G2">
         <v>921980000.0</v>
       </c>
       <c r="H2">
         <v>635658000.0</v>
       </c>
       <c r="I2">
         <v>483406000.0</v>
       </c>
@@ -22918,51 +23057,51 @@
       </c>
       <c r="Z2">
         <v>81693000.0</v>
       </c>
       <c r="AA2">
         <v>77615000.0</v>
       </c>
       <c r="AB2">
         <v>72500000.0</v>
       </c>
       <c r="AC2">
         <v>84200000.0</v>
       </c>
       <c r="AD2">
         <v>85500000.0</v>
       </c>
       <c r="AE2">
         <v>92800000.0</v>
       </c>
       <c r="AF2">
         <v>72200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
         <v>90438000.0</v>
       </c>
       <c r="C3">
         <v>93992000.0</v>
       </c>
       <c r="D3">
         <v>88141000.0</v>
       </c>
       <c r="E3">
         <v>81356000.0</v>
       </c>
       <c r="F3">
         <v>72096000.0</v>
       </c>
       <c r="G3">
         <v>65657000.0</v>
       </c>
       <c r="H3">
         <v>56271000.0</v>
       </c>
       <c r="I3">
         <v>51968000.0</v>
       </c>
@@ -23016,87 +23155,87 @@
       </c>
       <c r="Z3">
         <v>6658000.0</v>
       </c>
       <c r="AA3">
         <v>6442000.0</v>
       </c>
       <c r="AB3">
         <v>5900000.0</v>
       </c>
       <c r="AC3">
         <v>5200000.0</v>
       </c>
       <c r="AD3">
         <v>4500000.0</v>
       </c>
       <c r="AE3">
         <v>3000000.0</v>
       </c>
       <c r="AF3">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5">
         <v>153460000.0</v>
       </c>
       <c r="C5">
         <v>151793000.0</v>
       </c>
       <c r="D5">
         <v>121823000.0</v>
       </c>
       <c r="E5">
         <v>126052000.0</v>
       </c>
       <c r="F5">
         <v>57174000.0</v>
       </c>
       <c r="G5">
         <v>248673000.0</v>
       </c>
       <c r="H5">
         <v>145823000.0</v>
       </c>
       <c r="I5">
         <v>116533000.0</v>
       </c>
@@ -23150,51 +23289,51 @@
       </c>
       <c r="Z5">
         <v>4779000.0</v>
       </c>
       <c r="AA5">
         <v>16120000.0</v>
       </c>
       <c r="AB5">
         <v>16900000.0</v>
       </c>
       <c r="AC5">
         <v>14600000.0</v>
       </c>
       <c r="AD5">
         <v>12600000.0</v>
       </c>
       <c r="AE5">
         <v>13200000.0</v>
       </c>
       <c r="AF5">
         <v>9500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>243898000.0</v>
       </c>
       <c r="C6">
         <v>245785000.0</v>
       </c>
       <c r="D6">
         <v>209964000.0</v>
       </c>
       <c r="E6">
         <v>207408000.0</v>
       </c>
       <c r="F6">
         <v>129270000.0</v>
       </c>
       <c r="G6">
         <v>314330000.0</v>
       </c>
       <c r="H6">
         <v>202094000.0</v>
       </c>
       <c r="I6">
         <v>168501000.0</v>
       </c>
@@ -23248,131 +23387,131 @@
       </c>
       <c r="Z6">
         <v>11437000.0</v>
       </c>
       <c r="AA6">
         <v>22562000.0</v>
       </c>
       <c r="AB6">
         <v>22800000.0</v>
       </c>
       <c r="AC6">
         <v>19800000.0</v>
       </c>
       <c r="AD6">
         <v>17100000.0</v>
       </c>
       <c r="AE6">
         <v>16200000.0</v>
       </c>
       <c r="AF6">
         <v>11100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>11900000.0</v>
       </c>
       <c r="H8">
         <v>8900000.0</v>
       </c>
       <c r="I8">
         <v>6100000.0</v>
       </c>
       <c r="J8">
         <v>20300000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
         <v>952580000.0</v>
       </c>
       <c r="C9">
         <v>893732000.0</v>
       </c>
       <c r="D9">
         <v>852369000.0</v>
       </c>
       <c r="E9">
         <v>861986000.0</v>
       </c>
       <c r="F9">
         <v>797792000.0</v>
       </c>
       <c r="G9">
         <v>814452000.0</v>
       </c>
       <c r="H9">
         <v>614166000.0</v>
       </c>
       <c r="I9">
         <v>512243000.0</v>
       </c>
@@ -23426,51 +23565,51 @@
       </c>
       <c r="Z9">
         <v>105090000.0</v>
       </c>
       <c r="AA9">
         <v>112939000.0</v>
       </c>
       <c r="AB9">
         <v>104300000.0</v>
       </c>
       <c r="AC9">
         <v>99300000.0</v>
       </c>
       <c r="AD9">
         <v>98300000.0</v>
       </c>
       <c r="AE9">
         <v>98300000.0</v>
       </c>
       <c r="AF9">
         <v>79100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
         <v>153460000.0</v>
       </c>
       <c r="C10">
         <v>87602000.0</v>
       </c>
       <c r="D10">
         <v>109588000.0</v>
       </c>
       <c r="E10">
         <v>91436000.0</v>
       </c>
       <c r="F10">
         <v>6909000.0</v>
       </c>
       <c r="G10">
         <v>244230000.0</v>
       </c>
       <c r="H10">
         <v>144370000.0</v>
       </c>
       <c r="I10">
         <v>116286000.0</v>
       </c>
@@ -23524,51 +23663,51 @@
       </c>
       <c r="Z10">
         <v>13217000.0</v>
       </c>
       <c r="AA10">
         <v>19050000.0</v>
       </c>
       <c r="AB10">
         <v>19100000.0</v>
       </c>
       <c r="AC10">
         <v>14300000.0</v>
       </c>
       <c r="AD10">
         <v>13300000.0</v>
       </c>
       <c r="AE10">
         <v>14900000.0</v>
       </c>
       <c r="AF10">
         <v>10400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11">
         <v>44991000.0</v>
       </c>
       <c r="C11">
         <v>27907000.0</v>
       </c>
       <c r="D11">
         <v>33338000.0</v>
       </c>
       <c r="E11">
         <v>24173000.0</v>
       </c>
       <c r="F11">
         <v>-7644000.0</v>
       </c>
       <c r="G11">
         <v>52270000.0</v>
       </c>
       <c r="H11">
         <v>34329000.0</v>
       </c>
       <c r="I11">
         <v>23623000.0</v>
       </c>
@@ -23622,51 +23761,51 @@
       </c>
       <c r="Z11">
         <v>5384000.0</v>
       </c>
       <c r="AA11">
         <v>7811000.0</v>
       </c>
       <c r="AB11">
         <v>8000000.0</v>
       </c>
       <c r="AC11">
         <v>6400000.0</v>
       </c>
       <c r="AD11">
         <v>5700000.0</v>
       </c>
       <c r="AE11">
         <v>6500000.0</v>
       </c>
       <c r="AF11">
         <v>-2200000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>10995000.0</v>
       </c>
       <c r="E12">
         <v>2561000.0</v>
       </c>
       <c r="F12">
         <v>110000.0</v>
       </c>
       <c r="G12">
         <v>199000.0</v>
       </c>
       <c r="H12">
         <v>2364000.0</v>
       </c>
       <c r="I12">
         <v>1292000.0</v>
       </c>
       <c r="J12">
         <v>549000.0</v>
       </c>
       <c r="K12">
@@ -23716,51 +23855,51 @@
       </c>
       <c r="Z12">
         <v>2092000.0</v>
       </c>
       <c r="AA12">
         <v>4931000.0</v>
       </c>
       <c r="AB12">
         <v>2300000.0</v>
       </c>
       <c r="AC12">
         <v>100000.0</v>
       </c>
       <c r="AD12">
         <v>2200000.0</v>
       </c>
       <c r="AE12">
         <v>3600000.0</v>
       </c>
       <c r="AF12">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13">
         <v>9939000.0</v>
       </c>
       <c r="C13">
         <v>13249000.0</v>
       </c>
       <c r="D13">
         <v>10995000.0</v>
       </c>
       <c r="E13">
         <v>2561000.0</v>
       </c>
       <c r="F13">
         <v>110000.0</v>
       </c>
       <c r="G13">
         <v>199000.0</v>
       </c>
       <c r="H13">
         <v>647000.0</v>
       </c>
       <c r="I13">
         <v>1292000.0</v>
       </c>
@@ -23774,87 +23913,87 @@
         <v>56000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
         <v>108469000.0</v>
       </c>
       <c r="C15">
         <v>59695000.0</v>
       </c>
       <c r="D15">
         <v>76250000.0</v>
       </c>
       <c r="E15">
         <v>67263000.0</v>
       </c>
       <c r="F15">
         <v>14553000.0</v>
       </c>
       <c r="G15">
         <v>191960000.0</v>
       </c>
       <c r="H15">
         <v>110041000.0</v>
       </c>
       <c r="I15">
         <v>92663000.0</v>
       </c>
@@ -23908,51 +24047,51 @@
       </c>
       <c r="Z15">
         <v>7833000.0</v>
       </c>
       <c r="AA15">
         <v>11239000.0</v>
       </c>
       <c r="AB15">
         <v>11100000.0</v>
       </c>
       <c r="AC15">
         <v>7900000.0</v>
       </c>
       <c r="AD15">
         <v>7600000.0</v>
       </c>
       <c r="AE15">
         <v>8400000.0</v>
       </c>
       <c r="AF15">
         <v>12600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
         <v>108469000.0</v>
       </c>
       <c r="C16">
         <v>59695000.0</v>
       </c>
       <c r="D16">
         <v>76250000.0</v>
       </c>
       <c r="E16">
         <v>67263000.0</v>
       </c>
       <c r="F16">
         <v>14553000.0</v>
       </c>
       <c r="G16">
         <v>191960000.0</v>
       </c>
       <c r="H16">
         <v>110041000.0</v>
       </c>
       <c r="I16">
         <v>92663000.0</v>
       </c>
@@ -23996,51 +24135,51 @@
         <v>15559000.0</v>
       </c>
       <c r="W16">
         <v>12502000.0</v>
       </c>
       <c r="X16">
         <v>10558000.0</v>
       </c>
       <c r="Y16">
         <v>8553000.0</v>
       </c>
       <c r="Z16">
         <v>7833000.0</v>
       </c>
       <c r="AA16">
         <v>11239000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17">
         <v>108469000.0</v>
       </c>
       <c r="C17">
         <v>59695000.0</v>
       </c>
       <c r="D17">
         <v>82957000.0</v>
       </c>
       <c r="E17">
         <v>67263000.0</v>
       </c>
       <c r="F17">
         <v>14553000.0</v>
       </c>
       <c r="G17">
         <v>191960000.0</v>
       </c>
       <c r="H17">
         <v>110041000.0</v>
       </c>
       <c r="I17">
         <v>92663000.0</v>
       </c>
@@ -24062,51 +24201,51 @@
       <c r="O17">
         <v>59467000.0</v>
       </c>
       <c r="P17">
         <v>66059000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
         <v>9939000.0</v>
       </c>
       <c r="C18">
         <v>13249000.0</v>
       </c>
       <c r="D18">
         <v>8729000.0</v>
       </c>
       <c r="E18">
         <v>2561000.0</v>
       </c>
       <c r="F18">
         <v>-110000.0</v>
       </c>
       <c r="G18">
         <v>-199000.0</v>
       </c>
       <c r="H18">
         <v>647000.0</v>
       </c>
       <c r="I18">
         <v>1292000.0</v>
       </c>
@@ -24118,51 +24257,51 @@
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-1916000.0</v>
       </c>
       <c r="F19">
         <v>-978000.0</v>
       </c>
       <c r="G19">
         <v>222000.0</v>
       </c>
       <c r="H19">
         <v>-1189000.0</v>
       </c>
       <c r="I19">
         <v>-887000.0</v>
       </c>
       <c r="J19">
         <v>-82000.0</v>
       </c>
       <c r="K19">
         <v>-706000.0</v>
       </c>
@@ -24178,51 +24317,51 @@
       <c r="O19">
         <v>-98000.0</v>
       </c>
       <c r="P19">
         <v>-155000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>27100000.0</v>
       </c>
       <c r="F20">
         <v>18499000.0</v>
       </c>
       <c r="G20">
         <v>4466000.0</v>
       </c>
       <c r="H20">
         <v>911000.0</v>
       </c>
       <c r="I20">
         <v>652000.0</v>
       </c>
       <c r="J20">
         <v>2451000.0</v>
       </c>
       <c r="K20">
         <v>-235000.0</v>
       </c>
@@ -24238,51 +24377,51 @@
       <c r="O20">
         <v>149000.0</v>
       </c>
       <c r="P20">
         <v>666000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21">
         <v>144881000.0</v>
       </c>
       <c r="C21">
         <v>75973000.0</v>
       </c>
       <c r="D21">
         <v>100001000.0</v>
       </c>
       <c r="E21">
         <v>90791000.0</v>
       </c>
       <c r="F21">
         <v>7997000.0</v>
       </c>
       <c r="G21">
         <v>244207000.0</v>
       </c>
       <c r="H21">
         <v>144912000.0</v>
       </c>
       <c r="I21">
         <v>115881000.0</v>
       </c>
@@ -24336,87 +24475,87 @@
       </c>
       <c r="Z21">
         <v>11437000.0</v>
       </c>
       <c r="AA21">
         <v>16120000.0</v>
       </c>
       <c r="AB21">
         <v>16900000.0</v>
       </c>
       <c r="AC21">
         <v>14600000.0</v>
       </c>
       <c r="AD21">
         <v>12600000.0</v>
       </c>
       <c r="AE21">
         <v>13200000.0</v>
       </c>
       <c r="AF21">
         <v>9500000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
         <v>1942370000.0</v>
       </c>
       <c r="C23">
         <v>1936953000.0</v>
       </c>
       <c r="D23">
         <v>1908624000.0</v>
       </c>
       <c r="E23">
         <v>1999542999.0</v>
       </c>
       <c r="F23">
         <v>2049624999.0</v>
       </c>
       <c r="G23">
         <v>1492225000.0</v>
       </c>
       <c r="H23">
         <v>1104912000.0</v>
       </c>
       <c r="I23">
         <v>879768000.0</v>
       </c>
@@ -24470,87 +24609,87 @@
       </c>
       <c r="Z23">
         <v>175346000.0</v>
       </c>
       <c r="AA23">
         <v>174434000.0</v>
       </c>
       <c r="AB23">
         <v>159900000.0</v>
       </c>
       <c r="AC23">
         <v>168900000.0</v>
       </c>
       <c r="AD23">
         <v>171200000.0</v>
       </c>
       <c r="AE23">
         <v>177900000.0</v>
       </c>
       <c r="AF23">
         <v>141800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
         <v>90438000.0</v>
       </c>
       <c r="C25">
         <v>93992000.0</v>
       </c>
       <c r="D25">
         <v>87194000.0</v>
       </c>
       <c r="E25">
         <v>81356000.0</v>
       </c>
       <c r="F25">
         <v>72096000.0</v>
       </c>
       <c r="G25">
         <v>65657000.0</v>
       </c>
       <c r="H25">
         <v>56271000.0</v>
       </c>
       <c r="I25">
         <v>51968000.0</v>
       </c>
@@ -24560,51 +24699,51 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -24612,51 +24751,51 @@
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27">
         <v>609953000.0</v>
       </c>
       <c r="C27">
         <v>552033000.0</v>
       </c>
       <c r="D27">
         <v>555998000.0</v>
       </c>
       <c r="E27">
         <v>578400000.0</v>
       </c>
       <c r="F27">
         <v>606994000.0</v>
       </c>
       <c r="G27">
         <v>447568000.0</v>
       </c>
       <c r="H27">
         <v>355613000.0</v>
       </c>
       <c r="I27">
         <v>304853000.0</v>
       </c>
@@ -24702,51 +24841,51 @@
       <c r="W27">
         <v>94913000.0</v>
       </c>
       <c r="X27">
         <v>91841000.0</v>
       </c>
       <c r="Y27">
         <v>100734000.0</v>
       </c>
       <c r="Z27">
         <v>80124000.0</v>
       </c>
       <c r="AA27">
         <v>77838000.0</v>
       </c>
       <c r="AB27">
         <v>69935000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
         <v>190791000.0</v>
       </c>
       <c r="C28">
         <v>189906000.0</v>
       </c>
       <c r="D28">
         <v>174548000.0</v>
       </c>
       <c r="E28">
         <v>157534000.0</v>
       </c>
       <c r="F28">
         <v>133624000.0</v>
       </c>
       <c r="G28">
         <v>118211000.0</v>
       </c>
       <c r="H28">
         <v>112730000.0</v>
       </c>
       <c r="I28">
         <v>90857000.0</v>
       </c>
@@ -24798,51 +24937,51 @@
       <c r="Y28">
         <v>14586000.0</v>
       </c>
       <c r="Z28">
         <v>13529000.0</v>
       </c>
       <c r="AA28">
         <v>12539000.0</v>
       </c>
       <c r="AB28">
         <v>11574000.0</v>
       </c>
       <c r="AC28">
         <v>79500000.0</v>
       </c>
       <c r="AD28">
         <v>81200000.0</v>
       </c>
       <c r="AE28">
         <v>82200000.0</v>
       </c>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
         <v>44991000.0</v>
       </c>
       <c r="C29">
         <v>27907000.0</v>
       </c>
       <c r="D29">
         <v>33433000.0</v>
       </c>
       <c r="E29">
         <v>24173000.0</v>
       </c>
       <c r="F29">
         <v>-7644000.0</v>
       </c>
       <c r="G29">
         <v>52270000.0</v>
       </c>
       <c r="H29">
         <v>34329000.0</v>
       </c>
       <c r="I29">
         <v>23623000.0</v>
       </c>
@@ -24856,51 +24995,51 @@
         <v>56596000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
         <v>807699000.0</v>
       </c>
       <c r="C30">
         <v>817759000.0</v>
       </c>
       <c r="D30">
         <v>752368000.0</v>
       </c>
       <c r="E30">
         <v>771194999.0</v>
       </c>
       <c r="F30">
         <v>789794999.0</v>
       </c>
       <c r="G30">
         <v>570245000.0</v>
       </c>
       <c r="H30">
         <v>469254000.0</v>
       </c>
       <c r="I30">
         <v>396362000.0</v>
       </c>
@@ -24954,51 +25093,51 @@
       </c>
       <c r="Z30">
         <v>93653000.0</v>
       </c>
       <c r="AA30">
         <v>96819000.0</v>
       </c>
       <c r="AB30">
         <v>87400000.0</v>
       </c>
       <c r="AC30">
         <v>84700000.0</v>
       </c>
       <c r="AD30">
         <v>85700000.0</v>
       </c>
       <c r="AE30">
         <v>85100000.0</v>
       </c>
       <c r="AF30">
         <v>69600000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B31">
         <v>8579000.0</v>
       </c>
       <c r="C31">
         <v>11629000.0</v>
       </c>
       <c r="D31">
         <v>9587000.0</v>
       </c>
       <c r="E31">
         <v>645000.0</v>
       </c>
       <c r="F31">
         <v>-1088000.0</v>
       </c>
       <c r="G31">
         <v>23000.0</v>
       </c>
       <c r="H31">
         <v>-542000.0</v>
       </c>
       <c r="I31">
         <v>405000.0</v>
       </c>
@@ -25052,51 +25191,51 @@
       </c>
       <c r="Z31">
         <v>1780000.0</v>
       </c>
       <c r="AA31">
         <v>2930000.0</v>
       </c>
       <c r="AB31">
         <v>2200000.0</v>
       </c>
       <c r="AC31">
         <v>-300000.0</v>
       </c>
       <c r="AD31">
         <v>700000.0</v>
       </c>
       <c r="AE31">
         <v>1700000.0</v>
       </c>
       <c r="AF31">
         <v>900000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B32">
         <v>2087251000.0</v>
       </c>
       <c r="C32">
         <v>2012926000.0</v>
       </c>
       <c r="D32">
         <v>2008625000.0</v>
       </c>
       <c r="E32">
         <v>2090333999.0</v>
       </c>
       <c r="F32">
         <v>2057622000.0</v>
       </c>
       <c r="G32">
         <v>1736432000.0</v>
       </c>
       <c r="H32">
         <v>1249824000.0</v>
       </c>
       <c r="I32">
         <v>995649000.0</v>
       </c>
@@ -25169,1204 +25308,1209 @@
       <c r="AF32">
         <v>151300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR32"/>
+  <dimension ref="A1:DS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
+      <c r="DS1" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>321387000.0</v>
+      </c>
+      <c r="C2">
         <v>219969000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>340259000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>264377000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>295431000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>234604000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>241614000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>325236000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>312640000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>239704000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>245826000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>326951000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>329141000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>254338000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>282012000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>338707000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>350467000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>257161000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>248317000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>388947000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>327116000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>295450000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>252067000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>252207000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>242514000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>182592000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>158511000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>190631000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>159405000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>127111000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>108273000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>149643000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>131130000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>94360000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>98283000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>115546000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>113911000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>85351000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>111714000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>119826000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>117940000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>97296000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>106366000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>136084000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>115979000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>99888000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>109417000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>126738000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>108515000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>93326000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>100747000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>101035000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>84200000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>68149000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>73224000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>73206000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>67120000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>51462000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>61965000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>58782000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>57884000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>49802000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>49368000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>54676000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>57291000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>46136000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>51695000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>50417000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>56095000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>43028000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>55232000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>57237000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>57571000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>44473000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>39004000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>41028000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>40130000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>32126000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>32267000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>32397000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>32276000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>24215000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>27414000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>25838000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>24701000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>18877000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>22658000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>22738000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>24504000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>18073000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>22016000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>22853000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>21965000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>18772000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>22917000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>23569000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>23369000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>18512000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>24430000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>20397000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>19429000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>15816000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>20667000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>18170000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>20640000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>18138000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>19500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>17400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>19000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>16700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>23200000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>19900000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>20800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>20200000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>19900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>20900000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>23800000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>20900000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>22800000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>22100000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>26500000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>21300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>186</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>21583000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>48630000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22548000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22364000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>22814000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>23088000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>23921000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>23579000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>23404000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>21538000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>23001000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21687000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>21915000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>20591000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>20856000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>20275000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19634000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>19143000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>18779000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>17178000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>16996000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>16720000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16353000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>16639000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>15945000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>14430000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>15752000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>13226000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>12863000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>13108000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>12849000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>13191000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>12820000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>12884000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12755999.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>12892000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>12724000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>12252000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>12832000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>12444000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>12029000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>11308000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>11122000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>10143000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>10312000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>10148000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>9599000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>8196000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>7195000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>7418000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>7022000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>6365000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>5098000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5320000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5255000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4902000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4731000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5464000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4363000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>4505000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4460000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4594000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4374000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>4254000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4205000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>4240000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3696000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>4786000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>4197000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>4214000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3726000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2584000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1979000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1950000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1765000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1553000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1386000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1390000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1277000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1193000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1131000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1323000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1139000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1079000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>980000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1169000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1330000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1275000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1251000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2874000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1444000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1405000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1383000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1654000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1618000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1506000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1373000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1709000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1679000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1649000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1621000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1728000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1661000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1576000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1477000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1600000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>1400000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1500000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DH3">
         <v>1300000.0</v>
       </c>
       <c r="DI3">
+        <v>1300000.0</v>
+      </c>
+      <c r="DJ3">
         <v>1400000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>1200000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1500000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1100000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>900000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>1000000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>1100000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>800000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>600000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -26548,839 +26692,844 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
+        <v>-188928000.0</v>
+      </c>
+      <c r="D5">
         <v>-30587000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>64150000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>87054000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
+        <v>35843000.0</v>
+      </c>
+      <c r="H5">
         <v>-26544000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>88437000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>74210000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>15689000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-24447000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>79828000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>79902000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-13460000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-15277000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>66647000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>72043000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2639000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-74572000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-26187000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>81109000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>76825000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>36395000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>102222000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>79603000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>23053000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>20570000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>63436000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>39675000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>29443000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>28986000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>46728000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>31581000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>9238000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>15809000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>51496000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>46793000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4027999.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>34053000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>50309000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>41825000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>11237000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>26376000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>61098000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>46819000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>22138000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>32235000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>62224000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>40493000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>13391000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>29387000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>43539000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>32048000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>9686000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>27137000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>33310000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>18543000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>7110000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>26396000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>22050000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>24423000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2129000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>19176000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>20990000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>22380000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>6099000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>13936000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>13484000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>16626000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>3345000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>5986000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-3207000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>12335000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-7362000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>14229000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1828000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>8992000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>7132000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>5090000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>6906000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>11115000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1238000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>3249000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>5064000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>6781000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>5024000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>4289000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>3349000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>7391000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>600000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>5751000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>4661000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>3274000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-566000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2415000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>227000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>7087000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>566000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-6012000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>4419000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>7725000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>6926000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>1903000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>1456000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>4004000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>5519000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>4100000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>5700000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>5100000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>900000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>4000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>2700000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>7000000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>1900000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>6000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>2200000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>2500000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>1500000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>3700000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>3800000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>4300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
-        <v>43165000.0</v>
+        <v>70766000.0</v>
       </c>
       <c r="C6">
+        <v>-167345000.0</v>
+      </c>
+      <c r="D6">
         <v>18043000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>86698000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>109418000.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
+        <v>58657000.0</v>
+      </c>
+      <c r="H6">
         <v>-3456000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>112358000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>97789000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>39093000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2909000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>102829000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>101589000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8455000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5314000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>87503000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>92318000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>22273000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-55429000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-7408000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>98287000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>93821000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>53115000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>118575000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>96242000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>38998000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>35000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>79188000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>52901000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>42306000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>42094000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>59577000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>44772000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>22058000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>28693000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>64251999.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>59685000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>16751999.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>46305000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>63141000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>54269000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>23266000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>37684000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>72220000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>56962000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>32450000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>42383000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>71823000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>48689000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>20586000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>36805000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>50561000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>38413000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>14784000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>32457000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>38565000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>23445000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>11841000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>31860000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>26413000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>28928000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>6589000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>23770000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>25364000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>26634000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>10304000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>18176000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>17180000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>21412000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>7542000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>10200000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>519000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>14919000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-5383000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>16179000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3593000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>10545000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>8518000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>6480000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>8183000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>12308000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2369000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4572000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>6203000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>7860000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>6004000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>5458000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>4679000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>8666000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1851000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>8625000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>6105000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>4679000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>817000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>4069000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1845000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>8593000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1939000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-4303000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>6098000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>9374000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>8547000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>3631000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>3117000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>5580000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>6996000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>3400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>5500000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>7200000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>6500000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>2200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>5300000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>4100000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>8200000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>3400000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>7100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>3100000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>3500000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>2600000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>4500000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>4400000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>4800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -27562,122 +27711,123 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>2100000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>4000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>3200.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>2600000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>15500000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-2800000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-3800000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>1700000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>1300000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -27856,1605 +28006,1620 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
+        <v>286370000.0</v>
+      </c>
+      <c r="C9">
         <v>213961000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>167682000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>273117000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>292518000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>219263000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>160685000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>280241000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>266458000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>186348000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>147896000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>274648000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>274163000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>155662000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>165513000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>257745999.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>265776000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>172952000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>99777000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>172696000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>275689000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>249630000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>208870000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>240585000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>209624000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>147973000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>142789000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>187835000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>159002000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>124540000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>116949000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>157227000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>141970000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>96097000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>108037000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>131501000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>134019000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>76344000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>107656000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>133607000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>126876000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>91531000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>108767000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>157010000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>136225000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>99615000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>108400000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>142996000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>123096000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>90519000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>104628000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>115379000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>97132000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>67783000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>79776000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>93242000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>80383000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>61809000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>80089000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>76031000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>76073000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>52374000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>66370000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>69791000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>72272000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>47894000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>55493000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>58305000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>61975000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>38045000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>48545000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>43891000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>59801000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>31650000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>53183000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>43116000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>52738000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>40322000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>41076000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>43470000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>47057000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>32673000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>37338000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>37372000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>36932000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>29832000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>33145000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>31996000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>37513000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>26582000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>28745000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>32692000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>34354000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>26547000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>31347000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>32990000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>35503000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>27148000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>22939000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>28708000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>29204000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>25860000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>28199000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>27821000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>30799000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>26119000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>25100000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>26700000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>28200000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>24200000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>23100000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>25500000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>25700000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>25000000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>23600000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>27700000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>26000000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>21000000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>25000000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>24000000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>27600000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>21800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
+        <v>72318000.0</v>
+      </c>
+      <c r="C10">
         <v>-188928000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-30587000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>64150000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>84054000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>35843000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-53626000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>49098000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>73321000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>18809000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-22180000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>64067000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>80103000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-12402000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-15378000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>38234000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>70867000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2287000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-73282000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-76456000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>80084000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>76563000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>42539000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>101951000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>78505000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>21235000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>17506000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>58934000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>38102000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>29828000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>28974000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>47020000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>31134000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>9158000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>14696000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>51903000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>45503000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4040000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>34316000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>50162000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>41602000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>11041000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>25964000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>60353000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>46884000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>21810000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>31347000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>60307000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>40689000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>13251000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>28945000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>42212000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>31822000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>9562000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>26900000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>33354000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>23424000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>11839000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>25496000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>26460000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>44946000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6598000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>18867000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>25292000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>26644000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>10305000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>12898000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>17222000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>21461000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2786000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>6248000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>639000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>15445000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-6492000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>15283000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>4920000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>11791000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>9650000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>6231000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>9328000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>13189000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3018000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>3854000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>6803000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>8399000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>6463000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>4550000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>4863000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>8622000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2043000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>5815000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>6395000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>4943000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-180000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3068000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>574000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>8213000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>2237000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-5516000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>4776000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>8088000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>5869000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>2926000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>3855000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>6107000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>6161000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2600000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>4800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>6200000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>5500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>1300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>4300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>3800000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>4800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>2100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>5700000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>2500000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>2800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1900000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>4100000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>4200000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11">
+        <v>20751000.0</v>
+      </c>
+      <c r="C11">
         <v>-43667000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-8056000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>17995000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>23621000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>11431000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-14871000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>15584000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>20982000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6212000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-4056000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>18772000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>22068000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-3446000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3961000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>10948000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>17518000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-332000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-21496000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-18035000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>20889000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10998000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>9722000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>21183000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>18364000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3001000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3744000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>14205000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10246000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6134000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>7163000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>9013000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>7599000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-152000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-15834000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>18220000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>16378000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1671000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>12150000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>18632000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>14981000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>4009000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>9849000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>21729000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>16952000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>8067000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>12273000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>22381000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>15261000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>4936000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>10866000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>16526000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>12107000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2650000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>10027000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>12604000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>9073000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>4346000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>7711000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>10164000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>16927000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2639000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>6701000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>9846000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>10374000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>4045000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>5438000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>6848000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>9543000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1420000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>2651000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>934000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>6920000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-2753000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>8528000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1743000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>5000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>3882000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>3754000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>3420000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>5203000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1197000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1588000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2616000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>3256000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>2500000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1706000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1838000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>3259000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>772000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>2198000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>2407000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>1881000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-71000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>999000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>212000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>3410000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>917000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-2429000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>2021000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>3372000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>2420000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1039000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>1619000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2565000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>2588000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>1100000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>2000000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>2600000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>2300000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>400000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>1700000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>1500000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>2700000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>800000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>2500000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>1100000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>1200000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DQ11">
         <v>1800000.0</v>
       </c>
       <c r="DR11">
+        <v>1800000.0</v>
+      </c>
+      <c r="DS11">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>1644000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1686000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>759000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>83000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="T12">
         <v>26000.0</v>
       </c>
       <c r="U12">
-        <v>29000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="V12">
         <v>29000.0</v>
       </c>
       <c r="W12">
+        <v>29000.0</v>
+      </c>
+      <c r="X12">
         <v>30000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>20000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>212000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>63000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>175000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>138000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>27000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>637000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>821000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>343000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>273000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>205000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>381000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>211000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>86000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>84000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>65000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>22000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>20000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>23000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>963000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>31000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>30000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>8000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>24000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>19000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>32000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>41000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>33000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>6000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>27000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>46000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>24000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>15000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1700000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>106000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>630000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>980000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1057000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1492000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2025000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1299000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1312000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1416000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1051000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>710000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>654000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>775000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>599000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>617000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>94000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>185000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>275000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>184000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>84000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>293000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>268000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>378000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>918000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>360000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>2054000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>397000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>277000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>331000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>373000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>970000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>2353000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>962000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>621000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>770000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>2052000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>700000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>500000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DH12">
         <v>900000.0</v>
       </c>
       <c r="DI12">
+        <v>900000.0</v>
+      </c>
+      <c r="DJ12">
         <v>2400000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>4300000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>700000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DN12">
         <v>800000.0</v>
       </c>
       <c r="DO12">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DP12">
         <v>900000.0</v>
       </c>
       <c r="DQ12">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DR12">
         <v>800000.0</v>
       </c>
+      <c r="DS12">
+        <v>800000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13">
+        <v>2001000.0</v>
+      </c>
+      <c r="C13">
         <v>1890000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2619000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2696000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2294000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2331000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3228000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3582000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2946000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3493000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>3478000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1855000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1644000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1752000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>759000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>83000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="T13">
         <v>26000.0</v>
       </c>
       <c r="U13">
-        <v>29000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="V13">
         <v>29000.0</v>
       </c>
       <c r="W13">
+        <v>29000.0</v>
+      </c>
+      <c r="X13">
         <v>30000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>20000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>212000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>63000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>175000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>138000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>610000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>637000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -29502,87 +29667,86 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -29764,950 +29928,957 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
+      <c r="DS14"/>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
+        <v>51567000.0</v>
+      </c>
+      <c r="C15">
         <v>-145261000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-22531000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>46155000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>60433000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>24412000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-38755000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>33514000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>52339000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>12597000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-18124000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>45295000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>58035000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-8956000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-11417000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>27286000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>53349000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-1955000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-51786000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-58421000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>59195000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>65565000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>32817000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>80768000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>60141000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>18234000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>13762000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>44729000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>27856000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>23694000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>21811000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>38007000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>23535000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9310000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>30530000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>33683000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>29125000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5711000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>22166000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>31530000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>26621000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>7032000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>16115000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>38624000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>29932000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>13743000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>19074000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>37926000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>25428000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>8315000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>18079000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>25686000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>19715000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>6912000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>16873000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>20750000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>14351000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>7493000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>17785000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>16296000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>28019000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3959000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>12166000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>15446000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>16270000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>6260000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>7460000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>10374000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>11918000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1366000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3597000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-295000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>8525000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-3739000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>6755000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>3177000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>6791000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>5768000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2477000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>5908000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>7986000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1821000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2266000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>4187000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>5143000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>3963000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2844000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3025000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>5363000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1271000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>3617000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>3988000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>3062000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-109000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>2069000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>362000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>4803000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1320000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-3087000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2755000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>4716000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>3449000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>1887000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>2236000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>3542000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3573000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1500000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>2800000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>3600000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>3200000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>900000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>2600000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>2300000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>2100000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>1300000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>3200000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1400000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>1600000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>1100000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>2300000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>2400000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-22531000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>46155000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>60433000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>24412000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-38755000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>33514000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>45295000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>58035000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-8956000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-11417000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>27227000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>53349000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-1955000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-51786000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-58421000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>58978000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>65565000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>32817000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>80768000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>60141000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>18234000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13762000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>44729000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>27856000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>23694000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>21811000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>38007000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>23535000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9310000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>30530000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>33683000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>29125000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5711000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>22166000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>31530000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>26621000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7032000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>16115000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>38624000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>29932000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>13743000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>19074000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>37926000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>25428000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>8315000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>18079000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>25686000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>19715000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>6912000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>16873000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>20750000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>14351000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7493000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>17785000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>16296000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>28019000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3959000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>12166000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>15446000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>16270000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6260000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>7460000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>10374000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>11918000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1366000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3597000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>-8525000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8525000.0</v>
       </c>
-      <c r="BV16">
-[...1 lines deleted...]
-      </c>
       <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
         <v>6755000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3177000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6791000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>5768000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2477000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>5908000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>7986000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1821000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2266000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>4187000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>5143000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>3963000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2844000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3024000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5363000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1271000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3617000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3988000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>3062000.0</v>
       </c>
-      <c r="CP16">
-[...1 lines deleted...]
-      </c>
       <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16">
         <v>2069000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>362000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>4802000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>1320000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>5078000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2755000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>4716000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3449000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>1887000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>2236000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3543000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>3573000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17">
+        <v>51567000.0</v>
+      </c>
+      <c r="C17">
         <v>-145261000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-22531000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>46155000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>60433000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>24412000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-38755000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>33514000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>52339000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>12597000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-18124000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>45295000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>58035000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-8956000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-11417000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>27286000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>53349000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-1955000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-51786000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-58421000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>59195000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>65565000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>32817000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>80768000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>60141000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>18234000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>13762000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>44729000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>27856000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>23694000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>21811000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>38007000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>23535000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>9310000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>30530000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>33683000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>29125000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>5711000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>22166000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>31530000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>26621000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>7032000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>16115000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>38624000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>29932000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>13743000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>19074000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>37926000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>25428000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>8315000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>18079000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>25686000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>19715000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>6912000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>16873000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>20750000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>14351000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>7493000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>16296000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>28019000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -30796,159 +30967,164 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>2001000.0</v>
+      </c>
+      <c r="C18">
         <v>1890000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2619000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2696000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2294000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2331000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3228000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3582000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2946000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3493000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4018000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3478000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1855000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1644000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1752000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>759000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>83000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26000.0</v>
       </c>
       <c r="T18">
         <v>-26000.0</v>
       </c>
       <c r="U18">
-        <v>-29000.0</v>
+        <v>-26000.0</v>
       </c>
       <c r="V18">
         <v>-29000.0</v>
       </c>
       <c r="W18">
+        <v>-29000.0</v>
+      </c>
+      <c r="X18">
         <v>-30000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-20000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-212000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>63000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>175000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-138000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-27000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>637000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -30996,210 +31172,211 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-102000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-324000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-891000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-601000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-100000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-323000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-657000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>8000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-6000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>444000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>190000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-52000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-360000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-370000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-764000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>197000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-252000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-348000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-51000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-203000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-285000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-335000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>196000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>129000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-72000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-112000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-169000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-206000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-219000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-422000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-527000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>54000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-325000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-688000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-371000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>201000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-136000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-184000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-57000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-220000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-122000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-97000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>20000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-19000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-2000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>47000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>23000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -31216,190 +31393,189 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>-121000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>27100000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>80000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>41000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>3110000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>14158000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1004000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>227000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1670000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>441000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>834000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1521000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>668000.0</v>
       </c>
-      <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>243000.0</v>
       </c>
-      <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>135000.0</v>
       </c>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>517000.0</v>
       </c>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>946000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>22016000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1505000.0</v>
       </c>
       <c r="AL20">
         <v>1505000.0</v>
       </c>
       <c r="AM20">
+        <v>1505000.0</v>
+      </c>
+      <c r="AN20">
         <v>-235000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-531000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>37000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>40000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>218000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>200000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1577000.0</v>
       </c>
-      <c r="AW20">
-[...1 lines deleted...]
-      </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>267000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1300000.0</v>
       </c>
-      <c r="BA20">
-[...1 lines deleted...]
-      </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>149000.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
@@ -31506,471 +31682,475 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21">
+        <v>70766000.0</v>
+      </c>
+      <c r="C21">
         <v>21582000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-34429000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>63465000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>82069000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>33776000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-56029000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>45833000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>70815000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15354000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-25927000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>61502000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>78370000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-13944000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-16806000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>38366000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>71385000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2154000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-72932000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-75773000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>80105000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>76598000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>42125000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>101781000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>78769000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>21532000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>17702000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>59836000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>37932000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>29443000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>28851000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>46728000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>31064000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9238000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>14863000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>51496000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>45288000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4027999.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>34325000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>50309000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>41788000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>11237000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>26336000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>60880000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>46819000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>22138000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>32034999.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>60647000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>40493000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>13391000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>29120000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>42239000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>32048000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>9686000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>27137000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>33310000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>23445000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>11841000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>25730000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>26413000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>44923000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>6589000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>18876000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>25364000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>26634000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>10304000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>12887000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>17180000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>21412000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2792000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>5986000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>519000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>14919000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-7362000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>14229000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3593000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>10545000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>8518000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>5090000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>8183000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>12308000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2369000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3249000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>6203000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>7860000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>6004000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>4289000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>4679000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>8666000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1851000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>5651000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>6105000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>4679000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-566000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2415000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>227000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>7087000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1939000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-6012000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>4419000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>7725000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>5305000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>1903000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>3117000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>5580000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>5519000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1800000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>4100000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>5700000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>5100000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>900000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>4000000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>2700000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>7000000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>1900000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>6000000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>2200000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>2500000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>1500000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>3700000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>3800000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>4300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -32152,438 +32332,444 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
+        <v>536991000.0</v>
+      </c>
+      <c r="C23">
         <v>412348000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>542370000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>474029000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>505880000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>420091000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>458328000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>559644000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>508283000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>410698000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>419649000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>540097000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>524934000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>423944000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>464331000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>558087000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>544858000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>432267000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>421026000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>637416000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>522700000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>468482000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>418812000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>391011000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>373369000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>309033000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>283598000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>318630000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>280475000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>222208000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>196371000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>260142000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>242036000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>181219000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>191457000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>195551000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>202642000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>157667000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>185045000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>203124000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>203028000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>177590000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>188797000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>232214000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>205385000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>177365000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>185782000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>209087000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>191118000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>170454000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>176255000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>174175000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>149504000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>126368000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>126108000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>13294000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>124058000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>101430000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>115658000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>108400000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>109534000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>95587000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>96562000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>99103000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>102929000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>83726000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>93252000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>91542000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>96658000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>78281000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>97791000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>100609000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>102453000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>83485000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>77958000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>80551000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>82323000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>63930000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>68253000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>67684000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>67025000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>54519000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>61503000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>57007000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>53773000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>42705000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>51514000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>50055000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>53351000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>42804000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>45010000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>49440000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>51640000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>45885000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>51849000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>56332000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>51785000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>43721000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>53381000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>44686000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>40908000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>34750000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>46963000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>42874000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>45859000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>38738000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>42800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>40000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>41500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>35800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>45400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>41400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>43800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>38200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>41600000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>42600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>47600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>39400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>46300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>42400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>50300000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>38800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32662,455 +32848,457 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
+        <v>20980000.0</v>
+      </c>
+      <c r="C25">
         <v>21583000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>22712000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>22548000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>22364000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22814000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>23088000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>23921000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>23579000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>23404000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>21538000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>23001000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>21687000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>21915000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>20591000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>20856000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>20275000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19634000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>19143000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>18779000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>17178000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16996000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>16720000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>16353000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>16639000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15945000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>14430000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>15752000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>13226000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>12863000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>13108000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>12849000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>13191000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>12820000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>12884000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12756000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>12892000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>12724000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>12252000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>12832000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>12444000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>12029000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>11308000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>11122000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>10143000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>10312000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>10148000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9599000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>8196000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7195000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>7418000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>7022000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>6365000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5098000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5320000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5255000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4902000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>4731000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>5464000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4363000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>4505000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>4460000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>4594000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4374000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4254000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>4205000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>4240000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3696000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>4786000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>4197000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>4214000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3726000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2584000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1979000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1950000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1765000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1553000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1386000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1390000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1277000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1193000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1131000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1323000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1139000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1079000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>980000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1169000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1330000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1275000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1251000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>2874000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1444000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1405000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1383000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1654000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1618000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>1506000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1373000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1709000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1728000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1649000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1621000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1700000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1661000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>1576000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1477000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1600000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>1400000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>1500000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DH25">
         <v>1300000.0</v>
       </c>
       <c r="DI25">
+        <v>1300000.0</v>
+      </c>
+      <c r="DJ25">
         <v>1400000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>1200000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>1500000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>1100000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>900000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>1000000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>1100000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>800000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>600000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -33292,859 +33480,870 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27">
+        <v>185881000.0</v>
+      </c>
+      <c r="C27">
         <v>140076000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>147966000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>164739000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>159713000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>137535000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>139549000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>147986000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>144224000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>120275000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>128629000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>152579000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>149362000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>125428000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>139185000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>153717000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>154883000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>130615000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>137698000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>166817000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>161620000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>140859000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>141318000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>108023000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>100336000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>97891000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>93241000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>96570000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>94079000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>71723000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>63057000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>87765000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>86510000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>67521000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>73417000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>63647000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>67831000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>53754000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>57895000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>63817000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>63252000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>59249000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>63806000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>78205000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>71370000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>60247000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>58493000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>65024000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>65922000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>61257000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>58207000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>56096000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>50178000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>43449000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>39104000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>47639000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>44108000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>38455000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>41897000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>39334000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>40518000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>35512000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>36897000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>34612000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>35091000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>29137000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>31768000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>32737000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>31162000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>25893000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>31652000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>34004000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>35744000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>31501000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>32375000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>32956000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>32620000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>26506000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>29010000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>29913000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>29368000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>25378000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>29173000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>26816000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>25073000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>19808000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>24784000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>23391000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>25217000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>21522000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>20286000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>22239000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>26006000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>23310000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>25091000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>29366000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>24592000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>21685000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>25380000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>21168000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>18369000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>15207000.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>77838000.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>20108000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>20595000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>16140000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>69935000.0</v>
       </c>
-      <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>48878000.0</v>
+      </c>
+      <c r="C28">
         <v>52303000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>52175000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>44913000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>45751000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>47952000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>47680000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>43818000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>48024000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>50384000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>43714000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>42241000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>44899000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>43694000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>41605000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>37382000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>38849000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>39698000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>36652000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>32066000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>32960000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>31946000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>31157000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>30340000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>29685000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>27029000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>31178000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>31429000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>26748000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>23374000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>24906000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>22734000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>23879000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>19338000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>18811000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>16358000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>19395000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>18562000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>15708000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>19481000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>21836000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>21045000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>18583000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>17707000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>18036000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>17230000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>17671000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>15748000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>16681000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>15871000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>17034000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>15744000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>14906000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>14648000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>13535000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>12293000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>12830000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>11513000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>11796000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>10284000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>11132000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>10273000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>10297000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>9815000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>10547000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>8453000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>9789000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>8388000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>9401000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>9360000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>8971000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>9368000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>9138000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>7511000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>6579000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>6567000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>6130000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>5298000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>6976000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>5374000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>5381000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>4926000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>4916000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>4353000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3999000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>4020000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>4072000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>3926000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>3630000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>3209000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2808000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>4348000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>3669000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>3803000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>3841000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3397000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>3824000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>3524000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>3571000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>3121000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>3110000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>3727000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>12539000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2935000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>3048000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2983000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>11574000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>21200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>21000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>17700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>20900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>20200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>21600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>16800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>20200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>20600000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>22900000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>17500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>22400000.0</v>
       </c>
-      <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
+      <c r="DS28"/>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>20751000.0</v>
+      </c>
+      <c r="C29">
         <v>-43667000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-8056000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17995000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>23621000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11431000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-14871000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15584000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>20982000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6212000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-4056000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18772000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>22068000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3446000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3961000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10948000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>17518000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-332000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-21496000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-18035000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>20889000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10998000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9722000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>25183000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>18364000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3001000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3744000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>14205000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10246000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>6134000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -34192,1152 +34391,1162 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>215604000.0</v>
+      </c>
+      <c r="C30">
         <v>192379000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>202111000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>209652000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>210449000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>185487000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>216714000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>234408000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>195643000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>170994000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>173823000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>213146000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>195793000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>169606000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>182319000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>219380000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>194390000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>175106000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>172709000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>248469000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>195584000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>173032000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>166745000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>138804000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>130855000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>126441000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>125087000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>127999000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>121070000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>95097000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>88098000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>110499000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>110906000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>86859000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>93174000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>80005000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>88731000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>72316000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>73331000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>83298000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>85088000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>80294000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>82430000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>96130000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>89406000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>77477000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>76365000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>82349000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>82603000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>77128000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>75508000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>73140000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>65304000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>58219000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>52884000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>59912000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>56938000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>49968000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>53693000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>49618000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>51650000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>45785000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>47194000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>44427000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>45638000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>37590000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>41557000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>41125000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>40563000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>35253000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>42559000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>43372000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>44882000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>39012000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>38954000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>39523000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>42193000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>31804000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>35986000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>35287000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>34749000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>30304000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>34089000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>31169000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>29072000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>23828000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>28856000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>27317000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>28847000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>24731000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>22994000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>26587000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>29675000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>27113000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>28932000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>32763000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>28416000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>25209000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>28951000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>24289000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>21479000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>18934000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>26296000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>24704000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>25219000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>20600000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>23300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>22600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>22500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>19100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>22200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>21500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>23000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21700000.0</v>
       </c>
       <c r="DL30">
         <v>21700000.0</v>
       </c>
       <c r="DM30">
+        <v>21700000.0</v>
+      </c>
+      <c r="DN30">
         <v>23800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>18500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>23500000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>20300000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>23800000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>17500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B31">
+        <v>1552000.0</v>
+      </c>
+      <c r="C31">
         <v>-210510000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3842000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>685000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1985000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2067000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2403000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3265000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2506000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3455000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3747000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2564999.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1733000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1542000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1428000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-132000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-518000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-133000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-349000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-683000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-21000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-35000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>414000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>170000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-264000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-297000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-196000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-902000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>170000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>385000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>123000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>292000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>70000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-80000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-167000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>407000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>215000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>12000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-9000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-147000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-186000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-196000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-373000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-527000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>65000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-328000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-688999.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-340000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>196000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-140000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-175000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-27000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-226000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-124000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-237000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>44000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-21000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-234000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>47000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>23000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>9000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-9000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-72000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>10000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>1000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>11000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>42000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>49000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-6000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>262000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>120000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>526000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>870000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1054000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>1327000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1246000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1132000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1141000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1145000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>881000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>649000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>605000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>600000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>539000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>459000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>261000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>184000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-44000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>192000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>164000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>290000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>264000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>386000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>653000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>347000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>1126000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>298000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>496000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>357000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>363000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>564000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>1022000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>738000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>527000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>642000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>800000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>700000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DG31">
         <v>400000.0</v>
       </c>
       <c r="DH31">
+        <v>400000.0</v>
+      </c>
+      <c r="DI31">
         <v>300000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>1100000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-2200000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>200000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DN31">
         <v>300000.0</v>
       </c>
       <c r="DO31">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DP31">
         <v>400000.0</v>
       </c>
       <c r="DQ31">
         <v>400000.0</v>
       </c>
       <c r="DR31">
+        <v>400000.0</v>
+      </c>
+      <c r="DS31">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B32">
+        <v>607757000.0</v>
+      </c>
+      <c r="C32">
         <v>433930000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>507941000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>537494000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>587949000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>453867000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>402299000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>605477000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>579098000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>426052000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>393722000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>601599000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>603304000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>410000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>447525000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>596453000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>616243000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>430113000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>348094000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>561643000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>602805000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>545080000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>460937000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>492792000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>452138000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>330565000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>301300000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>378466000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>318407000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>251651000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>225222000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>306870000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>273100000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>190457000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>206320000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>247047000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>247930000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>161695000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>219370000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>253433000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>244816000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>188827000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>215133000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>293094000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>252204000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>199503000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>217817000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>269734000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>231611000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>183845000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>205375000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>216414000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>181332000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>135932000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>153000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>166448000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>147503000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>113271000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>142054000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>134813000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>133957000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>102176000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>115738000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>124467000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>129563000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>94030000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>107188000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>108722000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>118070000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>81073000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>103777000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>101128000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>117372000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>76123000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>92187000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>84144000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>92868000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>72448000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>73343000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>75867000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>79333000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>56888000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>64752000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>63210000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>61633000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>48709000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>55803000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>54734000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>62017000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>44655000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>50761000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>55545000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>56319000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>45319000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>54264000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>56559000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>58872000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>45660000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>47369000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>49105000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>48633000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>41676000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>48866000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>45991000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>51439000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>44257000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>44600000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>44100000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>47200000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>40900000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>46300000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>45400000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>46500000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>45200000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>43500000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>48600000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>49800000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>41900000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>47800000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>46100000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>54100000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>43100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -35429,51 +35638,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B2">
         <v>211819000.0</v>
       </c>
       <c r="C2">
         <v>298491000.0</v>
       </c>
       <c r="D2">
         <v>180560000.0</v>
       </c>
       <c r="E2">
         <v>66321000.0</v>
       </c>
       <c r="F2">
         <v>163282000.0</v>
       </c>
       <c r="G2">
         <v>36670000.0</v>
       </c>
       <c r="H2">
         <v>108399000.0</v>
       </c>
       <c r="I2">
         <v>65637000.0</v>
       </c>
@@ -35527,51 +35736,51 @@
       </c>
       <c r="Z2">
         <v>35114000.0</v>
       </c>
       <c r="AA2">
         <v>5346000.0</v>
       </c>
       <c r="AB2">
         <v>8700000.0</v>
       </c>
       <c r="AC2">
         <v>100000.0</v>
       </c>
       <c r="AD2">
         <v>5100000.0</v>
       </c>
       <c r="AE2">
         <v>1900000.0</v>
       </c>
       <c r="AF2">
         <v>7800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B3">
         <v>54563000</v>
       </c>
       <c r="C3">
         <v>76277000</v>
       </c>
       <c r="D3">
         <v>64087000</v>
       </c>
       <c r="E3">
         <v>90582000</v>
       </c>
       <c r="F3">
         <v>147919000</v>
       </c>
       <c r="G3">
         <v>139996000</v>
       </c>
       <c r="H3">
         <v>93233000</v>
       </c>
       <c r="I3">
         <v>55510000</v>
       </c>
@@ -35625,51 +35834,51 @@
       </c>
       <c r="Z3">
         <v>3271000</v>
       </c>
       <c r="AA3">
         <v>5602000</v>
       </c>
       <c r="AB3">
         <v>3800000</v>
       </c>
       <c r="AC3">
         <v>5200000</v>
       </c>
       <c r="AD3">
         <v>15300000</v>
       </c>
       <c r="AE3">
         <v>11400000</v>
       </c>
       <c r="AF3">
         <v>4300000</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>114239000.0</v>
       </c>
       <c r="F4">
         <v>-96961000.0</v>
       </c>
       <c r="G4">
         <v>126612000.0</v>
       </c>
       <c r="H4">
         <v>-71729000.0</v>
       </c>
       <c r="I4">
         <v>42762000.0</v>
       </c>
       <c r="J4">
         <v>-25398000.0</v>
       </c>
       <c r="K4">
         <v>-3158000.0</v>
       </c>
@@ -35685,51 +35894,51 @@
       <c r="O4">
         <v>25013000.0</v>
       </c>
       <c r="P4">
         <v>481000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>55814000.0</v>
       </c>
       <c r="F5">
         <v>-71618000.0</v>
       </c>
       <c r="G5">
         <v>-60164000.0</v>
       </c>
       <c r="H5">
         <v>-12932000.0</v>
       </c>
       <c r="I5">
         <v>-486000.0</v>
       </c>
       <c r="J5">
         <v>-1076000.0</v>
       </c>
       <c r="K5">
         <v>20080000.0</v>
       </c>
@@ -35745,51 +35954,51 @@
       <c r="O5">
         <v>6123000.0</v>
       </c>
       <c r="P5">
         <v>-2146000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B6">
         <v>11559000.0</v>
       </c>
       <c r="C6">
         <v>-86672000.0</v>
       </c>
       <c r="D6">
         <v>117931000.0</v>
       </c>
       <c r="E6">
         <v>114239000.0</v>
       </c>
       <c r="F6">
         <v>-96961000.0</v>
       </c>
       <c r="G6">
         <v>126612000.0</v>
       </c>
       <c r="H6">
         <v>-71729000.0</v>
       </c>
       <c r="I6">
         <v>42762000.0</v>
       </c>
@@ -35843,51 +36052,51 @@
       </c>
       <c r="Z6">
         <v>12755000.0</v>
       </c>
       <c r="AA6">
         <v>910000.0</v>
       </c>
       <c r="AB6">
         <v>-3400000.0</v>
       </c>
       <c r="AC6">
         <v>8700000.0</v>
       </c>
       <c r="AD6">
         <v>-5000000.0</v>
       </c>
       <c r="AE6">
         <v>3200000.0</v>
       </c>
       <c r="AF6">
         <v>28800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B7">
         <v>47023000.0</v>
       </c>
       <c r="C7">
         <v>38916000.0</v>
       </c>
       <c r="D7">
         <v>64936000.0</v>
       </c>
       <c r="E7">
         <v>-9702000.0</v>
       </c>
       <c r="F7">
         <v>-69860000.0</v>
       </c>
       <c r="G7">
         <v>-48817000.0</v>
       </c>
       <c r="H7">
         <v>-13845000.0</v>
       </c>
       <c r="I7">
         <v>-6287000.0</v>
       </c>
@@ -35941,51 +36150,51 @@
       </c>
       <c r="Z7">
         <v>3102000.0</v>
       </c>
       <c r="AA7">
         <v>-1071000.0</v>
       </c>
       <c r="AB7">
         <v>-3900000.0</v>
       </c>
       <c r="AC7">
         <v>9200000.0</v>
       </c>
       <c r="AD7">
         <v>-6500000.0</v>
       </c>
       <c r="AE7">
         <v>2900000.0</v>
       </c>
       <c r="AF7">
         <v>-11900000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-2042000.0</v>
       </c>
       <c r="F8">
         <v>23071000.0</v>
       </c>
       <c r="G8">
         <v>-24014000.0</v>
       </c>
       <c r="H8">
         <v>-12260000.0</v>
       </c>
       <c r="I8">
         <v>-1636000.0</v>
       </c>
       <c r="J8">
         <v>2945000.0</v>
       </c>
       <c r="K8">
         <v>2534000.0</v>
       </c>
@@ -36001,51 +36210,51 @@
       <c r="O8">
         <v>-8305000.0</v>
       </c>
       <c r="P8">
         <v>-3161000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B9">
         <v>4352000.0</v>
       </c>
       <c r="C9">
         <v>5548000.0</v>
       </c>
       <c r="D9">
         <v>-10340000.0</v>
       </c>
       <c r="E9">
         <v>-2042000.0</v>
       </c>
       <c r="F9">
         <v>23071000.0</v>
       </c>
       <c r="G9">
         <v>-24014000.0</v>
       </c>
       <c r="H9">
         <v>-12260000.0</v>
       </c>
       <c r="I9">
         <v>-1636000.0</v>
       </c>
@@ -36097,51 +36306,51 @@
       <c r="Y9">
         <v>1325000.0</v>
       </c>
       <c r="Z9">
         <v>-6626000.0</v>
       </c>
       <c r="AA9">
         <v>3600000.0</v>
       </c>
       <c r="AB9">
         <v>-3865000.0</v>
       </c>
       <c r="AC9">
         <v>4400000.0</v>
       </c>
       <c r="AD9">
         <v>-300000.0</v>
       </c>
       <c r="AE9">
         <v>-100000.0</v>
       </c>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B10">
         <v>23405000.0</v>
       </c>
       <c r="C10">
         <v>6907000.0</v>
       </c>
       <c r="D10">
         <v>31500000.0</v>
       </c>
       <c r="E10">
         <v>131000.0</v>
       </c>
       <c r="F10">
         <v>-21224000.0</v>
       </c>
       <c r="G10">
         <v>-24463000.0</v>
       </c>
       <c r="H10">
         <v>-24932000.0</v>
       </c>
       <c r="I10">
         <v>-21312000.0</v>
       </c>
@@ -36195,51 +36404,51 @@
       </c>
       <c r="Z10">
         <v>6416000.0</v>
       </c>
       <c r="AA10">
         <v>-83000.0</v>
       </c>
       <c r="AB10">
         <v>200000.0</v>
       </c>
       <c r="AC10">
         <v>-2200000.0</v>
       </c>
       <c r="AD10">
         <v>300000.0</v>
       </c>
       <c r="AE10">
         <v>-3700000.0</v>
       </c>
       <c r="AF10">
         <v>-1500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-52851000.0</v>
       </c>
       <c r="F11">
         <v>-27361000.0</v>
       </c>
       <c r="G11">
         <v>67179000.0</v>
       </c>
       <c r="H11">
         <v>40486000.0</v>
       </c>
       <c r="I11">
         <v>17213000.0</v>
       </c>
       <c r="J11">
         <v>-776000.0</v>
       </c>
       <c r="K11">
         <v>-8115000.0</v>
       </c>
@@ -36271,51 +36480,51 @@
       <c r="U11">
         <v>14371000.0</v>
       </c>
       <c r="V11">
         <v>2501000.0</v>
       </c>
       <c r="W11">
         <v>4339000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>822000.0</v>
       </c>
       <c r="Z11">
         <v>4049000.0</v>
       </c>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>50274000.0</v>
       </c>
       <c r="F12">
         <v>39508000.0</v>
       </c>
       <c r="G12">
         <v>37252000.0</v>
       </c>
       <c r="H12">
         <v>21568000.0</v>
       </c>
       <c r="I12">
         <v>25037000.0</v>
       </c>
       <c r="J12">
         <v>-13675000.0</v>
       </c>
       <c r="K12">
         <v>2339000.0</v>
       </c>
@@ -36331,51 +36540,51 @@
       <c r="O12">
         <v>962000.0</v>
       </c>
       <c r="P12">
         <v>1108000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-5572000.0</v>
       </c>
       <c r="F13">
         <v>-39554000.0</v>
       </c>
       <c r="G13">
         <v>-41111000.0</v>
       </c>
       <c r="H13">
         <v>1930000.0</v>
       </c>
       <c r="I13">
         <v>10309000.0</v>
       </c>
       <c r="J13">
         <v>-2861000.0</v>
       </c>
       <c r="K13">
         <v>14111000.0</v>
       </c>
@@ -36385,66 +36594,66 @@
       <c r="M13">
         <v>-2850000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B14">
         <v>93992000.0</v>
       </c>
       <c r="C14">
         <v>93992000.0</v>
       </c>
       <c r="D14">
         <v>88141000.0</v>
       </c>
       <c r="E14">
         <v>81356000.0</v>
       </c>
       <c r="F14">
-        <v>80114000.0</v>
+        <v>72096000.0</v>
       </c>
       <c r="G14">
         <v>73012000.0</v>
       </c>
       <c r="H14">
         <v>56271000.0</v>
       </c>
       <c r="I14">
         <v>51968000.0</v>
       </c>
       <c r="J14">
         <v>51256000.0</v>
       </c>
       <c r="K14">
         <v>49557000.0</v>
       </c>
       <c r="L14">
         <v>42885000.0</v>
       </c>
       <c r="M14">
         <v>35138000.0</v>
       </c>
       <c r="N14">
         <v>25903000.0</v>
       </c>
@@ -36483,51 +36692,51 @@
       </c>
       <c r="Z14">
         <v>6658000.0</v>
       </c>
       <c r="AA14">
         <v>6442000.0</v>
       </c>
       <c r="AB14">
         <v>5900000.0</v>
       </c>
       <c r="AC14">
         <v>5200000.0</v>
       </c>
       <c r="AD14">
         <v>4500000.0</v>
       </c>
       <c r="AE14">
         <v>3000000.0</v>
       </c>
       <c r="AF14">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>3474000.0</v>
       </c>
       <c r="F15">
         <v>5071000.0</v>
       </c>
       <c r="G15">
         <v>13582000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>40127000.0</v>
       </c>
       <c r="L15">
         <v>42339000.0</v>
       </c>
       <c r="M15">
@@ -36543,51 +36752,51 @@
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15">
         <v>9800000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15">
         <v>19100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B16">
         <v>223378000.0</v>
       </c>
       <c r="C16">
         <v>211819000.0</v>
       </c>
       <c r="D16">
         <v>298491000.0</v>
       </c>
       <c r="E16">
         <v>180560000.0</v>
       </c>
       <c r="F16">
         <v>66321000.0</v>
       </c>
       <c r="G16">
         <v>163282000.0</v>
       </c>
       <c r="H16">
         <v>36670000.0</v>
       </c>
       <c r="I16">
         <v>108399000.0</v>
       </c>
@@ -36641,87 +36850,87 @@
       </c>
       <c r="Z16">
         <v>47869000.0</v>
       </c>
       <c r="AA16">
         <v>6256000.0</v>
       </c>
       <c r="AB16">
         <v>5300000.0</v>
       </c>
       <c r="AC16">
         <v>8700000.0</v>
       </c>
       <c r="AD16">
         <v>100000.0</v>
       </c>
       <c r="AE16">
         <v>5100000.0</v>
       </c>
       <c r="AF16">
         <v>36600000.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B18">
         <v>215595000.0</v>
       </c>
       <c r="C18">
         <v>172615000.0</v>
       </c>
       <c r="D18">
         <v>201064000.0</v>
       </c>
       <c r="E18">
         <v>109363000.0</v>
       </c>
       <c r="F18">
         <v>-91622000.0</v>
       </c>
       <c r="G18">
         <v>113411000.0</v>
       </c>
       <c r="H18">
         <v>85009000.0</v>
       </c>
       <c r="I18">
         <v>107937000.0</v>
       </c>
@@ -36775,51 +36984,51 @@
       </c>
       <c r="Z18">
         <v>16007000.0</v>
       </c>
       <c r="AA18">
         <v>11734000.0</v>
       </c>
       <c r="AB18">
         <v>10000000.0</v>
       </c>
       <c r="AC18">
         <v>17200000.0</v>
       </c>
       <c r="AD18">
         <v>-8300000.0</v>
       </c>
       <c r="AE18">
         <v>4400000.0</v>
       </c>
       <c r="AF18">
         <v>-1900000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-96254000.0</v>
       </c>
       <c r="D19">
         <v>-62378000.0</v>
       </c>
       <c r="E19">
         <v>-88506000.0</v>
       </c>
       <c r="F19">
         <v>-146617000.0</v>
       </c>
       <c r="G19">
         <v>-139117000.0</v>
       </c>
       <c r="H19">
         <v>-258829000.0</v>
       </c>
       <c r="I19">
         <v>-55344000.0</v>
       </c>
       <c r="J19">
         <v>-32929000.0</v>
@@ -36829,91 +37038,91 @@
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>1173000.0</v>
       </c>
       <c r="I20">
         <v>906000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B21">
         <v>-1728000.0</v>
       </c>
       <c r="C21">
         <v>-1886000.0</v>
       </c>
       <c r="D21">
         <v>-1575000.0</v>
       </c>
       <c r="E21">
         <v>-1672000.0</v>
       </c>
       <c r="F21">
         <v>-1570000.0</v>
       </c>
       <c r="G21">
         <v>-1260000.0</v>
       </c>
       <c r="H21">
         <v>-378000.0</v>
       </c>
       <c r="I21">
         <v>-78000.0</v>
       </c>
@@ -36933,51 +37142,51 @@
         <v>-787000.0</v>
       </c>
       <c r="O21">
         <v>628000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B22">
         <v>108469000.0</v>
       </c>
       <c r="C22">
         <v>59695000.0</v>
       </c>
       <c r="D22">
         <v>76250000.0</v>
       </c>
       <c r="E22">
         <v>67263000.0</v>
       </c>
       <c r="F22">
         <v>14553000.0</v>
       </c>
       <c r="G22">
         <v>191960000.0</v>
       </c>
       <c r="H22">
         <v>110041000.0</v>
       </c>
       <c r="I22">
         <v>92663000.0</v>
       </c>
@@ -37031,63 +37240,63 @@
       </c>
       <c r="Z22">
         <v>7833000.0</v>
       </c>
       <c r="AA22">
         <v>11239000.0</v>
       </c>
       <c r="AB22">
         <v>11100000.0</v>
       </c>
       <c r="AC22">
         <v>7900000.0</v>
       </c>
       <c r="AD22">
         <v>7600000.0</v>
       </c>
       <c r="AE22">
         <v>8400000.0</v>
       </c>
       <c r="AF22">
         <v>12600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B23">
         <v>2513000.0</v>
       </c>
       <c r="C23">
         <v>1190000.0</v>
       </c>
       <c r="D23">
         <v>9610000.0</v>
       </c>
       <c r="E23">
-        <v>4472000.0</v>
+        <v>-3474000.0</v>
       </c>
       <c r="F23">
         <v>-15536000.0</v>
       </c>
       <c r="G23">
         <v>-1691999.0</v>
       </c>
       <c r="H23">
         <v>8063000.0</v>
       </c>
       <c r="I23">
         <v>23049000.0</v>
       </c>
       <c r="J23">
         <v>15415000.0</v>
       </c>
       <c r="K23">
         <v>52651000.0</v>
       </c>
       <c r="L23">
         <v>57689000.0</v>
       </c>
       <c r="M23">
         <v>44625000.0</v>
       </c>
@@ -37129,51 +37338,51 @@
       </c>
       <c r="Z23">
         <v>-3536000.0</v>
       </c>
       <c r="AA23">
         <v>113000.0</v>
       </c>
       <c r="AB23">
         <v>-9900000.0</v>
       </c>
       <c r="AC23">
         <v>-13800000.0</v>
       </c>
       <c r="AD23">
         <v>8100000.0</v>
       </c>
       <c r="AE23">
         <v>-100000.0</v>
       </c>
       <c r="AF23">
         <v>100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B24">
         <v>-2466000.0</v>
       </c>
       <c r="C24">
         <v>-19977000.0</v>
       </c>
       <c r="D24">
         <v>1709000.0</v>
       </c>
       <c r="E24">
         <v>2076000.0</v>
       </c>
       <c r="F24">
         <v>145000.0</v>
       </c>
       <c r="G24">
         <v>392000.0</v>
       </c>
       <c r="H24">
         <v>-79000.0</v>
       </c>
       <c r="I24">
         <v>-740000.0</v>
       </c>
@@ -37225,66 +37434,66 @@
       <c r="Y24">
         <v>212000.0</v>
       </c>
       <c r="Z24">
         <v>46000.0</v>
       </c>
       <c r="AA24">
         <v>565000.0</v>
       </c>
       <c r="AB24">
         <v>100000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24">
         <v>-4300000.0</v>
       </c>
       <c r="AE24">
         <v>1300000.0</v>
       </c>
       <c r="AF24">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B25">
         <v>-62000.0</v>
       </c>
       <c r="C25">
         <v>57253000.0</v>
       </c>
       <c r="D25">
         <v>29724000.0</v>
       </c>
       <c r="E25">
         <v>37943000.0</v>
       </c>
       <c r="F25">
-        <v>36715000.0</v>
+        <v>26118000.0</v>
       </c>
       <c r="G25">
         <v>19597000.0</v>
       </c>
       <c r="H25">
         <v>6034000.0</v>
       </c>
       <c r="I25">
         <v>718000.0</v>
       </c>
       <c r="J25">
         <v>3215000.0</v>
       </c>
       <c r="K25">
         <v>-12387000.0</v>
       </c>
       <c r="L25">
         <v>-14412000.0</v>
       </c>
       <c r="M25">
         <v>-15158000.0</v>
       </c>
       <c r="N25">
         <v>-3234000.0</v>
       </c>
@@ -37323,51 +37532,51 @@
       </c>
       <c r="Z25">
         <v>-284000.0</v>
       </c>
       <c r="AA25">
         <v>-1016000.0</v>
       </c>
       <c r="AB25">
         <v>-507000.0</v>
       </c>
       <c r="AC25">
         <v>200000.0</v>
       </c>
       <c r="AD25">
         <v>-200000.0</v>
       </c>
       <c r="AE25">
         <v>-200000.0</v>
       </c>
       <c r="AF25">
         <v>100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B26">
         <v>-204868000.0</v>
       </c>
       <c r="C26">
         <v>-238614000.0</v>
       </c>
       <c r="D26">
         <v>-92877000.0</v>
       </c>
       <c r="E26">
         <v>-3474000.0</v>
       </c>
       <c r="F26">
         <v>-15536000.0</v>
       </c>
       <c r="G26">
         <v>-1692000.0</v>
       </c>
       <c r="H26">
         <v>8063000.0</v>
       </c>
       <c r="I26">
         <v>-88312000.0</v>
       </c>
@@ -37419,51 +37628,51 @@
       <c r="Y26">
         <v>-9877000.0</v>
       </c>
       <c r="Z26">
         <v>-4069000.0</v>
       </c>
       <c r="AA26">
         <v>-21198000.0</v>
       </c>
       <c r="AB26">
         <v>-9800000.0</v>
       </c>
       <c r="AC26">
         <v>100000.0</v>
       </c>
       <c r="AD26">
         <v>600000.0</v>
       </c>
       <c r="AE26">
         <v>500000.0</v>
       </c>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B27">
         <v>21754000.0</v>
       </c>
       <c r="C27">
         <v>18954000.0</v>
       </c>
       <c r="D27">
         <v>16971000.0</v>
       </c>
       <c r="E27">
         <v>13988000.0</v>
       </c>
       <c r="F27">
         <v>18615000.0</v>
       </c>
       <c r="G27">
         <v>15282000.0</v>
       </c>
       <c r="H27">
         <v>12337000.0</v>
       </c>
       <c r="I27">
         <v>10035000.0</v>
       </c>
@@ -37505,51 +37714,51 @@
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27">
         <v>69000.0</v>
       </c>
       <c r="Z27">
         <v>95000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27">
         <v>107000.0</v>
       </c>
       <c r="AC27">
         <v>1800000.0</v>
       </c>
       <c r="AD27"/>
       <c r="AE27">
         <v>2000000.0</v>
       </c>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B28">
         <v>-204083000.0</v>
       </c>
       <c r="C28">
         <v>-239310000.0</v>
       </c>
       <c r="D28">
         <v>-84842000.0</v>
       </c>
       <c r="E28">
         <v>2800000.0</v>
       </c>
       <c r="F28">
         <v>-6641000.0</v>
       </c>
       <c r="G28">
         <v>12322000.0</v>
       </c>
       <c r="H28">
         <v>8858000.0</v>
       </c>
       <c r="I28">
         <v>-65341000.0</v>
       </c>
@@ -37603,51 +37812,51 @@
       </c>
       <c r="Z28">
         <v>-3536000.0</v>
       </c>
       <c r="AA28">
         <v>-21085000.0</v>
       </c>
       <c r="AB28">
         <v>-19800000.0</v>
       </c>
       <c r="AC28">
         <v>100000.0</v>
       </c>
       <c r="AD28">
         <v>8700000.0</v>
       </c>
       <c r="AE28">
         <v>400000.0</v>
       </c>
       <c r="AF28">
         <v>30600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B29">
         <v>270158000.0</v>
       </c>
       <c r="C29">
         <v>248892000.0</v>
       </c>
       <c r="D29">
         <v>265151000.0</v>
       </c>
       <c r="E29">
         <v>199945000.0</v>
       </c>
       <c r="F29">
         <v>56297000.0</v>
       </c>
       <c r="G29">
         <v>253407000.0</v>
       </c>
       <c r="H29">
         <v>178242000.0</v>
       </c>
       <c r="I29">
         <v>163447000.0</v>
       </c>
@@ -37701,51 +37910,51 @@
       </c>
       <c r="Z29">
         <v>19278000.0</v>
       </c>
       <c r="AA29">
         <v>17336000.0</v>
       </c>
       <c r="AB29">
         <v>13800000.0</v>
       </c>
       <c r="AC29">
         <v>22400000.0</v>
       </c>
       <c r="AD29">
         <v>7000000.0</v>
       </c>
       <c r="AE29">
         <v>15800000.0</v>
       </c>
       <c r="AF29">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B30">
         <v>-54516000.0</v>
       </c>
       <c r="C30">
         <v>-96254000.0</v>
       </c>
       <c r="D30">
         <v>-62378000.0</v>
       </c>
       <c r="E30">
         <v>-88506000.0</v>
       </c>
       <c r="F30">
         <v>-146617000.0</v>
       </c>
       <c r="G30">
         <v>-139117000.0</v>
       </c>
       <c r="H30">
         <v>-258829000.0</v>
       </c>
       <c r="I30">
         <v>-55344000.0</v>
       </c>
@@ -37818,1316 +38027,1325 @@
       <c r="AF30">
         <v>-4200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR30"/>
+  <dimension ref="A1:DS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
+      <c r="DS1" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B2">
+        <v>164124000.0</v>
+      </c>
+      <c r="C2">
         <v>223378000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>250454000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>212432000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>152454000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>211819000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>255601000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>219295000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>205444000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>298491000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>310778000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>207755000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>122560000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>180560000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>222050000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>137801000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15769000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>66321000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>86504000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>102953000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>144658000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>163282000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>157130000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>86716000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>129504000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>36670000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>27128000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3017000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>102887000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>108399000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>68887000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>76179000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>46645000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>65637000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>70045000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>71651000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>59893000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>91035000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>77266000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>27580000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>51128000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>94193000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>134612000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>146983000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>122156000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>76402000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>57178000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>31282000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>27976000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>49524000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>43726000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>24874000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>32294000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>74463000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>62836000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>41143000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>38161000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>49450000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>48123000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>66315000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>45322000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>48969000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>53190000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>53679000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>38664000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>55481000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>44802000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>28594000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4145000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>9074000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>10569000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>19386000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>71162000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>79289000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>71580000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>72040000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>61449000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>63147000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>56896000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>45124000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>59173000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>41516000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>37396000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>40591000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>38523000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>35794000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>37013000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>52068000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>24746000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>27792000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>19626000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1050000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>11608000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>20608000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>17406000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>13923000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>31232000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>45838000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>11139000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>9389000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1114000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>6256000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>9675000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5303000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>4358000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>5346000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>7800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>4000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>7000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>8700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>11600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>4300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>100000.0</v>
       </c>
-      <c r="DK2"/>
       <c r="DL2"/>
-      <c r="DM2">
+      <c r="DM2"/>
+      <c r="DN2">
         <v>100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>5100000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>32600000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>2000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>32500000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>36600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B3">
+        <v>10543000</v>
+      </c>
+      <c r="C3">
         <v>12322000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>17846000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12561000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14235000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9921000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>23507000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16680000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>20353000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15737000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15310000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13968000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17497000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>17312000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>20269000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19509000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>27037000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>23767000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>27032000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>37366000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>44243000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>39278000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>39655000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>40269000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>32678000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>27394000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>26473000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>22182000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>22498000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>22080000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>16758000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>13282000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>13993000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>11477000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>9572000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6694000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>9740000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6981000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>12805000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>11154000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>12943000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>13011000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>18481000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>16726000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>20192000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>18788000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>23492000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>39841000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>44281000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>44170000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>27554000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>27538000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>24386000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>21177000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>16496000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>17715000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>18281000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>13518000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>7309000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>6268000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3774000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2248000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3584000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>5810000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2138000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2076000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>5097000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1690000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5033000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>5177000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>14200000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>26189000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>65257000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>6271000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>6989000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>10073000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>6007000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2538000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1352000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>4431000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2366000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>907000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3023000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3969000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>4516000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2465000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1029000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1479000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1189000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>862000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>225000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>279000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>630000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>595000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>673000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>716000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>377000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>570000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>312000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>514000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1493000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>952000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>760000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1149000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>2178000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1515000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>2000000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>500000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>600000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>700000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>400000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>800000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1800000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>2200000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>300000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>5000000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>3500000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>6500000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>2900000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>3600000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>2100000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>2800000</v>
       </c>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-58000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-41490000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>84249000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>122032000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-50552000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-20183000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-16449000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-41705000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-18624000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>6152000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>70414000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-42788000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>92834000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>9542000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>24111000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-99870000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-5512000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>39512000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-7292000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>29534000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-18992000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-4408000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-1606000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>11758000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-31142000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>13769000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>49686000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-23548000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-43065000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-40419000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-12371000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>24827000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>45754000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>19224000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>25896000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>3306000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-21548000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>5798000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>18852000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-7420000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-42169000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>11627000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>21693000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>2982000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-11289000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -39147,203 +39365,204 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-10300000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12926000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6539000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>54851000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>7350000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-23821000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>129000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-11918000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-36008000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-41872000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6846000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-10880000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-566000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>454000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2821000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-12407000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1842000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>7899000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-8602000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4906000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4689000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4499000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>796000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>5384000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2757000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>8239000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-553000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4229000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>8165000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>210000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-12539000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3666000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>29535000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4585000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1362000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2369000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-5869000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1901000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2195000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1915000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-5995000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>4516000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3773000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2031000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-135000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -39363,939 +39582,946 @@
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B6">
+        <v>101425000.0</v>
+      </c>
+      <c r="C6">
         <v>-59254000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-27076000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>38022000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>59978000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-59365000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-43782000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>36306000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>13851000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-93047000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-12287000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>103023000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>85195000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-58000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-41490000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>84249000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>122032000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-50552000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-20183000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-16449000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-41705000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-18624000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>6152000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>70414000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-42788000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>92833999.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>9542000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>24111000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-99870000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-5512000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>39512000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-7292000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>29534000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-18992000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-4408000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1606000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>11758000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-31142000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>13769000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>49686000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-23548000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-43065000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-40419000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-12371000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>24827000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>45754000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>19224000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>25896000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3306000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-21548000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5798000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>18852000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-7420000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-42169000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>11627000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>21693000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2982000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-11289000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1327000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-18192000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>20993000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-3647000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-4221000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-489000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>15015000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-16817000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>10679000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>16208000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>24449000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-4929000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-1495000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-8817000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-51776000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-8127000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>7709000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-460000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>10591000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-1698000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>6251000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>11772000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-14049000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>17657000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4120000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-3195000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>2068000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2729000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-1219000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-15055000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>27322000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-3046000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>8166000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>18576000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-10558000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-9000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>3202000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>3483000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-17309000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-14606000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>36730000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>1750000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>8275000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-5142000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-3419000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>4372000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>945000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-988000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-2500000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>3800000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-3000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-1600000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-2800000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>7300000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>3900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>300000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-4400000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-600000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>3800000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-5000000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>6600000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-1900000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>2000000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-4100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B7">
+        <v>68869000.0</v>
+      </c>
+      <c r="C7">
         <v>-77464000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>15111000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>30441000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>38958000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-37487000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>48775000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>29752000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10716000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-50327000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>21639000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>47507000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>32369000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-36579000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-47983000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>22491000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>79519000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-63729000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>24152000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>49124000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-68752000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-74384000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-15928000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-13000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-8796000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-24080000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>9636000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>14329000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-9198000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-27139000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>15784000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-11041000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>23374000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-34404000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>499000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>2481000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>20812000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-25204000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>10934000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>15921000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>686000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-12262000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-8787000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>15645000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>13488000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>7799000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>527000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>14464000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>11564000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-18274000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-5860000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>12902000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>3140000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-22209000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>5490000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>15829000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>1708000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-8334000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-7011000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-5945000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>9924000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-10167000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-6369000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>5113000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>9566000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-12933000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>2239000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>3138000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>13214000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-6758000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-6299000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>3805000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-411000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-3997000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>18553000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>4050000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>3551000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-7730000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-1549000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>9832000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>1397000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-7225000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>987000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>1791000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>3302000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-1071000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-396000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-1223000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>2297000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>109000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>44000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>8182000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-5889000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-1733000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>955000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>5425000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-533000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-5023000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>4027000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-2624000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>3706000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-2007000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-2341000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>3166000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>163000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-2059000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>300000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>2500000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-1200000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-5500000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>4500000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>4400000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>4800000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-4500000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>5600000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>900000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-2300000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-10700000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>4500000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>2400000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>600000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-4600000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-23372000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>35703000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>26724000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-17496000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-46973000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>28255000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>29891000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-8352000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-26723000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>15761000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>5551000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-40890000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-4436000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>14272000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>8814000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-14894000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-20452000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>18776000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>1239000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-5036000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-16615000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>9603000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>8343000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-16377000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>1376000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>9571000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>10618000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-11489000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-6166000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>17984000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-4607000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-8222000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-7444000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>12987000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>8051000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-11740000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-4141000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>10512000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-9025000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-13213000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>1184000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>2595000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>673000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-9981000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-1592000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
@@ -40315,1213 +40541,1221 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B9">
+        <v>-1663000.0</v>
+      </c>
+      <c r="C9">
         <v>-29832000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>27218000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>8522000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4986000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-26402000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>32872000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>31427000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-52447000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-6304000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>20913000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>29054000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-36935000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-23372000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>35703000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>26724000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-17496000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-46973000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>28255000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>29891000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-8352000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-26723000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>15761000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5551000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-40890000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-4436000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>14272000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>8814000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-14894000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-20452000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>18776000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1239000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-5036000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-16615000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>9603000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8343000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-16377000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1376000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>9571000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>10618000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-11489000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-6166000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>17984000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-4607000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-8222000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-7444000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>12987000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>8051000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-11740000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-4141000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>10512000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-9025000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-13213000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1184000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2595000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>673000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-9981000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-1592000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>7549000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-4284000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-4868000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-1558000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>6277000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>542000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-2293000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-6672000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>6500000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>725000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-8110000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1062000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>2156000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>7086000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-8119000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-2298000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>2986000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>3277000.0</v>
       </c>
-      <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>-2000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-8601000.0</v>
       </c>
-      <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>-3542000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-6391000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>3547000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-1835000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-1966000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2337000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-795000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>2938000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-5701000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>795000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>7514000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>8430000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-4930000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-156000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>1325000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3400000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>786000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-786000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-6626000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>900000.0</v>
       </c>
-      <c r="CW9"/>
       <c r="CX9"/>
-      <c r="CY9">
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>1300000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>3900000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>1300000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>-2749000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-3865000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>4300000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-3500000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-3000000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>4900000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>2800000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>300000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-3600000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>2900000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>2200000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>-2500000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>-2900000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>4300000.0</v>
       </c>
-      <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
+      <c r="DS9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B10">
+        <v>4229000.0</v>
+      </c>
+      <c r="C10">
         <v>-27030000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9589000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>31220000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9423000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-26827000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>47055000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-8582000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2224000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-29342000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>27714000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13162000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6374000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3002000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>45316000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-32171000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1809000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-11205000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>49880000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>49571000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-90094000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-30581000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1391000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-10277000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>11061000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-23856000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-8085000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1905000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>411000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-15353000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-476000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2200000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-10470000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-8166000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>7589000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2781000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1750000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4799000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3342000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1886000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>492000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5275000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>855000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-198000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1323000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-4489000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>8303000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4722000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-3325000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-4610000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3116000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-8079000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>277000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-7350000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-6221000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-974000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>964000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-4058000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-3302000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1058000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2068000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-7282000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-481000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-796000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3407000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-3186000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-1426000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-481000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3778000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-4721000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1096000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1722000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-592000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-6844000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>890000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-421000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>392000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-1917000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-1265000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-1853000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-549000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>282000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-1197000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>258000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>45000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-194000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-1666000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-1087000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>659000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-577000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1358000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-647000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>140000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-2399000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3324000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-1824000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>339000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-858000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>6317000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-1501000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>439000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1161000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3084000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-1181000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-1766000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-220000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>3500000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-1700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-1500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-100000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>2400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-3700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-1900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>1000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>3800000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-300000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-1900000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-1300000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1300000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-2400000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>800000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>-3400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-7531000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>2500000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-112610000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>19283000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>45969000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-10907000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-45142000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-61020000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>41889000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>20893000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>13464000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>13375000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>33755000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6585000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2942000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>11240000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>18350000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7954000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-10349000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1478000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>33974000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-4934000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-12001000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-3328000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>33550000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-18997000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-10553000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3970000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>7454000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-8986000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-27836000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>32989000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>19367000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-9803000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-16178000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3053000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>24260000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-3654000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-17587000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>27811000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>17991000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-10048000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>4600000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>12357000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>12756000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-2549000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>8450000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>8099000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>5884000.0</v>
       </c>
-      <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>6900000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>9539000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>14837000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>6184000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>18979000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>5881000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>4678000.0</v>
       </c>
-      <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>14371000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>11911000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>4968000.0</v>
       </c>
-      <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>2501000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>5858000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>2056000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1865000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>4339000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>3074000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>5044000.0</v>
       </c>
-      <c r="CL11"/>
       <c r="CM11"/>
-      <c r="CN11">
+      <c r="CN11"/>
+      <c r="CO11">
         <v>1998000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>612000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>745000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>822000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>4724000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1054000.0</v>
       </c>
-      <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>4049000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>2702000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>4739000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>693000.0</v>
       </c>
-      <c r="CY11"/>
-      <c r="CZ11">
+      <c r="CZ11"/>
+      <c r="DA11">
         <v>1737000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1222000.0</v>
       </c>
-      <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>15461000.0</v>
       </c>
       <c r="N12">
+        <v>15461000.0</v>
+      </c>
+      <c r="O12">
         <v>3393000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10335000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>32814000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7373000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3050000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>13822000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10497000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3559000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9665000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8988000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5985000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15261000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7018000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-2214000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11342000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9345000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3095000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4623000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14499000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4056000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1859000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-16362000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-2273000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3258000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1702000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>810000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-240000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2301000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-532000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7574000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-1272000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3566000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-10629000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8898000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2255000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1942000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-6046000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>13466000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3281000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1599000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-2632000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2856000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-335000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>578000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-2137000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
@@ -41541,166 +41775,167 @@
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>12822000.0</v>
       </c>
       <c r="N13">
         <v>12822000.0</v>
       </c>
       <c r="O13">
+        <v>12822000.0</v>
+      </c>
+      <c r="P13">
         <v>-59163000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8655000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>77286000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-32350000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-4049000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>30682000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-12195000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-53992000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-38049000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-8747000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>15737000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-10052000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2947000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>11352000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-6635000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-5734000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>11692000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-10077000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>20616000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-11922000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-2861000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>128000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>24105000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-2784000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>14111000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-553000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>4229000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>29604000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-2850000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -41731,552 +41966,556 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B14">
+        <v>20980000.0</v>
+      </c>
+      <c r="C14">
         <v>21583000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>48630000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22548000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22364000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22814000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23088000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23921000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23579000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23404000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>21538000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>23001000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>21687000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>21915000.0</v>
       </c>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
       <c r="P14">
-        <v>22852000.0</v>
+        <v>20591000.0</v>
       </c>
       <c r="Q14">
+        <v>20856000.0</v>
+      </c>
+      <c r="R14">
         <v>20275000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19634000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>21202000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>20784000.0</v>
       </c>
-      <c r="U14">
-[...1 lines deleted...]
-      </c>
       <c r="V14">
-        <v>18961000.0</v>
+        <v>17178000.0</v>
       </c>
       <c r="W14">
+        <v>16996000.0</v>
+      </c>
+      <c r="X14">
         <v>16720000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18169000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16639000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>17752000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>14430000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>15752000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>13226000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>12863000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13108000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>12849000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>13191000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>12820000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>12884000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12756000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12892000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>12724000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>12252000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>12832000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>12444000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>12029000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>11308000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>11122000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>10143000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>10312000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>10148000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9599000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>8196000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>7195000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>7418000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>7022000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>6365000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5098000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>5320000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>5255000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4902000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>4731000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>5464000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4363000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4505000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4460000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4594000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4374000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>4254000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>4205000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>4240000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3696000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>4786000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>4197000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4214000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3726000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2584000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1979000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1950000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1765000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1553000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1386000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1390000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1277000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1193000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1131000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1323000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1139000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1079000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>980000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1169000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1330000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1275000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1251000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>2874000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1444000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1405000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1383000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1654000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1618000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1506000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1373000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>1709000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>1679000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>1649000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>1621000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>1728000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>1661000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>1576000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>1477000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>1600000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>1400000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>1500000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DH14">
         <v>1300000.0</v>
       </c>
       <c r="DI14">
+        <v>1300000.0</v>
+      </c>
+      <c r="DJ14">
         <v>1400000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>1200000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>1500000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>1100000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>900000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>1000000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>1100000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>800000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>600000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1194000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>9024000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>711000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>78000.0</v>
       </c>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
         <v>3243000.0</v>
       </c>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>20347000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1393000.0</v>
       </c>
-      <c r="AR15">
-[...1 lines deleted...]
-      </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>39745000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3884000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
         <v>272000.0</v>
       </c>
-      <c r="AZ15">
-[...1 lines deleted...]
-      </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
         <v>1844000.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
@@ -42293,420 +42532,424 @@
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
+      <c r="DS15"/>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B16">
+        <v>265549000.0</v>
+      </c>
+      <c r="C16">
         <v>164124000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>223378000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>250454000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>212432000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>152454000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>211819000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>255601000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>219295000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>205444000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>298491000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>310778000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>207755000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>122560000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>180560000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>222050000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>137801000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15769000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>66321000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>86504000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>102953000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>144658000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>163282000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>157130000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>86716000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>129503999.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>36670000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>27128000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3017000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>102887000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>108399000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>68887000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>76179000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>46645000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>65637000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>70045000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>71651000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>59893000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>91035000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>77266000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>27580000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>51128000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>94193000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>134612000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>146983000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>122156000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>76402000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>57178000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>31282000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>27976000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>49524000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>43726000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>24874000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>32294000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>74463000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>62836000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>41143000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>38161000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>49450000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>48123000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>66315000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>45322000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>48969000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>53190000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>53679000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>38664000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>55481000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>44802000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>28594000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>4145000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>9074000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>10569000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>19386000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>71162000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>79289000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>71580000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>72040000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>61449000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>63147000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>56896000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>45124000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>59173000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>41516000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>37396000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>40591000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>38523000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>35794000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>37013000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>52068000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>24746000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>27792000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>19626000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1050000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>11608000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>20608000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>17406000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>13923000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>31232000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>47869000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>11139000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>9389000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>1114000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>6256000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>9675000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>5303000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>4358000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>5300000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>7800000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>4000000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>7100000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>8800000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>11600000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>3900000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>300000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>100000.0</v>
       </c>
-      <c r="DL16"/>
-      <c r="DM16">
+      <c r="DM16"/>
+      <c r="DN16">
         <v>-100000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>100000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>6600000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>-1900000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>2000000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>32500000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -42785,507 +43028,511 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B18">
+        <v>127467000.0</v>
+      </c>
+      <c r="C18">
         <v>-32757000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>22074000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>89238000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>112265000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7982000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>18395000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>99194000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>75647000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-20621000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>17440000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>117296000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>101462000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-35134000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-45277000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>83938000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>135475000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-64773000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-21700000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-17388000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-33063000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-19471000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4832000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>64640000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>52409000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-8470000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>9088000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>64969000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>19389000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-8437000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>38634000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>41032000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>50163000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-21892000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>18172000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>40502000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>56342000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-12021000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>33022000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>48889000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>29109000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-6744000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>7729000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>47393000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>36937000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2437000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>15155000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>24403000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>2849000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-52980000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>5549000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>21353000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>6433000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-34008000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>14043000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>23784000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>3258000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-11765000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>7528000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>9221000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>40974000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-4562000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>10722000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>20554000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>28586000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-5640000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>11920000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>15143000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>26558000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-5053000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-1529000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>32385000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-54298000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>3745000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>23080000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>268000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>9508000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-4669000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>4200000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>9773000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-11219000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>17167000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>4218000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>3586000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>5208000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>1856000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>3134000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>1676000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>7996000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>1908000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>7521000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>14270000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-2847000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-1032000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>1552000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>6690000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>6227000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-2985000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>4068000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>1252000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>8608000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>2079000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>1727000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>5728000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>2872000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>1407000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>2100000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>6100000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>3400000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-1600000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>4500000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>7700000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>8200000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-3200000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>9100000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>500000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-3400000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-14500000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>4500000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>2100000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>2000000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-4200000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-12556000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-14235000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-9879000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-23507000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-16680000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-20353000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-35714000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-15309000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-12455000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-17497000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-17117000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-18699000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-19509000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-26597000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-23701000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-27017000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-36644000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-44143000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-38813000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-39240000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-40110000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-32504000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-27263000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-26686000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-29154000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-180938000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-22051000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -43333,54 +43580,55 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -43459,204 +43707,207 @@
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B21">
+        <v>-266000.0</v>
+      </c>
+      <c r="C21">
         <v>-581000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-440000.0</v>
       </c>
       <c r="D21">
         <v>-440000.0</v>
       </c>
       <c r="E21">
+        <v>-440000.0</v>
+      </c>
+      <c r="F21">
         <v>-428000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-420000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-413000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-411000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-387000.0</v>
       </c>
       <c r="N21">
+        <v>-387000.0</v>
+      </c>
+      <c r="O21">
         <v>-414000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-402000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-15395000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>14525000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-389000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-386000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-360000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-435000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-354000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-257000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-100440000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>99791000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-132000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-37631000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>37457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-72000.0</v>
       </c>
       <c r="AE21">
         <v>-72000.0</v>
       </c>
       <c r="AF21">
         <v>-72000.0</v>
       </c>
       <c r="AG21">
+        <v>-72000.0</v>
+      </c>
+      <c r="AH21">
         <v>-15000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-63000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-60000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-63000.0</v>
       </c>
       <c r="AK21">
         <v>-63000.0</v>
       </c>
       <c r="AL21">
+        <v>-63000.0</v>
+      </c>
+      <c r="AM21">
         <v>-60000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60000.0</v>
       </c>
       <c r="AO21">
         <v>-60000.0</v>
       </c>
       <c r="AP21">
+        <v>-60000.0</v>
+      </c>
+      <c r="AQ21">
         <v>-58000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-54000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-54000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-53000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-53000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-543000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-182000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>-62000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>628000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
@@ -43677,3222 +43928,3250 @@
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B22">
+        <v>51567000.0</v>
+      </c>
+      <c r="C22">
         <v>-145261000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-22531000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>46155000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>60433000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>24412000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-38755000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>33514000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>52339000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>12597000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-18124000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>45295000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>58035000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-8956000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-11417000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>27286000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>53349000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-1955000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-51786000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-58421000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>59195000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>65565000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>32817000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>80768000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>60141000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>18234000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>13762000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>44729000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>27856000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>23694000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>21811000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>38007000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>23535000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9310000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>30530000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>33683000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>29125000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5711000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>22166000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>31530000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>26621000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>7032000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>16115000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>38624000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>29932000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>13743000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>19074000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>37926000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>25428000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>8315000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>18079000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>25686000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>19715000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6912000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>16873000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>20750000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>14351000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7493000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>17785000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>16296000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>28019000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3959000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>12166000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>15446000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>16270000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>6260000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>7460000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>10374000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>11918000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1366000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3597000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-295000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>8525000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-3739000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>6755000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3177000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>6791000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>5768000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2477000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>5908000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>7986000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1821000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2266000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>4187000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>5143000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>3963000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2844000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>3024000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>5363000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1271000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>3617000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>3988000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>3062000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-109000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>2069000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>362000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>4802000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1320000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-3087000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2755000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>4716000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>3449000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>1887000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>2236000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>3543000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>3573000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>1500000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>2800000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>3600000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>3200000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>900000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>2600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>2300000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>2100000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>1300000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>3300000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1400000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>1600000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>1100000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>2300000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>2400000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B23">
-        <v>-3516000.0</v>
+        <v>-36000.0</v>
       </c>
       <c r="C23">
+        <v>-2935000.0</v>
+      </c>
+      <c r="D23">
         <v>4511000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-384000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1611000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>897000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>518000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1925000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2247000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1191000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8907000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1551000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2619000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-6000.0</v>
       </c>
-      <c r="Q23">
-[...1 lines deleted...]
-      </c>
       <c r="R23">
-        <v>-370000.0</v>
+        <v>-1088000.0</v>
       </c>
       <c r="S23">
+        <v>17010000.0</v>
+      </c>
+      <c r="T23">
         <v>-3000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-24000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-9558000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-5951000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1259000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-133000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5069000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1559000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>444000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3201000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1378000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2768000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>615000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-226000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2225000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>19304000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>256000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1097000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>193000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>13869000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3322000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>10769000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>11175000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>24186000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3576000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>934000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>896000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>52283000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>12026000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1342000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>201000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>31056000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>564000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>218000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>860000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6181000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1359000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2789000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3410000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5449000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>5752000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>831000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1120000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2441000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1130000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>646000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3098000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2353000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1754000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2294000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-2109000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>124000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-398000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>6950000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1345000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1426000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-120000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>735000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>208000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1270000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>883000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>817000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>131000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>625000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>310000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>76000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-2400000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>76000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-5025000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-112000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>64000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>48000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-166000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>60000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>106000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-4631000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>80000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-41000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>41000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>144000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-4039000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-132000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>132000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-6261000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>113000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-31000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>31000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-5786000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-9900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-10000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-7700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-1200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-1500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-4300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>9900000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-600000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>237</v>
+      </c>
+      <c r="B24">
+        <v>78000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-2508000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="F24">
         <v>42000.0</v>
       </c>
       <c r="G24">
-        <v>-19977000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="H24">
         <v>-19977000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="I24">
         <v>-19977000.0</v>
       </c>
+      <c r="J24"/>
       <c r="K24">
+        <v>-19977000.0</v>
+      </c>
+      <c r="L24">
         <v>1000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1513000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>195000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-247000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3561000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>506000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>440000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>66000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>15000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>722000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>100000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>145000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>415000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>132000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>174000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>96000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-213000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>143000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-158440000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-171000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-878000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>38000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-13000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-73000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>46000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-12000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-292000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3093000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="AP24">
         <v>56000.0</v>
       </c>
       <c r="AQ24">
+        <v>56000.0</v>
+      </c>
+      <c r="AR24">
         <v>-1508000.0</v>
       </c>
-      <c r="AR24">
-[...1 lines deleted...]
-      </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
         <v>-464000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-787000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-100000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>55000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-319000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>18000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-2753000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>62000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-293000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>41000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-628000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-1712000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-691000.0</v>
       </c>
-      <c r="BH24">
-[...1 lines deleted...]
-      </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24"/>
+      <c r="BL24">
         <v>35000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>20000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-587000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>8000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-114000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-304000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-44949000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>47000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-16359000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-9383000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-2121000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>2000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-3418000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>34000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>52000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-44000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>365000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>2000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-188000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>3000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>20983000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-48000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-4715000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>18000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>4624000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-44000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>10000.0</v>
       </c>
-      <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>22000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>180000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>119000.0</v>
       </c>
-      <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>-4000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>50000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-616000.0</v>
       </c>
-      <c r="CZ24"/>
-      <c r="DA24">
+      <c r="DA24"/>
+      <c r="DB24">
         <v>62000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>222000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>200000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>100000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>34700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DG24">
         <v>100000.0</v>
       </c>
-      <c r="DH24"/>
-      <c r="DI24">
+      <c r="DH24">
+        <v>100000.0</v>
+      </c>
+      <c r="DI24"/>
+      <c r="DJ24">
         <v>-100000.0</v>
       </c>
-      <c r="DJ24"/>
-      <c r="DK24">
+      <c r="DK24"/>
+      <c r="DL24">
         <v>-4300000.0</v>
       </c>
-      <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
-      <c r="DO24">
+      <c r="DO24"/>
+      <c r="DP24">
         <v>1300000.0</v>
       </c>
-      <c r="DP24"/>
-      <c r="DQ24">
+      <c r="DQ24"/>
+      <c r="DR24">
         <v>100000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B25">
+        <v>-16569000.0</v>
+      </c>
+      <c r="C25">
         <v>225839000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-28168000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4150000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>35039000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-11083000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5168000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>44472000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5287000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2326000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3561000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>20586000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3422000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2155000.0</v>
       </c>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
       <c r="P25">
-        <v>31176000.0</v>
+        <v>3243000.0</v>
       </c>
       <c r="Q25">
+        <v>30574000.0</v>
+      </c>
+      <c r="R25">
         <v>2025000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2101000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7619000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>17822000.0</v>
       </c>
-      <c r="U25">
-[...1 lines deleted...]
-      </c>
       <c r="V25">
-        <v>5100000.0</v>
+        <v>2829000.0</v>
       </c>
       <c r="W25">
+        <v>2108000.0</v>
+      </c>
+      <c r="X25">
         <v>2836000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4232000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2538000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4639000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1082000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1344000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1005000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1130000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>117000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>31000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>380000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>190000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>969000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>702000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1513000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>31000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-330000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-6710000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1778000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-3569000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1871000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>16000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-312000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-12245000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-7828000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>610000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-55000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-7885000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>168000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1205000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-646000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-3961000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-442000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1757000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>14351000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>7493000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-2154000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-375000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>31901000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>17000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-209000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-359000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-37000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>57000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-5000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-76000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>88000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>37000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>11159000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-1040000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>261000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>15773000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2811000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1349000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3620000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-1553000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1214000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-2813000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-19429000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>22347000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1847000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>438000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>200000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>449000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1024000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>27000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>270000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>65000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-67000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-95000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-795000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>22000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-1379000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>829000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-85000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-238000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-44000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>30000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-32000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1213000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-186000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-232000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-69000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-479000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>100000.0</v>
       </c>
-      <c r="DF25"/>
-      <c r="DG25">
+      <c r="DG25"/>
+      <c r="DH25">
         <v>-1800000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>200000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>1500000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>200000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>1000000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DN25">
         <v>100000.0</v>
       </c>
       <c r="DO25">
+        <v>100000.0</v>
+      </c>
+      <c r="DP25">
         <v>700000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>200000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>500000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B26">
+        <v>-26609000.0</v>
+      </c>
+      <c r="C26">
         <v>-23348000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-52445000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-50806000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-52223000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-49394000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-62661000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-62995000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-62991000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-49967000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-30400000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-16590000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-24791000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-21096000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2619000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-6000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1088000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-2380000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-3000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-24000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-9558000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-5951000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>62390000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-133000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>5069000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1559000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>444000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3473000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1378000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2768000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-48586000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-23085000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-16640000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-23067000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-43355000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-44912000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-33268000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-26603000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-13380000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-63900000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-63775000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-51911000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-61012000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-13292000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-9490000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-7859000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>300000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>100000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>23000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>100000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-14889000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-14697000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-5477000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-4987000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-3851000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-3731000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-11953000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-28244000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-21101000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-1526000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-16073000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-21689000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-16689000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-13530000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-3003000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-1229000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="BS26">
         <v>400000.0</v>
       </c>
       <c r="BT26">
+        <v>400000.0</v>
+      </c>
+      <c r="BU26">
         <v>1600000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>1300000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-15324000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-5800000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>600000.0</v>
       </c>
-      <c r="BY26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ26"/>
       <c r="CA26">
         <v>1200000.0</v>
       </c>
       <c r="CB26">
+        <v>1200000.0</v>
+      </c>
+      <c r="CC26">
         <v>-26000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-3407000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-1855000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-1683000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-7219000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-3000000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>700000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>300000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>200000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>700000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>1100000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-589000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-11880000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-12364000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-4995000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>9079000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-9079000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-700000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>100000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-1095000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-318000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-717000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-1939000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-11780000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>-1155000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>-2462000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-5801000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>-10000000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>100000.0</v>
       </c>
-      <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
-      <c r="DJ26">
+      <c r="DJ26"/>
+      <c r="DK26">
         <v>100000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>-100000.0</v>
       </c>
-      <c r="DL26">
+      <c r="DM26">
         <v>100000.0</v>
       </c>
-      <c r="DM26">
+      <c r="DN26">
         <v>600000.0</v>
       </c>
-      <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B27">
+        <v>5066000.0</v>
+      </c>
+      <c r="C27">
         <v>6404000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12400000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3484000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5054000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5870000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4268000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3678000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3881000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7127000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4658000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4047000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4193000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4073000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3660000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2598000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4808000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2922000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4613000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3711000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5334000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4957000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4547000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3632000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4537000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2566000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3294000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3233000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3744000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2066000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3040000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2425000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3079000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1491000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1723000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1180000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1832000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1581000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>-1974000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2381000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3055000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2686000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1447000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1586000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2011000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1621000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1533000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1387000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2001000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1936000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1555000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1981000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2245000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1537000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1347000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1307000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2489000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1385000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1427000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1229000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2417000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1105000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>736000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>753000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1756000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>-121000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1698000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>720000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>992000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>696000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>3255000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>893000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>486000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>2373000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>378000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>146000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>-22000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>22000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>85000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>22000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>69000.0</v>
       </c>
-      <c r="CR27"/>
       <c r="CS27"/>
-      <c r="CT27">
+      <c r="CT27"/>
+      <c r="CU27">
         <v>25000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>95000.0</v>
       </c>
-      <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
-      <c r="DB27">
+      <c r="DB27"/>
+      <c r="DC27">
         <v>20000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>107000.0</v>
       </c>
-      <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B28">
+        <v>-26120000.0</v>
+      </c>
+      <c r="C28">
         <v>-26497000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-49170000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-51221000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-52267000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-51425000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-62177000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-62888000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-61796000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-52449000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-29728000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-15786000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-16267000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-23061000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2217000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>311000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-13883000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>14155000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1502000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>217000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-8742000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>382000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>905000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5615000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-95371000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>101173000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>667000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-33886000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>39181000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2896000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>850000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-48362000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-20616000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2787000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-22626000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-42109000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-44572000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-19144000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-23082000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>787000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-52657000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-36377000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-48048000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-59764000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-12110000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>43260000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4071000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1593000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>457000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>31377000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>231000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>252000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-13853000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-8223000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-3315000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1982000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>350000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1953000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-6201000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-27413000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-19981000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>915000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-14943000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-21043000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-13591000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-11177000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-1249000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1065000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-2109000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>124000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>34000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3747000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2475000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-11825000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-5988000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1393000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1083000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2969000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2051000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1965000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-2882000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>534000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-463000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-6633000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-2952000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>773000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-357000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>267000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1462000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1184000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>678000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-11387000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-12112000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-4631000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>706000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-8960000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-673000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>144000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-709000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-303000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-612000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-1912000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-11796000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-1057000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-2446000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-5786000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-9900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>100000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-10000000.0</v>
       </c>
-      <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
-      <c r="DI28">
+      <c r="DI28"/>
+      <c r="DJ28">
         <v>-1500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-4400000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-600000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>3800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>9900000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-600000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>300000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-100000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B29">
+        <v>138010000.0</v>
+      </c>
+      <c r="C29">
         <v>-20435000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>39920000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>101799000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>126500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1939000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>41902000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>115874000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>96000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4884000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>32750000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>131264000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>118959000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-17822000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-25008000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>103447000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>162512000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-41006000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5332000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19978000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11180000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>19807000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>44487000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>104909000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>85087000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>18924000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>35561000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>87151000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>41887000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>13643000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>55392000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>54314000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>64156000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-10415000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>27744000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>47196000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>66082000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-5040000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>45827000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>60043000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>42052000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>6267000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>26210000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>64119000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>57129000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>21225000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>38647000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>64244000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>47130000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-8810000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>33103000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>48891000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>30819000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-12831000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>30539000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>41499000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>21539000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>1753000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>14837000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>15489000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>44748000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-2314000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>14306000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>26364000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>30724000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-3564000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>17017000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>16833000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>31591000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>124000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>12671000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>6196000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>10959000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>10016000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>30069000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>10341000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>15515000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-2131000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>5552000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>14204000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-8853000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>18074000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>7241000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>7555000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>9724000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>4321000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>4163000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>3155000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>9185000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>2770000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>7746000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>14549000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-2217000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-437000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>2225000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>7406000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>6604000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-2415000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>4380000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>1766000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>10101000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>3031000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>2487000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>6877000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>5050000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>2922000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>4100000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>6600000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>4000000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-900000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>4900000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>8500000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>10000000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-1000000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>9400000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>5500000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>100000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>-8000000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>7400000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>5700000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>4100000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>-1400000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B30">
+        <v>-10465000.0</v>
+      </c>
+      <c r="C30">
         <v>-12322000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-17846000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-12556000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-14235000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-9879000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-23507000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-16680000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-20353000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-35714000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-15309000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-12455000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-17497000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-17117000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-18699000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-19509000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-26597000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-23701000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-27017000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-36644000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-44143000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-38813000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-39240000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-40110000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-32504000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-27263000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-26686000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-29154000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-180938000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-22051000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-16730000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-13244000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-14006000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-11364000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-9526000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-6693000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-9752000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-6958000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-8976000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-11144000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-12943000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-12955000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-18581000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-16726000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-20192000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-18731000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-23494000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-39941000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-44281000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-44115000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-27536000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-30291000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-24386000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-21115000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-15597000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-17824000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-18907000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-14995000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-7309000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-6268000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-3774000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-2248000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-3584000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-5810000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-2118000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-2076000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-5089000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1690000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-5033000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-5177000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-14200000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-18760000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-65210000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-6318000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-16372000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-12194000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-6007000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-2536000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-1352000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-4397000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-2314000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-951000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-2658000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-4117000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-4704000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-2365000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-5025000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-18477000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>16675000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-7000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-258000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>15414000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3771000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-3932000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>271000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>5037000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-23240000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-12335000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>4201000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>287000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-1214000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-6261000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>5890000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-1448000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-1659000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1876000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>3300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-2900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>3000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-700000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-7700000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-1200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-4600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-5000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-4900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-3900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-6900000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-200000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-7900000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-2000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-2900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>