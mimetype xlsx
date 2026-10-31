--- v0 (2026-06-19)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5726,773 +5732,785 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN62"/>
+  <dimension ref="A1:DP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:120">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
+      <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:120">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>164900000.0</v>
+      </c>
+      <c r="C2">
+        <v>156200000.0</v>
+      </c>
+      <c r="D2">
         <v>165300000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>151000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>214700000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>173000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>179500000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>172000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>148500000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>219800000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>143900000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>149800000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>143000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>131100000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>148600000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>138400000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>139100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>134600000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>124200000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>133300000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>105181000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>146634000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>136314000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>105100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>92624000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>105784000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>78394000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>135217000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>119790000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>128579000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>127443000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>114263000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>119082000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>111128000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>113705000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>129902999.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>102122000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>123010000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>125279000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>117740000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>108210000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>129944000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>138511000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>131204000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>113527000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>113621000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>115384000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>132405000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>102806000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>110452000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>108329000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>126025000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>107909000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>99554000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>99663000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>120981000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>67302000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>98389000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>90385000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>86902000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>87360000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>87468000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>87486000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>59719000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>47968000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>53188000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>54715000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>55345000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>51977000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>52095000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>53688000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>53215000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>49903000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>61636000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>65995000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>66026000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>69797000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>68048000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>71063000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>68016000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>69978000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>80583000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>82045000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>91101000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>77468000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>86400000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>87466000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>88616000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>64322000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>65851000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>64635000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>63577000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>62358000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>64193000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>51908000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>58560000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>43054000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>54330000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>54959000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>52198000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>44669000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>51706000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>49742000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>50274000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>55239000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>79807000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>57851000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>48405000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>22200000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>17900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>15700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>15000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>9200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>8000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>7600000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>6600000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>5500000.0</v>
       </c>
-      <c r="DM2"/>
-      <c r="DN2"/>
+      <c r="DO2"/>
+      <c r="DP2"/>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:120">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6569,52 +6587,54 @@
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
+      <c r="DO3"/>
+      <c r="DP3"/>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:120">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6691,444 +6711,448 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:120">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>600000.0</v>
+      </c>
+      <c r="C5">
+        <v>-300000.0</v>
+      </c>
+      <c r="D5">
         <v>-400000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-700000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>2100000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>2400000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>2900000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>3800000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>2300000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>2500000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>2100000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>1600000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>2700000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>2500000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1500000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1600000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-800000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1100000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1300000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-2807000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-3026000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-3373000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-3616000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2564000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2589000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2334000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-2062000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>281000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>960000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>2372000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>4233000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>5480000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>5092000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>4221000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1307000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-470000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-933000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-959000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-2262000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-7789000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-10392000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-8657000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-5632000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-9072000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-6455000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-7347000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-6424000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-5344000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-7847000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-7545000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-8582000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-11669000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-11886000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-18176000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-19963000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-21573000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-21451000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-19749000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-21490000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-22343000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-19714000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-16649000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-18683000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-23703000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-22338000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-21482000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-22350000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-26907000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-24725000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-20345000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-36635000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-15151000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-14881000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-28769000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-15114000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-4930000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>3364000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-84401000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-138322000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-75770000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-161260000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>55000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-1809000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-2307000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-3700000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-3658000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-4636000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-2061000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-2392000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-4499000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-4419000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-5727000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-6896000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-6525000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-6447000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-6121000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-1564000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>762000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-20768000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-19561000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-17842000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-16216000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-14645000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-9500000.0</v>
       </c>
       <c r="DB5">
         <v>-9500000.0</v>
       </c>
       <c r="DC5">
         <v>-9500000.0</v>
       </c>
       <c r="DD5">
-        <v>-7300000.0</v>
+        <v>-9500000.0</v>
       </c>
       <c r="DE5">
-        <v>-7300000.0</v>
+        <v>-9500000.0</v>
       </c>
       <c r="DF5">
         <v>-7300000.0</v>
       </c>
       <c r="DG5">
         <v>-7300000.0</v>
       </c>
       <c r="DH5">
-        <v>-6200000.0</v>
+        <v>-7300000.0</v>
       </c>
       <c r="DI5">
-        <v>-6200000.0</v>
+        <v>-7300000.0</v>
       </c>
       <c r="DJ5">
         <v>-6200000.0</v>
       </c>
       <c r="DK5">
         <v>-6200000.0</v>
       </c>
       <c r="DL5">
+        <v>-6200000.0</v>
+      </c>
+      <c r="DM5">
+        <v>-6200000.0</v>
+      </c>
+      <c r="DN5">
         <v>-6500000.0</v>
       </c>
-      <c r="DM5"/>
-      <c r="DN5"/>
+      <c r="DO5"/>
+      <c r="DP5"/>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:120">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
-[...4 lines deleted...]
-      </c>
+      <c r="AG6"/>
+      <c r="AH6"/>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
@@ -7166,52 +7190,56 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
-      <c r="BK6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
@@ -7223,144 +7251,148 @@
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
+      <c r="DO6"/>
+      <c r="DP6"/>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:120">
       <c r="A7" t="s">
         <v>36</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
+        <v>673400000.0</v>
+      </c>
+      <c r="D7">
         <v>701500000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>680000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>675700000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>648400000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>595000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>601600000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>556200000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>556200000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>569500000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>513800000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>494400000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>508700000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>517000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>507500000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>519200000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>506500000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>504200000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>489200000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>412986000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>399351000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>400721000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>404708000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>391452000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>393784000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>407951000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>385360000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>376858000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>384856000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>395516000.0</v>
       </c>
-      <c r="AE7"/>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
@@ -7403,58 +7435,58 @@
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
+      <c r="DO7"/>
+      <c r="DP7"/>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:120">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>800000.0</v>
       </c>
       <c r="D8">
         <v>800000.0</v>
       </c>
       <c r="E8">
         <v>800000.0</v>
       </c>
       <c r="F8">
         <v>800000.0</v>
       </c>
       <c r="G8">
         <v>800000.0</v>
       </c>
       <c r="H8">
         <v>800000.0</v>
       </c>
       <c r="I8">
         <v>800000.0</v>
       </c>
       <c r="J8">
         <v>800000.0</v>
       </c>
       <c r="K8">
@@ -7463,57 +7495,61 @@
       <c r="L8">
         <v>800000.0</v>
       </c>
       <c r="M8">
         <v>800000.0</v>
       </c>
       <c r="N8">
         <v>800000.0</v>
       </c>
       <c r="O8">
         <v>800000.0</v>
       </c>
       <c r="P8">
         <v>800000.0</v>
       </c>
       <c r="Q8">
         <v>800000.0</v>
       </c>
       <c r="R8">
         <v>800000.0</v>
       </c>
       <c r="S8">
         <v>800000.0</v>
       </c>
       <c r="T8">
+        <v>800000.0</v>
+      </c>
+      <c r="U8">
+        <v>800000.0</v>
+      </c>
+      <c r="V8">
         <v>786000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>785000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -7565,229 +7601,231 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:120">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
         <v>908200000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>902400000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>896200000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>890600000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>884600000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>878200000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>848300000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>839800000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>832000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>819400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>804600000.0</v>
       </c>
       <c r="R9">
         <v>795100000.0</v>
       </c>
       <c r="S9">
+        <v>804600000.0</v>
+      </c>
+      <c r="T9">
+        <v>795100000.0</v>
+      </c>
+      <c r="U9">
         <v>790200000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>786258000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>781829000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>771079000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>767599000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>764446000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>761293000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>758327000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>755904000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>753214000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>750532000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>747920000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>745052000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>743788000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>739212000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>736161000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>732854000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>730638000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>727459000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>724276000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>721695000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>720416000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>718390000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>715634000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>713118000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>707419000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>705046000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>702423000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>697760000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>694869000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>692818000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>688901000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>685782000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>683137000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>674159000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>671382000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>669324000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>666000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>662720000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>671304000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>667839000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>668638000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>669577000.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
@@ -7799,457 +7837,465 @@
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
+      <c r="DO9"/>
+      <c r="DP9"/>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:120">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>10700000.0</v>
+      </c>
+      <c r="C10">
+        <v>19200000.0</v>
+      </c>
+      <c r="D10">
         <v>5700000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>6300000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>89400000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>110400000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>64600000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>44000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>17600000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>67200000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>15100000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>28900000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>34600000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>119700000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>160200000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>229200000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>139000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>327100000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>360200000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>299400000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>220082000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>239617000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>77233000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>170313000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>125739000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>115724000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>181780000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>29103000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2401000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2140000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>2722000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>5854000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>7582000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>8154000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>9163000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>6352000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>13379000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>4380000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>6565000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>3108000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>2941000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>2419000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2390000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>3625000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>2493000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>3552000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>3958000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>4182000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1664000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2999000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2139000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>3016000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>8993000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>3190000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>4247000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>3371000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>62477000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>5908000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>2360000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1913000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>28007000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>11013000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>8355000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>21842000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>10623000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>20122000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>214063000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>30035000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5163000.0</v>
       </c>
       <c r="BR10">
         <v>614000.0</v>
       </c>
       <c r="BS10">
+        <v>5163000.0</v>
+      </c>
+      <c r="BT10">
+        <v>614000.0</v>
+      </c>
+      <c r="BU10">
         <v>6971000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>7340000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>11381000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>5112000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>16514000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>15687000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>12157000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>14001000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>12696000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>22664000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>18342000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>6911000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>7566000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>6453000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>8278000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>5974000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>9991000.0</v>
       </c>
-      <c r="CJ10"/>
-[...1 lines deleted...]
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10">
         <v>39475000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>82082000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>34951000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>32071000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>16568000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>10576000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>4150000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>6790000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>125599000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>127943000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>103431000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>117247000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>103699000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>109325000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>89813000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>87083000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>82395000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>83100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>69900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>60500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>59700000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>51800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>40100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>27200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>23400000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>18300000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>14100000.0</v>
       </c>
-      <c r="DM10"/>
-      <c r="DN10"/>
+      <c r="DO10"/>
+      <c r="DP10"/>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:120">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>6300000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>89400000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>110400000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>64600000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>44000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>17600000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>34600000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>119700000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>160200000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>229200000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>139000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>327100000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>360200000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>299400000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>220082000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>239617000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
@@ -8301,398 +8347,406 @@
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
+      <c r="DO11"/>
+      <c r="DP11"/>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:120">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>10700000.0</v>
+      </c>
+      <c r="C12">
+        <v>19200000.0</v>
+      </c>
+      <c r="D12">
         <v>5700000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>6300000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>89400000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>110400000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>64600000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>44000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>17600000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>67200000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>15100000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>28900000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>34600000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>119700000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>160200000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>229200000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>139000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>327100000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>360200000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>299400000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>220082000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>239617000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>77233000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>170313000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>125739000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>115724000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>181780000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>29103000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2401000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2140000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2722000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>5854000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>7582000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>8154000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>9163000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>6352000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>13379000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>4380000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>6565000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>3108000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2941000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2419000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>2390000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>3625000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2493000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>3552000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>3958000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>4182000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1664000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2999000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>2139000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>3016000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>8993000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>3190000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>4247000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>3371000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>62477000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>5908000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>2360000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>1913000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>28007000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>11013000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>8355000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>21842000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>10623000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>20122000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>214063000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>30035000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5163000.0</v>
       </c>
       <c r="BR12">
         <v>614000.0</v>
       </c>
       <c r="BS12">
+        <v>5163000.0</v>
+      </c>
+      <c r="BT12">
+        <v>614000.0</v>
+      </c>
+      <c r="BU12">
         <v>6971000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>7340000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>11381000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>5112000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>16514000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>15687000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>12157000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>14001000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>12696000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>22664000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>18342000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>6911000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>7566000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>6453000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>8278000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>5974000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>9991000.0</v>
       </c>
-      <c r="CJ12"/>
-[...1 lines deleted...]
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12">
         <v>39475000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>82082000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>34951000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>32071000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>16568000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>10576000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>4150000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>6790000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>125599000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>127943000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>103431000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>117247000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>103699000.0</v>
       </c>
-      <c r="CY12"/>
-      <c r="CZ12">
+      <c r="DA12"/>
+      <c r="DB12">
         <v>89813000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>87083000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>82395000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>83100000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>69900000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>60500000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>59700000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>51800000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>40100000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>27200000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DL12">
         <v>23400000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DM12">
         <v>18300000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DN12">
         <v>14100000.0</v>
       </c>
-      <c r="DM12"/>
-      <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:120">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
         <v>800000.0</v>
       </c>
       <c r="C13">
         <v>800000.0</v>
       </c>
       <c r="D13">
         <v>800000.0</v>
       </c>
       <c r="E13">
         <v>800000.0</v>
       </c>
       <c r="F13">
         <v>800000.0</v>
       </c>
       <c r="G13">
         <v>800000.0</v>
       </c>
       <c r="H13">
         <v>800000.0</v>
       </c>
       <c r="I13">
@@ -8707,1264 +8761,1280 @@
       <c r="L13">
         <v>800000.0</v>
       </c>
       <c r="M13">
         <v>800000.0</v>
       </c>
       <c r="N13">
         <v>800000.0</v>
       </c>
       <c r="O13">
         <v>800000.0</v>
       </c>
       <c r="P13">
         <v>800000.0</v>
       </c>
       <c r="Q13">
         <v>800000.0</v>
       </c>
       <c r="R13">
         <v>800000.0</v>
       </c>
       <c r="S13">
         <v>800000.0</v>
       </c>
       <c r="T13">
+        <v>800000.0</v>
+      </c>
+      <c r="U13">
+        <v>800000.0</v>
+      </c>
+      <c r="V13">
         <v>786000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>785000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>781000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>777000.0</v>
       </c>
       <c r="Y13">
         <v>777000.0</v>
       </c>
       <c r="Z13">
+        <v>777000.0</v>
+      </c>
+      <c r="AA13">
+        <v>777000.0</v>
+      </c>
+      <c r="AB13">
         <v>773000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>768000.0</v>
       </c>
       <c r="AC13">
         <v>768000.0</v>
       </c>
       <c r="AD13">
         <v>768000.0</v>
       </c>
       <c r="AE13">
+        <v>768000.0</v>
+      </c>
+      <c r="AF13">
+        <v>768000.0</v>
+      </c>
+      <c r="AG13">
         <v>763000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>763000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>762000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>762000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>756000.0</v>
       </c>
       <c r="AK13">
         <v>756000.0</v>
       </c>
       <c r="AL13">
+        <v>756000.0</v>
+      </c>
+      <c r="AM13">
+        <v>756000.0</v>
+      </c>
+      <c r="AN13">
         <v>755000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>751000.0</v>
       </c>
       <c r="AO13">
         <v>751000.0</v>
       </c>
       <c r="AP13">
+        <v>751000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>751000.0</v>
+      </c>
+      <c r="AR13">
         <v>750000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>747000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>746000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>746000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>745000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>741000.0</v>
       </c>
       <c r="AW13">
         <v>741000.0</v>
       </c>
       <c r="AX13">
+        <v>741000.0</v>
+      </c>
+      <c r="AY13">
+        <v>741000.0</v>
+      </c>
+      <c r="AZ13">
         <v>740000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>737000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>736000.0</v>
       </c>
       <c r="BB13">
         <v>736000.0</v>
       </c>
       <c r="BC13">
+        <v>736000.0</v>
+      </c>
+      <c r="BD13">
+        <v>736000.0</v>
+      </c>
+      <c r="BE13">
         <v>735000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>733000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>691000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>691000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>685000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>684000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>683000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>683000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>678000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>677000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>677000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>675000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>671000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>671000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>565000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>551000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>550000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>549000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>549000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>545000.0</v>
       </c>
       <c r="BX13">
         <v>545000.0</v>
       </c>
       <c r="BY13">
+        <v>545000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>545000.0</v>
+      </c>
+      <c r="CA13">
         <v>544000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>543000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>537000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>532000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>532000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>529000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>524000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>523000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>522000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>519000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>518000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>515000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>514000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>507000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>505000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>500000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>496000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>492000.0</v>
       </c>
       <c r="CR13">
         <v>493000.0</v>
       </c>
       <c r="CS13">
+        <v>492000.0</v>
+      </c>
+      <c r="CT13">
         <v>493000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
+        <v>493000.0</v>
+      </c>
+      <c r="CV13">
         <v>488000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CW13">
         <v>469000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CX13">
         <v>466000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CY13">
         <v>463000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CZ13">
         <v>456000.0</v>
       </c>
-      <c r="CY13">
+      <c r="DA13">
         <v>456000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DB13">
         <v>455000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DC13">
         <v>454000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DD13">
         <v>447000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DE13">
         <v>400000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DF13">
         <v>400000.0</v>
       </c>
-      <c r="DE13">
+      <c r="DG13">
         <v>300000.0</v>
       </c>
-      <c r="DF13">
+      <c r="DH13">
         <v>-49300000.0</v>
       </c>
-      <c r="DG13">
+      <c r="DI13">
         <v>-20400000.0</v>
       </c>
-      <c r="DH13">
+      <c r="DJ13">
         <v>-25800000.0</v>
       </c>
-      <c r="DI13">
+      <c r="DK13">
         <v>-11800000.0</v>
       </c>
-      <c r="DJ13"/>
-      <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:120">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>32200000.0</v>
+      </c>
+      <c r="C14">
+        <v>32100000.0</v>
+      </c>
+      <c r="D14">
         <v>34000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>34400000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>35100000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>34100000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>34600000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>35200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34900000.0</v>
       </c>
       <c r="J14">
         <v>34900000.0</v>
       </c>
       <c r="K14">
+        <v>34900000.0</v>
+      </c>
+      <c r="L14">
+        <v>34900000.0</v>
+      </c>
+      <c r="M14">
         <v>34800000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>35600000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>36000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>36900000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>36500000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>39200000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>40500000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>41800000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>42786000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>43300000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>43400000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>43500000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>44022000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>44577000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>43575000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>42615000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>44463000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>44203000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>43230000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>42888000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>42911000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>42994000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>42920000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>42789000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>42789000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>43811000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>44810000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>44791000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>45341000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>45354000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>45924000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>47122000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>46950000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>50769000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>51093000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>51403000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>51834000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>52553000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>52930000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>52946000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>52974000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>52780761.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>52942000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>52931000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>54763000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>59011000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>63506000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>64420000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>52224000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>65517000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>65936000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>65950000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>52416000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>65851000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>65807000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>52579000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>51889000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>63195000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>41604000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>40338000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>40099000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>40138000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>40645000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>43845000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>40774000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>46978000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>47987000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>47938000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>42871000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>45682000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>46270000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>46205000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>42161000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>45671000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>45421000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>45460000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>41748000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>44940000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>45333000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>45375000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>41193000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>43022000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>42071000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>41757000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>40931000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>43334000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>44537000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>42627000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>40627000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>41994000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>41062000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>41473000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>41271000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>43571000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>44331000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>44877000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>42088000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>38181818.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>34088000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>27998000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>24814815.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>25714286.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>23500000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>21000000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>21000000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>11538462.0</v>
       </c>
-      <c r="DM14">
+      <c r="DO14">
         <v>11428571.0</v>
       </c>
-      <c r="DN14">
+      <c r="DP14">
         <v>11666667.0</v>
       </c>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:120">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...4 lines deleted...]
-      </c>
+      <c r="M15"/>
+      <c r="N15"/>
       <c r="O15">
         <v>800000.0</v>
       </c>
       <c r="P15">
         <v>800000.0</v>
       </c>
       <c r="Q15">
         <v>800000.0</v>
       </c>
       <c r="R15">
         <v>800000.0</v>
       </c>
       <c r="S15">
         <v>800000.0</v>
       </c>
       <c r="T15">
+        <v>800000.0</v>
+      </c>
+      <c r="U15">
+        <v>800000.0</v>
+      </c>
+      <c r="V15">
         <v>786000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>785000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>781000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>777000.0</v>
       </c>
       <c r="Y15">
         <v>777000.0</v>
       </c>
       <c r="Z15">
+        <v>777000.0</v>
+      </c>
+      <c r="AA15">
+        <v>777000.0</v>
+      </c>
+      <c r="AB15">
         <v>773000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>768000.0</v>
       </c>
       <c r="AC15">
         <v>768000.0</v>
       </c>
       <c r="AD15">
         <v>768000.0</v>
       </c>
       <c r="AE15">
+        <v>768000.0</v>
+      </c>
+      <c r="AF15">
+        <v>768000.0</v>
+      </c>
+      <c r="AG15">
         <v>763000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>763000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>762000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>762000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>756000.0</v>
       </c>
       <c r="AK15">
         <v>756000.0</v>
       </c>
       <c r="AL15">
+        <v>756000.0</v>
+      </c>
+      <c r="AM15">
+        <v>756000.0</v>
+      </c>
+      <c r="AN15">
         <v>755000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>751000.0</v>
       </c>
       <c r="AO15">
         <v>751000.0</v>
       </c>
       <c r="AP15">
+        <v>751000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>751000.0</v>
+      </c>
+      <c r="AR15">
         <v>750000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>747000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>746000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>746000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>745000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>741000.0</v>
       </c>
       <c r="AW15">
         <v>741000.0</v>
       </c>
       <c r="AX15">
+        <v>741000.0</v>
+      </c>
+      <c r="AY15">
+        <v>741000.0</v>
+      </c>
+      <c r="AZ15">
         <v>740000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>737000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>736000.0</v>
       </c>
       <c r="BB15">
         <v>736000.0</v>
       </c>
       <c r="BC15">
+        <v>736000.0</v>
+      </c>
+      <c r="BD15">
+        <v>736000.0</v>
+      </c>
+      <c r="BE15">
         <v>735000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>733000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>691000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>691000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>685000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>684000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>683000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>683000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>678000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>677000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>677000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>675000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>671000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>671000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>565000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>551000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>550000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>549000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>549000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>545000.0</v>
       </c>
       <c r="BX15">
         <v>545000.0</v>
       </c>
       <c r="BY15">
+        <v>545000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>545000.0</v>
+      </c>
+      <c r="CA15">
         <v>544000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>543000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>537000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>532000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>532000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>529000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>524000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>523000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>522000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>519000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>518000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>515000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>514000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>507000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>505000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>500000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>496000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>492000.0</v>
       </c>
       <c r="CR15">
         <v>493000.0</v>
       </c>
       <c r="CS15">
+        <v>492000.0</v>
+      </c>
+      <c r="CT15">
         <v>493000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
+        <v>493000.0</v>
+      </c>
+      <c r="CV15">
         <v>488000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>469000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>466000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>463000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>456000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>456000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>455000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>454000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>447000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>400000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>400000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>300000.0</v>
       </c>
-      <c r="DF15"/>
-      <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
+      <c r="DO15"/>
+      <c r="DP15"/>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:120">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>-400600000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16">
         <v>-90600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-90600000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="T16"/>
+      <c r="U16">
         <v>-89800000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-28605000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-32778000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-538768000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>345000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-543126000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-603211000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-827292000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>8927000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-787727000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-802866000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-813684000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>33178000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-750512000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-744500000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-775287000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>51619000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-718959000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-802255000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-813903000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>76447000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-762887000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-787130000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-811411000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>73322000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-762031000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-763523000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-649577000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>57601000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>213002000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>185834000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-631591000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>10768000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-652356000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-667327000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-613078000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>10768000.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16">
         <v>148044000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>154294000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>160855000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>172400000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>161539000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>151181000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>224723000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>173385000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>168785000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>173046000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>144170000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>211250000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>199379000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>194545000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>151034000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>212650000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>190859000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>174882000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>132419000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>199446000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>197443000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>169450000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>100835000.0</v>
       </c>
-      <c r="CJ16"/>
-[...1 lines deleted...]
-      <c r="CL16">
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16">
         <v>133072000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>76933000.0</v>
       </c>
-      <c r="CN16"/>
-      <c r="CO16"/>
       <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16">
         <v>40616000.0</v>
       </c>
-      <c r="CR16"/>
-      <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
+      <c r="DO16"/>
+      <c r="DP16"/>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:120">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10041,195 +10111,197 @@
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:120">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18">
         <v>485000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>771000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>345000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1912000.0</v>
       </c>
       <c r="Z18"/>
       <c r="AA18">
+        <v>1912000.0</v>
+      </c>
+      <c r="AB18"/>
+      <c r="AC18">
         <v>8927000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>20513000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>23416000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>26844000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>33178000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>50449000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>49886000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>54524000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>51619000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>79336000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>76498000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>79021000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>76447000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>81150000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>82743000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>76755000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>73322000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>72815000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>65979000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>61098000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>57601000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>59620000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>43949000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>37945000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>31552000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>32108000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>25114000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>18675000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>10768000.0</v>
       </c>
-      <c r="BD18">
-[...4 lines deleted...]
-      </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18">
+        <v>0.0</v>
+      </c>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
@@ -10241,52 +10313,54 @@
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:120">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10363,1935 +10437,1965 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:120">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
+        <v>428500000.0</v>
+      </c>
+      <c r="C20">
+        <v>432400000.0</v>
+      </c>
+      <c r="D20">
         <v>418800000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>421800000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>623300000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>573700000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>358200000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>358500000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>347100000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>253700000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>253800000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>253800000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>243600000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>242500000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>244400000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>231000000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>436500000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>423500000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>423500000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>416400000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>237575000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>223398000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>219195000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>213977000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>207297000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>207791000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>207791000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>475791000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>487306000.0</v>
       </c>
       <c r="AD20">
         <v>487306000.0</v>
       </c>
       <c r="AE20">
+        <v>487306000.0</v>
+      </c>
+      <c r="AF20">
+        <v>487306000.0</v>
+      </c>
+      <c r="AG20">
         <v>509592000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>510160000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>510160000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>525142000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>525780000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>526918000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>471493000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>472393000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>472437000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>473161000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>471493000.0</v>
       </c>
       <c r="AQ20">
         <v>471493000.0</v>
       </c>
       <c r="AR20">
+        <v>471493000.0</v>
+      </c>
+      <c r="AS20">
+        <v>471493000.0</v>
+      </c>
+      <c r="AT20">
         <v>472613000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>473713000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>476159000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>475929000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>474088000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>469949000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>477034000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>476315000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>478951000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>454224000.0</v>
       </c>
       <c r="BC20">
         <v>454224000.0</v>
       </c>
       <c r="BD20">
+        <v>454224000.0</v>
+      </c>
+      <c r="BE20">
+        <v>454224000.0</v>
+      </c>
+      <c r="BF20">
         <v>458969000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>464136000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>464488000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>468465000.0</v>
       </c>
       <c r="BI20">
         <v>468465000.0</v>
       </c>
       <c r="BJ20">
         <v>468465000.0</v>
       </c>
       <c r="BK20">
+        <v>468465000.0</v>
+      </c>
+      <c r="BL20">
+        <v>468465000.0</v>
+      </c>
+      <c r="BM20">
         <v>468516000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>468516000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>469993000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>470151000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>469482000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>403048000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>402999000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>327007000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>327007000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>1254403000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>1250363000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>1248854000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>1276074000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BZ20">
         <v>1274443000.0</v>
       </c>
-      <c r="BY20">
+      <c r="CA20">
         <v>1247721000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CB20">
         <v>1162562000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CC20">
         <v>1155428000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CD20">
         <v>1154653000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CE20">
         <v>1153168000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CF20">
         <v>1143844000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CG20">
         <v>1122538000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CH20">
         <v>1095444000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CI20">
         <v>1094166000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CJ20">
         <v>1065003000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CK20">
         <v>1056924000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CL20">
         <v>1051782000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CM20">
         <v>970394000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CN20">
         <v>932801000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CO20">
         <v>909091000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CP20">
         <v>906777000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CQ20">
         <v>892055000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CR20">
         <v>883501000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CS20">
         <v>875894000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CT20">
         <v>933187000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CU20">
         <v>885019000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CV20">
         <v>738103000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CW20">
         <v>738103000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>691434000.0</v>
       </c>
       <c r="CX20"/>
       <c r="CY20">
+        <v>691434000.0</v>
+      </c>
+      <c r="CZ20"/>
+      <c r="DA20">
         <v>668782000.0</v>
       </c>
-      <c r="CZ20"/>
-      <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:120">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>508400000.0</v>
+      </c>
+      <c r="C21">
         <v>436900000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
+        <v>436900000.0</v>
+      </c>
+      <c r="E21">
         <v>454100000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>252100000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>255600000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>429600000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>430300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>417400000.0</v>
       </c>
       <c r="J21">
         <v>417400000.0</v>
       </c>
       <c r="K21">
         <v>417400000.0</v>
       </c>
       <c r="L21">
         <v>417400000.0</v>
       </c>
       <c r="M21">
         <v>417400000.0</v>
       </c>
       <c r="N21">
+        <v>417400000.0</v>
+      </c>
+      <c r="O21">
+        <v>417400000.0</v>
+      </c>
+      <c r="P21">
         <v>419300000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>396700000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>513400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>486600000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>486600000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>480200000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>77500000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>68200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>64300000.0</v>
       </c>
       <c r="X21">
         <v>64300000.0</v>
       </c>
       <c r="Y21">
         <v>64300000.0</v>
       </c>
       <c r="Z21">
         <v>64300000.0</v>
       </c>
       <c r="AA21">
         <v>64300000.0</v>
       </c>
       <c r="AB21">
         <v>64300000.0</v>
       </c>
       <c r="AC21">
         <v>64300000.0</v>
       </c>
       <c r="AD21">
         <v>64300000.0</v>
       </c>
       <c r="AE21">
+        <v>64300000.0</v>
+      </c>
+      <c r="AF21">
+        <v>64300000.0</v>
+      </c>
+      <c r="AG21">
         <v>69705000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>71957000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>72109000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>74361000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>74589000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>78350000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>79911000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>80072000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>80233000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>80394000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>80555000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>80715000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>80876000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>81937000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>80998000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>83559000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>83720000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>82449000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>81654000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>86678000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>87866000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>89355000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>69744000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>70133000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>70521000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>73710000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>75499000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>75888000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>76276000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>77907000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>78321000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>78735000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>79149000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>79563000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>79978000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>80392000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>80806000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>79685000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>80100000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>81914000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>82328000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>95974000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>108684000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>111306000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>111342000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>112279000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>102299000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>97770000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>94136000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>95791000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>80200000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>78379000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>1211234000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>1184710000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>1183502000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>1152209000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>1141701000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>1142629000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>1058211000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>1009888000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>984321000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>983817000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>961155000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>65400000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>937694000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>933187000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>885019000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>885266000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>738103000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>689200000.0</v>
       </c>
-      <c r="CW21"/>
-      <c r="CX21">
+      <c r="CY21"/>
+      <c r="CZ21">
         <v>685808000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>668782000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>635797000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>634851000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>638438000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>592700000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>360400000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>258500000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>231700000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>180100000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>163300000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>102900000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DL21">
         <v>86100000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DM21">
         <v>74400000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DN21">
         <v>23700000.0</v>
       </c>
-      <c r="DM21"/>
-      <c r="DN21"/>
+      <c r="DO21"/>
+      <c r="DP21"/>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:120">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
+        <v>2443000000.0</v>
+      </c>
+      <c r="C22">
+        <v>2324500000.0</v>
+      </c>
+      <c r="D22">
         <v>2123600000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2012900000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2055600000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>2119800000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1876700000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1957700000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1918800000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1952300000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1700500000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1578300000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1433900000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1448800000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1462600000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1216800000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1197100000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1240400000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1198100000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1261200000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>850469000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1016566000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1232253000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1247254000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1137852000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1176506000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1608218000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1517875000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1528667000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1521567000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1530201000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1528461000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1474832000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1527661000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1550521000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1512745000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1390053000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1622338000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1600602000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>1570701000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1511336000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1590216000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1593732000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1599581000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1422433000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1441148000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1280027000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1311702000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1203394000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1302059000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1269996000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1282138000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1228651000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1249817000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1142023000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1177966000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1033290000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1033044000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>986095000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>863133000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>815567000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>861655000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>931236000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>903221000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>863917000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>868686000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>830255000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>795275000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>657475000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>790101000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>802830000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>916837000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1030704000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1156208000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1182086000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>1093017000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>1048059000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>1109214000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1069693000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>991984000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>921299000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>1051815000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>1023119000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1016457000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>894701000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>1037821000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>1061865000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>1095057000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>1015026000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>1160487000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>1096550000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>1046909000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>872366000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>939826000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>918207000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>929450000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>811288000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>874765000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>896790000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>664258000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>654762000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>720939000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>741978000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>773785000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>661175000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>713768000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>702580000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>630900000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>362600000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>368200000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>319900000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>265000000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>210900000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>175500000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>150800000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>156500000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>89600000.0</v>
       </c>
-      <c r="DM22"/>
-      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:120">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>6513200000.0</v>
+      </c>
+      <c r="C23">
+        <v>6382200000.0</v>
+      </c>
+      <c r="D23">
         <v>6117600000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>5970700000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>6016400000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>5930400000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>5875700000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5895700000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>5758200000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>5804200000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5407600000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>5364600000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5050300000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5081600000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5148000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>4978300000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4828300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5023500000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>5006200000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>4975100000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3505963000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3656345000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3692227000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3745993000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3503917000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3595425000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3976744000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4071035000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4117892000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4119327000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4139090000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3796807000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3703931000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3704814000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>3788495000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>3818518000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>3614569000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>3645156000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3607635000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>3639336000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>3429191000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>3511225000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>3431371000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>3562381000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>3292408000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>3275495000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>3122255000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>3183135000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2983913000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>3070560000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3005449000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>3051170000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2895932000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2871480000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2687964000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>2776722000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2503361000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>2469999000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>2415578000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>2339629000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>2238198000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>2254489000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>2324549000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>2250764000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>2072101000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>2100802000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>2278504000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>2068855000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>2004768000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>2099945000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>2211621000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>2410701000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>3152352000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>3382522000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>3424116000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>3282744000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>3230131000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>3309092000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>3179995000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>3124764000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>2995764000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>3194980000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>3157718000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>3025501000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>2780948000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>3010304000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>2934641000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>2901611000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>2784443000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>2881775000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>2740646000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>2686229000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>2425202000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>2453423000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>2381874000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>2375308000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>2220009000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>2240771000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>2221785000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>1805926000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>1689314000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>1785721000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>1774544000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>1789248000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>1654071000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>1695957000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>1643459000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>1501100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>910200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>789200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>696300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>576100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>490300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>369600000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>306500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>291500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>161900000.0</v>
       </c>
-      <c r="DM23"/>
-      <c r="DN23"/>
+      <c r="DO23"/>
+      <c r="DP23"/>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:120">
       <c r="A24" t="s">
         <v>53</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
+        <v>1565500000.0</v>
+      </c>
+      <c r="D24">
         <v>1535100000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1563000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1437500000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1474000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1485200000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1511900000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1578200000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1602300000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1583400000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1616500000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1623100000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1629500000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1650800000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1672200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1462000000.0</v>
       </c>
       <c r="R24">
         <v>1493200000.0</v>
       </c>
       <c r="S24">
+        <v>1462000000.0</v>
+      </c>
+      <c r="T24">
+        <v>1493200000.0</v>
+      </c>
+      <c r="U24">
         <v>1510700000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>637774000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>634712000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>637377000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>651823000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>669684000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>677488000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>830839000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>636978000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>846222000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>851283000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>880939000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>918779000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>957519000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>933128000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>1004657000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>963389000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1016390000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>887327000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>897352000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>839675000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>842894000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>848802000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>817065000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>781145000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>795871000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>780883000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>756388000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>742610000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>759463000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>760527000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>764510000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>730157000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>734064000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>713087000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>619742000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>610798000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>598890000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>525395000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>545028000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>536011000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>559709000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>596410000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>598969000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>546401000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>529632000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>550182000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>562520000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>552150000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>556243000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>644260000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>557278000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>638970000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>647652000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>783348000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>697800000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>687493000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>672196000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>601272000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>598627000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>607427000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>644863000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>685310000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>712311000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>686862000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>749259000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>707556000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>668826000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>747808000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>721737000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>698656000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>694898000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>667120000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>627429000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>660291000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>643045000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>637538000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>600562000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>626191000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>517377000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>448935000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>493412000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>504315000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>485212000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>496563000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>471592000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>470735000.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:120">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>1922000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1793800000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1833400000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1826600000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1855900000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1897000000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>1899300000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1629500000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1650800000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1672200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1462000000.0</v>
       </c>
       <c r="R25">
         <v>1493200000.0</v>
       </c>
       <c r="S25">
+        <v>1462000000.0</v>
+      </c>
+      <c r="T25">
+        <v>1493200000.0</v>
+      </c>
+      <c r="U25">
         <v>1510700000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>637774000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>634712000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>637377000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>651823000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>669684000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>677488000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>830839000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>636978000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>846222000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>851283000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>880939000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>918779000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>957519000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>933128000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1004657000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>963389000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1016390000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>887327000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>897352000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>839675000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>842894000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>848802000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>817065000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>781145000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>795871000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>780883000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>756388000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>742610000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>759463000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>760527000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>764510000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>730157000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>734064000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>713087000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>619742000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>610798000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>598890000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>525395000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>545028000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>536011000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>559709000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>596410000.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
@@ -12303,125 +12407,127 @@
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
+      <c r="DO25"/>
+      <c r="DP25"/>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:120">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>97000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>146000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>300000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1200000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>3000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>6600000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>6700000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>6100000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>5100000.0</v>
       </c>
-      <c r="AJ26"/>
-      <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26">
         <v>2800000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26">
         <v>618000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
@@ -12447,52 +12553,54 @@
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:120">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12569,484 +12677,494 @@
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:120">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>4712900000.0</v>
+      </c>
+      <c r="C28">
+        <v>4652600000.0</v>
+      </c>
+      <c r="D28">
         <v>4423000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4221800000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4072900000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4053900000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3985300000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4084900000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4069600000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4123200000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3866900000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3834200000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3530700000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3489300000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3509900000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3257600000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2957500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2949100000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2886400000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3019500000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1779818000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1932230000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2261703000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2278706000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2171414000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2244904000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2684551000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2602237000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2730291000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2764815000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2798046000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2473269000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2390094000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2427493000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2529845000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2531687000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2381824000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2431508000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2386376000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2405460000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2234700000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2318254000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2261692000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2329790000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2109044000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2125291000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1982163000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2031966000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1875187000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1985404000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1960571000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1997048000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1881639000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1919036000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1741603000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1805232000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1518556000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1522453000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1466703000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1414047000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1300750000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1343475000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1449088000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1395594000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1318274000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1352133000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1338559000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1309470000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1266438000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1481269000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1548350000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1665389000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1754906000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1931207000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1968697000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1811153000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>1734108000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>1796860000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>1687215000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>1653096000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>1547214000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>1729220000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>1725744000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1696810000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>1476871000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>1706337000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>1689617000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>1712663000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>1677148000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>1802580000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>1682056000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>1610573000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>1417528000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>1465848000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>1478497000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>1479895000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>1329308000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>1363214000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>1293433000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>974434000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>905402000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>1006462000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>1047178000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>1063202000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>944588000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>985458000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>961045000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>854200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>422400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>367500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>387000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>315400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>265900000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>177900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>155300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>154100000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>97200000.0</v>
       </c>
-      <c r="DM28"/>
-      <c r="DN28"/>
+      <c r="DO28"/>
+      <c r="DP28"/>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:120">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
+        <v>5024000000.0</v>
+      </c>
+      <c r="D29">
         <v>4708500000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4616200000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4555900000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4545500000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4545700000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4589600000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4546000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4578900000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4216900000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4241200000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3928400000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3977000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4007900000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3874500000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3684200000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3939700000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3803600000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3816300000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2564058000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2686072000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2225906000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2273891000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2136677000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2108335000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2353075000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -13093,569 +13211,577 @@
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:120">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>391600000.0</v>
+      </c>
+      <c r="C30">
+        <v>425600000.0</v>
+      </c>
+      <c r="D30">
         <v>415400000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>469000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>446500000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>397900000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>514700000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>495900000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>436600000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>441200000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>420600000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>528100000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>431500000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>400600000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>374800000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>462400000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>360600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>345900000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>351500000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>401100000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>278008000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>356850000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>373518000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>371666000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>286938000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>322703000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>200876000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>432742000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>365005000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>364026000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>371768000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>438186000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>350912000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>347847000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>367895000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>482126000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>410945000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>289820000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>297266000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>430242000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>299254000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>313572000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>278099000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>378520000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>299530000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>308853000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>315106000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>371994000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>270386000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>293443000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>303799000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>354138000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>271874000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>295523000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>280920000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>345294000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>240664000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>264108000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>255001000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>303279000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>200011000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>198936000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>215546000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>239634000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>166546000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>193842000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>211594000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>232969000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>163161000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>185473000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>205957000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>247025000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>214625000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>279740000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>305624000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>347309000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>326444000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>318827000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>334097000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>385849000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>323212000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>340437000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>347245000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>396225000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>299992000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>371640000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>330764000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>357403000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>330512000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>350922000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>310613000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>306498000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>306655000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>295890000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>268426000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>297859000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>252064000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>284759000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>150598000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>134968000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>114992000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>134677000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>125528000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>127865000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>127236000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>130051000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>116721000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>104175000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>54800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>48200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>43300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>41400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>39800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>35800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>22100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>19800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>15600000.0</v>
       </c>
-      <c r="DM30"/>
-      <c r="DN30"/>
+      <c r="DO30"/>
+      <c r="DP30"/>
     </row>
-    <row r="31" spans="1:118">
+    <row r="31" spans="1:120">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>196500000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>678000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>661900000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>727500000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>259900000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>675800000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>639600000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>580100000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>690674000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>654756000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>898941000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>895382000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>846890000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>820413000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>794483000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>745137000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>682470000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>659348000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>645602000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>243819000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>221727000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>204711000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>169256000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>186391000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>117706000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>162006000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>169813000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>172494000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>131889000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>122880000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>114249000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>176679000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>138610000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>130723000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>112342000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>107069000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>97034000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>102402000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>63766000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>49458000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>15424000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>28882000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>16862000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>1800000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>26443000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>21641000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>4947000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-21999000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-41026000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-50741000.0</v>
       </c>
-      <c r="BJ31"/>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
@@ -13667,132 +13793,136 @@
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
+      <c r="DO31"/>
+      <c r="DP31"/>
     </row>
-    <row r="32" spans="1:118">
+    <row r="32" spans="1:120">
       <c r="A32" t="s">
         <v>61</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
+        <v>35300000.0</v>
+      </c>
+      <c r="D32">
         <v>89400000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>234600000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>51900000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>70600000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>241000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>247800000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>272900000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>265200000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>211300000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>227500000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>232300000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>292900000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>244800000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>360900000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>38500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>187800000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>191400000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>192400000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>43561000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>83572000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-648000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>51154000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>23112000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>-9074000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>116742000.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
@@ -13839,587 +13969,597 @@
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
+      <c r="DO32"/>
+      <c r="DP32"/>
     </row>
-    <row r="33" spans="1:118">
+    <row r="33" spans="1:120">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>3423399999.0</v>
+      </c>
+      <c r="C33">
+        <v>3283000000.0</v>
+      </c>
+      <c r="D33">
         <v>3153300000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>3138200000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>3208700000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>3152999999.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>3008000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>3010200000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2946799999.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2888000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>2896600000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2844200000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2808800000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>2784300000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2846200000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2772000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>3071300000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2952600000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2945600000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2891000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2034000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1936970999.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1911543000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1863426000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1851786999.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1856322000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1846958000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>2053425000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>2095430999.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>2098149000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>2115821000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1803419999.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1839956000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1795119000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1829955000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1798721000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1781793000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1684995999.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1661300000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1608291999.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1571709999.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1543990000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1499913000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1479269000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1468493000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1440187000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1439191000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1414176000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1356387000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1317961000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1316733000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1318985000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1320960000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1241036000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1213378000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1165689000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1148167000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>1146338000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>1152242000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>1158900000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>1170888000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>1153578000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>1137670000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>1060414000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>1001885000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>996204000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>992428000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>983472000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>883577000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>893594000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>813245000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>816470000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>1754032000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>1784453000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>1758149000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>1702683000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>1693486000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>1656368000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>1535745000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>1511632000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>1507674000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>1466235000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>1417213000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>1408801000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>1371331000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>1363146000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>1327534000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>1310068000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>1335435000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>1235548000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>1174118000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>1132032000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>1157980000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>1098461000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>1078087000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>1073681000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>1048397000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>999851000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>1004413000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>849630000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>786533000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>780587000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>780721000.0</v>
       </c>
-      <c r="CY33"/>
-      <c r="CZ33">
+      <c r="DA33"/>
+      <c r="DB33">
         <v>720770000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>713897000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DD33">
         <v>719061000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DE33">
         <v>665500000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DF33">
         <v>410300000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DG33">
         <v>300500000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DH33">
         <v>263200000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DI33">
         <v>211300000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DJ33">
         <v>194300000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DK33">
         <v>125500000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DL33">
         <v>106500000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DM33">
         <v>94100000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DN33">
         <v>40500000.0</v>
       </c>
-      <c r="DM33"/>
-      <c r="DN33"/>
+      <c r="DO33"/>
+      <c r="DP33"/>
     </row>
-    <row r="34" spans="1:118">
+    <row r="34" spans="1:120">
       <c r="A34" t="s">
         <v>63</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
+        <v>114200000.0</v>
+      </c>
+      <c r="D34">
         <v>111200000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>114400000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>123500000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>122000000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>115900000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>119700000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>106900000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>87100000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>88900000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>89600000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>108200000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>109800000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>114600000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>105500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>92500000.0</v>
       </c>
       <c r="R34">
         <v>94100000.0</v>
       </c>
       <c r="S34">
+        <v>92500000.0</v>
+      </c>
+      <c r="T34">
+        <v>94100000.0</v>
+      </c>
+      <c r="U34">
         <v>96000000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>96420000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>92974000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>90311000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>88753000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>86728000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>75344000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>66287000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>73746000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>71133000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>68265000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>67819000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>75887000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>79179000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>87558000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>73530000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>61918000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>64123000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>63037000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>61005000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>61170000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>66876000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>70517000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>66941000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>64245000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>73984000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>70198000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>71215000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>69200000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>71476000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>76276000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>77836000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>81286000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>91959000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>94336000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>102081000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>104456000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>121149000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>120728000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>122963000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>124201000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>128846000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BK34">
         <v>133560000.0</v>
       </c>
-      <c r="BJ34"/>
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
@@ -14431,794 +14571,804 @@
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
+      <c r="DO34"/>
+      <c r="DP34"/>
     </row>
-    <row r="35" spans="1:118">
+    <row r="35" spans="1:120">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>2201899999.0</v>
+      </c>
+      <c r="C35">
+        <v>2292700000.0</v>
+      </c>
+      <c r="D35">
         <v>2261400000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>2304700000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2191300000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>2194000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2158200000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2195700000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>2204700000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>2208500000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>2203500000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>2179799999.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>2183600000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>2200499999.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2236200000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2237700000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2002900000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1970400000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>2002000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>2006999999.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1071811999.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1074189000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1084436000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1099775000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1100797000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1102546000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1241713000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>1060115000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>1269519000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>1278192999.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1320524000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>1027843999.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>1087147000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>1070571999.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>1132710999.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>1076925999.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>1159848999.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>1026862000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1037377999.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>977291999.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>990919999.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1002062000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>960761000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>918712000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>942670000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>917060000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>888701000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>869411000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>890559000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>880752000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>880291000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>842995000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>858131000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>832537000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>740498000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>726022000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>720039000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>646123000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>667991000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>660212000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>688555000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>729970000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>728701000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>680482000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>673263000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>692386000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>701080000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>693202000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>665805000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>744083000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>647967000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>71132000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>861124000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>871919000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>1021119000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>925799000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>887243000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>872758000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>801231000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>789231000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>773576000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>813535000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>850251000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>874209000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>817097000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>877957000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>840111000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>798549000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>849108000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>824468000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>795563000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>790967000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>724170000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>685991000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>718354000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>699746000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>679036000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>640522000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>665227000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>551412000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>489030000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>532151000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>541356000.0</v>
       </c>
-      <c r="CY35"/>
-      <c r="CZ35">
+      <c r="DA35"/>
+      <c r="DB35">
         <v>517626000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DC35">
         <v>490878000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DD35">
         <v>488415000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DE35">
         <v>440600000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DF35">
         <v>231300000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DG35">
         <v>141400000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DH35">
         <v>197500000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DI35">
         <v>148000000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DJ35">
         <v>149700000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DK35">
         <v>72100000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DL35">
         <v>65600000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DM35">
         <v>54400000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DN35">
         <v>31500000.0</v>
       </c>
-      <c r="DM35"/>
-      <c r="DN35"/>
+      <c r="DO35"/>
+      <c r="DP35"/>
     </row>
-    <row r="36" spans="1:118">
+    <row r="36" spans="1:120">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>149299999.0</v>
+      </c>
+      <c r="C36">
+        <v>140600000.0</v>
+      </c>
+      <c r="D36">
         <v>122200000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>91900000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>138900000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>123299999.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>73700000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>73000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>80299999.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>122400000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>113000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>72200000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>100200000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>98700000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>98699999.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>75800000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>67200000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>63000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>59600000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>51600000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>88997000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>83017999.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>74993000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>45280000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>92342999.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>91335000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>87536000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>40454000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>43339999.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>42848000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>42463000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>38933999.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>50576000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>50064000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>51509000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>48571000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>55714000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>46222999.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>46119000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>42841999.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>40146999.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>40104000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>39529000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>39998000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>54088000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>55778000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>56334000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>55208000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>57769000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>53704000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>51880000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>52793000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>51681000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>57148000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>47224000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>45820000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>47559000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>45329000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>57785000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>62122000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>82156000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>77225000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>74813000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>76489000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>61633000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>59944000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>59510000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>51099000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>22674000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>31462000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>22195000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>37243000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>21705000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>28565000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>32336000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>28676000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>26747000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>36312000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>44774000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>41517000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>40006000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>58380000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>57090000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>49300000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>43555000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>39206000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>35981000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>33877000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>32025000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>29567000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>31227000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>22355000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>18861000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>18156000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>16030000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>14051000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>14711000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>14112000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>16375000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>12555000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>12004000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>10958000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>10904000.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>10097000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DB36">
         <v>12205000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DC36">
         <v>10917000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DD36">
         <v>10043000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DE36">
         <v>9100000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DF36">
         <v>7600000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DG36">
         <v>6000000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DH36">
         <v>5800000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DI36">
         <v>4900000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DJ36">
         <v>6600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DK36">
         <v>600000.0</v>
       </c>
       <c r="DL36">
+        <v>600000.0</v>
+      </c>
+      <c r="DM36">
+        <v>600000.0</v>
+      </c>
+      <c r="DN36">
         <v>1200000.0</v>
       </c>
-      <c r="DM36"/>
-      <c r="DN36"/>
+      <c r="DO36"/>
+      <c r="DP36"/>
     </row>
-    <row r="37" spans="1:118">
+    <row r="37" spans="1:120">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-      <c r="AG37">
-[...4 lines deleted...]
-      </c>
+      <c r="AG37"/>
+      <c r="AH37"/>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
@@ -15256,52 +15406,56 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
-      <c r="BK37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37">
+        <v>0.0</v>
+      </c>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
@@ -15313,1740 +15467,1764 @@
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
+      <c r="DO37"/>
+      <c r="DP37"/>
     </row>
-    <row r="38" spans="1:118">
+    <row r="38" spans="1:120">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>89900000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>132000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>114300000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>58200000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>49600000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>70900000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>89100000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>95000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>98700000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>97800000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>67200000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>63000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>59600000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>62500000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>88997000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>83018000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>74993000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>464623000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>92343000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>91382000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>87548000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>43457000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>43294000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>42848000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>21120000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>42634000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>43976000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>43364000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>651012000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>651840000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>660982000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>597627000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>598584000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>597912000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>593702000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>592152000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>591737000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>592367000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>608638000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>610489000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>616052000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>614857000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>614306000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>605307000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>615592000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>616974000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>619987000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>581116000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>571581000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>570565000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>580238000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>584964000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>598161000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>606863000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>628528000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>624011000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>622013000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>624154000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>609712000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>609915000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>610053000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>601387000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>505407000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>514561000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>431116000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>446578000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>1372082000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>1387612000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>1392496000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>1416092000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>1413469000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>1386332000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>1305106000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>1291081000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>1290450000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>1291748000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>1279313000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>1260534000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>1228265000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>1222708000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>1188190000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>1175578000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>1174654000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>1087778000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>1041115000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>1006676000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>1002678000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>979311000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>964931000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>951745000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>947898000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>899131000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>901641000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>750658000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>701204000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>702392000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>696712000.0</v>
       </c>
-      <c r="CY38">
+      <c r="DA38">
         <v>678879000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>648002000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DC38">
         <v>645768000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DD38">
         <v>648481000.0</v>
       </c>
-      <c r="DC38"/>
-      <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
+      <c r="DO38"/>
+      <c r="DP38"/>
     </row>
-    <row r="39" spans="1:118">
+    <row r="39" spans="1:120">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>244500000.0</v>
+      </c>
+      <c r="C39">
+        <v>329900000.0</v>
+      </c>
+      <c r="D39">
         <v>419600000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>344300000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>216200000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>149300000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>411700000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>387900000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>438400000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>455500000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>374800000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>385100000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>341500000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>328200000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>304200000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>297900000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>60300000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>157500000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>150800000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>122400000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>123404000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>106341000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>97680000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>93334000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>101601000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>124170000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>138912000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>37890000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>126388000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>133445000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>118578000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>20886000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>30649000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>26033000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>30961000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>18574000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>18399000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>43622000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>41902000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>26993000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>43950000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>61028000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>57237000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>101386000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>99459000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>81755000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>83973000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>81081000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>152082000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>154098000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>112782000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>92893000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>65454000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>81914000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>47396000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>84402000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>18763000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>20601000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>19880000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>12404000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>23725000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>29307000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>31742000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>25653000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>29130000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>21948000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>30164000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>27104000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>299941000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>225614000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>388975000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>423398000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>145651000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>150740000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>173145000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>123221000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>146455000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>212526000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>226459000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>222603000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>220915000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>318151000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>363230000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>196452000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>208471000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>229419000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>208504000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>129092000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>103470000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>134818000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>119890000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>118708000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>53250000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>87175000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>100586000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>63742000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>104110000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>74606000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>44385000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>33570000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CX39">
         <v>29596000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CY39">
         <v>32271000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>22618000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>26428000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>55077000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DC39">
         <v>51158000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DD39">
         <v>22702000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DE39">
         <v>17425000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DF39">
         <v>12600000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DG39">
         <v>11800000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DH39">
         <v>10200000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DI39">
         <v>6600000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DJ39">
         <v>5200000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DK39">
         <v>5600000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DL39">
         <v>3700000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DM39">
         <v>2800000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DN39">
         <v>2100000.0</v>
       </c>
-      <c r="DM39"/>
-      <c r="DN39"/>
+      <c r="DO39"/>
+      <c r="DP39"/>
     </row>
-    <row r="40" spans="1:118">
+    <row r="40" spans="1:120">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>451600000.0</v>
+      </c>
+      <c r="C40">
+        <v>414400000.0</v>
+      </c>
+      <c r="D40">
         <v>431100000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>409100000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>446600000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>441499999.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>439600000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>412800000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>400600000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>362200000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>388400000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>370200000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>376300000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>355000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>359900000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>352400000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>392600000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>350200000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>406300000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>350500000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>298713000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>298051000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>299436000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>287973000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>253310000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>307055000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>243745000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>277041000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>271339000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>256387000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>263930000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>271240000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>253701000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>233615000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>239011000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>250279000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>250811000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>233313000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>227111000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>250247000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>249870000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>232420000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>218625000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>231147000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>227385000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>211420000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>216377000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>221063000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>210289000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>197475000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>191151000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>198604000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>189594000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>177400000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>180476000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>205369000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>174755000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>160675000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>187844000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>189824000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>187889000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>182928000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>171617000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>174833000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>155482000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>149405000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>158351000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>164201000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>225523000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>241056000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>301171000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>1175542000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>216313000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>219714000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>237089000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>230224000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>275366000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>284042000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>288762000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>296512000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>306754000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>341516000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>324522000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>237328000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>259068000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>274584000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>235327000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>190931000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>185640000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>165846000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>142641000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>135595000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>164985000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>158177000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>129686000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>126898000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>169521000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>152382000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>123494000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>94555000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>105798000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>97991000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>85067000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>80732000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>94564000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>88521000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DD40">
         <v>95649000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DE40">
         <v>89495000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DF40">
         <v>44700000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DG40">
         <v>38600000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DH40">
         <v>38200000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DI40">
         <v>34800000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DJ40">
         <v>24900000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DK40">
         <v>35600000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DL40">
         <v>14800000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DM40">
         <v>12300000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DN40">
         <v>9300000.0</v>
       </c>
-      <c r="DM40"/>
-      <c r="DN40"/>
+      <c r="DO40"/>
+      <c r="DP40"/>
     </row>
-    <row r="41" spans="1:118">
+    <row r="41" spans="1:120">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>108200000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>109800000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>105500000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>93200000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>92500000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>94100000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>96000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>96420000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>93459000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>91082000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>89098000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>86728000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>77256000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>66287000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>82673000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>91646000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>91681000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>94663000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>109065000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>129628000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>137444000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>73530000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>61918000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>64123000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>63037000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>61005000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>61170000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>66876000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>70517000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>66941000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>64245000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>73984000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>70198000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>71215000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>69200000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>71476000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>76276000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>77836000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>81286000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>91959000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>94336000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>102081000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>104456000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>121149000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>120728000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>122963000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>124201000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>128846000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>133560000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>129732000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>134081000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>143631000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>142204000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>138560000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>141052000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>109562000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>99823000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>90689000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>71132000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>97510000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>81977000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>103337000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>83829000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>199750000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>200562000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>199959000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>39570000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>35549000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>37532000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>32977000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>29479000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>28705000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>27367000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>31299000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>28888000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>22859000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>24502000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>20025000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>19136000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>15973000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>18233000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>17497000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>16085000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>17217000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CU41">
         <v>12784000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CV41">
         <v>10374000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CW41">
         <v>5836000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CX41">
         <v>13818000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CY41">
         <v>14154000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CZ41">
         <v>14154000.0</v>
       </c>
-      <c r="CY41">
+      <c r="DA41">
         <v>13700000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DB41">
         <v>7117000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DC41">
         <v>7054000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DD41">
         <v>7369000.0</v>
       </c>
-      <c r="DC41"/>
-      <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
+      <c r="DO41"/>
+      <c r="DP41"/>
     </row>
-    <row r="42" spans="1:118">
+    <row r="42" spans="1:120">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>-541900000.0</v>
+      </c>
+      <c r="C42">
+        <v>-548800000.0</v>
+      </c>
+      <c r="D42">
         <v>-548500000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-413100000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-380600000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>-386800000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>-383600000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>-354300000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>-353400000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>-360000000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>-368900000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-349100000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-356100000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-277800000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-285600000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-207500000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-194600000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-53500000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-3600000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>25200000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>47532000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>67891000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>57187000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>95874000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>107349000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>133481000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>137037000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>155900000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>153210000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>150528000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>147964000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>147429000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>146165000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>142231000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>139199000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>159341000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>157125000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>165345000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>184114000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>185529000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>186735000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>194691000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>205024000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>276923000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>273667000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>288568000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>289588000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>296048000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>306667000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>332997000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>331847000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>337116000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>337058000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>328399000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>330663000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>337725000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>400954000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>412215000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>420830000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>419164000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>421495000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>427987000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>427171000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>429273000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>428753000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>428000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>426088000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>425611000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>426320000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>309726000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>301960000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>300508000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>266646000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>268609000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>264161000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>281117000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>293351000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>317963000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>313963000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>305010000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>297615000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>294709000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>298624000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>289709000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>306181000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>304482000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>304105000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>303142000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>296566000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>299936000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>298060000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>299448000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>295956000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>295813000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>296542000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>303676000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>314555000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>333205000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>323542000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>283899000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>277802000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>283580000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>284314000.0</v>
       </c>
-      <c r="CY42"/>
-      <c r="CZ42">
+      <c r="DA42"/>
+      <c r="DB42">
         <v>301325000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DC42">
         <v>306075000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DD42">
         <v>311645000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DE42">
         <v>314576000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DF42">
         <v>242100000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DG42">
         <v>213900000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DH42">
         <v>95200000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DI42">
         <v>87100000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DJ42">
         <v>83700000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DK42">
         <v>74800000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DL42">
         <v>77700000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DM42">
         <v>74400000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DN42">
         <v>21500000.0</v>
       </c>
-      <c r="DM42"/>
-      <c r="DN42"/>
+      <c r="DO42"/>
+      <c r="DP42"/>
     </row>
-    <row r="43" spans="1:118">
+    <row r="43" spans="1:120">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17123,92 +17301,90 @@
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
+      <c r="DO43"/>
+      <c r="DP43"/>
     </row>
-    <row r="44" spans="1:118">
+    <row r="44" spans="1:120">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-      <c r="AG44">
-[...4 lines deleted...]
-      </c>
+      <c r="AG44"/>
+      <c r="AH44"/>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
@@ -17232,1664 +17408,1688 @@
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
         <v>570000.0</v>
       </c>
-      <c r="BF44">
-[...4 lines deleted...]
-      </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
-      <c r="BK44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44">
+        <v>0.0</v>
+      </c>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
-      <c r="CY44">
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44">
         <v>251000.0</v>
       </c>
-      <c r="CZ44">
+      <c r="DB44">
         <v>251000.0</v>
       </c>
-      <c r="DA44">
+      <c r="DC44">
         <v>4558000.0</v>
       </c>
-      <c r="DB44">
+      <c r="DD44">
         <v>13761000.0</v>
       </c>
-      <c r="DC44"/>
-      <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
+      <c r="DO44"/>
+      <c r="DP44"/>
     </row>
-    <row r="45" spans="1:118">
+    <row r="45" spans="1:120">
       <c r="A45" t="s">
         <v>74</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
+        <v>3413100000.0</v>
+      </c>
+      <c r="D45">
         <v>3288300000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>3257400000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>3275400000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>3250900000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>3183300000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>3152000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>3071200000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>3033100000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>3041600000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2988000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>2954500000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>2911100000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>2956000000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>2889400000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>2874400000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45">
         <v>1562355000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>1553055000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>1510969000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>1487846000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>1492796000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>1487231000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>1469780000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>1500385000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>1503395000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>1520552000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>1178489000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>1207263000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>1162786000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>1178943000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>1146881000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>1120811000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>1087369000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>1062716000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>1010380000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>978008000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>951838000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>908176000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>886902000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>859855000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>829698000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>823139000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>799319000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>742081000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>712654000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>701141000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>702011000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>700973000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>659920000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>641797000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>595124000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>567929000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>561374000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>554081000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>552037000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>542360000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>529567000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>515657000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>436260000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>392173000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>386289000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>382375000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>382085000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>378170000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>379033000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>382129000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>369892000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>381950000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>396841000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>365653000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>286591000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>280017000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>270036000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>230639000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>220551000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>217224000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>174487000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>137900000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>148267000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>143066000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>140438000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>139344000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>134490000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>160781000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>147770000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>133003000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>125356000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>155302000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>119150000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>113156000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>121936000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>100499000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>100720000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>102772000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>98972000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>85329000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>78195000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>72966000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>72966000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DB45">
         <v>72768000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DC45">
         <v>68129000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DD45">
         <v>70580000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DE45">
         <v>63700000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DF45">
         <v>42300000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DG45">
         <v>36000000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DH45">
         <v>25700000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DI45">
         <v>26300000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DJ45">
         <v>24400000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DK45">
         <v>22000000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DL45">
         <v>19800000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DM45">
         <v>19100000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DN45">
         <v>15600000.0</v>
       </c>
-      <c r="DM45"/>
-      <c r="DN45"/>
+      <c r="DO45"/>
+      <c r="DP45"/>
     </row>
-    <row r="46" spans="1:118">
+    <row r="46" spans="1:120">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>2337200000.0</v>
+      </c>
+      <c r="C46">
+        <v>2273100000.0</v>
+      </c>
+      <c r="D46">
         <v>2175400000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2170400000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2194400000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2200400000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2146500000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>2148400000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2102000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2094500000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2112400000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2060200000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>2046800000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>2024700000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2083800000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2046500000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2054200000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1979500000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1975900000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1931900000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1629928000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1562355000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1553055000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1510969000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1487846000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1492796000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1487231000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1469780000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1500385000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1503395000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1520552000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1178489000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1207263000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1162786000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1178943000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1146881000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1120811000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1087369000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>1062716000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1010380000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>978008000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>951838000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>908176000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>886902000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>859855000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>829698000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>823139000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>799319000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>742081000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>712654000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>701141000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>702011000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>700973000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>659920000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>641797000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>595124000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>567929000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>561374000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>554081000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>552037000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>542360000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>529567000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>515657000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>436260000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>392173000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>386289000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>382375000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>382085000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>378170000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>379033000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>382129000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>369892000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>381950000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>396841000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>365653000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>286591000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>280017000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>270036000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>230639000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>220551000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>217224000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>174487000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>137900000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>148267000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>143066000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>140438000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>139344000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>134490000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>160781000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>147770000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>133003000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>125356000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>155302000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>119150000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>113156000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>121936000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>100499000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>100720000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>102772000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>98972000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>85329000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>78195000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>84009000.0</v>
       </c>
-      <c r="CY46"/>
-      <c r="CZ46">
+      <c r="DA46"/>
+      <c r="DB46">
         <v>72768000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>68129000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DD46">
         <v>70580000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DE46">
         <v>63700000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DF46">
         <v>42300000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DG46">
         <v>36000000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DH46">
         <v>25700000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DI46">
         <v>26300000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DJ46">
         <v>24400000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DK46">
         <v>22000000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DL46">
         <v>19800000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DM46">
         <v>19100000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DN46">
         <v>15600000.0</v>
       </c>
-      <c r="DM46"/>
-      <c r="DN46"/>
+      <c r="DO46"/>
+      <c r="DP46"/>
     </row>
-    <row r="47" spans="1:118">
+    <row r="47" spans="1:120">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>2172400000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>2201300000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>2209400000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>2162000000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>2171800000.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>2111400000.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>2058700000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1559400000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1591900000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1561700000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2054200000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1491600000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1488600000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1458800000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1629928000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1562355000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1166925000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1120526000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1110609000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1112873000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1092385000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1097247000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1136213000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>1130942000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>1137573000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>1178489000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>1207263000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>1162786000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>1178943000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>1146881000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>1120811000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>1087369000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>1062716000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>1010380000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>978008000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>951838000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>908176000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>886902000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>859855000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>829698000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>823139000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>799319000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>742081000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>712654000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>701141000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>702011000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>700973000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>659920000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>641797000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>595124000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>567929000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>561374000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>554081000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>552037000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>542360000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>529567000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>515657000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>436260000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>392173000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>386289000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>382375000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>382085000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>378170000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>379033000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>382129000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>369892000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>381950000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>396841000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>365653000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>286591000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>280017000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>270036000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>230639000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>220551000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>217224000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>174487000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>137900000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>148267000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>143066000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>140438000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>139344000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>134490000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>160781000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>147770000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>133003000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>125356000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>155302000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>119150000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>113156000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>121936000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>100499000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>100720000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>102772000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>98972000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>85329000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>78195000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CZ47">
         <v>84009000.0</v>
       </c>
-      <c r="CY47">
+      <c r="DA47">
         <v>72966000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DB47">
         <v>72768000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DC47">
         <v>68129000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DD47">
         <v>70398000.0</v>
       </c>
-      <c r="DC47"/>
-      <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
+      <c r="DO47"/>
+      <c r="DP47"/>
     </row>
-    <row r="48" spans="1:118">
+    <row r="48" spans="1:120">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>1602000000.0</v>
+      </c>
+      <c r="C48">
+        <v>1573900000.0</v>
+      </c>
+      <c r="D48">
         <v>1529400000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>1481100000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>1447000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>1413200000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>1470700000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>1412000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>1365300000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>1301400000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>1270400000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>1238600000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>1210100000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>1151200000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>1138100000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>1100300000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>1301500000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>1223500000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>1138900000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>1051700000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>960238000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>880704000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>771864000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>721770000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>668540000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>613033000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>586511000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>790158000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>748166000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>723469000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>701182000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>670691000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>651436000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>638895000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>624535000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>625356000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>565563000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>548242000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>538368000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>541146000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>505747000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>489878000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>469340000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>457010000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>427819000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>402575000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>389074000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>376353000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>351507000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>328114000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>302436000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>284368000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>257605000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>235601000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>227996000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>208048000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>179008000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>170391000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>143551000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>124383000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>105167000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>87089000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>67066000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>53427000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-9604000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-22589000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-31025000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-35180000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-49430000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-65027000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-65057000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-40597000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>649692000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>680040000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>673515000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>664280000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>646457000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>625552000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>604489000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>598293000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>584858000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>561406000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>554347000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>542374000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>526456000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>504703000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>482736000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>470663000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>461013000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>446709000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>420864000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>402799000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>393101000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>379659000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>351142000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>339457000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>318051000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>286461000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>254972000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>232893000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>211651000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>189533000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>167047000.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>153564000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>141273000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>119215000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DD48">
         <v>96763000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DE48">
         <v>79400000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DF48">
         <v>64100000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DG48">
         <v>51500000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DH48">
         <v>41400000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DI48">
         <v>34700000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DJ48">
         <v>28400000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DK48">
         <v>23000000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DL48">
         <v>18300000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DM48">
         <v>16200000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DN48">
         <v>15100000.0</v>
       </c>
-      <c r="DM48"/>
-      <c r="DN48"/>
+      <c r="DO48"/>
+      <c r="DP48"/>
     </row>
-    <row r="49" spans="1:118">
+    <row r="49" spans="1:120">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>1151200000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>1138100000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>1100300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1223500000.0</v>
       </c>
       <c r="R49">
         <v>1138900000.0</v>
       </c>
       <c r="S49">
+        <v>1223500000.0</v>
+      </c>
+      <c r="T49">
+        <v>1138900000.0</v>
+      </c>
+      <c r="U49">
         <v>1051700000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>960238000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>880704000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>771864000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>721770000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>668540000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>613033000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>586511000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>790158000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>748166000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>723469000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>701182000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>670691000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>651436000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>638895000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>624535000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>625356000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>565563000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>548242000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>538368000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>541146000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>505747000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>489878000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>469340000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>457010000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>427819000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>402575000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>389074000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>376353000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>351507000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>328114000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>302436000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>284368000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>257605000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>235601000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>227996000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>208048000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>179008000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>170391000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>143551000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>124383000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>105167000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>87089000.0</v>
       </c>
-      <c r="BJ49"/>
-      <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
@@ -18901,187 +19101,191 @@
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
+      <c r="DO49"/>
+      <c r="DP49"/>
     </row>
-    <row r="50" spans="1:118">
+    <row r="50" spans="1:120">
       <c r="A50" t="s">
         <v>79</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
+        <v>2432900000.0</v>
+      </c>
+      <c r="D50">
         <v>2192100000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>1985100000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>2049100000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>2041900000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>1969700000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>2015400000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>1952800000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>2031900000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1729100000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>1732800000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>1447800000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>1470800000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>1502300000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>1307100000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>1134900000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>1307700000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>1175400000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>1229200000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>920535000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>1105006000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>762070000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>807263000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>692891000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>686145000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>800249000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>748131000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>767092000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>777577000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>761223000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>26304000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>33110000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>37786000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>53957000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>62314000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>61275000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>2439588000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>1495589000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>47103000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>1394747000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AQ50">
         <v>1471871000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>38537000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50">
         <v>39002000.0</v>
       </c>
-      <c r="AV50"/>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
@@ -19107,862 +19311,872 @@
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
+      <c r="DO50"/>
+      <c r="DP50"/>
     </row>
-    <row r="51" spans="1:118">
+    <row r="51" spans="1:120">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>4723600000.0</v>
+      </c>
+      <c r="C51">
+        <v>4671800000.0</v>
+      </c>
+      <c r="D51">
         <v>4428700000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>4228100000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>4162300000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>4164300000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>4049900000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>4128900000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>4087200000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>4190400000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>3882000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>3863100000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>3565300000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3609000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>3670100000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>3486800000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3096500000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>3276200000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>3246600000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>3318900000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1999900000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>2171847000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>2338936000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>2449019000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>2297153000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>2360628000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>2866331000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>2631340000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>2732692000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>2766955000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>2800768000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>2479123000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>2397676000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>2435647000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>2539008000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>2538039000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>2395203000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>2435888000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>2392941000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>2408568000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>2237641000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>2320673000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>2264082000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>2333415000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>2111537000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>2128843000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>1986121000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>2036148000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>1876851000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>1988403000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>1962710000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>2000064000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>1890632000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>1922226000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>1745850000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>1808603000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>1581033000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>1528361000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>1469063000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>1415960000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>1328757000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>1354488000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>1457443000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>1417436000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>1328897000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>1372255000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>1552622000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>1339505000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>1267052000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>1486432000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>1548964000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>1672360000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>1762246000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>1942588000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>1973809000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>1827667000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>1749795000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>1809017000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>1701216000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>1665792000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>1569878000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>1747562000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>1732655000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>1704376000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>1483324000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>1714615000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>1695591000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>1722654000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>1677148000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>1802580000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>1721531000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>1692655000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>1452479000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>1497919000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>1495065000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>1490471000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>1333458000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>1370004000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>1419032000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>1102377000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>1008833000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>1123709000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>1150877000.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>1172527000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DB51">
         <v>1034401000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DC51">
         <v>1072541000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DD51">
         <v>1043440000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DE51">
         <v>937300000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DF51">
         <v>492300000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DG51">
         <v>428000000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DH51">
         <v>446700000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DI51">
         <v>367200000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DJ51">
         <v>306000000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DK51">
         <v>205100000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DL51">
         <v>178700000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DM51">
         <v>172400000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DN51">
         <v>111300000.0</v>
       </c>
-      <c r="DM51"/>
-      <c r="DN51"/>
+      <c r="DO51"/>
+      <c r="DP51"/>
     </row>
-    <row r="52" spans="1:118">
+    <row r="52" spans="1:120">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>2633300000.0</v>
+      </c>
+      <c r="C52">
+        <v>2493300000.0</v>
+      </c>
+      <c r="D52">
         <v>2278500000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>2037800000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>2094500000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2092300000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2007600000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>2052900000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1989400000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>2069000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1767400000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1772900000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1489900000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1518300000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1548500000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1354600000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1186800000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1398300000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1338700000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1407900000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1024508000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1191117000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1345582000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>1438342000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>1283084000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1335338000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>1690905000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>1653898000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>1554819000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>1580443000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>1574907000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>1560344000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>1440157000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>1502519000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>1534351000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>1574650000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>1378813000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>1548561000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>1495589000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>1568893000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>1394747000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>1471871000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>1447017000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>1552270000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>1315666000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>1347960000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>1229733000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>1293538000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>1126688000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>1227876000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>1198200000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>1269907000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>1156568000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>1209139000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>1126108000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>1197805000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>982143000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>1002966000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>924035000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>879949000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>769048000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>758078000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>858474000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>871035000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>799265000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>822073000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>990102000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>787355000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>710809000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>842172000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>991686000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>921023000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>1123276000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>1294936000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>1190461000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>1129867000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>1062302000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>1136821000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>1099944000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>1067165000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>962451000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>1102699000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>1047345000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>992065000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>796462000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>965356000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>988035000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>1053828000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>929340000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>1080843000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>1022875000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>997757000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>789859000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>875990000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>840274000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>852926000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>701420000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>774942000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CV52">
         <v>798341000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CW52">
         <v>590500000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CX52">
         <v>559898000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CY52">
         <v>630297000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CZ52">
         <v>646562000.0</v>
       </c>
-      <c r="CY52">
+      <c r="DA52">
         <v>687315000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DB52">
         <v>543338000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DC52">
         <v>606449000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DD52">
         <v>578928000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DE52">
         <v>520000000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DF52">
         <v>278100000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DG52">
         <v>304600000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DH52">
         <v>266300000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DI52">
         <v>235900000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DJ52">
         <v>174800000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DK52">
         <v>150500000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DL52">
         <v>128700000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DM52">
         <v>133800000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DN52">
         <v>85500000.0</v>
       </c>
-      <c r="DM52"/>
-      <c r="DN52"/>
+      <c r="DO52"/>
+      <c r="DP52"/>
     </row>
-    <row r="53" spans="1:118">
+    <row r="53" spans="1:120">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53">
         <v>100000000.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
         <v>672400000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>320000000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>345000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>300000000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>287000000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>272000000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>272000000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>32000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>125500000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>125500000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>99800000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>100000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>75000000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>70800000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>73200000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>83900000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>83900000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>100000000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>104868000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>95046000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>82044000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>1800000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>2000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>1300000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>600000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>900000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>500000.0</v>
       </c>
-      <c r="AK53">
-[...2 lines deleted...]
-      <c r="AL53">
+      <c r="AM53">
+        <v>0.0</v>
+      </c>
+      <c r="AN53">
         <v>200000.0</v>
       </c>
-      <c r="AM53">
-[...4 lines deleted...]
-      </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
@@ -19982,151 +20196,153 @@
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
+      <c r="BK53">
+        <v>0.0</v>
+      </c>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
-      <c r="BP53">
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53">
         <v>106913000.0</v>
       </c>
-      <c r="BQ53"/>
-      <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
+      <c r="DO53"/>
+      <c r="DP53"/>
     </row>
-    <row r="54" spans="1:118">
+    <row r="54" spans="1:120">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-      <c r="AG54">
-[...4 lines deleted...]
-      </c>
+      <c r="AG54"/>
+      <c r="AH54"/>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
@@ -20164,52 +20380,56 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
-      <c r="BK54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
@@ -20221,1500 +20441,1522 @@
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
+      <c r="DO54"/>
+      <c r="DP54"/>
     </row>
-    <row r="55" spans="1:118">
+    <row r="55" spans="1:120">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>6513200000.0</v>
+      </c>
+      <c r="C55">
+        <v>6382200000.0</v>
+      </c>
+      <c r="D55">
         <v>6117600000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>5970700000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>6016400000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>5930400000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>5875700000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>5895700000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>5758200000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>5804200000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>5407600000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>5364600000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>5050300000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>5081600000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>5148000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>4978300000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>4828300000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>5023500000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>5006200000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>4975100000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>3505963000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>3656345000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>3692227000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>3745993000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>3503917000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>3595425000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>3976744000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>4071035000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>4117892000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>4119327000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>4139090000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>3796807000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>3703931000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>3704814000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>3788495000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>3818518000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>3614569000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>3645156000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>3607635000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>3639336000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>3429191000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>3511225000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>3431371000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>3562381000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>3292408000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>3275495000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>3122255000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>3183135000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>2983913000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>3070560000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>3005449000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>3051170000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>2895932000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>2871480000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>2687964000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>2776722000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>2503361000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>2469999000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>2415578000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>2339629000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>2238198000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>2254489000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>2324549000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>2250764000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>2072101000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>2100802000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>2278504000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>2068855000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>2004768000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>2099945000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>2211621000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>2410701000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>3152352000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>3382522000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>3424116000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>3282744000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>3230131000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>3309092000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>3179995000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>3124764000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>2995764000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>3194980000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>3157718000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>3025501000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>2780948000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>3010304000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>2934641000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>2901611000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>2784443000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>2881775000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>2740646000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>2686229000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>2425202000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>2453423000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>2381874000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>2375308000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>2220009000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>2240771000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>2221785000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>1805926000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>1689314000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>1785721000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>1774544000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>1789248000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>1654071000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>1695957000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DD55">
         <v>1643459000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DE55">
         <v>1501100000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DF55">
         <v>910200000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DG55">
         <v>789200000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DH55">
         <v>696300000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DI55">
         <v>576100000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DJ55">
         <v>490300000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DK55">
         <v>369600000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DL55">
         <v>306500000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DM55">
         <v>291500000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DN55">
         <v>161900000.0</v>
       </c>
-      <c r="DM55"/>
-      <c r="DN55"/>
+      <c r="DO55"/>
+      <c r="DP55"/>
     </row>
-    <row r="56" spans="1:118">
+    <row r="56" spans="1:120">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>3089800000.0</v>
+      </c>
+      <c r="C56">
+        <v>3099200000.0</v>
+      </c>
+      <c r="D56">
         <v>2964300000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>2832500000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>2807700000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>2777400000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>2867700000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>2885500000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>2811400000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>2916200000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>2511000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>2520400000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>2241500000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>2297300000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>2301800000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>2206300000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1757000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2070900000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>2060600000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>2084100000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1471963000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1719374000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1780684000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1882567000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1652130000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1739103000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>2129786000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>2017610000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>2022461000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>2021178000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>2023269000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1993387000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1863975000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1909695000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1958540000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>2019797000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1832776000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1960160000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>1946335000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>2031044000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1857481000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1967235000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1931458000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>2083112000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>1823915000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1835308000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>1683064000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1768959000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>1627526000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>1752599000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>1688716000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>1732185000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>1574972000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>1630444000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>1474586000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>1611033000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>1355194000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>1323661000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>1263336000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>1180729000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>1067310000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>1100911000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>1186879000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>1190350000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>1070216000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>1104598000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>1286076000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>1085383000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>1121191000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>1206351000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>1398376000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>1594231000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>1398320000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>1598069000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>1665967000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>1580061000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>1536645000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>1652724000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>1644250000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>1613132000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>1488090000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>1728745000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>1740505000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>1616700000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>1409617000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>1647158000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>1607107000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>1591543000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>1449008000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>1646227000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>1566528000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>1554197000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>1267222000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>1354962000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>1303787000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>1301627000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>1171612000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>1240920000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>1217372000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>956296000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>902781000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>1005134000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>993823000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>1037403000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>933301000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>982060000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DD56">
         <v>924398000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DE56">
         <v>835600000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DF56">
         <v>499900000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DG56">
         <v>488700000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DH56">
         <v>433100000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DI56">
         <v>364800000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DJ56">
         <v>296000000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DK56">
         <v>244100000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DL56">
         <v>200000000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DM56">
         <v>197400000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DN56">
         <v>121400000.0</v>
       </c>
-      <c r="DM56"/>
-      <c r="DN56"/>
+      <c r="DO56"/>
+      <c r="DP56"/>
     </row>
-    <row r="57" spans="1:118">
+    <row r="57" spans="1:120">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>3249800000.0</v>
+      </c>
+      <c r="C57">
+        <v>3063900000.0</v>
+      </c>
+      <c r="D57">
         <v>2874900000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2597900000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>2755800000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>2706800000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>2626700000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>2637700000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>2538500000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>2651000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>2299700000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>2292900000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>2009200000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2004400000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>2057000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1845400000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1718500000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1883100000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1869200000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1891700000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1428402000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1635802000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1781332000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1831413000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1629018000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1748177000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>2013044000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>2066156000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1945948000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1965409000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1966280000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1945847000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1812940000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1847262000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1887067000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1954832000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>1731746000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1904884000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1847979000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>1936880000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>1752827000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1834235000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>1804153000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>1914621000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>1656578000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1673001000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>1561494000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>1647006000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1439783000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>1535803000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>1497680000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>1594536000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>1454071000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>1486093000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>1406247000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>1524155000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1224200000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>1262030000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>1202264000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>1156675000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>1044297000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>1028474000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>1117577000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>1105587000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>1002715000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>1024666000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>1203168000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>1006901000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>988309000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>1135323000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>1346545000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>2149780000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>1389492000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>1576286000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>1493545000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>1426117000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>1407465000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>1488911000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>1459769000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>1431693000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>1339183000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>1524798000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>1453912000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>1320494000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>1132998000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>1326340000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>1310828000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>1333375000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>1179302000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>1312540000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>1230151000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>1196929000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>1017202000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>1098360000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>1021868000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>1038384000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>913995000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>981654000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>976794000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>737253000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>710365000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>779994000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>781371000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>818321000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>693141000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>774777000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DD57">
         <v>732428000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DE57">
         <v>657900000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DF57">
         <v>345000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DG57">
         <v>361100000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DH57">
         <v>320200000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DI57">
         <v>285700000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DJ57">
         <v>208900000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DK57">
         <v>194100000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DL57">
         <v>151100000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DM57">
         <v>152700000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DN57">
         <v>100300000.0</v>
       </c>
-      <c r="DM57"/>
-      <c r="DN57"/>
+      <c r="DO57"/>
+      <c r="DP57"/>
     </row>
-    <row r="58" spans="1:118">
+    <row r="58" spans="1:120">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>5451700000.0</v>
+      </c>
+      <c r="C58">
+        <v>5356600000.0</v>
+      </c>
+      <c r="D58">
         <v>5136300000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>4902600000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>4947100000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>4900800000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>4784900000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>4833400000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>4743200000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>4859500000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>4503200000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>4472700000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>4192800000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>4204899999.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>4293200000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>4083100000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>3721400000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>3853500000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>3871200000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>3898700000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2500214000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2709991000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2865768000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>2931188000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>2729815000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2850723000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>3254757000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>3126271000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>3215467000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>3243602000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>3286804000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>2973691000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>2900087000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>2917834000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>3019778000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>3031758000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>2891595000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>2931746000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>2885357000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>2914172000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>2743747000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>2836297000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>2764914000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>2833333000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>2599248000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>2590061000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>2450195000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>2516417000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>2330342000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>2416555000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>2377971000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>2437531000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>2312202000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>2318630000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>2146745000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>2250177000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1944239000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1908153000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>1870255000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1816887000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1732852000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1758444000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>1846278000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1786069000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1675978000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>1717052000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1904248000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>1700103000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>1654114000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>1879406000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>1994512000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>2220912000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>2250616000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>2448205000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>2514664000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>2351916000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>2294708000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>2361669000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>2261000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>2220924000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>2112759000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>2338333000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>2304163000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>2194703000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>1950095000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>2204297000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>2150939000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>2131924000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>2028410000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>2137008000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>2025714000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>1987896000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>1741372000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>1784351000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>1740222000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>1738130000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>1593031000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>1622176000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>1642021000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>1288665000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>1199395000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>1312145000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>1322727000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>1338326000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>1210767000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>1265655000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DD58">
         <v>1220843000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DE58">
         <v>1098500000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DF58">
         <v>576300000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DG58">
         <v>502500000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DH58">
         <v>517700000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DI58">
         <v>433700000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DJ58">
         <v>358600000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DK58">
         <v>266200000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DL58">
         <v>216700000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DM58">
         <v>207100000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DN58">
         <v>131800000.0</v>
       </c>
-      <c r="DM58"/>
-      <c r="DN58"/>
+      <c r="DO58"/>
+      <c r="DP58"/>
     </row>
-    <row r="59" spans="1:118">
+    <row r="59" spans="1:120">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-      <c r="AG59">
-[...4 lines deleted...]
-      </c>
+      <c r="AG59"/>
+      <c r="AH59"/>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
@@ -21752,52 +21994,56 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
-      <c r="BK59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
@@ -21809,714 +22055,724 @@
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
+      <c r="DO59"/>
+      <c r="DP59"/>
     </row>
-    <row r="60" spans="1:118">
+    <row r="60" spans="1:120">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>1061500000.0</v>
+      </c>
+      <c r="C60">
+        <v>1025599999.0</v>
+      </c>
+      <c r="D60">
         <v>981300000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1068099999.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1069300000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1029600000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1090800000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1062300000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1015000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>944700000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>904400000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>891900000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>857500000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>876700000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>854800000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>895200000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1106900000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1170000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1135000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1076400000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1005749000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>946354000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>826459000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>814805000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>774102000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>744702000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>721987000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>944764000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>902425000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>875725000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>852286000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>823116000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>803844000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>786980000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>768717000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>786760000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>722974000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>713410000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>722278000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>725164000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>685444000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>674928000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>666457000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>729048000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>693160000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>685434000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>672060000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>666718000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>653571000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>654005000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>627478000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>613639000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>583730000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>552850000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>541219000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>526545000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>559122000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>561846000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>545323000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>522742000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>505346000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>496045000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>478271000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>464695000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>396123000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>383750000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>374256000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>368752000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>350654000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>220539000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>217109000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>189789000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>901736000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>934317000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>909452000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>930828000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>935423000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>947423000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>918995000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>903840000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>883005000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>856647000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>853555000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>830798000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>830853000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>806007000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>783702000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>769687000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>756033000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>744767000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>714932000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>698333000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>683830000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>669072000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>641652000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>637178000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>626978000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>618595000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>579764000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>517261000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>489919000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>473576000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>451817000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>450922000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>443304000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>430302000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DD60">
         <v>422616000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DE60">
         <v>402600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DF60">
         <v>333900000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DG60">
         <v>286700000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DH60">
         <v>178600000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DI60">
         <v>142400000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DJ60">
         <v>131700000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DK60">
         <v>103400000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DL60">
         <v>89800000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DM60">
         <v>84400000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DN60">
         <v>30100000.0</v>
       </c>
-      <c r="DM60"/>
-      <c r="DN60"/>
+      <c r="DO60"/>
+      <c r="DP60"/>
     </row>
-    <row r="61" spans="1:118">
+    <row r="61" spans="1:120">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61">
         <v>-1117600000.0</v>
       </c>
-      <c r="N61">
+      <c r="P61">
         <v>-1117600000.0</v>
       </c>
-      <c r="O61">
+      <c r="Q61">
         <v>-1026900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-858100000.0</v>
       </c>
       <c r="R61">
         <v>-798700000.0</v>
       </c>
       <c r="S61">
+        <v>-858100000.0</v>
+      </c>
+      <c r="T61">
+        <v>-798700000.0</v>
+      </c>
+      <c r="U61">
         <v>-765000000.0</v>
       </c>
-      <c r="T61">
+      <c r="V61">
         <v>-738726000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-713938000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-713892000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-671725000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-657097000.0</v>
       </c>
-      <c r="Y61">
+      <c r="AA61">
         <v>-627812000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AB61">
         <v>-621290000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-600004000.0</v>
       </c>
       <c r="AC61">
         <v>-600004000.0</v>
       </c>
       <c r="AD61">
+        <v>-600004000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-600004000.0</v>
+      </c>
+      <c r="AF61">
         <v>-599956000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>-597623000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AH61">
         <v>-597623000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AI61">
         <v>-596981000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AJ61">
         <v>-596962000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AK61">
         <v>-573513000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AL61">
         <v>-573513000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AM61">
         <v>-562114000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AN61">
         <v>-540162000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AO61">
         <v>-536166000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AP61">
         <v>-533681000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AQ61">
         <v>-523699000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AR61">
         <v>-510610000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AS61">
         <v>-436195000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AT61">
         <v>-433752000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AU61">
         <v>-416478000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AV61">
         <v>-412835000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AW61">
         <v>-401712000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AX61">
         <v>-388202000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AY61">
         <v>-359821000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AZ61">
         <v>-357054000.0</v>
       </c>
-      <c r="AY61">
+      <c r="BA61">
         <v>-348666000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BB61">
         <v>-346079000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BC61">
         <v>-345760000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BD61">
         <v>-340719000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BE61">
         <v>-331599000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BF61">
         <v>-265046000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BG61">
         <v>-250505000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BH61">
         <v>-250474000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BI61">
         <v>-248675000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BJ61">
         <v>-246800000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BK61">
         <v>-241590000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BL61">
         <v>-241591000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BM61">
         <v>-237688000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BN61">
         <v>-237648000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BO61">
         <v>-237624000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BP61">
         <v>-237358000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-236575000.0</v>
       </c>
       <c r="BQ61">
         <v>-236575000.0</v>
       </c>
       <c r="BR61">
+        <v>-236575000.0</v>
+      </c>
+      <c r="BS61">
+        <v>-236575000.0</v>
+      </c>
+      <c r="BT61">
         <v>-236545000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BU61">
         <v>-236514000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BV61">
         <v>-236502000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BW61">
         <v>-231919000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BX61">
         <v>-227994000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BY61">
         <v>-207866000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BZ61">
         <v>-193424000.0</v>
       </c>
-      <c r="BY61">
+      <c r="CA61">
         <v>-165375000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CB61">
         <v>-160711000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CC61">
         <v>-159001000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CD61">
         <v>-156574000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CE61">
         <v>-155982000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CF61">
         <v>-145448000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CG61">
         <v>-143945000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CH61">
         <v>-143296000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CI61">
         <v>-143296000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CJ61">
         <v>-139865000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CK61">
         <v>-138361000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CL61">
         <v>-138361000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CM61">
         <v>-132800000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CN61">
         <v>-121915000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CO61">
         <v>-117444000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CP61">
         <v>-110951000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CQ61">
         <v>-105181000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CR61">
         <v>-101080000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CS61">
         <v>-93137000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CT61">
         <v>-81724000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CU61">
         <v>-61405000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CV61">
         <v>-61405000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CW61">
         <v>-59357000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CX61">
         <v>-59358000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CY61">
         <v>-50183000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CZ61">
         <v>-45407000.0</v>
       </c>
-      <c r="CY61">
+      <c r="DA61">
         <v>-32838000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DB61">
         <v>-27492000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DC61">
         <v>-22105000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DD61">
         <v>-12018000.0</v>
       </c>
-      <c r="DC61"/>
-      <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
+      <c r="DO61"/>
+      <c r="DP61"/>
     </row>
-    <row r="62" spans="1:118">
+    <row r="62" spans="1:120">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22593,50 +22849,52 @@
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
+      <c r="DO62"/>
+      <c r="DP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22723,51 +22981,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B2">
         <v>12770700000.0</v>
       </c>
       <c r="C2">
         <v>12031500000.0</v>
       </c>
       <c r="D2">
         <v>12126700000.0</v>
       </c>
       <c r="E2">
         <v>11684100000.0</v>
       </c>
       <c r="F2">
         <v>10482100000.0</v>
       </c>
       <c r="G2">
         <v>8343400000.0</v>
       </c>
       <c r="H2">
         <v>8933300000.0</v>
       </c>
       <c r="I2">
         <v>8505505000.0</v>
       </c>
@@ -22818,66 +23076,66 @@
       </c>
       <c r="Y2">
         <v>5415335000.0</v>
       </c>
       <c r="Z2">
         <v>4590308000.0</v>
       </c>
       <c r="AA2">
         <v>4627712000.0</v>
       </c>
       <c r="AB2">
         <v>2843800000.0</v>
       </c>
       <c r="AC2">
         <v>1396300000.0</v>
       </c>
       <c r="AD2">
         <v>473000000.0</v>
       </c>
       <c r="AE2">
         <v>332100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B3">
-        <v>163400000.0</v>
+        <v>141300000.0</v>
       </c>
       <c r="C3">
-        <v>150400000.0</v>
+        <v>130400000.0</v>
       </c>
       <c r="D3">
-        <v>142300000.0</v>
+        <v>124200000.0</v>
       </c>
       <c r="E3">
-        <v>127500000.0</v>
+        <v>113900000.0</v>
       </c>
       <c r="F3">
-        <v>101100000.0</v>
+        <v>93800000.0</v>
       </c>
       <c r="G3">
         <v>87600000.0</v>
       </c>
       <c r="H3">
         <v>89900000.0</v>
       </c>
       <c r="I3">
         <v>94234000.0</v>
       </c>
       <c r="J3">
         <v>89587000.0</v>
       </c>
       <c r="K3">
         <v>78181000.0</v>
       </c>
       <c r="L3">
         <v>69442000.0</v>
       </c>
       <c r="M3">
         <v>59419000.0</v>
       </c>
       <c r="N3">
         <v>55608000.0</v>
       </c>
@@ -22913,51 +23171,51 @@
       </c>
       <c r="Y3">
         <v>10172000.0</v>
       </c>
       <c r="Z3">
         <v>26104000.0</v>
       </c>
       <c r="AA3">
         <v>23007000.0</v>
       </c>
       <c r="AB3">
         <v>11700000.0</v>
       </c>
       <c r="AC3">
         <v>4600000.0</v>
       </c>
       <c r="AD3">
         <v>1300000.0</v>
       </c>
       <c r="AE3">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>-721000.0</v>
       </c>
       <c r="H4">
         <v>-400000.0</v>
       </c>
       <c r="I4">
         <v>-740000.0</v>
       </c>
       <c r="J4">
         <v>-1170000.0</v>
       </c>
       <c r="K4">
         <v>-1323000.0</v>
       </c>
       <c r="L4">
         <v>-1780000.0</v>
       </c>
       <c r="M4">
@@ -22968,51 +23226,51 @@
       </c>
       <c r="O4">
         <v>-2160000.0</v>
       </c>
       <c r="P4">
         <v>-1393000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B5">
         <v>361900000.0</v>
       </c>
       <c r="C5">
         <v>454700000.0</v>
       </c>
       <c r="D5">
         <v>423700000.0</v>
       </c>
       <c r="E5">
         <v>314200000.0</v>
       </c>
       <c r="F5">
         <v>518100000.0</v>
       </c>
       <c r="G5">
         <v>31400000.0</v>
       </c>
       <c r="H5">
         <v>301100000.0</v>
       </c>
       <c r="I5">
         <v>177769000.0</v>
       </c>
@@ -23063,66 +23321,66 @@
       </c>
       <c r="Y5">
         <v>235851000.0</v>
       </c>
       <c r="Z5">
         <v>194594000.0</v>
       </c>
       <c r="AA5">
         <v>200544000.0</v>
       </c>
       <c r="AB5">
         <v>11580000.0</v>
       </c>
       <c r="AC5">
         <v>52700000.0</v>
       </c>
       <c r="AD5">
         <v>14900000.0</v>
       </c>
       <c r="AE5">
         <v>11100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B6">
-        <v>525300000.0</v>
+        <v>503200000.0</v>
       </c>
       <c r="C6">
-        <v>605100000.0</v>
+        <v>585100000.0</v>
       </c>
       <c r="D6">
-        <v>566000000.0</v>
+        <v>547900000.0</v>
       </c>
       <c r="E6">
-        <v>441700000.0</v>
+        <v>428100000.0</v>
       </c>
       <c r="F6">
-        <v>619200000.0</v>
+        <v>611900000.0</v>
       </c>
       <c r="G6">
         <v>119000000.0</v>
       </c>
       <c r="H6">
         <v>391000000.0</v>
       </c>
       <c r="I6">
         <v>272003000.0</v>
       </c>
       <c r="J6">
         <v>286630000.0</v>
       </c>
       <c r="K6">
         <v>303640000.0</v>
       </c>
       <c r="L6">
         <v>277167000.0</v>
       </c>
       <c r="M6">
         <v>280329000.0</v>
       </c>
       <c r="N6">
         <v>248552000.0</v>
       </c>
@@ -23158,137 +23416,137 @@
       </c>
       <c r="Y6">
         <v>246023000.0</v>
       </c>
       <c r="Z6">
         <v>220698000.0</v>
       </c>
       <c r="AA6">
         <v>223551000.0</v>
       </c>
       <c r="AB6">
         <v>23280000.0</v>
       </c>
       <c r="AC6">
         <v>57300000.0</v>
       </c>
       <c r="AD6">
         <v>16200000.0</v>
       </c>
       <c r="AE6">
         <v>12200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>-721000.0</v>
       </c>
       <c r="H8">
         <v>-400000.0</v>
       </c>
       <c r="I8">
         <v>-740000.0</v>
       </c>
       <c r="J8">
         <v>27230000.0</v>
       </c>
       <c r="K8">
         <v>-1323000.0</v>
       </c>
       <c r="L8">
         <v>-1780000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B9">
         <v>2382900000.0</v>
       </c>
       <c r="C9">
         <v>2192800000.0</v>
       </c>
       <c r="D9">
         <v>2245700000.0</v>
       </c>
       <c r="E9">
         <v>2317000000.0</v>
       </c>
       <c r="F9">
         <v>1914300000.0</v>
       </c>
       <c r="G9">
         <v>1423600000.0</v>
       </c>
       <c r="H9">
         <v>1521000000.0</v>
       </c>
       <c r="I9">
         <v>1446125000.0</v>
       </c>
@@ -23339,51 +23597,51 @@
       </c>
       <c r="Y9">
         <v>1007416000.0</v>
       </c>
       <c r="Z9">
         <v>847001000.0</v>
       </c>
       <c r="AA9">
         <v>816589000.0</v>
       </c>
       <c r="AB9">
         <v>467500000.0</v>
       </c>
       <c r="AC9">
         <v>207400000.0</v>
       </c>
       <c r="AD9">
         <v>63000000.0</v>
       </c>
       <c r="AE9">
         <v>44800000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B10">
         <v>172800000.0</v>
       </c>
       <c r="C10">
         <v>256100000.0</v>
       </c>
       <c r="D10">
         <v>241900000.0</v>
       </c>
       <c r="E10">
         <v>190000000.0</v>
       </c>
       <c r="F10">
         <v>458200000.0</v>
       </c>
       <c r="G10">
         <v>-34800000.0</v>
       </c>
       <c r="H10">
         <v>199600000.0</v>
       </c>
       <c r="I10">
         <v>75312000.0</v>
       </c>
@@ -23434,51 +23692,51 @@
       </c>
       <c r="Y10">
         <v>176860000.0</v>
       </c>
       <c r="Z10">
         <v>132207000.0</v>
       </c>
       <c r="AA10">
         <v>117893000.0</v>
       </c>
       <c r="AB10">
         <v>72900000.0</v>
       </c>
       <c r="AC10">
         <v>29700000.0</v>
       </c>
       <c r="AD10">
         <v>5900000.0</v>
       </c>
       <c r="AE10">
         <v>4900000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B11">
         <v>54100000.0</v>
       </c>
       <c r="C11">
         <v>40100000.0</v>
       </c>
       <c r="D11">
         <v>63700000.0</v>
       </c>
       <c r="E11">
         <v>101500000.0</v>
       </c>
       <c r="F11">
         <v>109300000.0</v>
       </c>
       <c r="G11">
         <v>15900000.0</v>
       </c>
       <c r="H11">
         <v>55100000.0</v>
       </c>
       <c r="I11">
         <v>22922000.0</v>
       </c>
@@ -23529,51 +23787,51 @@
       </c>
       <c r="Y11">
         <v>67230000.0</v>
       </c>
       <c r="Z11">
         <v>51096000.0</v>
       </c>
       <c r="AA11">
         <v>45013000.0</v>
       </c>
       <c r="AB11">
         <v>28300000.0</v>
       </c>
       <c r="AC11">
         <v>11100000.0</v>
       </c>
       <c r="AD11">
         <v>2200000.0</v>
       </c>
       <c r="AE11">
         <v>1900000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B12">
         <v>194800000.0</v>
       </c>
       <c r="C12">
         <v>204300000.0</v>
       </c>
       <c r="D12">
         <v>180800000.0</v>
       </c>
       <c r="E12">
         <v>123500000.0</v>
       </c>
       <c r="F12">
         <v>63200000.0</v>
       </c>
       <c r="G12">
         <v>69139000.0</v>
       </c>
       <c r="H12">
         <v>104348000.0</v>
       </c>
       <c r="I12">
         <v>102519000.0</v>
       </c>
@@ -23624,51 +23882,51 @@
       </c>
       <c r="Y12">
         <v>24524000.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B13">
         <v>194800000.0</v>
       </c>
       <c r="C13">
         <v>204000000.0</v>
       </c>
       <c r="D13">
         <v>100000.0</v>
       </c>
       <c r="E13">
         <v>124200000.0</v>
       </c>
       <c r="F13">
         <v>64700000.0</v>
       </c>
       <c r="G13">
         <v>68800000.0</v>
       </c>
       <c r="H13">
         <v>100926000.0</v>
       </c>
       <c r="I13">
         <v>99857000.0</v>
       </c>
@@ -23681,86 +23939,86 @@
       <c r="L13">
         <v>71554000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B15">
         <v>118700000.0</v>
       </c>
       <c r="C15">
         <v>216000000.0</v>
       </c>
       <c r="D15">
         <v>178200000.0</v>
       </c>
       <c r="E15">
         <v>88500000.0</v>
       </c>
       <c r="F15">
         <v>348900000.0</v>
       </c>
       <c r="G15">
         <v>-51400000.0</v>
       </c>
       <c r="H15">
         <v>144100000.0</v>
       </c>
       <c r="I15">
         <v>51650000.0</v>
       </c>
@@ -23811,51 +24069,51 @@
       </c>
       <c r="Y15">
         <v>106564000.0</v>
       </c>
       <c r="Z15">
         <v>79329000.0</v>
       </c>
       <c r="AA15">
         <v>74172000.0</v>
       </c>
       <c r="AB15">
         <v>44600000.0</v>
       </c>
       <c r="AC15">
         <v>18600000.0</v>
       </c>
       <c r="AD15">
         <v>3700000.0</v>
       </c>
       <c r="AE15">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B16">
         <v>118700000.0</v>
       </c>
       <c r="C16">
         <v>216000000.0</v>
       </c>
       <c r="D16">
         <v>178200000.0</v>
       </c>
       <c r="E16">
         <v>88500000.0</v>
       </c>
       <c r="F16">
         <v>348900000.0</v>
       </c>
       <c r="G16">
         <v>-51385000.0</v>
       </c>
       <c r="H16">
         <v>144137000.0</v>
       </c>
       <c r="I16">
         <v>51650000.0</v>
       </c>
@@ -23896,51 +24154,51 @@
       <c r="V16">
         <v>101791000.0</v>
       </c>
       <c r="W16">
         <v>95711000.0</v>
       </c>
       <c r="X16">
         <v>87835000.0</v>
       </c>
       <c r="Y16">
         <v>108509000.0</v>
       </c>
       <c r="Z16">
         <v>79329000.0</v>
       </c>
       <c r="AA16">
         <v>74172000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B17">
         <v>118700000.0</v>
       </c>
       <c r="C17">
         <v>216000000.0</v>
       </c>
       <c r="D17">
         <v>-51400000.0</v>
       </c>
       <c r="E17">
         <v>88500000.0</v>
       </c>
       <c r="F17">
         <v>348900000.0</v>
       </c>
       <c r="G17">
         <v>-50664000.0</v>
       </c>
       <c r="H17">
         <v>144537000.0</v>
       </c>
       <c r="I17">
         <v>52390000.0</v>
       </c>
@@ -23961,51 +24219,51 @@
       </c>
       <c r="O17">
         <v>91261000.0</v>
       </c>
       <c r="P17">
         <v>77647000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B18">
         <v>-194700000.0</v>
       </c>
       <c r="C18">
         <v>-204300000.0</v>
       </c>
       <c r="D18">
         <v>-172700000.0</v>
       </c>
       <c r="E18">
         <v>-124200000.0</v>
       </c>
       <c r="F18">
         <v>-64700000.0</v>
       </c>
       <c r="G18">
         <v>-68800000.0</v>
       </c>
       <c r="H18">
         <v>-104348000.0</v>
       </c>
       <c r="I18">
         <v>-102919000.0</v>
       </c>
@@ -24016,51 +24274,51 @@
         <v>-72888000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>200000.0</v>
       </c>
       <c r="F19">
         <v>-15500000.0</v>
       </c>
       <c r="G19">
         <v>97000.0</v>
       </c>
       <c r="H19">
         <v>-6589000.0</v>
       </c>
       <c r="I19">
         <v>106000.0</v>
       </c>
       <c r="J19">
         <v>-14522000.0</v>
       </c>
       <c r="K19">
         <v>125000.0</v>
       </c>
@@ -24075,51 +24333,51 @@
       </c>
       <c r="O19">
         <v>-19625000.0</v>
       </c>
       <c r="P19">
         <v>-8498000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>320400000.0</v>
       </c>
       <c r="F20">
         <v>100000.0</v>
       </c>
       <c r="G20">
         <v>270017000.0</v>
       </c>
       <c r="H20">
         <v>20768000.0</v>
       </c>
       <c r="I20">
         <v>29514000.0</v>
       </c>
       <c r="J20">
         <v>9394000.0</v>
       </c>
       <c r="K20">
         <v>8063000.0</v>
       </c>
@@ -24134,51 +24392,51 @@
       </c>
       <c r="O20">
         <v>440000.0</v>
       </c>
       <c r="P20">
         <v>1151000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B21">
         <v>541300000.0</v>
       </c>
       <c r="C21">
         <v>465400000.0</v>
       </c>
       <c r="D21">
         <v>502900000.0</v>
       </c>
       <c r="E21">
         <v>634400000.0</v>
       </c>
       <c r="F21">
         <v>538400000.0</v>
       </c>
       <c r="G21">
         <v>33900000.0</v>
       </c>
       <c r="H21">
         <v>307700000.0</v>
       </c>
       <c r="I21">
         <v>177663000.0</v>
       </c>
@@ -24229,86 +24487,86 @@
       </c>
       <c r="Y21">
         <v>235851000.0</v>
       </c>
       <c r="Z21">
         <v>194594000.0</v>
       </c>
       <c r="AA21">
         <v>200544000.0</v>
       </c>
       <c r="AB21">
         <v>11580000.0</v>
       </c>
       <c r="AC21">
         <v>52700000.0</v>
       </c>
       <c r="AD21">
         <v>14900000.0</v>
       </c>
       <c r="AE21">
         <v>11100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B23">
         <v>14612300000.0</v>
       </c>
       <c r="C23">
         <v>13758900000.0</v>
       </c>
       <c r="D23">
         <v>13869500000.0</v>
       </c>
       <c r="E23">
         <v>13366700000.0</v>
       </c>
       <c r="F23">
         <v>11858000000.0</v>
       </c>
       <c r="G23">
         <v>9733100000.0</v>
       </c>
       <c r="H23">
         <v>10146600000.0</v>
       </c>
       <c r="I23">
         <v>9773967000.0</v>
       </c>
@@ -24359,86 +24617,86 @@
       </c>
       <c r="Y23">
         <v>6186900000.0</v>
       </c>
       <c r="Z23">
         <v>5242715000.0</v>
       </c>
       <c r="AA23">
         <v>5243757000.0</v>
       </c>
       <c r="AB23">
         <v>3299720000.0</v>
       </c>
       <c r="AC23">
         <v>1551000000.0</v>
       </c>
       <c r="AD23">
         <v>521100000.0</v>
       </c>
       <c r="AE23">
         <v>365800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B25">
         <v>141300000.0</v>
       </c>
       <c r="C25">
         <v>130400000.0</v>
       </c>
       <c r="D25">
         <v>121700000.0</v>
       </c>
       <c r="E25">
         <v>127500000.0</v>
       </c>
       <c r="F25">
         <v>101100000.0</v>
       </c>
       <c r="G25">
         <v>87575000.0</v>
       </c>
       <c r="H25">
         <v>89954000.0</v>
       </c>
       <c r="I25">
         <v>94234000.0</v>
       </c>
@@ -24447,100 +24705,100 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B27">
         <v>101200000.0</v>
       </c>
       <c r="C27">
         <v>84500000.0</v>
       </c>
       <c r="D27">
         <v>92200000.0</v>
       </c>
       <c r="E27">
         <v>95400000.0</v>
       </c>
       <c r="F27">
         <v>61600000.0</v>
       </c>
       <c r="G27">
         <v>42200000.0</v>
       </c>
       <c r="H27">
         <v>60831000.0</v>
       </c>
       <c r="I27">
         <v>63134000.0</v>
       </c>
@@ -24563,51 +24821,51 @@
         <v>50349000.0</v>
       </c>
       <c r="P27">
         <v>49128000.0</v>
       </c>
       <c r="Q27">
         <v>43430000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B28">
         <v>1577000000.0</v>
       </c>
       <c r="C28">
         <v>1492500000.0</v>
       </c>
       <c r="D28">
         <v>1508300000.0</v>
       </c>
       <c r="E28">
         <v>1459700000.0</v>
       </c>
       <c r="F28">
         <v>1213100000.0</v>
       </c>
       <c r="G28">
         <v>986500000.0</v>
       </c>
       <c r="H28">
         <v>1038543000.0</v>
       </c>
       <c r="I28">
         <v>1082191000.0</v>
       </c>
@@ -24656,51 +24914,51 @@
       <c r="X28">
         <v>855361000.0</v>
       </c>
       <c r="Y28">
         <v>847195000.0</v>
       </c>
       <c r="Z28">
         <v>747656000.0</v>
       </c>
       <c r="AA28">
         <v>633356000.0</v>
       </c>
       <c r="AB28">
         <v>326900000.0</v>
       </c>
       <c r="AC28">
         <v>150100000.0</v>
       </c>
       <c r="AD28">
         <v>48500000.0</v>
       </c>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B29">
         <v>54100000.0</v>
       </c>
       <c r="C29">
         <v>40100000.0</v>
       </c>
       <c r="D29">
         <v>56200000.0</v>
       </c>
       <c r="E29">
         <v>101500000.0</v>
       </c>
       <c r="F29">
         <v>109300000.0</v>
       </c>
       <c r="G29">
         <v>15900000.0</v>
       </c>
       <c r="H29">
         <v>55108000.0</v>
       </c>
       <c r="I29">
         <v>22922000.0</v>
       </c>
@@ -24713,51 +24971,51 @@
       <c r="L29">
         <v>57065000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B30">
         <v>1841600000.0</v>
       </c>
       <c r="C30">
         <v>1727400000.0</v>
       </c>
       <c r="D30">
         <v>1742800000.0</v>
       </c>
       <c r="E30">
         <v>1682600000.0</v>
       </c>
       <c r="F30">
         <v>1375900000.0</v>
       </c>
       <c r="G30">
         <v>1389700000.0</v>
       </c>
       <c r="H30">
         <v>1213300000.0</v>
       </c>
       <c r="I30">
         <v>1268462000.0</v>
       </c>
@@ -24808,51 +25066,51 @@
       </c>
       <c r="Y30">
         <v>771565000.0</v>
       </c>
       <c r="Z30">
         <v>652407000.0</v>
       </c>
       <c r="AA30">
         <v>616045000.0</v>
       </c>
       <c r="AB30">
         <v>455920000.0</v>
       </c>
       <c r="AC30">
         <v>154700000.0</v>
       </c>
       <c r="AD30">
         <v>48100000.0</v>
       </c>
       <c r="AE30">
         <v>33700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B31">
         <v>-368500000.0</v>
       </c>
       <c r="C31">
         <v>-209300000.0</v>
       </c>
       <c r="D31">
         <v>-261000000.0</v>
       </c>
       <c r="E31">
         <v>-444400000.0</v>
       </c>
       <c r="F31">
         <v>-80200000.0</v>
       </c>
       <c r="G31">
         <v>-68700000.0</v>
       </c>
       <c r="H31">
         <v>-108100000.0</v>
       </c>
       <c r="I31">
         <v>-102351000.0</v>
       </c>
@@ -24903,51 +25161,51 @@
       </c>
       <c r="Y31">
         <v>-58991000.0</v>
       </c>
       <c r="Z31">
         <v>-62387000.0</v>
       </c>
       <c r="AA31">
         <v>-82651000.0</v>
       </c>
       <c r="AB31">
         <v>61320000.0</v>
       </c>
       <c r="AC31">
         <v>-23000000.0</v>
       </c>
       <c r="AD31">
         <v>-9000000.0</v>
       </c>
       <c r="AE31">
         <v>-6200000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B32">
         <v>15153600000.0</v>
       </c>
       <c r="C32">
         <v>14224300000.0</v>
       </c>
       <c r="D32">
         <v>14372400000.0</v>
       </c>
       <c r="E32">
         <v>14001100000.0</v>
       </c>
       <c r="F32">
         <v>12396400000.0</v>
       </c>
       <c r="G32">
         <v>9767000000.0</v>
       </c>
       <c r="H32">
         <v>10454300000.0</v>
       </c>
       <c r="I32">
         <v>9951630000.0</v>
       </c>
@@ -25017,1280 +25275,1294 @@
       <c r="AE32">
         <v>376900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN32"/>
+  <dimension ref="A1:DP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:120">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
+      <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:120">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B2">
+        <v>3371300000.0</v>
+      </c>
+      <c r="C2">
+        <v>3317800000.0</v>
+      </c>
+      <c r="D2">
         <v>3089700000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3272600000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3358300000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3055000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3084900000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3321900000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2947900000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2913900000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2847800000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3043700000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3061300000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3084000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2937700000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3014500000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2867400000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3064000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3015300000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2653964000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2600800000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2841400000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2385900000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2409438000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2171978000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1804503000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1957478000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2354520000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2315909000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2232770000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2030127000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2203543000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2110313000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2143374000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2048274000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2283849000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2143079000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2045128000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1937476000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2185179000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2198843000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2029007000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1889476000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2106788000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2134157000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2068186000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1900556000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2003364000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2014115000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2006333000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1807386000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1976669000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1916115000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1878630000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1770146000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1813258000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1823293000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1809094000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1623312000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1765503000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1689925000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1658520000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1531058000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1560368000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1488461000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1439550000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1277787000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1636834000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1355594000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1241470000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1131031000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>298974000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1499148000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1514242000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>1595879000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>1790886000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>1850922000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>1701091000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>1585121000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>1654548000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>1751852000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>1725746000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>1588008000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>1656114000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>1632714000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>1573926000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>1538135000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>1557185000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>1620007000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>1524908000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>1413037000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>1158611000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>1604267000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>1547022000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>1324578000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>1395720000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>1640795000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>1553797000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>1233793000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>1313870000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>1223113000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>1398494000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>1273003000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>1235761000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>1366120000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>1329041000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>1256367000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>998600000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>753200000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>629269000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>515377000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>383900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>440100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>337900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>229800000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>170600000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>112300000.0</v>
       </c>
-      <c r="DM2"/>
-      <c r="DN2"/>
+      <c r="DO2"/>
+      <c r="DP2"/>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:120">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B3">
-        <v>38700000.0</v>
+        <v>38300000.0</v>
       </c>
       <c r="C3">
-        <v>41800000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D3">
-        <v>41200000.0</v>
+        <v>32900000.0</v>
       </c>
       <c r="E3">
-        <v>40500000.0</v>
+        <v>36300000.0</v>
       </c>
       <c r="F3">
-        <v>39700000.0</v>
+        <v>35600000.0</v>
       </c>
       <c r="G3">
-        <v>39300000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="H3">
-        <v>37900000.0</v>
+        <v>34400000.0</v>
       </c>
       <c r="I3">
-        <v>37000000.0</v>
+        <v>34200000.0</v>
       </c>
       <c r="J3">
-        <v>36300000.0</v>
+        <v>32800000.0</v>
       </c>
       <c r="K3">
+        <v>31900000.0</v>
+      </c>
+      <c r="L3">
+        <v>31500000.0</v>
+      </c>
+      <c r="M3">
         <v>32200000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>30700000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>31300000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>30000000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>29700000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>29000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>31200000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>29900000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>24731000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>23700000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>23200000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>22200000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>22101000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>22012000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>21922000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>21540000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>22280000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>22790000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>22686000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>22198000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>22708000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>23527000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>24102000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>23897000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>23353000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>22847000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>22073000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>21314000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>20396000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>20089000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>19066000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>18630000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>18007000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>17409000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>17456000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>16570000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>15390000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>14440000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>14820000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>14769000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>15390000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>14163000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>13532000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>12523000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>12292000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>11865000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>11799000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>11523000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>12198000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>10732000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>9767000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>10380000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>9354000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>9119000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>9137000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>8924000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>11186000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>8343000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>8829000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>7733000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>9960000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>9049000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>7402000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>9967000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>8485000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>7325000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>10608000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>7443000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>6520000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>6668000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>7235000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>5940000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>9258000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>5098000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>4164000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>4605000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>5406000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>4731000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>4040000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>4001000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>4048000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>3922000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>2582000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>2789000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>2872000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>2595000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>2202000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>2090000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>6406000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>6479000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>6729000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>6176000.0</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>5370000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>5953000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>5824000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>5567000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>4400000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>3149000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>2244000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>1907000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>1200000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>1600000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>1000000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>800000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>500000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DN3">
         <v>400000.0</v>
       </c>
-      <c r="DM3"/>
-      <c r="DN3"/>
+      <c r="DO3"/>
+      <c r="DP3"/>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:120">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4">
         <v>-181000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-206000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-146000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>533000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-144000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-170000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-205000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-202000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>38000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-158000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-152000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-128000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-160000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-183000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-217000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-180000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-177000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-290000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-182000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-521000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-404000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-858000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-221000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>160000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-449000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-598000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-311000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-422000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-831000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>155000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-68000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-598000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-1478000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-1375000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>199000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-406000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-2040000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-1798000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>646000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>1032000.0</v>
       </c>
-      <c r="BG4">
-[...2 lines deleted...]
-      <c r="BH4">
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
         <v>68000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BK4">
         <v>-800000.0</v>
       </c>
-      <c r="BJ4">
-[...4 lines deleted...]
-      </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
@@ -26376,810 +26648,824 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
-      <c r="DD4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
+      <c r="DD4">
+        <v>0.0</v>
+      </c>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:120">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B5">
+        <v>112500000.0</v>
+      </c>
+      <c r="C5">
+        <v>129800000.0</v>
+      </c>
+      <c r="D5">
         <v>131400000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>121800000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>121200000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-24800000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>143500000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>131700000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>112100000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>105800000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>105000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>99700000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>135800000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>76500000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>105000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-145400000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>147400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>153500000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>154400000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>142837000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>124300000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>164100000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>86800000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>104290000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>95791000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>52920000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-221905000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>85362000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>65445000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>63287000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>87421000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>58481000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>47656000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>50184000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>19490000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>76048000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>54534000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>41015000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>20328000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>80615000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>48951000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>55297000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>40597000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>67748000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>60799000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>40433000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>38743000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>59593000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>54108000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>60095000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>47116000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>55863000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>54187000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>31132000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>51763000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>50791000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>36778000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>56138000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>50586000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>52501000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>53771000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>59525000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>48559000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>45986000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>44815000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>38866000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>35145000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>15992000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>69497000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>40739000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>33915000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-796180000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>8820000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>54380000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>55257000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>77261000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>80168000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>73004000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>61097000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>73950000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>73879000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>58587000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>59800000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>64696000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>66672000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>64972000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>51134000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>55949000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>52567000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>64723000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>50963000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>45235000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>59023000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>59934000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>45815000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>50399000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>67241000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>65843000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>50428000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>49010000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>51783000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>55778000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>44256000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>44133000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>57328000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>58655000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>49001000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>41300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>31000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DG5">
         <v>24588000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DH5">
         <v>18954000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DI5">
         <v>15500000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DJ5">
         <v>15700000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DK5">
         <v>12700000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DL5">
         <v>7500000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DM5">
         <v>6300000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DN5">
         <v>3100000.0</v>
       </c>
-      <c r="DM5"/>
-      <c r="DN5"/>
+      <c r="DO5"/>
+      <c r="DP5"/>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:120">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B6">
-        <v>170100000.0</v>
+        <v>150800000.0</v>
       </c>
       <c r="C6">
-        <v>163600000.0</v>
+        <v>169800000.0</v>
       </c>
       <c r="D6">
-        <v>162400000.0</v>
+        <v>164300000.0</v>
       </c>
       <c r="E6">
-        <v>15700000.0</v>
+        <v>158100000.0</v>
       </c>
       <c r="F6">
-        <v>183200000.0</v>
+        <v>156800000.0</v>
       </c>
       <c r="G6">
-        <v>171000000.0</v>
+        <v>10200000.0</v>
       </c>
       <c r="H6">
-        <v>150000000.0</v>
+        <v>177900000.0</v>
       </c>
       <c r="I6">
-        <v>142800000.0</v>
+        <v>165900000.0</v>
       </c>
       <c r="J6">
-        <v>141300000.0</v>
+        <v>144900000.0</v>
       </c>
       <c r="K6">
+        <v>137700000.0</v>
+      </c>
+      <c r="L6">
+        <v>136500000.0</v>
+      </c>
+      <c r="M6">
         <v>131900000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>166500000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>107800000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>135000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-115700000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>176400000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>184700000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>184300000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>167568000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>148000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>187300000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>109000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>126391000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>117803000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>74842000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-200365000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>107642000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>88235000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>85973000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>109619000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>81189000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>71183000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>74286000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>43387000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>99401000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>77381000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>63088000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>41642000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>101011000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>69040000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>74363000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>59227000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>85755000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>78208000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>57889000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>55313000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>74983000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>68548000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>74915000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>61885000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>71253000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>68350000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>44664000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>64286000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>63083000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>48643000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>67937000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>62109000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>64699000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>64503000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>69292000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>58939000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>55340000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>53934000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>48003000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>44069000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>27178000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>77840000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>49568000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>41648000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-786220000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>17869000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>61782000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>65224000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>85746000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>87493000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>83612000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>68540000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>80470000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>80547000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>65822000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>65740000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>73954000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>71770000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>69136000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>55739000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>61355000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>57298000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>68763000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>54964000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>49283000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>62945000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>62516000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>48604000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>53271000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>69836000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>68045000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>52518000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>55416000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>58262000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>62507000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>50432000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>49503000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>63281000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>64479000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>54568000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>45700000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>34149000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>26832000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>20861000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>16700000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>17300000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>13700000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>8300000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>6800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>3500000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>106400000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>106300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:120">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...4 lines deleted...]
-      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -27358,139 +27644,141 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
-      <c r="DD7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
+      <c r="DD7">
+        <v>0.0</v>
+      </c>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
+      <c r="DO7"/>
+      <c r="DP7"/>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:120">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
-[...1 lines deleted...]
-      </c>
+      <c r="M8"/>
       <c r="N8"/>
       <c r="O8">
         <v>0.0</v>
       </c>
-      <c r="P8">
-[...1 lines deleted...]
-      </c>
+      <c r="P8"/>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
+        <v>0.0</v>
+      </c>
+      <c r="T8">
+        <v>0.0</v>
+      </c>
+      <c r="U8">
         <v>-181000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-206000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-146000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>533000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-144000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-170000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-205000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-202000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>37000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-158000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-152000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-128000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-161000.0</v>
       </c>
-      <c r="AF8">
-[...4 lines deleted...]
-      </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -27666,1544 +27954,1574 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
-      <c r="DD8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
+      <c r="DD8">
+        <v>0.0</v>
+      </c>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:120">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B9">
+        <v>617500000.0</v>
+      </c>
+      <c r="C9">
+        <v>616200000.0</v>
+      </c>
+      <c r="D9">
         <v>598800000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>598700000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>615500000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>602200000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>566400000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>573900000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>543600000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>539100000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>536200000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>541100000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>582200000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>568900000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>553500000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>576100000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>580700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>588800000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>571300000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>530580000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>472000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>510800000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>400900000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>389117000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>376567000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>307383000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>350578000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>393884000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>386811000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>381311000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>359011000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>370715000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>360536000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>362375000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>352499000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>384090000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>362622000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>360618000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>350346000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>371734000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>359085000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>353305000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>345150000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>363848000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>360251000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>355554000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>334959000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>348464000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>341489000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>346947000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>329000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>338700000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>326081000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>323806000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>313020000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>304785000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>304428000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>312852000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>303754000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>305295000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>302924000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>309732000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>287238000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>284525000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>281799000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>282476000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>265879000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>314641000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>274303000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>259699000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>247467000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>86334000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>285693000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>282358000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>305643000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>322378000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>334953000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>313697000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>298176000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>304806000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>315978000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>307994000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>298069000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>307484000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>290954000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>279023000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>287341000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>284740000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>285698000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>279159000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>265064000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>208971000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>283340000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>276272000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>251397000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>257645000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>294857000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>283238000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>232129000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>276062000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>228742000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>241886000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>226470000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>209114000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>228741000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>219298000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>208034000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>165300000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>116800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>94261000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DH9">
         <v>78075000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>61300000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>64000000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DK9">
         <v>48200000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DL9">
         <v>34200000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DM9">
         <v>25600000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DN9">
         <v>14800000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DO9">
         <v>106400000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DP9">
         <v>106300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:120">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B10">
+        <v>57500000.0</v>
+      </c>
+      <c r="C10">
+        <v>80300000.0</v>
+      </c>
+      <c r="D10">
         <v>85100000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>73200000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>71200000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-69100000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>97400000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>82100000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>60800000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>55700000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>57500000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>54600000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>91200000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>32500000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>63600000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-182500000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>116400000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>127200000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>128900000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>122377000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>112200000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>151000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>72600000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>90378000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>80673000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>37433000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-243248000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>60947000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>40540000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>36822000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>61336000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>31192000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>22632000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>25344000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-3856000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>53846000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>33856000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>20270000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>152000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>62172000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>31250000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>38156000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>23634000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>51628000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>45198000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>24741000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>23589000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>45003000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>39602000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>44890000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>32233000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>40394000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>38768000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>14290000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>35570000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>47099000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>20077000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>40613000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>35057000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>31359000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>31433000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>36918000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>26141000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>28409000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>22391000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>16102000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>11519000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-22043000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>36689000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>6480000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>7846000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-811054000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-17595000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>27385000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>30067000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>49164000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>52019000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>47562000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>36704000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>48730000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>48397000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>31954000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>34889000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>40981000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>46275000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>45153000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>30993000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>31938000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>35054000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>48060000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>35424000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>33585000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>30187000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>44870000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>30209000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>35186000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>52221000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>50303000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>37520000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>34822000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>36585000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>36836000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>22208000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>19991000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>35119000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>36347000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>28416000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>25200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>20600000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>16230000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>10848000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>9900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>8900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>7500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>3400000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>1900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>1500000.0</v>
       </c>
-      <c r="DM10"/>
-      <c r="DN10"/>
+      <c r="DO10"/>
+      <c r="DP10"/>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:120">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B11">
+        <v>16400000.0</v>
+      </c>
+      <c r="C11">
+        <v>22900000.0</v>
+      </c>
+      <c r="D11">
         <v>24300000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>26300000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>24400000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-23500000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>26800000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>23500000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-13400000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>14500000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>15500000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>15900000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>22800000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>9100000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>15900000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>8400000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>29100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>32400000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>31600000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>25848000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>27500000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>37000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>18900000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>32895000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>20685000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>6437000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-44117000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>14678000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>11372000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>10071000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>18987000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>9211000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>7331000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>8222000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-1842000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-8283000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>14126000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>7956000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>172000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>24131000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>12281000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>15113000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>9170000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>20121000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>18095000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>9649000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>9200000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>18046000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>15045000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>17829000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>12249000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>10833000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>14066000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>5573000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>13873000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>17376000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>7751000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>11615000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>13912000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>10987000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>12100000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>14767000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>10457000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-37409000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>8442000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>6510000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>4953000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-52344000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>16510000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>2916000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>3531000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-150104000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-6214000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>10954000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>12027000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>19758000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>20263000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>18722000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>14428000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>20149000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>19367000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>13380000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>13357000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>15821000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>17676000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>16873000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>11622000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>12345000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>13152000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>17433000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>13171000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>9720000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>10932000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>16239000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>11148000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>13096000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>20290000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>19141000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>14307000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>13580000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>14272000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>14350000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>8664000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>7700000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>13060000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>13895000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>11045000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DE11">
         <v>10000000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DF11">
         <v>8000000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DG11">
         <v>6129000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DH11">
         <v>4161000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DI11">
         <v>3500000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DJ11">
         <v>3500000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DK11">
         <v>2800000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DL11">
         <v>1300000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DM11">
         <v>700000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DN11">
         <v>600000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DO11">
         <v>-800000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DP11">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:120">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B12">
+        <v>55000000.0</v>
+      </c>
+      <c r="C12">
+        <v>49500000.0</v>
+      </c>
+      <c r="D12">
         <v>47700000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>50000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>51400000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>45700000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>47500000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>51000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>52700000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>51400000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>49100000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>46600000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>46200000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>45600000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>42600000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>38500000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>32500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>25900000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>24400000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>21478000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>12860000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>13935000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>14987000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>15053000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>15693000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>16491000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>21900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>25103000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>25505000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>27063000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>27076000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>27580000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>25635000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>25459000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>23944000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>22801000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>21269000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>21333000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>20781000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>20465000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>18337000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>18895000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>18775000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>18113000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>17725000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>18399000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>17997000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>17466000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>17299000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>18711000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>18507000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>18870000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>19016000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>19981000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>19572000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>19749000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>20567000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>19178000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>21183000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>21142000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>21206000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>22120000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>22577000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>17577000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>23908000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>25155000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>25491000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>38035000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>31447000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>30921000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>21679000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>38263000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>9744000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>26995000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>13397000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>67638000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>17271000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>17348000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>16291000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>59609000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>15523000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>15610000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>12125000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>40209000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>9651000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>10100000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>9028000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>26816000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>6516000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>6561000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>5955000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>21037000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>5103000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>5925000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>6010000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>24524000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>6034000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>16182000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>13582000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>13619000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>14552000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>17709000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>21332000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>24140000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>22245000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>22344000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>20623000.0</v>
       </c>
-      <c r="DC12"/>
-      <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:120">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
         <v>50000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>51100000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>45700000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>47400000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>51100000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>52700000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>46400000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>45900000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>42900000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>38500000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>32500000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>27200000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>25600000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>21800000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>12995000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>14247000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>15239000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>15454000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>15579000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>16512000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>20776000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>24471000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>24499000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>25801000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>26156000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -29246,90 +29564,88 @@
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:120">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...4 lines deleted...]
-      </c>
+      <c r="AE14"/>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -29508,933 +29824,945 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
-      <c r="DD14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
+      <c r="DD14">
+        <v>0.0</v>
+      </c>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
+      <c r="DO14"/>
+      <c r="DP14"/>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:120">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B15">
+        <v>41100000.0</v>
+      </c>
+      <c r="C15">
+        <v>57400000.0</v>
+      </c>
+      <c r="D15">
         <v>60800000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>46900000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>46800000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-45600000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>70600000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>58600000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>74200000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>41200000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>42000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>38700000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>68400000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>23400000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>47700000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-190900000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>87300000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>94800000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>97300000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>96348000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>84500000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>113800000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>54200000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>57339000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>59818000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>30791000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-199333000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>46306000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>29010000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>26599000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>42221000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>21820000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>15118000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>16905000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-2194000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>61952000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>19440000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>12132000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-541000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>37636000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>18111000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>22822000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>14624000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>31058000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>26505000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>14781000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>13967000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>26126000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>24712000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>26993000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>19386000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>28083000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>23327000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>8916000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>21291000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>30382000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>10042000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>28179000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>20498000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>20538000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>19401000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>21351000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>14964000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>64354000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>12985000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>8436000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>4154000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>14250000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>15594000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>26000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>1678000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-685597000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-25349000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>9217000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>14208000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>23036000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>26107000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>26368000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>19991000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>23239000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>28608000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>12188000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>17082000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>20941000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>26804000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>27004000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>17112000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>14613000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>19281000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>29992000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>22185000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>13817000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>17541000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>28516000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>11685000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>21406000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>31590000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>31488000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>22079000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>21242000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>22119000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>22486000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>13483000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>12291000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>22059000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>22452000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>17371000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>15200000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>12600000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>10101000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>6687000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>6400000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>5400000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>4700000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>2100000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DM15">
         <v>1200000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DN15">
         <v>900000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DO15">
         <v>800000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DP15">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:120">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>46900000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>46800000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-45600000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>70600000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>58600000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>74200000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>68400000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>23400000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>47700000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-190900000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>87300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>94800000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>97300000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>96348000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>84485000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>113845000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>54222000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>57339000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>59818000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>30791000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-199333000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>46307000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>29010000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>26599000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>42221000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>21821000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>15118000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>16905000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-2194000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>61952000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>19440000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>12132000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-541000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>37636000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>18111000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>22822000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>14624000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>31058000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>26505000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>14781000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>13967000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>26126000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>24712000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>26993000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>19386000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>28084000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>23327000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>8916000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>21291000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>28792000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>10042000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>28179000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>20498000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>21241000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>19401000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>21351000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>15684000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>65818000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>13949000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>9592000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>6566000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>28059000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>20179000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>4465000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>4464000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>-468000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>468000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>16431000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>14916000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>26807000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>20286000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>28840000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>22265000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>28916000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>29030000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>17751000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>21135000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>26662000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>30679000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>28978000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>19656000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>41090000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>-30627000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>30627000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>21567000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>19594000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>20117000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>28556000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>19038000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>25638000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>29844000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>31167000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>23244000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>23654000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>22208000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>23010000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>13330000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>12291000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>22058000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>22452000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>17371000.0</v>
       </c>
-      <c r="DC16"/>
-      <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
+      <c r="DO16"/>
+      <c r="DP16"/>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:120">
       <c r="A17" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>197</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>57400000.0</v>
+      </c>
+      <c r="D17">
         <v>60800000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>46900000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>46800000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-45600000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>70600000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>58600000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>74200000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>41200000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>42000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>38700000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>68400000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>23400000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>47700000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-190900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>94800000.0</v>
       </c>
       <c r="R17">
         <v>97300000.0</v>
       </c>
       <c r="S17">
+        <v>94800000.0</v>
+      </c>
+      <c r="T17">
+        <v>97300000.0</v>
+      </c>
+      <c r="U17">
         <v>96529000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>84691000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>113991000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>53689000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>57483000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>59988000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>30996000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-199131000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>46269000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>29168000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>26751000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>42349000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>21981000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>15301000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>17122000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-2014000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>62129000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>19730000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>12314000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-20000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>38040000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>18969000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>23043000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>14464000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>31507000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>27103000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>15092000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>14389000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>26957000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>24557000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>27061000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>19984000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>29562000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>24702000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>8717000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>21697000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>32422000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>11840000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>27533000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>19466000.0</v>
       </c>
-      <c r="BG17">
-[...2 lines deleted...]
-      <c r="BH17">
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
         <v>19333000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>22151000.0</v>
       </c>
-      <c r="BJ17">
-[...4 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -30520,156 +30848,164 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
-      <c r="DD17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
+      <c r="DD17">
+        <v>0.0</v>
+      </c>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:120">
       <c r="A18" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>198</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>-51200000.0</v>
+      </c>
+      <c r="D18">
         <v>-47700000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-50100000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-51400000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-45700000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-47500000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-51100000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-52700000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-51400000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-49300000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-46600000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-46400000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-45900000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-43000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-38500000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-32500000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-27000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-25500000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-21800000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-12860000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-14406000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-14987000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-15454000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-15761000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-16491000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-21900000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-25104000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-25505000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-27063000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-26676000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -30712,201 +31048,203 @@
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:120">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
-[...4 lines deleted...]
-      </c>
+      <c r="M19"/>
+      <c r="N19"/>
       <c r="O19">
         <v>100000.0</v>
       </c>
       <c r="P19">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="Q19">
-        <v>-200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="R19">
         <v>300000.0</v>
       </c>
       <c r="S19">
+        <v>-200000.0</v>
+      </c>
+      <c r="T19">
+        <v>300000.0</v>
+      </c>
+      <c r="U19">
         <v>-15601000.0</v>
       </c>
-      <c r="T19"/>
-[...1 lines deleted...]
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19">
         <v>101000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-4000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>1000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>100000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-6679000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-5000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-5000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>100000.0</v>
       </c>
-      <c r="AE19"/>
-[...1 lines deleted...]
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19">
         <v>17000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>89000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-32000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>4000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>7000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-14501000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>4000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>11000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>6000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>104000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-1000.0</v>
       </c>
-      <c r="AR19"/>
-      <c r="AS19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>10000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>90000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-2000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-1000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>3000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>97000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-2000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>29000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-28265000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>95000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>3119000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-17275000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-3880000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>-1589000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BI19"/>
+      <c r="BJ19">
         <v>-2881000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>-2162000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
@@ -30918,203 +31256,201 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:120">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20"/>
       <c r="O20">
+        <v>62600000.0</v>
+      </c>
+      <c r="P20"/>
+      <c r="Q20">
         <v>320400000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20">
         <v>100000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20">
         <v>1158000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>26000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>833000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>268000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>17692000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>1124000.0</v>
       </c>
-      <c r="AC20"/>
-      <c r="AD20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>1952000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>15614000.0</v>
       </c>
-      <c r="AF20">
-[...2 lines deleted...]
-      <c r="AG20">
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>10300000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>3600000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>6079000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>200000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>2605000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>510000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>1823000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>6089000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>151000.0</v>
       </c>
-      <c r="AP20">
-[...2 lines deleted...]
-      <c r="AQ20">
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>17918000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>37000.0</v>
       </c>
-      <c r="AS20">
-[...4 lines deleted...]
-      </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>6594000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>208000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>4000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>3000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>9803000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>18000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>36000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>15000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>383000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>23000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>33000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>1000.0</v>
       </c>
-      <c r="BG20">
-[...2 lines deleted...]
-      <c r="BH20">
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
         <v>102000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>41000.0</v>
       </c>
-      <c r="BJ20">
-[...4 lines deleted...]
-      </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
@@ -31200,458 +31536,466 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
-      <c r="DD20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
+      <c r="DD20">
+        <v>0.0</v>
+      </c>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:120">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B21">
+        <v>112400000.0</v>
+      </c>
+      <c r="C21">
+        <v>131600000.0</v>
+      </c>
+      <c r="D21">
         <v>133100000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>123200000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>122700000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>149100000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>146400000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>135000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>113600000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>107700000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>106700000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>101500000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>137400000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>78300000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>106400000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-144100000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>148900000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>154800000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>154400000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>159716000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>125400000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>165400000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>87900000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>105837000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>96433000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>53544000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-221875000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>92222000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>65196000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>62973000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>87315000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>58691000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>48137000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>50647000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>20188000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>77184000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>55762000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>42171000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>36449000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>82632000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>50927000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>57045000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>42305000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>69744000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>62923000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>43130000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>41496000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>62470000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>56902000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>63598000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>50643000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>59264000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>57755000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>62536000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>55047000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>66173000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>57782000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>61858000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>55709000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>52940000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>53778000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>59485000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>48310000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>50872000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>46650000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>48336000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>36764000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>28278000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>51412000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>40719000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>33865000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-796906000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>8820000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>54350000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>55257000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>77261000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>80168000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>73004000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>61097000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>73950000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>73879000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>58587000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>59800000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>64696000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>66672000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>64972000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>51134000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>55949000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>52567000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>64723000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>50963000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>45235000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>59023000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>59934000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>45815000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>50399000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>67241000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>65843000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>50428000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>49010000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>51783000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>55778000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>44256000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>44133000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>57328000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>58655000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>49001000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>41300000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>31000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>24588000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>18954000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>15500000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>15700000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>12700000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DL21">
         <v>7500000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DM21">
         <v>6300000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DN21">
         <v>3100000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DO21">
         <v>106400000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DP21">
         <v>106300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:120">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -31830,422 +32174,434 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
-      <c r="DD22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
+      <c r="DD22">
+        <v>0.0</v>
+      </c>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:120">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B23">
+        <v>3876400000.0</v>
+      </c>
+      <c r="C23">
+        <v>3802400000.0</v>
+      </c>
+      <c r="D23">
         <v>3555400000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3748100000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3851100000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3508100000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3504900000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3760800000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3377900000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3345300000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>3277300000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3483300000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3506100000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3574600000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3384800000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3734700000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3299200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3498000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3432200000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3024828000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2947400000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3186800000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2698900000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2692718000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2452112000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2058342000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2529931000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2656182000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2637524000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2551108000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2301823000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2515567000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2422712000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2455102000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2380585000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2590755000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2449939000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2363575000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2251373000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2474281000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2507001000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2325267000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2192321000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2400892000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2431485000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2380610000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2194019000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2289358000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2298702000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2289682000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2085743000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2256105000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2184441000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2139900000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2028119000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>2051870000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2069939000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>2060088000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1871357000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>2017858000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1938969000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1908726000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1769986000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1794021000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1723610000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1673690000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1506902000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>1923197000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>1578485000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>1460450000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>1344633000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>1182214000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>1776021000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>1742250000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>1846265000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>2036003000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>2105707000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>1941784000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>1822200000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>1885404000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>1993951000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>1975153000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>1826277000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>1898902000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>1856996000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>1787977000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>1774342000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>1785976000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>1853138000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>1739344000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>1627138000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>1322347000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>1828584000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>1763360000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>1530160000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>1602966000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>1868411000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>1771192000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>1415494000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>1540922000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>1400072000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>1584602000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>1455217000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>1400742000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>1537533000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>1489684000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>1415400000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>1122600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>839000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>698942000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>574498000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>429700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>488400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>373400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>256500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>189900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>124000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>106400000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>106300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:120">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32320,440 +32676,442 @@
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:120">
       <c r="A25" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>205</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>34100000.0</v>
+      </c>
+      <c r="D25">
         <v>32900000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>36300000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>35600000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>35000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>34400000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>34200000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>32800000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>31900000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>31500000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>32200000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>35200000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>36100000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>34300000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>33500000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>29000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>28200000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>27000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>27400000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>23677000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>23190000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>22202000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>22101000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>22012000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>21922000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>21540000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>22280000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>22790000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>22686000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>22198000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>22708000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>23527000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>24102000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>23897000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>23353000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>22847000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>22073000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>21314000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>20396000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>20089000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>19066000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>18630000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>18007000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>17409000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>17456000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>16570000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>15390000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>14440000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>14820000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>14769000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>15390000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>14163000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>13532000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>12523000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>12292000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>11865000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>11799000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>11523000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>12198000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>10732000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>10589000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>9966000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>9354000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>8705000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>8723000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>8510000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>11186000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>8343000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>8829000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>7733000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>9960000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>4880000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>11571000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>9967000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>8485000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>7325000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>10608000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>7443000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>6520000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>6668000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>7550000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>5625000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>9258000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>5667000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>4724000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>4605000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>5406000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>4451000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>4407000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>3914000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>4048000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>3922000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>2582000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>2789000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>2872000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>-6018000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>10815000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>2090000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>6406000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>6479000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>6729000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>5370000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>5370000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>5953000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>5824000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>5567000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>4400000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>3000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>2400000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>1900000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>1200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>1500000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>1100000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>800000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>500000.0</v>
       </c>
-      <c r="DL25"/>
-      <c r="DM25"/>
       <c r="DN25"/>
+      <c r="DO25"/>
+      <c r="DP25"/>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:120">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...4 lines deleted...]
-      </c>
+      <c r="AE26"/>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
@@ -32932,240 +33290,248 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
-      <c r="DD26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
+      <c r="DD26">
+        <v>0.0</v>
+      </c>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:120">
       <c r="A27" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>207</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>28500000.0</v>
+      </c>
+      <c r="D27">
         <v>27300000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>26600000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>26400000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>24400000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>23800000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>19000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>21500000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>21600000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>22300000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>20800000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>22500000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>22800000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>26100000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>22600000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>21100000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>25600000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>26200000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>17371000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>16700000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>15300000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>12200000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>10509000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>9455000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>8087000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>14135000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>14523000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>15856000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>15402000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>15050000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>16196000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>14652000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>16270000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>16016000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>15115000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>15846000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>15344000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>15257000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>15840000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>14987000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>15499000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>15347000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>15470000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>15470000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>15358000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>15332000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>15410000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>14045000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>13864000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>14119000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>15327000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>14132000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>13718000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>13431000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>13243000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>12498000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>12554000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>12055000.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
@@ -33180,494 +33546,504 @@
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:120">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B28">
+        <v>466800000.0</v>
+      </c>
+      <c r="C28">
+        <v>416100000.0</v>
+      </c>
+      <c r="D28">
         <v>399700000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>407100000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>425200000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>388200000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>356500000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>380600000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>370600000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>371400000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>369900000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>365500000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>387100000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>369100000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>386700000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>343700000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>377900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>377200000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>360800000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>325980000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>304700000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>305300000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>277200000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>248469000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>247719000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>222272000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>268021000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>246398000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>280970000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>279130000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>232045000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>257719000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>274370000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>261192000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>288909000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>262519000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>268128000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>278587000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>276977000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>251295000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>267154000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>261705000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>269028000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>259531000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>264571000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>269303000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>255530000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>248992000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>256099000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>255050000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>249854000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>239319000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>240432000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>234372000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>232393000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>223555000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>222830000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>227197000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>225094000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>240779000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>238704000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>240439000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>232514000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>224155000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>226331000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>228372000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>224310000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>254960000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>203694000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>192753000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>181535000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>65432000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>267961000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>242042000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>242451000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>237957000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>249101000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>241244000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>240288000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>224846000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>236766000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>242537000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>226307000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>234577000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>242669000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>236952000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>232125000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>224237000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>240118000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>222014000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>214079000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>160563000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>240654000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>230584000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>218990000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>205322000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>230718000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>225317000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>200103000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>220647000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>176163000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>179379000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>171467000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>159611000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>165460000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>154819000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>153466000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>119600000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>82700000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>67400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>57200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>44600000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>45900000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>35200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>26600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>18800000.0</v>
       </c>
-      <c r="DL28"/>
-      <c r="DM28"/>
       <c r="DN28"/>
+      <c r="DO28"/>
+      <c r="DP28"/>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:120">
       <c r="A29" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>209</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>22900000.0</v>
+      </c>
+      <c r="D29">
         <v>24300000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>26300000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>24400000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-23500000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>26800000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>23500000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-13400000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>14500000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>15500000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>15900000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>22800000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>9100000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>15900000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>8400000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>29100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>32400000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>31600000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>25800000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>27559000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>37030000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>18864000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>32895000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>20685000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>6437000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-44117000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>14678000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>11372000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>10071000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>18987000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -33710,1116 +34086,1136 @@
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:120">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B30">
+        <v>505100000.0</v>
+      </c>
+      <c r="C30">
+        <v>484600000.0</v>
+      </c>
+      <c r="D30">
         <v>465700000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>475500000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>492800000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>453100000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>420000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>438900000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>430000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>431400000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>429500000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>439600000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>444800000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>490600000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>447100000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>720200000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>431800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>434000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>416900000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>370864000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>346600000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>345400000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>313000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>283280000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>280134000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>253839000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>572453000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>301662000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>321615000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>318338000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>271696000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>312024000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>312399000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>311728000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>332311000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>306906000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>306860000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>318447000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>313897000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>289102000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>308158000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>296260000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>302845000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>294104000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>297328000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>312424000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>293463000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>285994000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>284587000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>283349000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>278357000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>279436000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>268326000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>261270000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>257973000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>238612000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>246646000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>250994000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>248045000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>252355000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>249044000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>250206000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>238928000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>233653000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>235149000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>234140000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>229115000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>286363000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>222891000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>218980000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>213602000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>883240000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>276873000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>228008000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>250386000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>245117000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>254785000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>240693000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>237079000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>230856000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>242099000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>249407000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>238269000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>242788000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>224282000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>214051000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>236207000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>228791000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>233131000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>214436000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>214101000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>163736000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>224317000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>216338000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>205582000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>207246000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>227616000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>217395000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>181701000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>227052000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>176959000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>186108000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>182214000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>164981000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>171413000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>160643000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>159033000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>124000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>85800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>69673000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>59121000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>45800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>48300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>35500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>26700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>19300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>11700000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>106400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>106300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:118">
+    <row r="31" spans="1:120">
       <c r="A31" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B31">
+        <v>-54900000.0</v>
+      </c>
+      <c r="C31">
+        <v>-51300000.0</v>
+      </c>
+      <c r="D31">
         <v>-48000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-50000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-51500000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-218200000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-49000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-52900000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-52800000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-52000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-49200000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-46900000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-46200000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-45800000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-42800000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-38400000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-32500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-27600000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-25500000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-37339000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-13200000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-14400000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-15300000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-15459000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-15760000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-16111000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-21373000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-31275000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-24656000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-26151000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-25979000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-27499000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-25505000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-25303000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-24044000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-23338000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-21906000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-21901000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-36297000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-20460000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-19677000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-18889000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-18671000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-18116000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-17725000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-18389000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-17907000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-17467000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-17300000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-18708000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-18410000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-18870000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-18987000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-48246000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-19477000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-19074000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-37705000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-21245000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-20652000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-21581000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-21111000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-22800000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-22169000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-22463000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-24259000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-32234000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-25245000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-50321000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-14723000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-34239000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-26019000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-14148000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-26415000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-26965000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-25190000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-28097000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-28149000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-25442000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-24393000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-25220000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-25482000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-26633000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-24911000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-23715000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-20397000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-19819000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-20141000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-24011000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-17513000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-16663000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-15539000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-11650000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-28836000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-15064000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-15606000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-15213000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-15020000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-15540000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-12908000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>-14188000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>-15198000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>-18942000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>-22048000.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>-2000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>-22209000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>-22308000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DD31">
         <v>-20585000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DE31">
         <v>-16100000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DF31">
         <v>-10400000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DG31">
         <v>-8358000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DH31">
         <v>-8106000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DI31">
         <v>-5600000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DJ31">
         <v>-6800000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DK31">
         <v>-5200000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DL31">
         <v>-4100000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DM31">
         <v>-4400000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DN31">
         <v>-1600000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DO31">
         <v>-106400000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DP31">
         <v>-106300000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:118">
+    <row r="32" spans="1:120">
       <c r="A32" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B32">
+        <v>3988800000.0</v>
+      </c>
+      <c r="C32">
+        <v>3934000000.0</v>
+      </c>
+      <c r="D32">
         <v>3688500000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>3871300000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>3973800000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>3657200000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3651300000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>3895800000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>3491500000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>3453000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>3384000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>3584800000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>3643500000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>3652900000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>3491200000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>3590600000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>3448100000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>3652800000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>3586600000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>3184544000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>3072800000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>3352200000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>2786800000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2798555000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2548545000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2111886000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>2308056000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>2748404000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>2702720000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>2614081000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>2389138000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>2574258000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>2470849000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>2505749000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>2400773000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>2667939000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>2505701000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>2405746000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>2287822000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>2556913000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>2557928000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>2382312000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>2234626000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>2470636000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>2494408000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>2423740000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>2235515000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>2351828000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>2355604000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>2353280000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>2136386000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>2315369000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>2242196000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>2202436000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>2083166000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>2118043000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>2127721000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>2121946000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>1927066000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>2070798000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>1992849000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>1968252000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>1818296000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>1844893000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>1770260000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>1722026000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>1543666000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>1951475000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>1629897000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>1501169000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>1378498000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>385308000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>1784841000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>1796600000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>1901522000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>2113264000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>2185875000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>2014788000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>1883297000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>1959354000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>2067830000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>2033740000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>1886077000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>1963598000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>1923668000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>1852949000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>1825476000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>1841925000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>1905705000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>1804067000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>1678101000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>1367582000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>1887607000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>1823294000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>1575975000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>1653365000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>1935652000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>1837035000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>1465922000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>1589932000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>1451855000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>1640380000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>1499473000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>1444875000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>1594861000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>1548339000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>1464401000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>1163900000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>870000000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>723530000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DH32">
         <v>593452000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DI32">
         <v>445200000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DJ32">
         <v>504100000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DK32">
         <v>386100000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DL32">
         <v>264000000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DM32">
         <v>196200000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DN32">
         <v>127100000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DO32">
         <v>106400000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DP32">
         <v>106300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -34908,146 +35304,146 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B2">
         <v>44000000.0</v>
       </c>
       <c r="C2">
         <v>28900000.0</v>
       </c>
       <c r="D2">
         <v>229200000.0</v>
       </c>
       <c r="E2">
         <v>299400000.0</v>
       </c>
       <c r="F2">
         <v>170300000.0</v>
       </c>
       <c r="G2">
         <v>29103000.0</v>
       </c>
       <c r="H2">
         <v>5854000.0</v>
       </c>
       <c r="I2">
         <v>6352000.0</v>
       </c>
       <c r="J2">
         <v>3108000.0</v>
       </c>
       <c r="K2">
-        <v>77625000.0</v>
+        <v>3625000.0</v>
       </c>
       <c r="L2">
         <v>4182000.0</v>
       </c>
       <c r="M2">
         <v>3016000.0</v>
       </c>
       <c r="N2">
         <v>3371000.0</v>
       </c>
       <c r="O2">
         <v>1913000.0</v>
       </c>
       <c r="P2">
         <v>21842000.0</v>
       </c>
       <c r="Q2">
         <v>30035000.0</v>
       </c>
       <c r="R2">
         <v>6971000.0</v>
       </c>
       <c r="S2">
         <v>16514000.0</v>
       </c>
       <c r="T2">
         <v>12696000.0</v>
       </c>
       <c r="U2">
         <v>7566000.0</v>
       </c>
       <c r="V2">
         <v>9991000.0</v>
       </c>
       <c r="W2">
         <v>82082000.0</v>
       </c>
       <c r="X2">
         <v>10576000.0</v>
       </c>
       <c r="Y2">
         <v>-96103000.0</v>
       </c>
       <c r="Z2">
-        <v>109325000.0</v>
+        <v>1267000.0</v>
       </c>
       <c r="AA2">
         <v>83111000.0</v>
       </c>
       <c r="AB2">
         <v>51800000.0</v>
       </c>
       <c r="AC2">
         <v>18300000.0</v>
       </c>
       <c r="AD2">
         <v>6700000.0</v>
       </c>
       <c r="AE2">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B3">
         <v>149900000</v>
       </c>
       <c r="C3">
         <v>187300000</v>
       </c>
       <c r="D3">
         <v>203600000</v>
       </c>
       <c r="E3">
         <v>227100000</v>
       </c>
       <c r="F3">
         <v>298200000</v>
       </c>
       <c r="G3">
         <v>127183000</v>
       </c>
       <c r="H3">
         <v>125576000</v>
       </c>
       <c r="I3">
         <v>163619000</v>
       </c>
@@ -35069,80 +35465,80 @@
       <c r="O3">
         <v>95376000</v>
       </c>
       <c r="P3">
         <v>158716000</v>
       </c>
       <c r="Q3">
         <v>85194000</v>
       </c>
       <c r="R3">
         <v>43277000</v>
       </c>
       <c r="S3">
         <v>137094000</v>
       </c>
       <c r="T3">
         <v>78295000</v>
       </c>
       <c r="U3">
         <v>99848000</v>
       </c>
       <c r="V3">
         <v>81638000</v>
       </c>
       <c r="W3">
-        <v>105602999</v>
+        <v>104377000</v>
       </c>
       <c r="X3">
         <v>96075000</v>
       </c>
       <c r="Y3">
         <v>92516000</v>
       </c>
       <c r="Z3">
         <v>43600000</v>
       </c>
       <c r="AA3">
         <v>73171000</v>
       </c>
       <c r="AB3">
         <v>382200000</v>
       </c>
       <c r="AC3">
         <v>76500000</v>
       </c>
       <c r="AD3">
         <v>87700000</v>
       </c>
       <c r="AE3">
         <v>1900000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-70200000.0</v>
       </c>
       <c r="F4">
         <v>129100000.0</v>
       </c>
       <c r="G4">
         <v>141210000.0</v>
       </c>
       <c r="H4">
         <v>23249000.0</v>
       </c>
       <c r="I4">
         <v>-498000.0</v>
       </c>
       <c r="J4">
         <v>3244000.0</v>
       </c>
       <c r="K4">
         <v>-517000.0</v>
       </c>
@@ -35157,315 +35553,315 @@
       </c>
       <c r="O4">
         <v>1458000.0</v>
       </c>
       <c r="P4">
         <v>-19929000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-9300000.0</v>
       </c>
       <c r="F5">
         <v>12400000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B6">
         <v>-37700000.0</v>
       </c>
       <c r="C6">
         <v>15100000.0</v>
       </c>
       <c r="D6">
         <v>-200300000.0</v>
       </c>
       <c r="E6">
         <v>-70200000.0</v>
       </c>
       <c r="F6">
         <v>129100000.0</v>
       </c>
       <c r="G6">
         <v>141210000.0</v>
       </c>
       <c r="H6">
         <v>23249000.0</v>
       </c>
       <c r="I6">
         <v>-498000.0</v>
       </c>
       <c r="J6">
         <v>3244000.0</v>
       </c>
       <c r="K6">
-        <v>-74517000.0</v>
+        <v>-517000.0</v>
       </c>
       <c r="L6">
-        <v>73443000.0</v>
+        <v>-557000.0</v>
       </c>
       <c r="M6">
         <v>1166000.0</v>
       </c>
       <c r="N6">
         <v>-355000.0</v>
       </c>
       <c r="O6">
         <v>1458000.0</v>
       </c>
       <c r="P6">
         <v>-19929000.0</v>
       </c>
       <c r="Q6">
         <v>-8193000.0</v>
       </c>
       <c r="R6">
         <v>23064000.0</v>
       </c>
       <c r="S6">
         <v>-9543000.0</v>
       </c>
       <c r="T6">
         <v>3818000.0</v>
       </c>
       <c r="U6">
         <v>5130000.0</v>
       </c>
       <c r="V6">
-        <v>7566000.0</v>
+        <v>-2425000.0</v>
       </c>
       <c r="W6">
         <v>-72091000.0</v>
       </c>
       <c r="X6">
         <v>71506000.0</v>
       </c>
       <c r="Y6">
-        <v>106679000.0</v>
+        <v>10576000.0</v>
       </c>
       <c r="Z6">
-        <v>18618000.0</v>
+        <v>-1267000.0</v>
       </c>
       <c r="AA6">
-        <v>26214000.0</v>
+        <v>1267000.0</v>
       </c>
       <c r="AB6">
         <v>31300000.0</v>
       </c>
       <c r="AC6">
-        <v>78600000.0</v>
+        <v>33500000.0</v>
       </c>
       <c r="AD6">
-        <v>90700000.0</v>
+        <v>11600000.0</v>
       </c>
       <c r="AE6">
-        <v>7100000.0</v>
+        <v>-9000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B7">
-        <v>102800000.0</v>
+        <v>121800000.0</v>
       </c>
       <c r="C7">
-        <v>-249700000.0</v>
+        <v>-238200000.0</v>
       </c>
       <c r="D7">
-        <v>-428000000.0</v>
+        <v>-390800000.0</v>
       </c>
       <c r="E7">
         <v>-120400000.0</v>
       </c>
       <c r="F7">
         <v>-179500000.0</v>
       </c>
       <c r="G7">
         <v>422000.0</v>
       </c>
       <c r="H7">
         <v>-7998000.0</v>
       </c>
       <c r="I7">
-        <v>-1075000.0</v>
+        <v>15761000.0</v>
       </c>
       <c r="J7">
-        <v>24139000.0</v>
+        <v>-22160000.0</v>
       </c>
       <c r="K7">
-        <v>50142000.0</v>
+        <v>7213000.0</v>
       </c>
       <c r="L7">
-        <v>-314743000.0</v>
+        <v>-132895000.0</v>
       </c>
       <c r="M7">
-        <v>-58727000.0</v>
+        <v>-28139000.0</v>
       </c>
       <c r="N7">
-        <v>-99722000.0</v>
+        <v>-83721000.0</v>
       </c>
       <c r="O7">
-        <v>-437247000.0</v>
+        <v>-251745000.0</v>
       </c>
       <c r="P7">
-        <v>-600000.0</v>
+        <v>-14764000.0</v>
       </c>
       <c r="Q7">
         <v>128288000.0</v>
       </c>
       <c r="R7">
-        <v>274782000.0</v>
+        <v>267515000.0</v>
       </c>
       <c r="S7">
         <v>28286000.0</v>
       </c>
       <c r="T7">
         <v>-134478000.0</v>
       </c>
       <c r="U7">
         <v>-214542000.0</v>
       </c>
       <c r="V7">
-        <v>-67747000.0</v>
+        <v>-77432000.0</v>
       </c>
       <c r="W7">
-        <v>139441000.0</v>
+        <v>83309000.0</v>
       </c>
       <c r="X7">
-        <v>11701000.0</v>
+        <v>13419000.0</v>
       </c>
       <c r="Y7">
-        <v>7665000.0</v>
+        <v>7950000.0</v>
       </c>
       <c r="Z7">
-        <v>30808000.0</v>
+        <v>6811000.0</v>
       </c>
       <c r="AA7">
-        <v>-3391000.0</v>
+        <v>-28750000.0</v>
       </c>
       <c r="AB7">
         <v>-12700000.0</v>
       </c>
       <c r="AC7">
-        <v>4100000.0</v>
+        <v>-12700000.0</v>
       </c>
       <c r="AD7">
-        <v>2800000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="AE7">
         <v>-1500000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B9">
         <v>31400000.0</v>
       </c>
       <c r="C9">
         <v>42600000.0</v>
       </c>
       <c r="D9">
         <v>-57000000.0</v>
       </c>
       <c r="E9">
         <v>-50400000.0</v>
       </c>
       <c r="F9">
         <v>500000.0</v>
       </c>
       <c r="G9">
         <v>-210834000.0</v>
       </c>
       <c r="H9">
         <v>44449000.0</v>
       </c>
       <c r="I9">
         <v>50351000.0</v>
       </c>
@@ -35484,73 +35880,83 @@
       <c r="N9">
         <v>-9092000.0</v>
       </c>
       <c r="O9">
         <v>-42093000.0</v>
       </c>
       <c r="P9">
         <v>-64858000.0</v>
       </c>
       <c r="Q9">
         <v>-8114000.0</v>
       </c>
       <c r="R9">
         <v>23424000.0</v>
       </c>
       <c r="S9">
         <v>101126000.0</v>
       </c>
       <c r="T9">
         <v>18753000.0</v>
       </c>
       <c r="U9">
         <v>1472000.0</v>
       </c>
       <c r="V9">
-        <v>-40085000.0</v>
+        <v>-49770000.0</v>
       </c>
       <c r="W9">
-        <v>-50883000.0</v>
+        <v>-50406000.0</v>
       </c>
       <c r="X9">
         <v>-7274000.0</v>
       </c>
       <c r="Y9">
         <v>-26888000.0</v>
       </c>
       <c r="Z9">
-        <v>8380000.0</v>
-[...5 lines deleted...]
-      <c r="AE9"/>
+        <v>-11505000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-50114000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-27900000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-600000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-2400000.0</v>
+      </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B10">
         <v>104600000.0</v>
       </c>
       <c r="C10">
         <v>-358300000.0</v>
       </c>
       <c r="D10">
         <v>-375200000.0</v>
       </c>
       <c r="E10">
         <v>81400000.0</v>
       </c>
       <c r="F10">
         <v>252400000.0</v>
       </c>
       <c r="G10">
         <v>278098000.0</v>
       </c>
       <c r="H10">
         <v>-78523000.0</v>
       </c>
       <c r="I10">
         <v>-78701000.0</v>
       </c>
@@ -35601,51 +36007,51 @@
       </c>
       <c r="Y10">
         <v>-27254000.0</v>
       </c>
       <c r="Z10">
         <v>219135000.0</v>
       </c>
       <c r="AA10">
         <v>-72080000.0</v>
       </c>
       <c r="AB10">
         <v>-45700000.0</v>
       </c>
       <c r="AC10">
         <v>12000000.0</v>
       </c>
       <c r="AD10">
         <v>1400000.0</v>
       </c>
       <c r="AE10">
         <v>-14000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-10700000.0</v>
       </c>
       <c r="F11">
         <v>-488100000.0</v>
       </c>
       <c r="G11">
         <v>-331120000.0</v>
       </c>
       <c r="H11">
         <v>18401000.0</v>
       </c>
       <c r="I11">
         <v>32823000.0</v>
       </c>
       <c r="J11">
         <v>-29687000.0</v>
       </c>
       <c r="K11">
         <v>-27976000.0</v>
       </c>
@@ -35654,51 +36060,51 @@
       </c>
       <c r="M11">
         <v>30778000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>317600000.0</v>
       </c>
       <c r="F12">
         <v>-42600000.0</v>
       </c>
       <c r="G12">
         <v>332464000.0</v>
       </c>
       <c r="H12">
         <v>26777000.0</v>
       </c>
       <c r="I12">
         <v>92025000.0</v>
       </c>
       <c r="J12">
         <v>69900000.0</v>
       </c>
       <c r="K12">
         <v>123175000.0</v>
       </c>
@@ -35713,51 +36119,51 @@
       </c>
       <c r="O12">
         <v>-156479000.0</v>
       </c>
       <c r="P12">
         <v>77376000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-140700000.0</v>
       </c>
       <c r="F13">
         <v>55700000.0</v>
       </c>
       <c r="G13">
         <v>-11368000.0</v>
       </c>
       <c r="H13">
         <v>47472000.0</v>
       </c>
       <c r="I13">
         <v>11288000.0</v>
       </c>
       <c r="J13">
         <v>3266000.0</v>
       </c>
       <c r="K13">
         <v>62538000.0</v>
       </c>
@@ -35766,146 +36172,146 @@
       </c>
       <c r="M13">
         <v>-278000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B14">
         <v>141300000.0</v>
       </c>
       <c r="C14">
-        <v>150400000.0</v>
+        <v>130400000.0</v>
       </c>
       <c r="D14">
-        <v>142300000.0</v>
+        <v>124200000.0</v>
       </c>
       <c r="E14">
         <v>113900000.0</v>
       </c>
       <c r="F14">
         <v>93800000.0</v>
       </c>
       <c r="G14">
         <v>87575000.0</v>
       </c>
       <c r="H14">
         <v>89954000.0</v>
       </c>
       <c r="I14">
-        <v>94240000.0</v>
+        <v>94234000.0</v>
       </c>
       <c r="J14">
-        <v>89593000.0</v>
+        <v>89587000.0</v>
       </c>
       <c r="K14">
         <v>78181000.0</v>
       </c>
       <c r="L14">
-        <v>69448000.0</v>
+        <v>69442000.0</v>
       </c>
       <c r="M14">
-        <v>59425000.0</v>
+        <v>59419000.0</v>
       </c>
       <c r="N14">
         <v>55608000.0</v>
       </c>
       <c r="O14">
         <v>47479000.0</v>
       </c>
       <c r="P14">
         <v>43485000.0</v>
       </c>
       <c r="Q14">
-        <v>35292000.0</v>
+        <v>36948000.0</v>
       </c>
       <c r="R14">
-        <v>35576000.0</v>
+        <v>36091000.0</v>
       </c>
       <c r="S14">
-        <v>31680000.0</v>
+        <v>36378000.0</v>
       </c>
       <c r="T14">
-        <v>27438000.0</v>
+        <v>33861000.0</v>
       </c>
       <c r="U14">
-        <v>24618000.0</v>
+        <v>26363000.0</v>
       </c>
       <c r="V14">
-        <v>21982000.0</v>
+        <v>22769000.0</v>
       </c>
       <c r="W14">
-        <v>17131000.0</v>
+        <v>18178000.0</v>
       </c>
       <c r="X14">
-        <v>13341000.0</v>
+        <v>13758000.0</v>
       </c>
       <c r="Y14">
-        <v>9759000.0</v>
+        <v>10172000.0</v>
       </c>
       <c r="Z14">
-        <v>25790000.0</v>
+        <v>26104000.0</v>
       </c>
       <c r="AA14">
-        <v>22714000.0</v>
+        <v>23007000.0</v>
       </c>
       <c r="AB14">
         <v>11700000.0</v>
       </c>
       <c r="AC14">
         <v>4600000.0</v>
       </c>
       <c r="AD14">
         <v>1300000.0</v>
       </c>
       <c r="AE14">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B15">
         <v>48800000.0</v>
       </c>
       <c r="C15">
         <v>40800000.0</v>
       </c>
       <c r="D15">
         <v>40000000.0</v>
       </c>
       <c r="E15">
         <v>34500000.0</v>
       </c>
       <c r="F15">
         <v>18300000.0</v>
       </c>
       <c r="G15">
         <v>17133000.0</v>
       </c>
       <c r="H15">
         <v>15493000.0</v>
       </c>
       <c r="I15">
         <v>9827000.0</v>
       </c>
@@ -35942,276 +36348,276 @@
       <c r="T15">
         <v>20931000.0</v>
       </c>
       <c r="U15">
         <v>20406000.0</v>
       </c>
       <c r="V15">
         <v>20077000.0</v>
       </c>
       <c r="W15">
         <v>17365000.0</v>
       </c>
       <c r="X15">
         <v>4099000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B16">
         <v>6300000.0</v>
       </c>
       <c r="C16">
         <v>44000000.0</v>
       </c>
       <c r="D16">
         <v>28900000.0</v>
       </c>
       <c r="E16">
         <v>229200000.0</v>
       </c>
       <c r="F16">
         <v>299400000.0</v>
       </c>
       <c r="G16">
         <v>170313000.0</v>
       </c>
       <c r="H16">
         <v>29103000.0</v>
       </c>
       <c r="I16">
         <v>5854000.0</v>
       </c>
       <c r="J16">
         <v>6352000.0</v>
       </c>
       <c r="K16">
         <v>3108000.0</v>
       </c>
       <c r="L16">
-        <v>77625000.0</v>
+        <v>3625000.0</v>
       </c>
       <c r="M16">
         <v>4182000.0</v>
       </c>
       <c r="N16">
         <v>3016000.0</v>
       </c>
       <c r="O16">
         <v>3371000.0</v>
       </c>
       <c r="P16">
         <v>1913000.0</v>
       </c>
       <c r="Q16">
         <v>21842000.0</v>
       </c>
       <c r="R16">
         <v>30035000.0</v>
       </c>
       <c r="S16">
         <v>6971000.0</v>
       </c>
       <c r="T16">
         <v>16514000.0</v>
       </c>
       <c r="U16">
         <v>12696000.0</v>
       </c>
       <c r="V16">
         <v>7566000.0</v>
       </c>
       <c r="W16">
         <v>9991000.0</v>
       </c>
       <c r="X16">
         <v>82082000.0</v>
       </c>
       <c r="Y16">
         <v>10576000.0</v>
       </c>
       <c r="Z16">
         <v>127943000.0</v>
       </c>
       <c r="AA16">
-        <v>109325000.0</v>
+        <v>1267000.0</v>
       </c>
       <c r="AB16">
         <v>83100000.0</v>
       </c>
       <c r="AC16">
-        <v>96900000.0</v>
+        <v>51800000.0</v>
       </c>
       <c r="AD16">
-        <v>97400000.0</v>
+        <v>18300000.0</v>
       </c>
       <c r="AE16">
         <v>16100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B18">
         <v>417500000.0</v>
       </c>
       <c r="C18">
-        <v>-89600000.0</v>
+        <v>-78100000.0</v>
       </c>
       <c r="D18">
-        <v>-256500000.0</v>
+        <v>-219300000.0</v>
       </c>
       <c r="E18">
         <v>179000000.0</v>
       </c>
       <c r="F18">
         <v>8100000.0</v>
       </c>
       <c r="G18">
         <v>153896000.0</v>
       </c>
       <c r="H18">
         <v>45338000.0</v>
       </c>
       <c r="I18">
-        <v>-36780000.0</v>
+        <v>-19944000.0</v>
       </c>
       <c r="J18">
-        <v>-25063000.0</v>
+        <v>-71362000.0</v>
       </c>
       <c r="K18">
-        <v>53065000.0</v>
+        <v>10136000.0</v>
       </c>
       <c r="L18">
-        <v>-285381000.0</v>
+        <v>-103533000.0</v>
       </c>
       <c r="M18">
-        <v>-16370000.0</v>
+        <v>14618000.0</v>
       </c>
       <c r="N18">
-        <v>-57004000.0</v>
+        <v>-31169000.0</v>
       </c>
       <c r="O18">
-        <v>-348922000.0</v>
+        <v>-162754000.0</v>
       </c>
       <c r="P18">
-        <v>4721000.0</v>
+        <v>-5086000.0</v>
       </c>
       <c r="Q18">
         <v>169845000.0</v>
       </c>
       <c r="R18">
         <v>360304000.0</v>
       </c>
       <c r="S18">
-        <v>-16454999.0</v>
+        <v>-16455000.0</v>
       </c>
       <c r="T18">
         <v>-44244000.0</v>
       </c>
       <c r="U18">
         <v>-161712000.0</v>
       </c>
       <c r="V18">
-        <v>4122000.0</v>
+        <v>2443000.0</v>
       </c>
       <c r="W18">
-        <v>158494000.0</v>
+        <v>105373000.0</v>
       </c>
       <c r="X18">
-        <v>41874000.0</v>
+        <v>42493000.0</v>
       </c>
       <c r="Y18">
-        <v>46367000.0</v>
+        <v>47065000.0</v>
       </c>
       <c r="Z18">
-        <v>102954000.0</v>
+        <v>83069000.0</v>
       </c>
       <c r="AA18">
-        <v>33025000.0</v>
+        <v>8078000.0</v>
       </c>
       <c r="AB18">
         <v>-336100000.0</v>
       </c>
       <c r="AC18">
-        <v>-46700000.0</v>
+        <v>-63500000.0</v>
       </c>
       <c r="AD18">
         <v>-80000000.0</v>
       </c>
       <c r="AE18">
         <v>200000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-178300000.0</v>
       </c>
       <c r="D19">
         <v>-195000000.0</v>
       </c>
       <c r="E19">
         <v>-299700000.0</v>
       </c>
       <c r="F19">
         <v>-1297400000.0</v>
       </c>
       <c r="G19">
         <v>-100184000.0</v>
       </c>
       <c r="H19">
         <v>136781000.0</v>
       </c>
       <c r="I19">
         <v>-15331000.0</v>
       </c>
       <c r="J19">
         <v>-272109000.0</v>
@@ -36226,90 +36632,90 @@
         <v>400000.0</v>
       </c>
       <c r="N19">
         <v>500000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>60000.0</v>
       </c>
       <c r="I20">
         <v>352000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B21">
         <v>26100000.0</v>
       </c>
       <c r="C21">
         <v>162000000.0</v>
       </c>
       <c r="D21">
         <v>240700000.0</v>
       </c>
       <c r="E21">
         <v>185400000.0</v>
       </c>
       <c r="F21">
         <v>1085100000.0</v>
       </c>
       <c r="G21">
         <v>10279000.0</v>
       </c>
       <c r="H21">
         <v>67387000.0</v>
       </c>
       <c r="I21">
         <v>-99125000.0</v>
       </c>
@@ -36330,431 +36736,431 @@
       </c>
       <c r="O21">
         <v>49960000.0</v>
       </c>
       <c r="P21">
         <v>-18844000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B22">
         <v>118700000.0</v>
       </c>
       <c r="C22">
         <v>216000000.0</v>
       </c>
       <c r="D22">
         <v>178200000.0</v>
       </c>
       <c r="E22">
         <v>88500000.0</v>
       </c>
       <c r="F22">
         <v>348900000.0</v>
       </c>
       <c r="G22">
         <v>-51385000.0</v>
       </c>
       <c r="H22">
         <v>144137000.0</v>
       </c>
       <c r="I22">
-        <v>52340000.0</v>
+        <v>51650000.0</v>
       </c>
       <c r="J22">
-        <v>94068000.0</v>
+        <v>92983000.0</v>
       </c>
       <c r="K22">
-        <v>94464000.0</v>
+        <v>93193000.0</v>
       </c>
       <c r="L22">
-        <v>88055000.0</v>
+        <v>86311000.0</v>
       </c>
       <c r="M22">
-        <v>98248000.0</v>
+        <v>97217000.0</v>
       </c>
       <c r="N22">
-        <v>84077000.0</v>
+        <v>81618000.0</v>
       </c>
       <c r="O22">
-        <v>89880000.0</v>
+        <v>89101000.0</v>
       </c>
       <c r="P22">
-        <v>76689000.0</v>
+        <v>76254000.0</v>
       </c>
       <c r="Q22">
-        <v>95004000.0</v>
+        <v>89929000.0</v>
       </c>
       <c r="R22">
-        <v>55610000.0</v>
+        <v>31548000.0</v>
       </c>
       <c r="S22">
-        <v>-634127000.0</v>
+        <v>-692349000.0</v>
       </c>
       <c r="T22">
-        <v>114836000.0</v>
+        <v>95502000.0</v>
       </c>
       <c r="U22">
-        <v>98566000.0</v>
+        <v>81117000.0</v>
       </c>
       <c r="V22">
-        <v>101791000.0</v>
+        <v>91861000.0</v>
       </c>
       <c r="W22">
-        <v>93284000.0</v>
+        <v>86071000.0</v>
       </c>
       <c r="X22">
         <v>71560000.0</v>
       </c>
       <c r="Y22">
         <v>106564000.0</v>
       </c>
       <c r="Z22">
         <v>79329000.0</v>
       </c>
       <c r="AA22">
         <v>74172000.0</v>
       </c>
       <c r="AB22">
         <v>44600000.0</v>
       </c>
       <c r="AC22">
         <v>18600000.0</v>
       </c>
       <c r="AD22">
         <v>3700000.0</v>
       </c>
       <c r="AE22">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B23">
-        <v>-19000000.0</v>
+        <v>-1500000.0</v>
       </c>
       <c r="C23">
-        <v>-5800000.0</v>
+        <v>-8200000.0</v>
       </c>
       <c r="D23">
-        <v>11000000.0</v>
+        <v>-1700000.0</v>
       </c>
       <c r="E23">
         <v>253000000.0</v>
       </c>
       <c r="F23">
         <v>-23100000.0</v>
       </c>
       <c r="G23">
         <v>-2681000.0</v>
       </c>
       <c r="H23">
         <v>590149000.0</v>
       </c>
       <c r="I23">
-        <v>-16484000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="J23">
         <v>-4810000.0</v>
       </c>
       <c r="K23">
-        <v>-2611000.0</v>
+        <v>-5668000.0</v>
       </c>
       <c r="L23">
-        <v>1888000.0</v>
+        <v>5059000.0</v>
       </c>
       <c r="M23">
-        <v>1033000.0</v>
+        <v>1348000.0</v>
       </c>
       <c r="N23">
-        <v>856000.0</v>
+        <v>-2367000.0</v>
       </c>
       <c r="O23">
-        <v>3207000.0</v>
+        <v>1068000.0</v>
       </c>
       <c r="P23">
-        <v>-62804000.0</v>
+        <v>2417000.0</v>
       </c>
       <c r="Q23">
-        <v>-248963000.0</v>
+        <v>-8994000.0</v>
       </c>
       <c r="R23">
-        <v>-256419000.0</v>
+        <v>-30548000.0</v>
       </c>
       <c r="S23">
-        <v>-21476000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="T23">
         <v>5061000.0</v>
       </c>
       <c r="U23">
         <v>3382000.0</v>
       </c>
       <c r="V23">
-        <v>-19100000.0</v>
+        <v>-17421000.0</v>
       </c>
       <c r="W23">
         <v>-59300000.0</v>
       </c>
       <c r="X23">
         <v>-619000.0</v>
       </c>
       <c r="Y23">
         <v>-698000.0</v>
       </c>
       <c r="Z23">
         <v>25732000.0</v>
       </c>
       <c r="AA23">
         <v>67064000.0</v>
       </c>
       <c r="AB23">
         <v>-200000.0</v>
       </c>
       <c r="AC23">
         <v>-1100000.0</v>
       </c>
       <c r="AD23">
         <v>4500000.0</v>
       </c>
       <c r="AE23">
         <v>7100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B24">
-        <v>-349100000.0</v>
+        <v>81600000.0</v>
       </c>
       <c r="C24">
-        <v>9000000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="D24">
-        <v>-1.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="E24">
         <v>-72600000.0</v>
       </c>
       <c r="F24">
         <v>-999200000.0</v>
       </c>
       <c r="G24">
         <v>26999000.0</v>
       </c>
       <c r="H24">
         <v>261552000.0</v>
       </c>
       <c r="I24">
         <v>19554000.0</v>
       </c>
       <c r="J24">
         <v>596000.0</v>
       </c>
       <c r="K24">
         <v>1319000.0</v>
       </c>
       <c r="L24">
-        <v>1622000.0</v>
+        <v>1397000.0</v>
       </c>
       <c r="M24">
-        <v>14522000.0</v>
+        <v>14122000.0</v>
       </c>
       <c r="N24">
-        <v>500000.0</v>
+        <v>1269000.0</v>
       </c>
       <c r="O24">
-        <v>700000.0</v>
+        <v>1450000.0</v>
       </c>
       <c r="P24">
-        <v>729000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="Q24">
-        <v>26534000.0</v>
+        <v>1814000.0</v>
       </c>
       <c r="R24">
-        <v>277852000.0</v>
+        <v>33594000.0</v>
       </c>
       <c r="S24">
-        <v>600000.0</v>
+        <v>44698000.0</v>
       </c>
       <c r="T24">
-        <v>900000.0</v>
+        <v>32269000.0</v>
       </c>
       <c r="U24">
         <v>92259000.0</v>
       </c>
       <c r="V24">
-        <v>500000.0</v>
+        <v>88507000.0</v>
       </c>
       <c r="W24">
         <v>98351000.0</v>
       </c>
       <c r="X24">
         <v>76300000.0</v>
       </c>
       <c r="Y24">
         <v>59895000.0</v>
       </c>
       <c r="Z24">
         <v>26878000.0</v>
       </c>
       <c r="AA24">
         <v>55091000.0</v>
       </c>
       <c r="AB24">
         <v>13600000.0</v>
       </c>
       <c r="AC24">
         <v>1600000.0</v>
       </c>
       <c r="AD24">
         <v>100000.0</v>
       </c>
       <c r="AE24">
         <v>-9900000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B25">
-        <v>207300000.0</v>
+        <v>188300000.0</v>
       </c>
       <c r="C25">
-        <v>10100000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D25">
-        <v>73200000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="E25">
         <v>316300000.0</v>
       </c>
       <c r="F25">
         <v>15800000.0</v>
       </c>
       <c r="G25">
         <v>266440000.0</v>
       </c>
       <c r="H25">
         <v>-45131000.0</v>
       </c>
       <c r="I25">
-        <v>1940000.0</v>
+        <v>-9217000.0</v>
       </c>
       <c r="J25">
-        <v>29142000.0</v>
+        <v>19114000.0</v>
       </c>
       <c r="K25">
-        <v>22045000.0</v>
+        <v>12151000.0</v>
       </c>
       <c r="L25">
-        <v>29112000.0</v>
+        <v>21048000.0</v>
       </c>
       <c r="M25">
-        <v>2646000.0</v>
+        <v>-3592000.0</v>
       </c>
       <c r="N25">
-        <v>38726000.0</v>
+        <v>43811000.0</v>
       </c>
       <c r="O25">
-        <v>23846000.0</v>
+        <v>20131000.0</v>
       </c>
       <c r="P25">
-        <v>14947000.0</v>
+        <v>16041000.0</v>
       </c>
       <c r="Q25">
-        <v>24785999.0</v>
+        <v>27692000.0</v>
       </c>
       <c r="R25">
-        <v>68203000.0</v>
+        <v>98414000.0</v>
       </c>
       <c r="S25">
-        <v>835943000.0</v>
+        <v>891538000.0</v>
       </c>
       <c r="T25">
-        <v>2227000.0</v>
+        <v>15138000.0</v>
       </c>
       <c r="U25">
-        <v>18922000.0</v>
+        <v>34626000.0</v>
       </c>
       <c r="V25">
-        <v>-997000.0</v>
+        <v>16152000.0</v>
       </c>
       <c r="W25">
-        <v>-1540000.0</v>
+        <v>6411000.0</v>
       </c>
       <c r="X25">
-        <v>17347000.0</v>
+        <v>21221000.0</v>
       </c>
       <c r="Y25">
-        <v>-6968000.0</v>
+        <v>-153000.0</v>
       </c>
       <c r="Z25">
-        <v>-1161000.0</v>
+        <v>2637000.0</v>
       </c>
       <c r="AA25">
-        <v>317000.0</v>
+        <v>436000.0</v>
       </c>
       <c r="AB25">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="AC25">
         <v>300000.0</v>
       </c>
       <c r="AD25">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="AE25">
-        <v>-100000.0</v>
+        <v>-300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B26">
         <v>-82400000.0</v>
       </c>
       <c r="C26">
         <v>-34400000.0</v>
       </c>
       <c r="D26">
         <v>-177600000.0</v>
       </c>
       <c r="E26">
         <v>-261900000.0</v>
       </c>
       <c r="F26">
         <v>-93300000.0</v>
       </c>
       <c r="G26">
         <v>-71721000.0</v>
       </c>
       <c r="H26">
         <v>-2381000.0</v>
       </c>
       <c r="I26">
         <v>-24110000.0</v>
       </c>
@@ -36799,366 +37205,366 @@
       </c>
       <c r="W26">
         <v>-20917000.0</v>
       </c>
       <c r="X26">
         <v>-24307000.0</v>
       </c>
       <c r="Y26">
         <v>-33780000.0</v>
       </c>
       <c r="Z26">
         <v>-26770000.0</v>
       </c>
       <c r="AA26">
         <v>-40031000.0</v>
       </c>
       <c r="AB26">
         <v>-6400000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B27">
         <v>23100000.0</v>
       </c>
       <c r="C27">
         <v>23500000.0</v>
       </c>
       <c r="D27">
         <v>23300000.0</v>
       </c>
       <c r="E27">
         <v>20500000.0</v>
       </c>
       <c r="F27">
         <v>15000000.0</v>
       </c>
       <c r="G27">
         <v>11704000.0</v>
       </c>
       <c r="H27">
         <v>10797000.0</v>
       </c>
       <c r="I27">
         <v>11853000.0</v>
       </c>
       <c r="J27">
         <v>11119000.0</v>
       </c>
       <c r="K27">
         <v>11165000.0</v>
       </c>
       <c r="L27">
         <v>9814000.0</v>
       </c>
       <c r="M27">
         <v>7675000.0</v>
       </c>
       <c r="N27">
         <v>7208000.0</v>
       </c>
       <c r="O27">
-        <v>122000.0</v>
+        <v>5160000.0</v>
       </c>
       <c r="P27">
-        <v>438000.0</v>
+        <v>3698000.0</v>
       </c>
       <c r="Q27">
         <v>513000.0</v>
       </c>
       <c r="R27">
         <v>603000.0</v>
       </c>
       <c r="S27">
         <v>2211000.0</v>
       </c>
       <c r="T27">
         <v>5589000.0</v>
       </c>
       <c r="U27">
         <v>6802000.0</v>
       </c>
       <c r="V27">
         <v>114000.0</v>
       </c>
       <c r="W27">
         <v>5270000.0</v>
       </c>
       <c r="X27">
         <v>5390000.0</v>
       </c>
       <c r="Y27">
         <v>6815000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>200000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27">
         <v>100000.0</v>
       </c>
       <c r="AE27">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B28">
         <v>-106100000.0</v>
       </c>
       <c r="C28">
-        <v>95800000.0</v>
+        <v>84300000.0</v>
       </c>
       <c r="D28">
-        <v>71300000.0</v>
+        <v>34100000.0</v>
       </c>
       <c r="E28">
         <v>-176600000.0</v>
       </c>
       <c r="F28">
         <v>1120200000.0</v>
       </c>
       <c r="G28">
         <v>-39685000.0</v>
       </c>
       <c r="H28">
         <v>-284446000.0</v>
       </c>
       <c r="I28">
-        <v>-112006000.0</v>
+        <v>-128842000.0</v>
       </c>
       <c r="J28">
-        <v>66171000.0</v>
+        <v>112470000.0</v>
       </c>
       <c r="K28">
-        <v>-39040000.0</v>
+        <v>3889000.0</v>
       </c>
       <c r="L28">
-        <v>275449000.0</v>
+        <v>93601000.0</v>
       </c>
       <c r="M28">
-        <v>-20942000.0</v>
+        <v>-51530000.0</v>
       </c>
       <c r="N28">
-        <v>143564000.0</v>
+        <v>117729000.0</v>
       </c>
       <c r="O28">
-        <v>276710000.0</v>
+        <v>90542000.0</v>
       </c>
       <c r="P28">
-        <v>-26344000.0</v>
+        <v>-16537000.0</v>
       </c>
       <c r="Q28">
         <v>-204572000.0</v>
       </c>
       <c r="R28">
         <v>-370834000.0</v>
       </c>
       <c r="S28">
         <v>-14841000.0</v>
       </c>
       <c r="T28">
         <v>165383000.0</v>
       </c>
       <c r="U28">
         <v>184954000.0</v>
       </c>
       <c r="V28">
-        <v>43706000.0</v>
+        <v>45385000.0</v>
       </c>
       <c r="W28">
-        <v>-85012000.0</v>
+        <v>-81798000.0</v>
       </c>
       <c r="X28">
-        <v>22146000.0</v>
+        <v>21527000.0</v>
       </c>
       <c r="Y28">
-        <v>106679000.0</v>
+        <v>105981000.0</v>
       </c>
       <c r="Z28">
         <v>8944000.0</v>
       </c>
       <c r="AA28">
         <v>29652000.0</v>
       </c>
       <c r="AB28">
         <v>353800000.0</v>
       </c>
       <c r="AC28">
-        <v>78600000.0</v>
+        <v>95400000.0</v>
       </c>
       <c r="AD28">
         <v>90700000.0</v>
       </c>
       <c r="AE28">
         <v>7100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B29">
         <v>567400000.0</v>
       </c>
       <c r="C29">
-        <v>97700000.0</v>
+        <v>109200000.0</v>
       </c>
       <c r="D29">
-        <v>-52900000.0</v>
+        <v>-15700000.0</v>
       </c>
       <c r="E29">
         <v>406100000.0</v>
       </c>
       <c r="F29">
         <v>306300000.0</v>
       </c>
       <c r="G29">
         <v>281079000.0</v>
       </c>
       <c r="H29">
         <v>170914000.0</v>
       </c>
       <c r="I29">
-        <v>126839000.0</v>
+        <v>143675000.0</v>
       </c>
       <c r="J29">
-        <v>209182000.0</v>
+        <v>162883000.0</v>
       </c>
       <c r="K29">
-        <v>259297000.0</v>
+        <v>216368000.0</v>
       </c>
       <c r="L29">
-        <v>-112132000.0</v>
+        <v>69716000.0</v>
       </c>
       <c r="M29">
-        <v>130062000.0</v>
+        <v>161050000.0</v>
       </c>
       <c r="N29">
-        <v>100613000.0</v>
+        <v>126448000.0</v>
       </c>
       <c r="O29">
-        <v>-253546000.0</v>
+        <v>-67378000.0</v>
       </c>
       <c r="P29">
-        <v>163437000.0</v>
+        <v>153630000.0</v>
       </c>
       <c r="Q29">
         <v>255039000.0</v>
       </c>
       <c r="R29">
         <v>403581000.0</v>
       </c>
       <c r="S29">
         <v>120639000.0</v>
       </c>
       <c r="T29">
         <v>34051000.0</v>
       </c>
       <c r="U29">
         <v>-61864000.0</v>
       </c>
       <c r="V29">
-        <v>85760000.0</v>
+        <v>84081000.0</v>
       </c>
       <c r="W29">
-        <v>264096999.0</v>
+        <v>209750000.0</v>
       </c>
       <c r="X29">
-        <v>137949000.0</v>
+        <v>138568000.0</v>
       </c>
       <c r="Y29">
-        <v>138883000.0</v>
+        <v>139581000.0</v>
       </c>
       <c r="Z29">
-        <v>146554000.0</v>
+        <v>126669000.0</v>
       </c>
       <c r="AA29">
-        <v>106196000.0</v>
+        <v>81249000.0</v>
       </c>
       <c r="AB29">
         <v>46100000.0</v>
       </c>
       <c r="AC29">
-        <v>29800000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="AD29">
         <v>7700000.0</v>
       </c>
       <c r="AE29">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B30">
         <v>-499000000.0</v>
       </c>
       <c r="C30">
         <v>-178300000.0</v>
       </c>
       <c r="D30">
         <v>-218700000.0</v>
       </c>
       <c r="E30">
         <v>-299700000.0</v>
       </c>
       <c r="F30">
         <v>-1297400000.0</v>
       </c>
       <c r="G30">
         <v>-100184000.0</v>
       </c>
       <c r="H30">
         <v>136781000.0</v>
       </c>
       <c r="I30">
         <v>-15331000.0</v>
       </c>
       <c r="J30">
         <v>-272109000.0</v>
       </c>
       <c r="K30">
         <v>-220774000.0</v>
       </c>
       <c r="L30">
-        <v>-163649000.0</v>
+        <v>-163874000.0</v>
       </c>
       <c r="M30">
-        <v>-107954000.0</v>
+        <v>-108354000.0</v>
       </c>
       <c r="N30">
         <v>-244532000.0</v>
       </c>
       <c r="O30">
         <v>-21706000.0</v>
       </c>
       <c r="P30">
         <v>-157022000.0</v>
       </c>
       <c r="Q30">
         <v>-58660000.0</v>
       </c>
       <c r="R30">
         <v>-9683000.0</v>
       </c>
       <c r="S30">
         <v>-115341000.0</v>
       </c>
       <c r="T30">
         <v>-195616000.0</v>
       </c>
       <c r="U30">
         <v>-117960000.0</v>
       </c>
@@ -37192,1258 +37598,1276 @@
       <c r="AE30">
         <v>-11500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DK30"/>
+  <dimension ref="A1:DM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:115">
+    <row r="1" spans="1:117">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:115">
+    <row r="2" spans="1:117">
       <c r="A2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B2">
+        <v>19200000.0</v>
+      </c>
+      <c r="C2">
+        <v>5700000.0</v>
+      </c>
+      <c r="D2">
         <v>6300000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>89400000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>110400000.0</v>
       </c>
-      <c r="E2">
-[...2 lines deleted...]
-      <c r="F2">
+      <c r="G2">
+        <v>64600000.0</v>
+      </c>
+      <c r="H2">
         <v>44000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>17600000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>67200000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15100000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>28900000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>34600000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>119700000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>160200000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>229200000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>139000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>327100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>360200000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>299400000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>220082000.0</v>
       </c>
-      <c r="T2">
-[...4 lines deleted...]
-      </c>
       <c r="V2">
-        <v>170313000.0</v>
+        <v>239600000.0</v>
       </c>
       <c r="W2">
+        <v>77200000.0</v>
+      </c>
+      <c r="X2">
+        <v>170300000.0</v>
+      </c>
+      <c r="Y2">
         <v>125739000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>115724000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>181780000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>29103000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2401000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2140000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2722000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>5854000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>7582000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>8154000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>9163000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>6352000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>13379000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>4380000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>6565000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>3108000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2941000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2419000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2390000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>3625000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2493000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>3552000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>3958000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4182000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1664000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2999000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2139000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>3016000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>8993000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3190000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>4247000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>3371000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>62477000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>5908000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2360000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1913000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>28007000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>11013000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>8355000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>21842000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>10623000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>20122000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>214063000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>30035000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5163000.0</v>
       </c>
       <c r="BQ2">
         <v>614000.0</v>
       </c>
       <c r="BR2">
+        <v>5163000.0</v>
+      </c>
+      <c r="BS2">
+        <v>614000.0</v>
+      </c>
+      <c r="BT2">
         <v>6971000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>7340000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>11381000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>5112000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>16514000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>15687000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>12157000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>14001000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>12696000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>22664000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>18342000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>6911000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>7566000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>6453000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>8278000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>5974000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>9991000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>92409000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>33335000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>39475000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>82082000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>34951000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>32071000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>16568000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>10576000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>4150000.0</v>
       </c>
-      <c r="CR2">
-[...2 lines deleted...]
-      <c r="CS2">
+      <c r="CT2">
+        <v>6790000.0</v>
+      </c>
+      <c r="CU2">
         <v>125599000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>127943000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>103431000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>117247000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>103699000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>109325000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>89813000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>87083000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>82395000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>83111000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>69900000.0</v>
       </c>
-      <c r="DD2">
-[...4 lines deleted...]
-      </c>
       <c r="DF2">
-        <v>51800000.0</v>
+        <v>60526000.0</v>
       </c>
       <c r="DG2">
+        <v>59738000.0</v>
+      </c>
+      <c r="DH2">
+        <v>51834000.0</v>
+      </c>
+      <c r="DI2">
         <v>72100000.0</v>
       </c>
-      <c r="DH2">
-[...2 lines deleted...]
-      <c r="DI2">
+      <c r="DJ2">
+        <v>27200000.0</v>
+      </c>
+      <c r="DK2">
         <v>29500000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>18300000.0</v>
       </c>
-      <c r="DK2"/>
+      <c r="DM2"/>
     </row>
-    <row r="3" spans="1:115">
+    <row r="3" spans="1:117">
       <c r="A3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B3">
+        <v>69200000</v>
+      </c>
+      <c r="C3">
+        <v>117500000</v>
+      </c>
+      <c r="D3">
         <v>37000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>37300000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>33500000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>34100000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>45000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>41400000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>53300000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>48800000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>43800000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>50000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>78100000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>38300000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>37200000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>29500000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>97200000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>41600000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>58800000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>116684000</v>
       </c>
-      <c r="T3">
-[...4 lines deleted...]
-      </c>
       <c r="V3">
-        <v>67663000</v>
+        <v>76400000</v>
       </c>
       <c r="W3">
+        <v>37400000</v>
+      </c>
+      <c r="X3">
+        <v>67700000</v>
+      </c>
+      <c r="Y3">
         <v>35127000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>30323000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>41928000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>19805000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>51027000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>23315000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>20615000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>30619000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>29701000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>34316000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>33889000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>65713000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>52352000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>60671000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>45536000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>75686000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>51172000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>46090000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>67588000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>41382000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>46151000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>44176000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>36155000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>46767000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>56502000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>41344000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>27037000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>21549000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>30079000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>38391000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>29810000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>59337000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>39279000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>21593000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>22546000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>11958000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>22819000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>23236000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>22074000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>90587000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>41155000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>23615000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>12617000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>7807000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>7229000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>8002000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>7639000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>20407000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>14782000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>18930000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>35756000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>67626000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>18703000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>19775000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>18237000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>21580000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>18765000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>26064000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>31275000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>23744000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>30512000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>14044000</v>
       </c>
-      <c r="CG3">
-[...2 lines deleted...]
-      <c r="CH3">
+      <c r="CI3">
+        <v>35421000</v>
+      </c>
+      <c r="CJ3">
         <v>33578000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>31111000</v>
       </c>
-      <c r="CJ3">
-[...4 lines deleted...]
-      </c>
       <c r="CL3">
+        <v>26892000</v>
+      </c>
+      <c r="CM3">
+        <v>25265000</v>
+      </c>
+      <c r="CN3">
         <v>21338000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>37707000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>23357000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>16937000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>18074000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>22865000</v>
       </c>
-      <c r="CR3">
-[...4 lines deleted...]
-      </c>
       <c r="CT3">
+        <v>39846000</v>
+      </c>
+      <c r="CU3">
+        <v>15900000</v>
+      </c>
+      <c r="CV3">
         <v>13905000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>34012000</v>
       </c>
-      <c r="CV3">
-[...2 lines deleted...]
-      <c r="CW3">
+      <c r="CX3">
+        <v>10030000</v>
+      </c>
+      <c r="CY3">
         <v>9556000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>11323000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>15178000</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>23038000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>25436000</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>9519000</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>206700000</v>
       </c>
-      <c r="DD3">
-[...4 lines deleted...]
-      </c>
       <c r="DF3">
-        <v>50300000</v>
+        <v>166687000</v>
       </c>
       <c r="DG3">
+        <v>5194000</v>
+      </c>
+      <c r="DH3">
+        <v>3619000</v>
+      </c>
+      <c r="DI3">
         <v>7000000</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>60400000</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>900000</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>10000000</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>86100000</v>
       </c>
     </row>
-    <row r="4" spans="1:115">
+    <row r="4" spans="1:117">
       <c r="A4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>-40500000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-69000000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>90200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-33100000.0</v>
       </c>
       <c r="R4">
         <v>60800000.0</v>
       </c>
       <c r="S4">
+        <v>-33100000.0</v>
+      </c>
+      <c r="T4">
+        <v>60800000.0</v>
+      </c>
+      <c r="U4">
         <v>79331000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-19535000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>162384000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-93080000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>44574000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>10015000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-66056000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>152677000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>26702000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>261000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-582000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-3132000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-1728000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-572000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-1009000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>2811000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-7027000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>8999000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-2185000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>3457000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>167000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>522000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>29000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-1235000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>1132000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-1059000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-406000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-224000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>2518000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-1335000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>860000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-877000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-5977000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>5803000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-1057000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>876000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-59106000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>56569000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>3548000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>447000.0</v>
       </c>
-      <c r="BG4"/>
-      <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
@@ -38455,79 +38879,81 @@
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
     </row>
-    <row r="5" spans="1:115">
+    <row r="5" spans="1:117">
       <c r="A5" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5">
         <v>-9300000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5">
         <v>12400000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
@@ -38578,748 +39004,762 @@
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
+      <c r="DL5"/>
+      <c r="DM5"/>
     </row>
-    <row r="6" spans="1:115">
+    <row r="6" spans="1:117">
       <c r="A6" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B6">
+        <v>-8500000.0</v>
+      </c>
+      <c r="C6">
+        <v>13500000.0</v>
+      </c>
+      <c r="D6">
         <v>-600000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-83100000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-21000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>45800000.0</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6">
+      <c r="H6">
+        <v>20600000.0</v>
+      </c>
+      <c r="I6">
         <v>26400000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-49600000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>52100000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-13800000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-5700000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-85100000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-40500000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-69000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>90200000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-188100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-33100000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>60800000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>79318000.0</v>
       </c>
-      <c r="T6">
-[...4 lines deleted...]
-      </c>
       <c r="V6">
-        <v>-93080000.0</v>
+        <v>-19500000.0</v>
       </c>
       <c r="W6">
+        <v>162400000.0</v>
+      </c>
+      <c r="X6">
+        <v>-93100000.0</v>
+      </c>
+      <c r="Y6">
         <v>44574000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>10015000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-66056000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>152677000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>26702000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>261000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-582000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-3132000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1728000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-572000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-1009000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2811000.0</v>
       </c>
-      <c r="AI6">
-[...4 lines deleted...]
-      </c>
       <c r="AK6">
-        <v>4380000.0</v>
+        <v>-7027000.0</v>
       </c>
       <c r="AL6">
+        <v>8999000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-2185000.0</v>
+      </c>
+      <c r="AN6">
         <v>3457000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>167000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>522000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>29000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1235000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>1132000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-1059000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-406000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-224000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>2518000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1335000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>860000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-877000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-5977000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>5803000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-1057000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>876000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-59106000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>56569000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>3548000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>447000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-26094000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>16994000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>2658000.0</v>
       </c>
-      <c r="BJ6">
-[...2 lines deleted...]
-      <c r="BK6">
+      <c r="BL6">
+        <v>-19447000.0</v>
+      </c>
+      <c r="BM6">
         <v>11219000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-9499000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-193941000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>184028000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>29421000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-4549000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>4549000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-6357000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-369000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-4041000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>6269000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-11402000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>827000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>3530000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-1844000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>1305000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-9968000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>4322000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>11431000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-655000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>1113000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-1825000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>2304000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-4017000.0</v>
       </c>
-      <c r="CI6">
-[...2 lines deleted...]
-      <c r="CJ6">
+      <c r="CK6">
+        <v>9991000.0</v>
+      </c>
+      <c r="CL6">
         <v>12754000.0</v>
       </c>
-      <c r="CK6">
-[...2 lines deleted...]
-      <c r="CL6">
+      <c r="CM6">
+        <v>-39475000.0</v>
+      </c>
+      <c r="CN6">
         <v>-42607000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>47131000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>2880000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>15503000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>5992000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>6426000.0</v>
       </c>
-      <c r="CR6">
-[...4 lines deleted...]
-      </c>
       <c r="CT6">
+        <v>-2640000.0</v>
+      </c>
+      <c r="CU6">
+        <v>-118809000.0</v>
+      </c>
+      <c r="CV6">
         <v>-2344000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>24512000.0</v>
       </c>
-      <c r="CV6">
-[...2 lines deleted...]
-      <c r="CW6">
+      <c r="CX6">
+        <v>-107907000.0</v>
+      </c>
+      <c r="CY6">
         <v>13548000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-5626000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>19512000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>2730000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>4688000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>-716000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>13200000.0</v>
       </c>
-      <c r="DD6">
-[...4 lines deleted...]
-      </c>
       <c r="DF6">
-        <v>54700000.0</v>
+        <v>9374000.0</v>
       </c>
       <c r="DG6">
+        <v>788000.0</v>
+      </c>
+      <c r="DH6">
+        <v>7904000.0</v>
+      </c>
+      <c r="DI6">
         <v>-8500000.0</v>
       </c>
-      <c r="DH6">
-[...4 lines deleted...]
-      </c>
       <c r="DJ6">
-        <v>11200000.0</v>
+        <v>12900000.0</v>
       </c>
       <c r="DK6">
+        <v>27200000.0</v>
+      </c>
+      <c r="DL6">
+        <v>-18300000.0</v>
+      </c>
+      <c r="DM6">
         <v>71100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:115">
+    <row r="7" spans="1:117">
       <c r="A7" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B7">
+        <v>-23600000.0</v>
+      </c>
+      <c r="C7">
+        <v>-196100000.0</v>
+      </c>
+      <c r="D7">
         <v>-61000000.0</v>
       </c>
-      <c r="C7">
-[...4 lines deleted...]
-      </c>
       <c r="E7">
-        <v>10600000.0</v>
+        <v>-57600000.0</v>
       </c>
       <c r="F7">
-        <v>93200000.0</v>
+        <v>78900000.0</v>
       </c>
       <c r="G7">
-        <v>5900000.0</v>
+        <v>16300000.0</v>
       </c>
       <c r="H7">
-        <v>-18200000.0</v>
+        <v>84200000.0</v>
       </c>
       <c r="I7">
-        <v>-233700000.0</v>
+        <v>9600000.0</v>
       </c>
       <c r="J7">
-        <v>-3700000.0</v>
+        <v>-22600000.0</v>
       </c>
       <c r="K7">
-        <v>-237900000.0</v>
+        <v>-213800000.0</v>
       </c>
       <c r="L7">
+        <v>-11400000.0</v>
+      </c>
+      <c r="M7">
+        <v>-207000000.0</v>
+      </c>
+      <c r="N7">
         <v>17600000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-85700000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-115700000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-390900000.0</v>
       </c>
-      <c r="P7">
-[...2 lines deleted...]
-      <c r="Q7">
+      <c r="R7">
+        <v>219000000.0</v>
+      </c>
+      <c r="S7">
         <v>-74500000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>126000000.0</v>
       </c>
-      <c r="S7">
-[...4 lines deleted...]
-      </c>
       <c r="U7">
-        <v>242931000.0</v>
+        <v>-120940000.0</v>
       </c>
       <c r="V7">
-        <v>58634000.0</v>
+        <v>192100000.0</v>
       </c>
       <c r="W7">
-        <v>-141962000.0</v>
+        <v>-262900000.0</v>
       </c>
       <c r="X7">
-        <v>26093000.0</v>
+        <v>12100000.0</v>
       </c>
       <c r="Y7">
-        <v>445291000.0</v>
+        <v>-99863000.0</v>
       </c>
       <c r="Z7">
-        <v>-53354000.0</v>
+        <v>-33992000.0</v>
       </c>
       <c r="AA7">
-        <v>23570000.0</v>
+        <v>221210000.0</v>
       </c>
       <c r="AB7">
-        <v>-11454000.0</v>
+        <v>-86933000.0</v>
       </c>
       <c r="AC7">
-        <v>-3023000.0</v>
+        <v>141921000.0</v>
       </c>
       <c r="AD7">
-        <v>-56888000.0</v>
+        <v>-22173000.0</v>
       </c>
       <c r="AE7">
-        <v>-126318000.0</v>
+        <v>-12874000.0</v>
       </c>
       <c r="AF7">
-        <v>66677000.0</v>
+        <v>-114872000.0</v>
       </c>
       <c r="AG7">
-        <v>6427000.0</v>
+        <v>-55756000.0</v>
       </c>
       <c r="AH7">
-        <v>52139000.0</v>
+        <v>72689000.0</v>
       </c>
       <c r="AI7">
-        <v>-172700000.0</v>
+        <v>-24360000.0</v>
       </c>
       <c r="AJ7">
-        <v>138016000.0</v>
+        <v>23188000.0</v>
       </c>
       <c r="AK7">
-        <v>-17620000.0</v>
+        <v>-87421000.0</v>
       </c>
       <c r="AL7">
-        <v>76443000.0</v>
+        <v>54720000.0</v>
       </c>
       <c r="AM7">
-        <v>-182877000.0</v>
+        <v>-29268000.0</v>
       </c>
       <c r="AN7">
-        <v>113478000.0</v>
+        <v>39809000.0</v>
       </c>
       <c r="AO7">
+        <v>-95227000.0</v>
+      </c>
+      <c r="AP7">
+        <v>89235000.0</v>
+      </c>
+      <c r="AQ7">
         <v>-50055000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>63260000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-112979000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>20386000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-40281000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-21000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-50981000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>57210000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-6197000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-28171000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-115974000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>102338000.0</v>
       </c>
-      <c r="BA7">
-[...4 lines deleted...]
-      </c>
       <c r="BC7">
+        <v>-115671000.0</v>
+      </c>
+      <c r="BD7">
+        <v>45586000.0</v>
+      </c>
+      <c r="BE7">
         <v>-153025000.0</v>
       </c>
-      <c r="BD7">
-[...4 lines deleted...]
-      </c>
       <c r="BF7">
+        <v>40128000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-67066000.0</v>
+      </c>
+      <c r="BH7">
         <v>-71610000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-107850000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>28192000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>68629000.0</v>
       </c>
-      <c r="BJ7">
-[...2 lines deleted...]
-      <c r="BK7">
+      <c r="BL7">
+        <v>-10455000.0</v>
+      </c>
+      <c r="BM7">
         <v>-39592000.0</v>
       </c>
-      <c r="BL7">
-[...4 lines deleted...]
-      </c>
       <c r="BN7">
-        <v>156758000.0</v>
+        <v>7394000.0</v>
       </c>
       <c r="BO7">
+        <v>9000.0</v>
+      </c>
+      <c r="BP7">
+        <v>155075000.0</v>
+      </c>
+      <c r="BQ7">
         <v>-101206000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>153402000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>70800000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>151786000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-53174000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>91898000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>54724000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-65162000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-55940000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>72023000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>9138000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-159699000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-223046000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>185462000.0</v>
       </c>
-      <c r="CC7">
-[...4 lines deleted...]
-      </c>
       <c r="CE7">
+        <v>28327000.0</v>
+      </c>
+      <c r="CF7">
+        <v>-205285000.0</v>
+      </c>
+      <c r="CG7">
         <v>-118350000.0</v>
       </c>
-      <c r="CF7">
-[...4 lines deleted...]
-      </c>
       <c r="CH7">
+        <v>93753000.0</v>
+      </c>
+      <c r="CI7">
+        <v>-19267000.0</v>
+      </c>
+      <c r="CJ7">
         <v>-37858000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>52511000.0</v>
       </c>
-      <c r="CJ7">
-[...4 lines deleted...]
-      </c>
       <c r="CL7">
-        <v>-28467000.0</v>
+        <v>171394000.0</v>
       </c>
       <c r="CM7">
+        <v>-9663000.0</v>
+      </c>
+      <c r="CN7">
+        <v>-28226000.0</v>
+      </c>
+      <c r="CO7">
         <v>9915000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-31746000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>25390000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>8142000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-18443000.0</v>
       </c>
-      <c r="CR7">
-[...4 lines deleted...]
-      </c>
       <c r="CT7">
+        <v>28739000.0</v>
+      </c>
+      <c r="CU7">
+        <v>-2164000.0</v>
+      </c>
+      <c r="CV7">
         <v>-385000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>4175000.0</v>
       </c>
-      <c r="CV7">
-[...4 lines deleted...]
-      </c>
       <c r="CX7">
-        <v>-1952000.0</v>
+        <v>32482000.0</v>
       </c>
       <c r="CY7">
+        <v>10336000.0</v>
+      </c>
+      <c r="CZ7">
+        <v>-2090000.0</v>
+      </c>
+      <c r="DA7">
         <v>-21078000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>-26142000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>11488000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DD7">
         <v>-8191000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DE7">
         <v>-39000000.0</v>
       </c>
-      <c r="DD7">
-[...4 lines deleted...]
-      </c>
       <c r="DF7">
-        <v>-16000000.0</v>
+        <v>31470000.0</v>
       </c>
       <c r="DG7">
+        <v>467000.0</v>
+      </c>
+      <c r="DH7">
+        <v>-5637000.0</v>
+      </c>
+      <c r="DI7">
         <v>15600000.0</v>
       </c>
-      <c r="DH7">
-[...4 lines deleted...]
-      </c>
       <c r="DJ7">
-        <v>900000.0</v>
+        <v>44000000.0</v>
       </c>
       <c r="DK7">
+        <v>-20100000.0</v>
+      </c>
+      <c r="DL7">
+        <v>14400000.0</v>
+      </c>
+      <c r="DM7">
         <v>-2400000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:115">
+    <row r="8" spans="1:117">
       <c r="A8" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -39391,823 +39831,871 @@
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
     </row>
-    <row r="9" spans="1:115">
+    <row r="9" spans="1:117">
       <c r="A9" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B9">
+        <v>36100000.0</v>
+      </c>
+      <c r="C9">
+        <v>-1200000.0</v>
+      </c>
+      <c r="D9">
         <v>53500000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-28100000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-45700000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>123500000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-18300000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-58000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>4000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-10700000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>107300000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-106200000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-13200000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-13200000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>87500000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-109200000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-15300000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>58800000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>53400000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-92755000.0</v>
       </c>
-      <c r="T9">
-[...4 lines deleted...]
-      </c>
       <c r="V9">
-        <v>-1943000.0</v>
+        <v>78700000.0</v>
       </c>
       <c r="W9">
+        <v>16400000.0</v>
+      </c>
+      <c r="X9">
+        <v>-1900000.0</v>
+      </c>
+      <c r="Y9">
         <v>-80468000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>5975000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-92427000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>231732000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-78957000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1072000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>15723000.0</v>
       </c>
-      <c r="AD9">
-[...2 lines deleted...]
-      <c r="AE9">
+      <c r="AF9">
+        <v>66814000.0</v>
+      </c>
+      <c r="AG9">
         <v>-99662000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1378000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>30599000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>120792000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-77319000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-119699000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>11350000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>132679000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-148602000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>15319000.0</v>
       </c>
-      <c r="AO9">
-[...2 lines deleted...]
-      <c r="AP9">
+      <c r="AQ9">
+        <v>-31047000.0</v>
+      </c>
+      <c r="AR9">
         <v>101436000.0</v>
       </c>
-      <c r="AQ9">
-[...4 lines deleted...]
-      </c>
       <c r="AS9">
-        <v>122850000.0</v>
+        <v>-85936000.0</v>
       </c>
       <c r="AT9">
+        <v>11064000.0</v>
+      </c>
+      <c r="AU9">
+        <v>8904000.0</v>
+      </c>
+      <c r="AV9">
         <v>56920000.0</v>
       </c>
-      <c r="AU9">
-[...4 lines deleted...]
-      </c>
       <c r="AW9">
-        <v>85490000.0</v>
+        <v>-99214000.0</v>
       </c>
       <c r="AX9">
+        <v>33564000.0</v>
+      </c>
+      <c r="AY9">
+        <v>12955000.0</v>
+      </c>
+      <c r="AZ9">
         <v>50259000.0</v>
       </c>
-      <c r="AY9">
-[...4 lines deleted...]
-      </c>
       <c r="BA9">
-        <v>47565000.0</v>
+        <v>-91800000.0</v>
       </c>
       <c r="BB9">
+        <v>25037000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-6684000.0</v>
+      </c>
+      <c r="BD9">
         <v>64355000.0</v>
       </c>
-      <c r="BC9">
-[...4 lines deleted...]
-      </c>
       <c r="BE9">
-        <v>-59907000.0</v>
+        <v>-104735000.0</v>
       </c>
       <c r="BF9">
+        <v>23397000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-9317000.0</v>
+      </c>
+      <c r="BH9">
         <v>48562000.0</v>
       </c>
-      <c r="BG9">
-[...2 lines deleted...]
-      <c r="BH9">
+      <c r="BI9">
+        <v>-103647000.0</v>
+      </c>
+      <c r="BJ9">
         <v>-38847000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-77818000.0</v>
       </c>
-      <c r="BJ9">
-[...4 lines deleted...]
-      </c>
       <c r="BL9">
-        <v>15877000.0</v>
+        <v>23977000.0</v>
       </c>
       <c r="BM9">
-        <v>58587000.0</v>
+        <v>-73781000.0</v>
       </c>
       <c r="BN9">
+        <v>27142000.0</v>
+      </c>
+      <c r="BO9">
+        <v>20951000.0</v>
+      </c>
+      <c r="BP9">
         <v>17574000.0</v>
       </c>
-      <c r="BO9">
-[...4 lines deleted...]
-      </c>
       <c r="BQ9">
-        <v>-81189000.0</v>
+        <v>-45111000.0</v>
       </c>
       <c r="BR9">
+        <v>21736000.0</v>
+      </c>
+      <c r="BS9">
+        <v>20067000.0</v>
+      </c>
+      <c r="BT9">
         <v>26732000.0</v>
       </c>
-      <c r="BS9">
-[...4 lines deleted...]
-      </c>
       <c r="BU9">
-        <v>66309000.0</v>
+        <v>-29486000.0</v>
       </c>
       <c r="BV9">
+        <v>64303000.0</v>
+      </c>
+      <c r="BW9">
+        <v>25459000.0</v>
+      </c>
+      <c r="BX9">
         <v>40850000.0</v>
       </c>
-      <c r="BW9">
-[...4 lines deleted...]
-      </c>
       <c r="BY9">
-        <v>32822000.0</v>
+        <v>-4269000.0</v>
       </c>
       <c r="BZ9">
+        <v>-9800000.0</v>
+      </c>
+      <c r="CA9">
+        <v>-16520000.0</v>
+      </c>
+      <c r="CB9">
         <v>49342000.0</v>
       </c>
-      <c r="CA9">
-[...4 lines deleted...]
-      </c>
       <c r="CC9">
-        <v>50370000.0</v>
+        <v>-66025000.0</v>
       </c>
       <c r="CD9">
-        <v>49074000.0</v>
+        <v>17127000.0</v>
       </c>
       <c r="CE9">
-        <v>-50883000.0</v>
+        <v>4521000.0</v>
       </c>
       <c r="CF9">
-        <v>59540000.0</v>
-[...1 lines deleted...]
-      <c r="CG9"/>
+        <v>45849000.0</v>
+      </c>
+      <c r="CG9">
+        <v>-99625000.0</v>
+      </c>
       <c r="CH9">
+        <v>69200000.0</v>
+      </c>
+      <c r="CI9">
+        <v>-43664000.0</v>
+      </c>
+      <c r="CJ9">
         <v>26638000.0</v>
       </c>
-      <c r="CI9">
-[...3 lines deleted...]
-      <c r="CK9"/>
+      <c r="CK9">
+        <v>-26476000.0</v>
+      </c>
       <c r="CL9">
+        <v>20927000.0</v>
+      </c>
+      <c r="CM9">
+        <v>-40405000.0</v>
+      </c>
+      <c r="CN9">
         <v>-4452000.0</v>
       </c>
-      <c r="CM9">
-[...2 lines deleted...]
-      <c r="CN9"/>
       <c r="CO9">
-        <v>3112000.0</v>
+        <v>357000.0</v>
       </c>
       <c r="CP9">
+        <v>-10743000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>-26869000.0</v>
+      </c>
+      <c r="CR9">
         <v>29981000.0</v>
       </c>
-      <c r="CQ9">
-[...6 lines deleted...]
-      <c r="CT9"/>
+      <c r="CS9">
+        <v>-45030000.0</v>
+      </c>
+      <c r="CT9">
+        <v>35152000.0</v>
+      </c>
       <c r="CU9">
-        <v>8380000.0</v>
+        <v>-7235000.0</v>
       </c>
       <c r="CV9">
-        <v>21617000.0</v>
+        <v>-9775000.0</v>
       </c>
       <c r="CW9">
-        <v>1792000.0</v>
+        <v>-13237000.0</v>
       </c>
       <c r="CX9">
+        <v>33792000.0</v>
+      </c>
+      <c r="CY9">
+        <v>-8471000.0</v>
+      </c>
+      <c r="CZ9">
         <v>10263000.0</v>
       </c>
-      <c r="CY9"/>
-      <c r="CZ9"/>
       <c r="DA9"/>
-      <c r="DB9"/>
-[...8 lines deleted...]
-      <c r="DK9"/>
+      <c r="DB9">
+        <v>2480000.0</v>
+      </c>
+      <c r="DC9">
+        <v>-17364000.0</v>
+      </c>
+      <c r="DD9">
+        <v>-11679000.0</v>
+      </c>
+      <c r="DE9">
+        <v>-19200000.0</v>
+      </c>
+      <c r="DF9">
+        <v>-2840000.0</v>
+      </c>
+      <c r="DG9">
+        <v>-1833000.0</v>
+      </c>
+      <c r="DH9">
+        <v>-4027000.0</v>
+      </c>
+      <c r="DI9">
+        <v>-7000000.0</v>
+      </c>
+      <c r="DJ9">
+        <v>4500000.0</v>
+      </c>
+      <c r="DK9">
+        <v>-7300000.0</v>
+      </c>
+      <c r="DL9">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DM9"/>
     </row>
-    <row r="10" spans="1:115">
+    <row r="10" spans="1:117">
       <c r="A10" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B10">
+        <v>-101100000.0</v>
+      </c>
+      <c r="C10">
+        <v>-187700000.0</v>
+      </c>
+      <c r="D10">
         <v>-126600000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>42500000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>88600000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-107600000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>81100000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-11000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>29600000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-254700000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-122200000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-144500000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>15000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-11100000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-234600000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-19700000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>71300000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-42400000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>72200000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-167442000.0</v>
       </c>
-      <c r="T10">
-[...4 lines deleted...]
-      </c>
       <c r="V10">
-        <v>16530000.0</v>
+        <v>179600000.0</v>
       </c>
       <c r="W10">
+        <v>223700000.0</v>
+      </c>
+      <c r="X10">
+        <v>16500000.0</v>
+      </c>
+      <c r="Y10">
         <v>-96553000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>33311000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>431682000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-90342000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-30831000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-16126000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>8644000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-40210000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-58431000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>52830000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-30264000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-42836000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-133827000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>242714000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-21737000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-29900000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-59365000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>85545000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>3516000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>5849000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-180368000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>18714000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-161121000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>31675000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-108273000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>96778000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-56803000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>12095000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-53644000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>46770000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-107764000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>35992000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-152421000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-14462000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-49984000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-130766000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-47543000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>46155000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>69694000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-28105000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-39167000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-4868000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-42019000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-35881000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-75402000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>157975000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>71702000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>153528000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-48952000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>131670000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>34101000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-111615000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-33266000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>84841000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-3262000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-65316000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-88238000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>198170000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-30048000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-99933000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-111425000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>152051000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>27905000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-32408000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-79882000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>174609000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-12666000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-54006000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-173752000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>87495000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-43311000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>6779000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-90087000.0</v>
       </c>
-      <c r="CR10">
-[...4 lines deleted...]
-      </c>
       <c r="CT10">
+        <v>100643000.0</v>
+      </c>
+      <c r="CU10">
+        <v>-4467000.0</v>
+      </c>
+      <c r="CV10">
         <v>-33343000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>46548000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>69260000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>33862000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>69465000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>-88670000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>62090000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>-22620000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>-22880000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>-76400000.0</v>
       </c>
-      <c r="DD10">
-[...4 lines deleted...]
-      </c>
       <c r="DF10">
-        <v>-9100000.0</v>
+        <v>44288000.0</v>
       </c>
       <c r="DG10">
+        <v>-4511000.0</v>
+      </c>
+      <c r="DH10">
+        <v>-9077000.0</v>
+      </c>
+      <c r="DI10">
         <v>-32000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>14600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>14500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>14900000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>-6900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:115">
+    <row r="11" spans="1:117">
       <c r="A11" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>6800000.0</v>
       </c>
-      <c r="M11">
-[...2 lines deleted...]
-      <c r="N11">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>27200000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-29100000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>57100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-50900000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>12200000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>80874000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-52878000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-504058000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-12038000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>67041000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-96806000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-162146000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-139209000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>139159000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-7678000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-38571000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-74509000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>93066000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>19720000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-28969000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-50994000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-29687000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-83846000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-15752000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-46262000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-27976000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-28832000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-24651000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AR11"/>
+      <c r="AS11">
         <v>187038000.0</v>
       </c>
-      <c r="AR11"/>
-      <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11">
         <v>30778000.0</v>
       </c>
-      <c r="AV11"/>
-      <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
@@ -40230,208 +40718,210 @@
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
+      <c r="DL11"/>
+      <c r="DM11"/>
     </row>
-    <row r="12" spans="1:115">
+    <row r="12" spans="1:117">
       <c r="A12" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>4700000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-8300000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-81700000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-48400000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-41000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>155200000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-56432000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-127000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>301000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>36008000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-49256000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-14570000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>244155000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>152135000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>150254000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2203000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>10870000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-136550000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-33618000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>102246000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-33619000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>57016000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-87201000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>75809000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1276000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>80016000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>-62801000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>116703000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>-19743000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>89016000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>-93007000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>50827000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>-4729000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>30089000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-21018000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>77190000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>12383000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>-5122000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>-82278000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>126989000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>-67427000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>67546000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>-133110000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>73208000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>-36911000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>-59666000.0</v>
       </c>
-      <c r="BG12"/>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
@@ -40443,167 +40933,169 @@
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
     </row>
-    <row r="13" spans="1:115">
+    <row r="13" spans="1:117">
       <c r="A13" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>9000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-20400000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>4200000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-248200000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>105900000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>13400000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-11800000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>58383000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-13197000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>886000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>9628000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>10117000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>23528000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>44101000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-89114000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>112550000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>559000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>1330000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-66967000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>9271000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>1517000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>4274000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-3774000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>3266000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>15551000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-3129000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-16708000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>62538000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>17203000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>2127000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>-19785000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13">
         <v>-278000.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
@@ -40626,1047 +41118,1067 @@
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
     </row>
-    <row r="14" spans="1:115">
+    <row r="14" spans="1:117">
       <c r="A14" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B14">
+        <v>38300000.0</v>
+      </c>
+      <c r="C14">
+        <v>40000000.0</v>
+      </c>
+      <c r="D14">
         <v>32900000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>36300000.0</v>
       </c>
-      <c r="D14">
-[...4 lines deleted...]
-      </c>
       <c r="F14">
-        <v>39700000.0</v>
+        <v>35600000.0</v>
       </c>
       <c r="G14">
-        <v>39400000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="H14">
-        <v>37900000.0</v>
+        <v>34400000.0</v>
       </c>
       <c r="I14">
-        <v>37000000.0</v>
+        <v>34200000.0</v>
       </c>
       <c r="J14">
-        <v>36300000.0</v>
+        <v>32800000.0</v>
       </c>
       <c r="K14">
-        <v>36600000.0</v>
+        <v>31900000.0</v>
       </c>
       <c r="L14">
+        <v>31500000.0</v>
+      </c>
+      <c r="M14">
+        <v>32200000.0</v>
+      </c>
+      <c r="N14">
         <v>30700000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>31300000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>30000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>29700000.0</v>
       </c>
-      <c r="P14">
-[...2 lines deleted...]
-      <c r="Q14">
+      <c r="R14">
+        <v>29000000.0</v>
+      </c>
+      <c r="S14">
         <v>28200000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>27000000.0</v>
       </c>
-      <c r="S14">
-[...4 lines deleted...]
-      </c>
       <c r="U14">
-        <v>24761000.0</v>
+        <v>24731000.0</v>
       </c>
       <c r="V14">
-        <v>23687000.0</v>
+        <v>23700000.0</v>
       </c>
       <c r="W14">
-        <v>23145000.0</v>
+        <v>23200000.0</v>
       </c>
       <c r="X14">
-        <v>22934000.0</v>
+        <v>22200000.0</v>
       </c>
       <c r="Y14">
-        <v>22647000.0</v>
+        <v>22101000.0</v>
       </c>
       <c r="Z14">
-        <v>22297000.0</v>
+        <v>22012000.0</v>
       </c>
       <c r="AA14">
-        <v>23049000.0</v>
+        <v>21922000.0</v>
       </c>
       <c r="AB14">
-        <v>23666000.0</v>
+        <v>21540000.0</v>
       </c>
       <c r="AC14">
-        <v>23808000.0</v>
+        <v>22280000.0</v>
       </c>
       <c r="AD14">
-        <v>22650000.0</v>
+        <v>22790000.0</v>
       </c>
       <c r="AE14">
-        <v>22710000.0</v>
+        <v>22686000.0</v>
       </c>
       <c r="AF14">
-        <v>23530000.0</v>
+        <v>22198000.0</v>
       </c>
       <c r="AG14">
-        <v>24103000.0</v>
+        <v>22708000.0</v>
       </c>
       <c r="AH14">
-        <v>23899000.0</v>
+        <v>23527000.0</v>
       </c>
       <c r="AI14">
-        <v>23354000.0</v>
+        <v>24102000.0</v>
       </c>
       <c r="AJ14">
-        <v>22848000.0</v>
+        <v>23897000.0</v>
       </c>
       <c r="AK14">
-        <v>22074000.0</v>
+        <v>23353000.0</v>
       </c>
       <c r="AL14">
-        <v>21315000.0</v>
+        <v>22847000.0</v>
       </c>
       <c r="AM14">
-        <v>20392000.0</v>
+        <v>22073000.0</v>
       </c>
       <c r="AN14">
-        <v>20090000.0</v>
+        <v>21314000.0</v>
       </c>
       <c r="AO14">
+        <v>20396000.0</v>
+      </c>
+      <c r="AP14">
+        <v>20089000.0</v>
+      </c>
+      <c r="AQ14">
         <v>19066000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>18630000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>18007000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>17409000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>17456000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>16570000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>15390000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>14440000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>14820000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>14769000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>15390000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>14163000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>13532000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>12523000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>12292000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>11865000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>11799000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>11523000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>12198000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>10732000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>10589000.0</v>
       </c>
-      <c r="BJ14">
-[...2 lines deleted...]
-      <c r="BK14">
+      <c r="BL14">
+        <v>10380000.0</v>
+      </c>
+      <c r="BM14">
         <v>9354000.0</v>
       </c>
-      <c r="BL14">
-[...4 lines deleted...]
-      </c>
       <c r="BN14">
-        <v>8510000.0</v>
+        <v>9119000.0</v>
       </c>
       <c r="BO14">
+        <v>9137000.0</v>
+      </c>
+      <c r="BP14">
+        <v>8924000.0</v>
+      </c>
+      <c r="BQ14">
         <v>11186000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>8343000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>8829000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>7733000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>9960000.0</v>
       </c>
-      <c r="BT14">
-[...4 lines deleted...]
-      </c>
       <c r="BV14">
+        <v>9049000.0</v>
+      </c>
+      <c r="BW14">
+        <v>7402000.0</v>
+      </c>
+      <c r="BX14">
         <v>9967000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>8485000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>7325000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>10608000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>7443000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>6520000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>6668000.0</v>
       </c>
-      <c r="CC14">
-[...4 lines deleted...]
-      </c>
       <c r="CE14">
+        <v>7235000.0</v>
+      </c>
+      <c r="CF14">
+        <v>5940000.0</v>
+      </c>
+      <c r="CG14">
         <v>9258000.0</v>
       </c>
-      <c r="CF14">
-[...4 lines deleted...]
-      </c>
       <c r="CH14">
+        <v>5098000.0</v>
+      </c>
+      <c r="CI14">
+        <v>4164000.0</v>
+      </c>
+      <c r="CJ14">
         <v>4605000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>5406000.0</v>
       </c>
-      <c r="CJ14">
-[...4 lines deleted...]
-      </c>
       <c r="CL14">
-        <v>3914000.0</v>
+        <v>4731000.0</v>
       </c>
       <c r="CM14">
+        <v>4040000.0</v>
+      </c>
+      <c r="CN14">
+        <v>4001000.0</v>
+      </c>
+      <c r="CO14">
         <v>4048000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>3922000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>2582000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>2789000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>2872000.0</v>
       </c>
-      <c r="CR14">
-[...4 lines deleted...]
-      </c>
       <c r="CT14">
+        <v>2595000.0</v>
+      </c>
+      <c r="CU14">
+        <v>2202000.0</v>
+      </c>
+      <c r="CV14">
         <v>2090000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>6406000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>6479000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>6729000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>6176000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>5370000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>5953000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>5824000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>5567000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>4400000.0</v>
       </c>
-      <c r="DD14">
-[...4 lines deleted...]
-      </c>
       <c r="DF14">
-        <v>1900000.0</v>
+        <v>3149000.0</v>
       </c>
       <c r="DG14">
+        <v>2244000.0</v>
+      </c>
+      <c r="DH14">
+        <v>1907000.0</v>
+      </c>
+      <c r="DI14">
         <v>1200000.0</v>
       </c>
-      <c r="DH14">
-[...4 lines deleted...]
-      </c>
       <c r="DJ14">
+        <v>1600000.0</v>
+      </c>
+      <c r="DK14">
+        <v>1000000.0</v>
+      </c>
+      <c r="DL14">
         <v>800000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:115">
+    <row r="15" spans="1:117">
       <c r="A15" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B15">
+        <v>12900000.0</v>
+      </c>
+      <c r="C15">
+        <v>12500000.0</v>
+      </c>
+      <c r="D15">
         <v>12800000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>13000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>12000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>11900000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>11900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10200000.0</v>
       </c>
       <c r="I15">
         <v>10200000.0</v>
       </c>
       <c r="J15">
         <v>10200000.0</v>
       </c>
       <c r="K15">
+        <v>10200000.0</v>
+      </c>
+      <c r="L15">
+        <v>10200000.0</v>
+      </c>
+      <c r="M15">
         <v>9800000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>10000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>10000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9300000.0</v>
       </c>
       <c r="P15">
         <v>10200000.0</v>
       </c>
       <c r="Q15">
+        <v>9300000.0</v>
+      </c>
+      <c r="R15">
+        <v>10200000.0</v>
+      </c>
+      <c r="S15">
         <v>10100000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>4900000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>4985000.0</v>
       </c>
-      <c r="T15">
-[...4 lines deleted...]
-      </c>
       <c r="V15">
-        <v>4183000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="W15">
+        <v>4100000.0</v>
+      </c>
+      <c r="X15">
+        <v>4200000.0</v>
+      </c>
+      <c r="Y15">
         <v>4239000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>4311000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>4269000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>4314000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>4314000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>4312000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>4302000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2565000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>2562000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2560000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>2545000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>2160000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2160000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>2210000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>2244000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>2237000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>2243000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>2283000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>2302000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1873000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1254000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>1268000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>1283000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>1273000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>1298000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1316000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1330000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1317000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1320000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1321000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1352000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>65019000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>2754000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>1316000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>1339000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>1334000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1317000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>1325000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>1324000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>1320000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>4860000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>6000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>144000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>249839000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="BQ15">
         <v>33000.0</v>
       </c>
       <c r="BR15">
+        <v>4000.0</v>
+      </c>
+      <c r="BS15">
+        <v>33000.0</v>
+      </c>
+      <c r="BT15">
         <v>4864000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>4707000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>4911000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>4224000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>5264000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>5199000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>5295000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>5227000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>5210000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>5174000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>5123000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>5092000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>5017000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>5025000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>5035000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>5014000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>5003000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>4979000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>4109000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>4157000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>4120000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>13715000.0</v>
       </c>
-      <c r="CN15"/>
-      <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
+      <c r="DL15"/>
+      <c r="DM15"/>
     </row>
-    <row r="16" spans="1:115">
+    <row r="16" spans="1:117">
       <c r="A16" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B16">
+        <v>10700000.0</v>
+      </c>
+      <c r="C16">
+        <v>19200000.0</v>
+      </c>
+      <c r="D16">
         <v>5700000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>6300000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>89400000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>110400000.0</v>
       </c>
-      <c r="F16">
-[...2 lines deleted...]
-      <c r="G16">
+      <c r="H16">
+        <v>64600000.0</v>
+      </c>
+      <c r="I16">
         <v>44000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>17600000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>67200000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>15100000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>28900000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>34600000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>119700000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>160200000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>229200000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>139000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>327100000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>360200000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>299400000.0</v>
       </c>
-      <c r="T16">
-[...4 lines deleted...]
-      </c>
       <c r="V16">
-        <v>77233000.0</v>
+        <v>220100000.0</v>
       </c>
       <c r="W16">
+        <v>239600000.0</v>
+      </c>
+      <c r="X16">
+        <v>77200000.0</v>
+      </c>
+      <c r="Y16">
         <v>170313000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>125739000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>115724000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>181780000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>29103000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2401000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2140000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>2722000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>5854000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>7582000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>8154000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>9163000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>6352000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>13379000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>4380000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>6565000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>3108000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>2941000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>2419000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>2390000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>3625000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>2493000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>3552000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>3958000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>4182000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1664000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2999000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2139000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>3016000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>8993000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>3190000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>4247000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>3371000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>62477000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>5908000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>2360000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1913000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>28007000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>11013000.0</v>
       </c>
-      <c r="BJ16">
-[...2 lines deleted...]
-      <c r="BK16">
+      <c r="BL16">
+        <v>2395000.0</v>
+      </c>
+      <c r="BM16">
         <v>21842000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>10623000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>20122000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>214063000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>30035000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5163000.0</v>
       </c>
       <c r="BR16">
         <v>614000.0</v>
       </c>
       <c r="BS16">
+        <v>5163000.0</v>
+      </c>
+      <c r="BT16">
+        <v>614000.0</v>
+      </c>
+      <c r="BU16">
         <v>6971000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>7340000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>11381000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>5112000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>16514000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>15687000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>12157000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>14001000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>12696000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>22664000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>18342000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>6911000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>7566000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>6453000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>8278000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>5974000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>9991000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>92409000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>33335000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>39475000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>82082000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>34951000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>32071000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>16568000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>10576000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>4150000.0</v>
       </c>
-      <c r="CS16">
-[...2 lines deleted...]
-      <c r="CT16">
+      <c r="CU16">
+        <v>6790000.0</v>
+      </c>
+      <c r="CV16">
         <v>125599000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>127943000.0</v>
       </c>
-      <c r="CV16">
-[...2 lines deleted...]
-      <c r="CW16">
+      <c r="CX16">
+        <v>9340000.0</v>
+      </c>
+      <c r="CY16">
         <v>117247000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>103699000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>109325000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>89813000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>87083000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>82395000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>83100000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>69900000.0</v>
       </c>
-      <c r="DE16">
-[...4 lines deleted...]
-      </c>
       <c r="DG16">
+        <v>60526000.0</v>
+      </c>
+      <c r="DH16">
+        <v>59738000.0</v>
+      </c>
+      <c r="DI16">
         <v>-8500000.0</v>
       </c>
-      <c r="DH16">
-[...4 lines deleted...]
-      </c>
       <c r="DJ16">
+        <v>40100000.0</v>
+      </c>
+      <c r="DK16">
+        <v>27200000.0</v>
+      </c>
+      <c r="DL16">
         <v>29500000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DM16">
         <v>71100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:115">
+    <row r="17" spans="1:117">
       <c r="A17" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -41738,517 +42250,525 @@
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
     </row>
-    <row r="18" spans="1:115">
+    <row r="18" spans="1:117">
       <c r="A18" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B18">
+        <v>-14000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-217700000.0</v>
+      </c>
+      <c r="D18">
         <v>-1500000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>29600000.0</v>
       </c>
-      <c r="D18">
-[...4 lines deleted...]
-      </c>
       <c r="F18">
-        <v>159800000.0</v>
+        <v>134400000.0</v>
       </c>
       <c r="G18">
-        <v>42600000.0</v>
+        <v>102700000.0</v>
       </c>
       <c r="H18">
-        <v>38900000.0</v>
+        <v>150800000.0</v>
       </c>
       <c r="I18">
-        <v>-200200000.0</v>
+        <v>46300000.0</v>
       </c>
       <c r="J18">
-        <v>29100000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="K18">
-        <v>-199200000.0</v>
+        <v>-185200000.0</v>
       </c>
       <c r="L18">
+        <v>26300000.0</v>
+      </c>
+      <c r="M18">
+        <v>-169900000.0</v>
+      </c>
+      <c r="N18">
         <v>45000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-23200000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-71200000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-268800000.0</v>
       </c>
-      <c r="P18">
-[...2 lines deleted...]
-      <c r="Q18">
+      <c r="R18">
+        <v>241900000.0</v>
+      </c>
+      <c r="S18">
         <v>12200000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>193700000.0</v>
       </c>
-      <c r="S18">
-[...4 lines deleted...]
-      </c>
       <c r="U18">
-        <v>343674000.0</v>
+        <v>-76768000.0</v>
       </c>
       <c r="V18">
-        <v>69024000.0</v>
+        <v>224600000.0</v>
       </c>
       <c r="W18">
-        <v>-69143000.0</v>
+        <v>-162300000.0</v>
       </c>
       <c r="X18">
-        <v>75010000.0</v>
+        <v>22600000.0</v>
       </c>
       <c r="Y18">
-        <v>457099000.0</v>
+        <v>-27044000.0</v>
       </c>
       <c r="Z18">
-        <v>-33424000.0</v>
+        <v>14925000.0</v>
       </c>
       <c r="AA18">
-        <v>27182000.0</v>
+        <v>233018000.0</v>
       </c>
       <c r="AB18">
-        <v>18617000.0</v>
+        <v>-67003000.0</v>
       </c>
       <c r="AC18">
-        <v>26706000.0</v>
+        <v>145533000.0</v>
       </c>
       <c r="AD18">
-        <v>-66964000.0</v>
+        <v>7898000.0</v>
       </c>
       <c r="AE18">
-        <v>-112061000.0</v>
+        <v>16855000.0</v>
       </c>
       <c r="AF18">
-        <v>77037000.0</v>
+        <v>-124948000.0</v>
       </c>
       <c r="AG18">
-        <v>-19816000.0</v>
+        <v>-41499000.0</v>
       </c>
       <c r="AH18">
-        <v>18060000.0</v>
+        <v>83049000.0</v>
       </c>
       <c r="AI18">
-        <v>-162880000.0</v>
+        <v>-50603000.0</v>
       </c>
       <c r="AJ18">
-        <v>117874000.0</v>
+        <v>-10891000.0</v>
       </c>
       <c r="AK18">
-        <v>-20480000.0</v>
+        <v>-77601000.0</v>
       </c>
       <c r="AL18">
-        <v>40423000.0</v>
+        <v>34578000.0</v>
       </c>
       <c r="AM18">
-        <v>-163987000.0</v>
+        <v>-32128000.0</v>
       </c>
       <c r="AN18">
-        <v>112967000.0</v>
+        <v>3789000.0</v>
       </c>
       <c r="AO18">
-        <v>-64509000.0</v>
+        <v>-76337000.0</v>
       </c>
       <c r="AP18">
-        <v>62258000.0</v>
+        <v>88724000.0</v>
       </c>
       <c r="AQ18">
+        <v>-64884000.0</v>
+      </c>
+      <c r="AR18">
+        <v>62633000.0</v>
+      </c>
+      <c r="AS18">
         <v>-108100000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>33155000.0</v>
       </c>
-      <c r="AS18">
-[...2 lines deleted...]
-      <c r="AT18">
+      <c r="AU18">
+        <v>-25877000.0</v>
+      </c>
+      <c r="AV18">
         <v>-2711000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-51394000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>60558000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>12339000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-7285000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-84274000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>111926000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-88321000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>29500000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-142007000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>61657000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-31278000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-51126000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-62865000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>39070000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>84916000.0</v>
       </c>
-      <c r="BJ18">
-[...2 lines deleted...]
-      <c r="BK18">
+      <c r="BL18">
+        <v>-72167000.0</v>
+      </c>
+      <c r="BM18">
         <v>-24172000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>9741000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>17787000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>166489000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-46374000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>169371000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>90852000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>146455000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-52489000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>89252000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>51281000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-104499000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-12097000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>90070000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>28497000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-150714000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-188816000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>195429000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>28919000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-197244000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>-84574000.0</v>
       </c>
-      <c r="CF18">
-[...4 lines deleted...]
-      </c>
       <c r="CH18">
+        <v>147123000.0</v>
+      </c>
+      <c r="CI18">
+        <v>-17343000.0</v>
+      </c>
+      <c r="CJ18">
         <v>-49093000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>58864000.0</v>
       </c>
-      <c r="CJ18">
-[...2 lines deleted...]
-      <c r="CK18">
+      <c r="CL18">
+        <v>170031000.0</v>
+      </c>
+      <c r="CM18">
         <v>3017000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-23572000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>14074000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-16629000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>36000000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>8429000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-642000.0</v>
       </c>
-      <c r="CR18">
-[...4 lines deleted...]
-      </c>
       <c r="CT18">
+        <v>20733000.0</v>
+      </c>
+      <c r="CU18">
+        <v>16122000.0</v>
+      </c>
+      <c r="CV18">
         <v>10154000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>77256000.0</v>
       </c>
-      <c r="CV18">
-[...2 lines deleted...]
-      <c r="CW18">
+      <c r="CX18">
+        <v>48224000.0</v>
+      </c>
+      <c r="CY18">
         <v>29747000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>6384000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>34595000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>-21191000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>14374000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DD18">
         <v>5247000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DE18">
         <v>-223700000.0</v>
       </c>
-      <c r="DD18">
-[...4 lines deleted...]
-      </c>
       <c r="DF18">
-        <v>-57400000.0</v>
+        <v>-119408000.0</v>
       </c>
       <c r="DG18">
+        <v>7378000.0</v>
+      </c>
+      <c r="DH18">
+        <v>-370000.0</v>
+      </c>
+      <c r="DI18">
         <v>18600000.0</v>
       </c>
-      <c r="DH18">
-[...4 lines deleted...]
-      </c>
       <c r="DJ18">
-        <v>-6000000.0</v>
+        <v>-9400000.0</v>
       </c>
       <c r="DK18">
+        <v>-13500000.0</v>
+      </c>
+      <c r="DL18">
+        <v>7400000.0</v>
+      </c>
+      <c r="DM18">
         <v>-86500000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:115">
+    <row r="19" spans="1:117">
       <c r="A19" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>-72400000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-386400000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-35500000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-91300000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-25200000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-22400000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-39400000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-47300000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-78200000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>14300000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-107500000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-23600000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-157300000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-38500000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-80300000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1059813000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-108438000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-53581000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-75568000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-38422000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>694000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-42845000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-19611000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>70448000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-6071000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-19802000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>92206000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>375000.0</v>
       </c>
-      <c r="AQ19"/>
-[...1 lines deleted...]
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
         <v>225000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19">
         <v>400000.0</v>
       </c>
-      <c r="AX19"/>
-[...1 lines deleted...]
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19">
         <v>500000.0</v>
       </c>
-      <c r="BA19"/>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
@@ -42266,54 +42786,56 @@
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
     </row>
-    <row r="20" spans="1:115">
+    <row r="20" spans="1:117">
       <c r="A20" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -42385,222 +42907,226 @@
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
     </row>
-    <row r="21" spans="1:115">
+    <row r="21" spans="1:117">
       <c r="A21" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>232</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>315300000.0</v>
+      </c>
+      <c r="D21">
         <v>91900000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-93800000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-104500000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>316200000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-91800000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>49200000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-24800000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-34800000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-43900000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-20800000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>228000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-214600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-9000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-16000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1116350000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-182958000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>342874000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-8993000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-14413000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>36367000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-215874000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>204199000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>84639000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-5535000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-5706000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-6011000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-27237000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-16881000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-88319000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>33312000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-51760000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>120657000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>6551000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>260344000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-4279000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>7158000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>33813000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>28467000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-678000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>8117000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>24752000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>21172000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-10096000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-375000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-4170000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>36654000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-3700000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>18434000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>64450000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>9940000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>18239000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>56178000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-32610000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>8153000.0</v>
       </c>
-      <c r="BG21"/>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
@@ -42612,3083 +43138,3137 @@
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
+      <c r="DL21"/>
+      <c r="DM21"/>
     </row>
-    <row r="22" spans="1:115">
+    <row r="22" spans="1:117">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B22">
+        <v>41100000.0</v>
+      </c>
+      <c r="C22">
+        <v>57500000.0</v>
+      </c>
+      <c r="D22">
         <v>60800000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>46900000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>46800000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-45600000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>70600000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>58600000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>74200000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>41200000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>42000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>38700000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>68400000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>23400000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>47700000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-190900000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>87300000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>94800000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>97300000.0</v>
       </c>
-      <c r="S22">
-[...4 lines deleted...]
-      </c>
       <c r="U22">
-        <v>113991000.0</v>
+        <v>96348000.0</v>
       </c>
       <c r="V22">
-        <v>53689000.0</v>
+        <v>84500000.0</v>
       </c>
       <c r="W22">
-        <v>57483000.0</v>
+        <v>113900000.0</v>
       </c>
       <c r="X22">
-        <v>59988000.0</v>
+        <v>54200000.0</v>
       </c>
       <c r="Y22">
-        <v>30996000.0</v>
+        <v>57339000.0</v>
       </c>
       <c r="Z22">
-        <v>-199131000.0</v>
+        <v>59818000.0</v>
       </c>
       <c r="AA22">
-        <v>46272000.0</v>
+        <v>30791000.0</v>
       </c>
       <c r="AB22">
-        <v>29168000.0</v>
+        <v>-199333000.0</v>
       </c>
       <c r="AC22">
-        <v>26751000.0</v>
+        <v>46306000.0</v>
       </c>
       <c r="AD22">
-        <v>42349000.0</v>
+        <v>29010000.0</v>
       </c>
       <c r="AE22">
-        <v>21960000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="AF22">
-        <v>15287000.0</v>
+        <v>42221000.0</v>
       </c>
       <c r="AG22">
-        <v>17119000.0</v>
+        <v>21820000.0</v>
       </c>
       <c r="AH22">
-        <v>-2013999.0</v>
+        <v>15119000.0</v>
       </c>
       <c r="AI22">
-        <v>62071000.0</v>
+        <v>16905000.0</v>
       </c>
       <c r="AJ22">
-        <v>19712000.0</v>
+        <v>-2194000.0</v>
       </c>
       <c r="AK22">
-        <v>12305000.0</v>
+        <v>61952000.0</v>
       </c>
       <c r="AL22">
-        <v>-20000.0</v>
+        <v>19440000.0</v>
       </c>
       <c r="AM22">
-        <v>38019000.0</v>
+        <v>12132000.0</v>
       </c>
       <c r="AN22">
-        <v>18958000.0</v>
+        <v>-541000.0</v>
       </c>
       <c r="AO22">
+        <v>37636000.0</v>
+      </c>
+      <c r="AP22">
+        <v>18111000.0</v>
+      </c>
+      <c r="AQ22">
         <v>22822000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>14624000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>31058000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>26504000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>14782000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>13967000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>26126000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>24712000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>26993000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>19386000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>28083000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>23328000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>8916000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>21291000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>30382000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>10042000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>28179000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>20498000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>20538000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>19401000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>21351000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>14964000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>64354000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>12985000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>8436000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>4154000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>14250000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>15594000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>26000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>1678000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-685597000.0</v>
       </c>
-      <c r="BT22">
-[...4 lines deleted...]
-      </c>
       <c r="BV22">
+        <v>-22172000.0</v>
+      </c>
+      <c r="BW22">
+        <v>7634000.0</v>
+      </c>
+      <c r="BX22">
         <v>14208000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>23036000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>26107000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>26368000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>19991000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>23239000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>28608000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>12188000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>17082000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>20941000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>26804000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>27004000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>17112000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>14613000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>19280000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>29993000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>22185000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>13817000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>17541000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>28517000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>11685000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>21406000.0</v>
       </c>
-      <c r="CR22">
-[...4 lines deleted...]
-      </c>
       <c r="CT22">
+        <v>31590000.0</v>
+      </c>
+      <c r="CU22">
+        <v>31489000.0</v>
+      </c>
+      <c r="CV22">
         <v>22079000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>21242000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>22118000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>22486000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>13483000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>12291000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>22058000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>22452000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>17371000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>15200000.0</v>
       </c>
-      <c r="DD22">
-[...4 lines deleted...]
-      </c>
       <c r="DF22">
-        <v>6700000.0</v>
+        <v>12612000.0</v>
       </c>
       <c r="DG22">
+        <v>10101000.0</v>
+      </c>
+      <c r="DH22">
+        <v>6687000.0</v>
+      </c>
+      <c r="DI22">
         <v>6400000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>5400000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>4700000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>2100000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:115">
+    <row r="23" spans="1:117">
       <c r="A23" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>233</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-300000.0</v>
+      </c>
+      <c r="D23">
         <v>-1200000.0</v>
       </c>
-      <c r="C23">
-[...4 lines deleted...]
-      </c>
       <c r="E23">
-        <v>-5700000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="F23">
-        <v>-700000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="G23">
-        <v>-1600000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="H23">
-        <v>800000.0</v>
+        <v>-800000.0</v>
       </c>
       <c r="I23">
-        <v>17600000.0</v>
+        <v>-2500000.0</v>
       </c>
       <c r="J23">
+        <v>-78300000.0</v>
+      </c>
+      <c r="K23">
+        <v>80600000.0</v>
+      </c>
+      <c r="L23">
+        <v>-4300000.0</v>
+      </c>
+      <c r="M23">
+        <v>1000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-17800000.0</v>
+      </c>
+      <c r="O23">
+        <v>-13800000.0</v>
+      </c>
+      <c r="P23">
+        <v>187500000.0</v>
+      </c>
+      <c r="Q23">
+        <v>465100000.0</v>
+      </c>
+      <c r="R23">
+        <v>7000000.0</v>
+      </c>
+      <c r="S23">
+        <v>65000000.0</v>
+      </c>
+      <c r="T23">
+        <v>-200000.0</v>
+      </c>
+      <c r="U23">
+        <v>-18139000.0</v>
+      </c>
+      <c r="V23">
+        <v>600000.0</v>
+      </c>
+      <c r="W23">
+        <v>2100000.0</v>
+      </c>
+      <c r="X23">
+        <v>-102938000.0</v>
+      </c>
+      <c r="Y23">
+        <v>-566000.0</v>
+      </c>
+      <c r="Z23">
+        <v>-864000.0</v>
+      </c>
+      <c r="AA23">
+        <v>-1228000.0</v>
+      </c>
+      <c r="AB23">
+        <v>-23000.0</v>
+      </c>
+      <c r="AC23">
+        <v>-1450000.0</v>
+      </c>
+      <c r="AD23">
+        <v>22000.0</v>
+      </c>
+      <c r="AE23">
+        <v>2000.0</v>
+      </c>
+      <c r="AF23">
+        <v>59000.0</v>
+      </c>
+      <c r="AG23">
+        <v>5000.0</v>
+      </c>
+      <c r="AH23">
+        <v>-19000.0</v>
+      </c>
+      <c r="AI23">
+        <v>30000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>192000.0</v>
+      </c>
+      <c r="AK23">
+        <v>-183000.0</v>
+      </c>
+      <c r="AL23">
+        <v>-161000.0</v>
+      </c>
+      <c r="AM23">
+        <v>-244000.0</v>
+      </c>
+      <c r="AN23">
+        <v>-4222000.0</v>
+      </c>
+      <c r="AO23">
+        <v>-4360000.0</v>
+      </c>
+      <c r="AP23">
+        <v>-657000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>-123000.0</v>
+      </c>
+      <c r="AR23">
+        <v>-528000.0</v>
+      </c>
+      <c r="AS23">
+        <v>2804000.0</v>
+      </c>
+      <c r="AT23">
+        <v>-293000.0</v>
+      </c>
+      <c r="AU23">
+        <v>273000.0</v>
+      </c>
+      <c r="AV23">
+        <v>2275000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1416000.0</v>
+      </c>
+      <c r="AX23">
+        <v>-2927000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1924000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>935000.0</v>
+      </c>
+      <c r="BA23">
+        <v>1349000.0</v>
+      </c>
+      <c r="BB23">
+        <v>-139000.0</v>
+      </c>
+      <c r="BC23">
+        <v>-4509000.0</v>
+      </c>
+      <c r="BD23">
+        <v>932000.0</v>
+      </c>
+      <c r="BE23">
+        <v>3601000.0</v>
+      </c>
+      <c r="BF23">
+        <v>-3100000.0</v>
+      </c>
+      <c r="BG23">
+        <v>-286000.0</v>
+      </c>
+      <c r="BH23">
+        <v>2341000.0</v>
+      </c>
+      <c r="BI23">
+        <v>-10313000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>95659000.0</v>
+      </c>
+      <c r="BK23">
+        <v>-36428000.0</v>
+      </c>
+      <c r="BL23">
+        <v>498000.0</v>
+      </c>
+      <c r="BM23">
+        <v>-11576000.0</v>
+      </c>
+      <c r="BN23">
+        <v>-11589000.0</v>
+      </c>
+      <c r="BO23">
+        <v>-199127000.0</v>
+      </c>
+      <c r="BP23">
+        <v>284000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>88377000.0</v>
+      </c>
+      <c r="BR23">
+        <v>-103628000.0</v>
+      </c>
+      <c r="BS23">
+        <v>588000.0</v>
+      </c>
+      <c r="BT23">
+        <v>-15885000.0</v>
+      </c>
+      <c r="BU23">
+        <v>-93000.0</v>
+      </c>
+      <c r="BV23">
+        <v>563000.0</v>
+      </c>
+      <c r="BW23">
+        <v>1722000.0</v>
+      </c>
+      <c r="BX23">
+        <v>535000.0</v>
+      </c>
+      <c r="BY23">
+        <v>247000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>788000.0</v>
+      </c>
+      <c r="CA23">
+        <v>1447000.0</v>
+      </c>
+      <c r="CB23">
+        <v>2579000.0</v>
+      </c>
+      <c r="CC23">
+        <v>1531000.0</v>
+      </c>
+      <c r="CD23">
+        <v>861000.0</v>
+      </c>
+      <c r="CE23">
+        <v>942000.0</v>
+      </c>
+      <c r="CF23">
+        <v>48000.0</v>
+      </c>
+      <c r="CG23">
+        <v>-640000.0</v>
+      </c>
+      <c r="CH23">
+        <v>403000.0</v>
+      </c>
+      <c r="CI23">
+        <v>572000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>41460000.0</v>
+      </c>
+      <c r="CK23">
+        <v>3308000.0</v>
+      </c>
+      <c r="CL23">
+        <v>20530000.0</v>
+      </c>
+      <c r="CM23">
+        <v>-493000.0</v>
+      </c>
+      <c r="CN23">
+        <v>190000.0</v>
+      </c>
+      <c r="CO23">
+        <v>-192390000.0</v>
+      </c>
+      <c r="CP23">
+        <v>-17814000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>-33212000.0</v>
+      </c>
+      <c r="CR23">
+        <v>17019000.0</v>
+      </c>
+      <c r="CS23">
+        <v>-32746000.0</v>
+      </c>
+      <c r="CT23">
+        <v>91677000.0</v>
+      </c>
+      <c r="CU23">
+        <v>-91677000.0</v>
+      </c>
+      <c r="CV23">
+        <v>104092000.0</v>
+      </c>
+      <c r="CW23">
+        <v>62602000.0</v>
+      </c>
+      <c r="CX23">
+        <v>-44812000.0</v>
+      </c>
+      <c r="CY23">
+        <v>203000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>-203000.0</v>
+      </c>
+      <c r="DA23">
+        <v>-16372000.0</v>
+      </c>
+      <c r="DB23">
+        <v>1000.0</v>
+      </c>
+      <c r="DC23">
+        <v>1287000.0</v>
+      </c>
+      <c r="DD23">
+        <v>2084000.0</v>
+      </c>
+      <c r="DE23">
+        <v>-300000.0</v>
+      </c>
+      <c r="DF23">
+        <v>4029000.0</v>
+      </c>
+      <c r="DG23">
+        <v>-3034000.0</v>
+      </c>
+      <c r="DH23">
+        <v>-895000.0</v>
+      </c>
+      <c r="DI23">
+        <v>300000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>-300000.0</v>
+      </c>
+      <c r="DK23">
+        <v>100000.0</v>
+      </c>
+      <c r="DL23">
+        <v>-200000.0</v>
+      </c>
+      <c r="DM23">
+        <v>71100000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:117">
+      <c r="A24" t="s">
+        <v>234</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>1000000.0</v>
+      </c>
+      <c r="D24">
+        <v>18500000.0</v>
+      </c>
+      <c r="E24">
+        <v>32600000.0</v>
+      </c>
+      <c r="F24">
+        <v>31900000.0</v>
+      </c>
+      <c r="G24">
+        <v>7600000.0</v>
+      </c>
+      <c r="H24">
+        <v>9500000.0</v>
+      </c>
+      <c r="I24">
+        <v>4900000.0</v>
+      </c>
+      <c r="J24">
+        <v>19900000.0</v>
+      </c>
+      <c r="K24">
+        <v>23000000.0</v>
+      </c>
+      <c r="L24">
+        <v>4400000.0</v>
+      </c>
+      <c r="M24">
+        <v>2700000.0</v>
+      </c>
+      <c r="N24">
+        <v>-17800000.0</v>
+      </c>
+      <c r="O24">
+        <v>52600000.0</v>
+      </c>
+      <c r="P24">
+        <v>-70300000.0</v>
+      </c>
+      <c r="Q24">
+        <v>5900000.0</v>
+      </c>
+      <c r="R24">
+        <v>5700000.0</v>
+      </c>
+      <c r="S24">
+        <v>3100000.0</v>
+      </c>
+      <c r="T24">
+        <v>-21500000.0</v>
+      </c>
+      <c r="U24">
+        <v>6905000.0</v>
+      </c>
+      <c r="V24">
+        <v>5500000.0</v>
+      </c>
+      <c r="W24">
+        <v>-200000.0</v>
+      </c>
+      <c r="X24">
+        <v>900000.0</v>
+      </c>
+      <c r="Y24">
+        <v>15617000.0</v>
+      </c>
+      <c r="Z24">
+        <v>21325000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-31000.0</v>
+      </c>
+      <c r="AB24">
+        <v>194000.0</v>
+      </c>
+      <c r="AC24">
+        <v>850000.0</v>
+      </c>
+      <c r="AD24">
+        <v>8495000.0</v>
+      </c>
+      <c r="AE24">
+        <v>1176000.0</v>
+      </c>
+      <c r="AF24">
+        <v>1125000.0</v>
+      </c>
+      <c r="AG24">
+        <v>6264000.0</v>
+      </c>
+      <c r="AH24">
+        <v>706000.0</v>
+      </c>
+      <c r="AI24">
+        <v>10406000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>2178000.0</v>
+      </c>
+      <c r="AK24">
+        <v>204000.0</v>
+      </c>
+      <c r="AL24">
+        <v>-53931000.0</v>
+      </c>
+      <c r="AM24">
+        <v>121000.0</v>
+      </c>
+      <c r="AN24">
+        <v>170000.0</v>
+      </c>
+      <c r="AO24">
+        <v>269000.0</v>
+      </c>
+      <c r="AP24">
+        <v>163000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>118000.0</v>
+      </c>
+      <c r="AR24">
+        <v>769000.0</v>
+      </c>
+      <c r="AS24">
+        <v>141000.0</v>
+      </c>
+      <c r="AT24">
+        <v>481000.0</v>
+      </c>
+      <c r="AU24">
+        <v>140000.0</v>
+      </c>
+      <c r="AV24">
+        <v>635000.0</v>
+      </c>
+      <c r="AW24">
+        <v>7716000.0</v>
+      </c>
+      <c r="AX24">
+        <v>2452000.0</v>
+      </c>
+      <c r="AY24">
+        <v>1782000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>2572000.0</v>
+      </c>
+      <c r="BA24">
+        <v>96000.0</v>
+      </c>
+      <c r="BB24">
+        <v>416000.0</v>
+      </c>
+      <c r="BC24">
+        <v>585000.0</v>
+      </c>
+      <c r="BD24">
+        <v>172000.0</v>
+      </c>
+      <c r="BE24">
+        <v>21117000.0</v>
+      </c>
+      <c r="BF24">
+        <v>-660000.0</v>
+      </c>
+      <c r="BG24">
+        <v>201000.0</v>
+      </c>
+      <c r="BH24">
+        <v>1159000.0</v>
+      </c>
+      <c r="BI24">
+        <v>312000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>129000.0</v>
+      </c>
+      <c r="BK24">
+        <v>129000.0</v>
+      </c>
+      <c r="BL24">
+        <v>1018000.0</v>
+      </c>
+      <c r="BM24">
+        <v>311000.0</v>
+      </c>
+      <c r="BN24">
+        <v>15409000.0</v>
+      </c>
+      <c r="BO24">
+        <v>10310000.0</v>
+      </c>
+      <c r="BP24">
+        <v>504000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>8658000.0</v>
+      </c>
+      <c r="BR24">
+        <v>2008000.0</v>
+      </c>
+      <c r="BS24">
+        <v>22493000.0</v>
+      </c>
+      <c r="BT24">
+        <v>435000.0</v>
+      </c>
+      <c r="BU24">
+        <v>18091000.0</v>
+      </c>
+      <c r="BV24">
+        <v>1380000.0</v>
+      </c>
+      <c r="BW24">
+        <v>7875000.0</v>
+      </c>
+      <c r="BX24">
+        <v>17352000.0</v>
+      </c>
+      <c r="BY24">
+        <v>1712000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>13274000.0</v>
+      </c>
+      <c r="CA24">
+        <v>16122000.0</v>
+      </c>
+      <c r="CB24">
+        <v>1161000.0</v>
+      </c>
+      <c r="CC24">
+        <v>31366000.0</v>
+      </c>
+      <c r="CD24">
+        <v>33482000.0</v>
+      </c>
+      <c r="CE24">
+        <v>12366000.0</v>
+      </c>
+      <c r="CF24">
+        <v>15045000.0</v>
+      </c>
+      <c r="CG24">
+        <v>62881000.0</v>
+      </c>
+      <c r="CH24">
+        <v>35632000.0</v>
+      </c>
+      <c r="CI24">
+        <v>-31569000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>7809000.0</v>
+      </c>
+      <c r="CK24">
+        <v>33550000.0</v>
+      </c>
+      <c r="CL24">
+        <v>12630000.0</v>
+      </c>
+      <c r="CM24">
+        <v>6154000.0</v>
+      </c>
+      <c r="CN24">
+        <v>45528000.0</v>
+      </c>
+      <c r="CO24">
+        <v>25504000.0</v>
+      </c>
+      <c r="CP24">
+        <v>18968000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>24014000.0</v>
+      </c>
+      <c r="CR24">
+        <v>7814000.0</v>
+      </c>
+      <c r="CS24">
+        <v>12444000.0</v>
+      </c>
+      <c r="CT24">
+        <v>16328000.0</v>
+      </c>
+      <c r="CU24">
+        <v>18142000.0</v>
+      </c>
+      <c r="CV24">
+        <v>12981000.0</v>
+      </c>
+      <c r="CW24">
+        <v>-117648000.0</v>
+      </c>
+      <c r="CX24">
+        <v>12497000.0</v>
+      </c>
+      <c r="CY24">
+        <v>5977000.0</v>
+      </c>
+      <c r="CZ24">
+        <v>7907000.0</v>
+      </c>
+      <c r="DA24">
+        <v>7148000.0</v>
+      </c>
+      <c r="DB24">
+        <v>11816000.0</v>
+      </c>
+      <c r="DC24">
+        <v>2215000.0</v>
+      </c>
+      <c r="DD24">
+        <v>1168000.0</v>
+      </c>
+      <c r="DE24">
+        <v>3000000.0</v>
+      </c>
+      <c r="DF24">
+        <v>77203000.0</v>
+      </c>
+      <c r="DG24">
+        <v>24000.0</v>
+      </c>
+      <c r="DH24">
+        <v>10572000.0</v>
+      </c>
+      <c r="DI24">
+        <v>1600000.0</v>
+      </c>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24">
+        <v>19100000.0</v>
+      </c>
+      <c r="DM24"/>
+    </row>
+    <row r="25" spans="1:117">
+      <c r="A25" t="s">
+        <v>235</v>
+      </c>
+      <c r="B25">
         <v>3400000.0</v>
       </c>
-      <c r="K23">
-[...14 lines deleted...]
-      <c r="P23">
+      <c r="C25">
+        <v>-3800000.0</v>
+      </c>
+      <c r="D25">
+        <v>1200000.0</v>
+      </c>
+      <c r="E25">
+        <v>2500000.0</v>
+      </c>
+      <c r="F25">
+        <v>4400000.0</v>
+      </c>
+      <c r="G25">
+        <v>177100000.0</v>
+      </c>
+      <c r="H25">
+        <v>4300000.0</v>
+      </c>
+      <c r="I25">
+        <v>-1800000.0</v>
+      </c>
+      <c r="J25">
+        <v>1400000.0</v>
+      </c>
+      <c r="K25">
+        <v>1900000.0</v>
+      </c>
+      <c r="L25">
+        <v>5100000.0</v>
+      </c>
+      <c r="M25">
+        <v>18300000.0</v>
+      </c>
+      <c r="N25">
+        <v>3300000.0</v>
+      </c>
+      <c r="O25">
+        <v>44100000.0</v>
+      </c>
+      <c r="P25">
+        <v>2300000.0</v>
+      </c>
+      <c r="Q25">
+        <v>311500000.0</v>
+      </c>
+      <c r="R25">
+        <v>3000000.0</v>
+      </c>
+      <c r="S25">
+        <v>900000.0</v>
+      </c>
+      <c r="T25">
+        <v>900000.0</v>
+      </c>
+      <c r="U25">
+        <v>14703000.0</v>
+      </c>
+      <c r="V25">
+        <v>-100000.0</v>
+      </c>
+      <c r="W25">
+        <v>2466000.0</v>
+      </c>
+      <c r="X25">
+        <v>1200000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-3920000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-2829000.0</v>
+      </c>
+      <c r="AA25">
+        <v>4089000.0</v>
+      </c>
+      <c r="AB25">
+        <v>269100000.0</v>
+      </c>
+      <c r="AC25">
+        <v>-4129000.0</v>
+      </c>
+      <c r="AD25">
+        <v>1682000.0</v>
+      </c>
+      <c r="AE25">
+        <v>1190000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-43874000.0</v>
+      </c>
+      <c r="AG25">
+        <v>13064000.0</v>
+      </c>
+      <c r="AH25">
+        <v>972000.0</v>
+      </c>
+      <c r="AI25">
+        <v>-31291000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>8038000.0</v>
+      </c>
+      <c r="AK25">
+        <v>5155000.0</v>
+      </c>
+      <c r="AL25">
+        <v>-7500000.0</v>
+      </c>
+      <c r="AM25">
+        <v>4362000.0</v>
+      </c>
+      <c r="AN25">
+        <v>17097000.0</v>
+      </c>
+      <c r="AO25">
+        <v>2798000.0</v>
+      </c>
+      <c r="AP25">
+        <v>7807000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>1081000.0</v>
+      </c>
+      <c r="AR25">
+        <v>465000.0</v>
+      </c>
+      <c r="AS25">
+        <v>401000.0</v>
+      </c>
+      <c r="AT25">
+        <v>1925000.0</v>
+      </c>
+      <c r="AU25">
+        <v>11637000.0</v>
+      </c>
+      <c r="AV25">
+        <v>7085000.0</v>
+      </c>
+      <c r="AW25">
+        <v>5904000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-3557000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-6674000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>335000.0</v>
+      </c>
+      <c r="BA25">
+        <v>10989000.0</v>
+      </c>
+      <c r="BB25">
+        <v>1323000.0</v>
+      </c>
+      <c r="BC25">
+        <v>30000000.0</v>
+      </c>
+      <c r="BD25">
+        <v>1499000.0</v>
+      </c>
+      <c r="BE25">
+        <v>29923000.0</v>
+      </c>
+      <c r="BF25">
+        <v>19112000.0</v>
+      </c>
+      <c r="BG25">
+        <v>1776000.0</v>
+      </c>
+      <c r="BH25">
+        <v>743000.0</v>
+      </c>
+      <c r="BI25">
+        <v>25299000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>4535000.0</v>
+      </c>
+      <c r="BK25">
+        <v>6676000.0</v>
+      </c>
+      <c r="BL25">
+        <v>3675000.0</v>
+      </c>
+      <c r="BM25">
+        <v>10448000.0</v>
+      </c>
+      <c r="BN25">
+        <v>3932000.0</v>
+      </c>
+      <c r="BO25">
+        <v>12905000.0</v>
+      </c>
+      <c r="BP25">
+        <v>6223000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>64659000.0</v>
+      </c>
+      <c r="BR25">
+        <v>-139000.0</v>
+      </c>
+      <c r="BS25">
+        <v>19732000.0</v>
+      </c>
+      <c r="BT25">
+        <v>6895000.0</v>
+      </c>
+      <c r="BU25">
+        <v>811716000.0</v>
+      </c>
+      <c r="BV25">
+        <v>46245000.0</v>
+      </c>
+      <c r="BW25">
+        <v>20051000.0</v>
+      </c>
+      <c r="BX25">
+        <v>5033000.0</v>
+      </c>
+      <c r="BY25">
+        <v>4781000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>5487000.0</v>
+      </c>
+      <c r="CA25">
+        <v>1651000.0</v>
+      </c>
+      <c r="CB25">
+        <v>3219000.0</v>
+      </c>
+      <c r="CC25">
+        <v>10857000.0</v>
+      </c>
+      <c r="CD25">
+        <v>1296000.0</v>
+      </c>
+      <c r="CE25">
+        <v>13255000.0</v>
+      </c>
+      <c r="CF25">
+        <v>9218000.0</v>
+      </c>
+      <c r="CG25">
+        <v>34089000.0</v>
+      </c>
+      <c r="CH25">
+        <v>3595000.0</v>
+      </c>
+      <c r="CI25">
+        <v>6177000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>626000.0</v>
+      </c>
+      <c r="CK25">
+        <v>17445000.0</v>
+      </c>
+      <c r="CL25">
+        <v>1518000.0</v>
+      </c>
+      <c r="CM25">
+        <v>3912000.0</v>
+      </c>
+      <c r="CN25">
+        <v>-194000.0</v>
+      </c>
+      <c r="CO25">
+        <v>24001000.0</v>
+      </c>
+      <c r="CP25">
+        <v>17011000.0</v>
+      </c>
+      <c r="CQ25">
+        <v>-3552000.0</v>
+      </c>
+      <c r="CR25">
+        <v>3887000.0</v>
+      </c>
+      <c r="CS25">
+        <v>1422000.0</v>
+      </c>
+      <c r="CT25">
+        <v>1065000.0</v>
+      </c>
+      <c r="CU25">
+        <v>495000.0</v>
+      </c>
+      <c r="CV25">
+        <v>275000.0</v>
+      </c>
+      <c r="CW25">
+        <v>11421000.0</v>
+      </c>
+      <c r="CX25">
+        <v>-2825000.0</v>
+      </c>
+      <c r="CY25">
+        <v>-248000.0</v>
+      </c>
+      <c r="CZ25">
+        <v>138000.0</v>
+      </c>
+      <c r="DA25"/>
+      <c r="DB25">
+        <v>-22000.0</v>
+      </c>
+      <c r="DC25">
+        <v>46000.0</v>
+      </c>
+      <c r="DD25">
+        <v>19000.0</v>
+      </c>
+      <c r="DE25">
+        <v>2400000.0</v>
+      </c>
+      <c r="DF25">
+        <v>48000.0</v>
+      </c>
+      <c r="DG25">
+        <v>-240000.0</v>
+      </c>
+      <c r="DH25">
+        <v>292000.0</v>
+      </c>
+      <c r="DI25">
+        <v>2400000.0</v>
+      </c>
+      <c r="DJ25">
+        <v>100000.0</v>
+      </c>
+      <c r="DK25">
         <v>-200000.0</v>
       </c>
-      <c r="Q23">
-[...294 lines deleted...]
-        <v>71100000.0</v>
+      <c r="DL25">
+        <v>100000.0</v>
+      </c>
+      <c r="DM25">
+        <v>200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:115">
-[...679 lines deleted...]
-    <row r="26" spans="1:115">
+    <row r="26" spans="1:117">
       <c r="A26" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>236</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>-6300000.0</v>
+      </c>
+      <c r="D26">
         <v>-135700000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-38300000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-43600000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-8800000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-35300000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-7300000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-22300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-27000000.0</v>
       </c>
       <c r="K26">
         <v>-100000.0</v>
       </c>
       <c r="L26">
+        <v>-27000000.0</v>
+      </c>
+      <c r="M26">
+        <v>-100000.0</v>
+      </c>
+      <c r="N26">
         <v>-86800000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2400000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-90700000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-16700000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-152100000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-59400000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-33700000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-26299000.0</v>
       </c>
-      <c r="T26">
-[...2 lines deleted...]
-      <c r="U26">
+      <c r="V26">
+        <v>-24800000.0</v>
+      </c>
+      <c r="W26">
         <v>-46000.0</v>
       </c>
-      <c r="V26">
-[...2 lines deleted...]
-      <c r="W26">
+      <c r="X26">
+        <v>-42200000.0</v>
+      </c>
+      <c r="Y26">
         <v>-14628000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-29285000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-6522000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-21286000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>2381000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>45756000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-48000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-2333000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>24110000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-642000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-19000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-23449000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>37347000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-11399000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-21952000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-3996000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-2485000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-9982000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-13089000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-74415000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-2443000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-17274000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-3643000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-11123000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-13510000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-28381000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-2767000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-8388000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-2587000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-319000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-5041000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-9120000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-66553000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-14541000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-31000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>-1799000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>-1875000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>-5210000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>1000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>-3903000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>-40000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>-24000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>-266000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>-783000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>61000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>269905000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-30000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>-31000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>-12000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>-4583000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>-3925000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>-20128000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>-14442000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>-28049000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>-4664000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-1710000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>-2427000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>-592000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>-10534000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>-1503000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>-649000.0</v>
       </c>
-      <c r="CF26"/>
-      <c r="CG26">
+      <c r="CH26"/>
+      <c r="CI26">
         <v>-3431000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>-1504000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CK26">
         <v>20917000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CL26">
         <v>-5561000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CM26">
         <v>-10885000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CN26">
         <v>-4471000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CO26">
         <v>-21736000.0</v>
       </c>
-      <c r="CN26"/>
-      <c r="CO26">
+      <c r="CP26"/>
+      <c r="CQ26">
         <v>-4101000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CR26">
         <v>-7943000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CS26">
         <v>-11413000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CT26">
         <v>-20319000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CU26">
         <v>-15548000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CV26">
         <v>-2048000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CW26">
         <v>1000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CX26">
         <v>-9175000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CY26">
         <v>-4776000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CZ26">
         <v>-12820000.0</v>
       </c>
-      <c r="CY26">
+      <c r="DA26">
         <v>-5346000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DB26">
         <v>-9838000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DC26">
         <v>-15687000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DD26">
         <v>-9160000.0</v>
       </c>
-      <c r="DC26"/>
-      <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
     </row>
-    <row r="27" spans="1:115">
+    <row r="27" spans="1:117">
       <c r="A27" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>237</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>6000000.0</v>
+      </c>
+      <c r="D27">
         <v>5100000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>5800000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>5800000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>5600000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5900000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>5500000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5500000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>5900000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>6600000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>6000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>6900000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>5400000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>5000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3600000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3800000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>8600000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>4500000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3846000.0</v>
       </c>
-      <c r="T27">
-[...4 lines deleted...]
-      </c>
       <c r="V27">
-        <v>3484000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="W27">
+        <v>4000000.0</v>
+      </c>
+      <c r="X27">
+        <v>3500000.0</v>
+      </c>
+      <c r="Y27">
         <v>3153000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>3154000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>2970000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2427000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2690000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2681000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>2612000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>2814000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1264000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>4578000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>3049000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>2962000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>2217000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>3179000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>3138000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>2585000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>2771000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>2760000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2739000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>2895000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2405000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2666000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>2351000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>2392000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1472000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>2022000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1994000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>2187000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1649000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>2303000.0</v>
       </c>
-      <c r="BA27">
-[...2 lines deleted...]
-      <c r="BB27">
+      <c r="BC27">
+        <v>2129000.0</v>
+      </c>
+      <c r="BD27">
         <v>1127000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>1213000.0</v>
       </c>
-      <c r="BD27">
-[...4 lines deleted...]
-      </c>
       <c r="BF27">
+        <v>1360000.0</v>
+      </c>
+      <c r="BG27">
+        <v>2480000.0</v>
+      </c>
+      <c r="BH27">
         <v>107000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>111000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>110000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>110000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>107000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>94000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>119000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>136000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>164000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>166000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>141000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>188000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>108000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>5589000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>14668000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>3746000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>1387000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>4511000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>-104000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>413000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>1058000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>1288000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>-11799000.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>1608000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CG27">
         <v>5270000.0</v>
       </c>
-      <c r="CF27"/>
-[...1 lines deleted...]
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>2314000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CK27">
         <v>5390000.0</v>
       </c>
-      <c r="CJ27"/>
-[...1 lines deleted...]
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27">
         <v>2407000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CO27">
         <v>6815000.0</v>
       </c>
-      <c r="CN27"/>
-[...1 lines deleted...]
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>749000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CS27">
         <v>3798000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CT27">
         <v>-17599000.0</v>
       </c>
-      <c r="CS27"/>
-      <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
-      <c r="DK27">
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:115">
+    <row r="28" spans="1:117">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B28">
+        <v>105200000.0</v>
+      </c>
+      <c r="C28">
+        <v>296200000.0</v>
+      </c>
+      <c r="D28">
         <v>-57800000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-145300000.0</v>
       </c>
-      <c r="D28">
-[...4 lines deleted...]
-      </c>
       <c r="F28">
-        <v>-148700000.0</v>
+        <v>-116500000.0</v>
       </c>
       <c r="G28">
-        <v>33800000.0</v>
+        <v>295400000.0</v>
       </c>
       <c r="H28">
-        <v>-116600000.0</v>
+        <v>-139700000.0</v>
       </c>
       <c r="I28">
-        <v>225900000.0</v>
+        <v>30100000.0</v>
       </c>
       <c r="J28">
+        <v>-112200000.0</v>
+      </c>
+      <c r="K28">
+        <v>210900000.0</v>
+      </c>
+      <c r="L28">
+        <v>-44500000.0</v>
+      </c>
+      <c r="M28">
+        <v>161500000.0</v>
+      </c>
+      <c r="N28">
+        <v>-130000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-69900000.0</v>
+      </c>
+      <c r="P28">
+        <v>72500000.0</v>
+      </c>
+      <c r="Q28">
+        <v>353100000.0</v>
+      </c>
+      <c r="R28">
+        <v>-369900000.0</v>
+      </c>
+      <c r="S28">
+        <v>-48400000.0</v>
+      </c>
+      <c r="T28">
+        <v>-111400000.0</v>
+      </c>
+      <c r="U28">
+        <v>1099228000.0</v>
+      </c>
+      <c r="V28">
+        <v>-212200000.0</v>
+      </c>
+      <c r="W28">
+        <v>340900000.0</v>
+      </c>
+      <c r="X28">
+        <v>-107800000.0</v>
+      </c>
+      <c r="Y28">
+        <v>74913000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-35927000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-298157000.0</v>
+      </c>
+      <c r="AB28">
+        <v>219486000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-240306000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-24881000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-18250000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-1009000.0</v>
+      </c>
+      <c r="AG28">
+        <v>26632000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-83782000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-75755000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>4063000.0</v>
+      </c>
+      <c r="AK28">
+        <v>54798000.0</v>
+      </c>
+      <c r="AL28">
+        <v>28352000.0</v>
+      </c>
+      <c r="AM28">
+        <v>29822000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-502000.0</v>
+      </c>
+      <c r="AO28">
+        <v>76235000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-72504000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>64795000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-64637000.0</v>
+      </c>
+      <c r="AS28">
+        <v>102363000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-34695000.0</v>
+      </c>
+      <c r="AU28">
+        <v>24081000.0</v>
+      </c>
+      <c r="AV28">
+        <v>1852000.0</v>
+      </c>
+      <c r="AW28">
+        <v>58343000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-75786000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-37379000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>3292000.0</v>
+      </c>
+      <c r="BA28">
+        <v>78201000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-18355000.0</v>
+      </c>
+      <c r="BC28">
+        <v>86679000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-28796000.0</v>
+      </c>
+      <c r="BE28">
+        <v>61784000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-32661000.0</v>
+      </c>
+      <c r="BG28">
+        <v>30968000.0</v>
+      </c>
+      <c r="BH28">
+        <v>30451000.0</v>
+      </c>
+      <c r="BI28">
+        <v>36459000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-22515000.0</v>
+      </c>
+      <c r="BK28">
+        <v>-82183000.0</v>
+      </c>
+      <c r="BL28">
+        <v>51702000.0</v>
+      </c>
+      <c r="BM28">
+        <v>35080000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-34649000.0</v>
+      </c>
+      <c r="BO28">
+        <v>-222038000.0</v>
+      </c>
+      <c r="BP28">
+        <v>17035000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>67137000.0</v>
+      </c>
+      <c r="BR28">
+        <v>-175928000.0</v>
+      </c>
+      <c r="BS28">
+        <v>-108796000.0</v>
+      </c>
+      <c r="BT28">
+        <v>-153247000.0</v>
+      </c>
+      <c r="BU28">
+        <v>34045000.0</v>
+      </c>
+      <c r="BV28">
+        <v>-94472000.0</v>
+      </c>
+      <c r="BW28">
+        <v>-52333000.0</v>
+      </c>
+      <c r="BX28">
+        <v>97919000.0</v>
+      </c>
+      <c r="BY28">
+        <v>1546000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>-95293000.0</v>
+      </c>
+      <c r="CA28">
+        <v>91673000.0</v>
+      </c>
+      <c r="CB28">
+        <v>167457000.0</v>
+      </c>
+      <c r="CC28">
+        <v>158479000.0</v>
+      </c>
+      <c r="CD28">
+        <v>-191094000.0</v>
+      </c>
+      <c r="CE28">
+        <v>-33240000.0</v>
+      </c>
+      <c r="CF28">
+        <v>250809000.0</v>
+      </c>
+      <c r="CG28">
+        <v>108937000.0</v>
+      </c>
+      <c r="CH28">
+        <v>-131702000.0</v>
+      </c>
+      <c r="CI28">
+        <v>51216000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>37267000.0</v>
+      </c>
+      <c r="CK28">
+        <v>-82418000.0</v>
+      </c>
+      <c r="CL28">
+        <v>-89724000.0</v>
+      </c>
+      <c r="CM28">
+        <v>-6140000.0</v>
+      </c>
+      <c r="CN28">
+        <v>-5994000.0</v>
+      </c>
+      <c r="CO28">
+        <v>22777000.0</v>
+      </c>
+      <c r="CP28">
+        <v>24061000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>-34517000.0</v>
+      </c>
+      <c r="CR28">
+        <v>9825000.0</v>
+      </c>
+      <c r="CS28">
+        <v>2933000.0</v>
+      </c>
+      <c r="CT28">
+        <v>17442000.0</v>
+      </c>
+      <c r="CU28">
+        <v>-19450000.0</v>
+      </c>
+      <c r="CV28">
+        <v>105754000.0</v>
+      </c>
+      <c r="CW28">
+        <v>64904000.0</v>
+      </c>
+      <c r="CX28">
+        <v>-50587000.0</v>
+      </c>
+      <c r="CY28">
+        <v>-11189000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>5816000.0</v>
+      </c>
+      <c r="DA28">
+        <v>-13889000.0</v>
+      </c>
+      <c r="DB28">
+        <v>15771000.0</v>
+      </c>
+      <c r="DC28">
+        <v>-11701000.0</v>
+      </c>
+      <c r="DD28">
+        <v>39471000.0</v>
+      </c>
+      <c r="DE28">
+        <v>234000000.0</v>
+      </c>
+      <c r="DF28">
+        <v>51513000.0</v>
+      </c>
+      <c r="DG28">
+        <v>23913000.0</v>
+      </c>
+      <c r="DH28">
+        <v>44374000.0</v>
+      </c>
+      <c r="DI28">
+        <v>-8500000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>22200000.0</v>
+      </c>
+      <c r="DK28">
+        <v>17200000.0</v>
+      </c>
+      <c r="DL28">
+        <v>-2200000.0</v>
+      </c>
+      <c r="DM28">
+        <v>71100000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:117">
+      <c r="A29" t="s">
+        <v>239</v>
+      </c>
+      <c r="B29">
+        <v>55200000.0</v>
+      </c>
+      <c r="C29">
+        <v>-100200000.0</v>
+      </c>
+      <c r="D29">
+        <v>35500000.0</v>
+      </c>
+      <c r="E29">
+        <v>66900000.0</v>
+      </c>
+      <c r="F29">
+        <v>167900000.0</v>
+      </c>
+      <c r="G29">
+        <v>136800000.0</v>
+      </c>
+      <c r="H29">
+        <v>195800000.0</v>
+      </c>
+      <c r="I29">
+        <v>87700000.0</v>
+      </c>
+      <c r="J29">
+        <v>87800000.0</v>
+      </c>
+      <c r="K29">
+        <v>-136400000.0</v>
+      </c>
+      <c r="L29">
+        <v>70100000.0</v>
+      </c>
+      <c r="M29">
+        <v>-119900000.0</v>
+      </c>
+      <c r="N29">
+        <v>123100000.0</v>
+      </c>
+      <c r="O29">
+        <v>15100000.0</v>
+      </c>
+      <c r="P29">
+        <v>-34000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-239300000.0</v>
+      </c>
+      <c r="R29">
+        <v>339100000.0</v>
+      </c>
+      <c r="S29">
+        <v>53800000.0</v>
+      </c>
+      <c r="T29">
+        <v>252500000.0</v>
+      </c>
+      <c r="U29">
+        <v>39916000.0</v>
+      </c>
+      <c r="V29">
+        <v>301000000.0</v>
+      </c>
+      <c r="W29">
+        <v>-124900000.0</v>
+      </c>
+      <c r="X29">
+        <v>90300000.0</v>
+      </c>
+      <c r="Y29">
+        <v>8083000.0</v>
+      </c>
+      <c r="Z29">
+        <v>45248000.0</v>
+      </c>
+      <c r="AA29">
+        <v>274946000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-47198000.0</v>
+      </c>
+      <c r="AC29">
+        <v>196560000.0</v>
+      </c>
+      <c r="AD29">
+        <v>31213000.0</v>
+      </c>
+      <c r="AE29">
+        <v>37470000.0</v>
+      </c>
+      <c r="AF29">
+        <v>-94329000.0</v>
+      </c>
+      <c r="AG29">
+        <v>-11798000.0</v>
+      </c>
+      <c r="AH29">
+        <v>117365000.0</v>
+      </c>
+      <c r="AI29">
+        <v>-16714000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>54822000.0</v>
+      </c>
+      <c r="AK29">
+        <v>-25249000.0</v>
+      </c>
+      <c r="AL29">
+        <v>95249000.0</v>
+      </c>
+      <c r="AM29">
+        <v>13408000.0</v>
+      </c>
+      <c r="AN29">
+        <v>79475000.0</v>
+      </c>
+      <c r="AO29">
+        <v>-25165000.0</v>
+      </c>
+      <c r="AP29">
+        <v>134814000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>2704000.0</v>
+      </c>
+      <c r="AR29">
+        <v>104015000.0</v>
+      </c>
+      <c r="AS29">
+        <v>-61949000.0</v>
+      </c>
+      <c r="AT29">
+        <v>77331000.0</v>
+      </c>
+      <c r="AU29">
+        <v>10278000.0</v>
+      </c>
+      <c r="AV29">
+        <v>44056000.0</v>
+      </c>
+      <c r="AW29">
+        <v>5108000.0</v>
+      </c>
+      <c r="AX29">
+        <v>101902000.0</v>
+      </c>
+      <c r="AY29">
+        <v>39376000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>14264000.0</v>
+      </c>
+      <c r="BA29">
+        <v>-54195000.0</v>
+      </c>
+      <c r="BB29">
+        <v>150317000.0</v>
+      </c>
+      <c r="BC29">
+        <v>-58511000.0</v>
+      </c>
+      <c r="BD29">
+        <v>88837000.0</v>
+      </c>
+      <c r="BE29">
+        <v>-102728000.0</v>
+      </c>
+      <c r="BF29">
+        <v>83250000.0</v>
+      </c>
+      <c r="BG29">
+        <v>-8732000.0</v>
+      </c>
+      <c r="BH29">
+        <v>-39168000.0</v>
+      </c>
+      <c r="BI29">
+        <v>-40046000.0</v>
+      </c>
+      <c r="BJ29">
+        <v>62306000.0</v>
+      </c>
+      <c r="BK29">
+        <v>106990000.0</v>
+      </c>
+      <c r="BL29">
+        <v>18420000.0</v>
+      </c>
+      <c r="BM29">
+        <v>16983000.0</v>
+      </c>
+      <c r="BN29">
+        <v>33356000.0</v>
+      </c>
+      <c r="BO29">
+        <v>30404000.0</v>
+      </c>
+      <c r="BP29">
+        <v>174296000.0</v>
+      </c>
+      <c r="BQ29">
+        <v>-39145000.0</v>
+      </c>
+      <c r="BR29">
+        <v>177373000.0</v>
+      </c>
+      <c r="BS29">
+        <v>98491000.0</v>
+      </c>
+      <c r="BT29">
+        <v>166862000.0</v>
+      </c>
+      <c r="BU29">
+        <v>-37707000.0</v>
+      </c>
+      <c r="BV29">
+        <v>108182000.0</v>
+      </c>
+      <c r="BW29">
+        <v>87037000.0</v>
+      </c>
+      <c r="BX29">
+        <v>-36873000.0</v>
+      </c>
+      <c r="BY29">
+        <v>6606000.0</v>
+      </c>
+      <c r="BZ29">
+        <v>109845000.0</v>
+      </c>
+      <c r="CA29">
+        <v>46734000.0</v>
+      </c>
+      <c r="CB29">
+        <v>-129134000.0</v>
+      </c>
+      <c r="CC29">
+        <v>-170051000.0</v>
+      </c>
+      <c r="CD29">
+        <v>221493000.0</v>
+      </c>
+      <c r="CE29">
+        <v>60194000.0</v>
+      </c>
+      <c r="CF29">
+        <v>-173500000.0</v>
+      </c>
+      <c r="CG29">
+        <v>-54062000.0</v>
+      </c>
+      <c r="CH29">
+        <v>129250000.0</v>
+      </c>
+      <c r="CI29">
+        <v>18078000.0</v>
+      </c>
+      <c r="CJ29">
+        <v>-15515000.0</v>
+      </c>
+      <c r="CK29">
+        <v>89975000.0</v>
+      </c>
+      <c r="CL29">
+        <v>196923000.0</v>
+      </c>
+      <c r="CM29">
+        <v>28282000.0</v>
+      </c>
+      <c r="CN29">
+        <v>-2234000.0</v>
+      </c>
+      <c r="CO29">
+        <v>51781000.0</v>
+      </c>
+      <c r="CP29">
+        <v>6728000.0</v>
+      </c>
+      <c r="CQ29">
+        <v>52937000.0</v>
+      </c>
+      <c r="CR29">
+        <v>26503000.0</v>
+      </c>
+      <c r="CS29">
+        <v>22223000.0</v>
+      </c>
+      <c r="CT29">
+        <v>60579000.0</v>
+      </c>
+      <c r="CU29">
+        <v>32022000.0</v>
+      </c>
+      <c r="CV29">
+        <v>24059000.0</v>
+      </c>
+      <c r="CW29">
+        <v>43244000.0</v>
+      </c>
+      <c r="CX29">
+        <v>58254000.0</v>
+      </c>
+      <c r="CY29">
+        <v>39303000.0</v>
+      </c>
+      <c r="CZ29">
+        <v>17707000.0</v>
+      </c>
+      <c r="DA29">
+        <v>49773000.0</v>
+      </c>
+      <c r="DB29">
+        <v>1847000.0</v>
+      </c>
+      <c r="DC29">
+        <v>39810000.0</v>
+      </c>
+      <c r="DD29">
+        <v>14766000.0</v>
+      </c>
+      <c r="DE29">
+        <v>-17000000.0</v>
+      </c>
+      <c r="DF29">
+        <v>47279000.0</v>
+      </c>
+      <c r="DG29">
+        <v>12572000.0</v>
+      </c>
+      <c r="DH29">
+        <v>3249000.0</v>
+      </c>
+      <c r="DI29">
+        <v>25600000.0</v>
+      </c>
+      <c r="DJ29">
+        <v>51000000.0</v>
+      </c>
+      <c r="DK29">
+        <v>-14400000.0</v>
+      </c>
+      <c r="DL29">
+        <v>17400000.0</v>
+      </c>
+      <c r="DM29">
+        <v>-400000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:117">
+      <c r="A30" t="s">
+        <v>240</v>
+      </c>
+      <c r="B30">
+        <v>-168900000.0</v>
+      </c>
+      <c r="C30">
+        <v>-182500000.0</v>
+      </c>
+      <c r="D30">
+        <v>21700000.0</v>
+      </c>
+      <c r="E30">
+        <v>-4700000.0</v>
+      </c>
+      <c r="F30">
+        <v>-72400000.0</v>
+      </c>
+      <c r="G30">
+        <v>-386400000.0</v>
+      </c>
+      <c r="H30">
+        <v>-35500000.0</v>
+      </c>
+      <c r="I30">
+        <v>-91300000.0</v>
+      </c>
+      <c r="J30">
+        <v>-25200000.0</v>
+      </c>
+      <c r="K30">
+        <v>-22400000.0</v>
+      </c>
+      <c r="L30">
+        <v>-39400000.0</v>
+      </c>
+      <c r="M30">
         <v>-47300000.0</v>
       </c>
-      <c r="K28">
-[...236 lines deleted...]
-      <c r="CL28">
+      <c r="N30">
+        <v>-171400000.0</v>
+      </c>
+      <c r="O30">
+        <v>14300000.0</v>
+      </c>
+      <c r="P30">
+        <v>-107500000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-23600000.0</v>
+      </c>
+      <c r="R30">
+        <v>-157300000.0</v>
+      </c>
+      <c r="S30">
+        <v>-38500000.0</v>
+      </c>
+      <c r="T30">
+        <v>-80300000.0</v>
+      </c>
+      <c r="U30">
+        <v>-1059813000.0</v>
+      </c>
+      <c r="V30">
+        <v>-108300000.0</v>
+      </c>
+      <c r="W30">
+        <v>-53600000.0</v>
+      </c>
+      <c r="X30">
+        <v>-75600000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-38422000.0</v>
+      </c>
+      <c r="Z30">
+        <v>694000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-42845000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-19611000.0</v>
+      </c>
+      <c r="AC30">
+        <v>70448000.0</v>
+      </c>
+      <c r="AD30">
+        <v>-6071000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-19802000.0</v>
+      </c>
+      <c r="AF30">
+        <v>92206000.0</v>
+      </c>
+      <c r="AG30">
+        <v>-16562000.0</v>
+      </c>
+      <c r="AH30">
+        <v>-34155000.0</v>
+      </c>
+      <c r="AI30">
+        <v>91460000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-56074000.0</v>
+      </c>
+      <c r="AK30">
+        <v>-36576000.0</v>
+      </c>
+      <c r="AL30">
+        <v>-114602000.0</v>
+      </c>
+      <c r="AM30">
+        <v>-45415000.0</v>
+      </c>
+      <c r="AN30">
+        <v>-75516000.0</v>
+      </c>
+      <c r="AO30">
+        <v>-50903000.0</v>
+      </c>
+      <c r="AP30">
+        <v>-61788000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>-67470000.0</v>
+      </c>
+      <c r="AR30">
+        <v>-40613000.0</v>
+      </c>
+      <c r="AS30">
+        <v>-39282000.0</v>
+      </c>
+      <c r="AT30">
+        <v>-43695000.0</v>
+      </c>
+      <c r="AU30">
+        <v>-34765000.0</v>
+      </c>
+      <c r="AV30">
+        <v>-46132000.0</v>
+      </c>
+      <c r="AW30">
+        <v>-60933000.0</v>
+      </c>
+      <c r="AX30">
+        <v>-27451000.0</v>
+      </c>
+      <c r="AY30">
+        <v>-1137000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-18433000.0</v>
+      </c>
+      <c r="BA30">
+        <v>-29983000.0</v>
+      </c>
+      <c r="BB30">
+        <v>-126159000.0</v>
+      </c>
+      <c r="BC30">
+        <v>-29225000.0</v>
+      </c>
+      <c r="BD30">
+        <v>-59165000.0</v>
+      </c>
+      <c r="BE30">
+        <v>-18162000.0</v>
+      </c>
+      <c r="BF30">
+        <v>5980000.0</v>
+      </c>
+      <c r="BG30">
+        <v>-18688000.0</v>
+      </c>
+      <c r="BH30">
+        <v>9164000.0</v>
+      </c>
+      <c r="BI30">
+        <v>-22507000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>0.0</v>
+      </c>
+      <c r="BK30">
+        <v>0.0</v>
+      </c>
+      <c r="BL30">
+        <v>-89569000.0</v>
+      </c>
+      <c r="BM30">
+        <v>-40844000.0</v>
+      </c>
+      <c r="BN30">
+        <v>-8206000.0</v>
+      </c>
+      <c r="BO30">
+        <v>-2307000.0</v>
+      </c>
+      <c r="BP30">
+        <v>-7303000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>1429000.0</v>
+      </c>
+      <c r="BR30">
         <v>-5994000.0</v>
       </c>
-      <c r="CM28">
-[...627 lines deleted...]
-      <c r="BQ30">
+      <c r="BS30">
         <v>14854000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-19972000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>3293000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-17751000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-28435000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-72448000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-7325000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-11022000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-140251000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-37018000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>1604000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-26077000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-15523000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-77964000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-53762000.0</v>
       </c>
-      <c r="CF30">
-[...4 lines deleted...]
-      </c>
       <c r="CH30">
+        <v>627000.0</v>
+      </c>
+      <c r="CI30">
+        <v>-66990000.0</v>
+      </c>
+      <c r="CJ30">
         <v>-25769000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>2434000.0</v>
       </c>
-      <c r="CJ30">
-[...4 lines deleted...]
-      </c>
       <c r="CL30">
+        <v>-107199000.0</v>
+      </c>
+      <c r="CM30">
+        <v>-61617000.0</v>
+      </c>
+      <c r="CN30">
         <v>-34379000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-27427000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-27909000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-2917000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-30336000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-18730000.0</v>
       </c>
-      <c r="CR30">
-[...4 lines deleted...]
-      </c>
       <c r="CT30">
+        <v>-80661000.0</v>
+      </c>
+      <c r="CU30">
+        <v>-3438000.0</v>
+      </c>
+      <c r="CV30">
         <v>-132157000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-83636000.0</v>
       </c>
-      <c r="CV30">
-[...2 lines deleted...]
-      <c r="CW30">
+      <c r="CX30">
+        <v>-7516000.0</v>
+      </c>
+      <c r="CY30">
         <v>-14566000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-29149000.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>-14888000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-23421000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>-54953000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-203700000.0</v>
       </c>
-      <c r="DD30">
-[...4 lines deleted...]
-      </c>
       <c r="DF30">
-        <v>-39700000.0</v>
+        <v>-89484000.0</v>
       </c>
       <c r="DG30">
+        <v>-35697000.0</v>
+      </c>
+      <c r="DH30">
+        <v>-39719000.0</v>
+      </c>
+      <c r="DI30">
         <v>-5400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-60400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>-10000000.0</v>
       </c>
-      <c r="DK30"/>
+      <c r="DM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>