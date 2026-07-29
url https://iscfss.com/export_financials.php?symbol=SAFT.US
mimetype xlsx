--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -8375,52 +8375,56 @@
       </c>
       <c r="CQ15">
         <v>153000.0</v>
       </c>
       <c r="CR15">
         <v>58000.0</v>
       </c>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
     </row>
     <row r="16" spans="1:100">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
         <v>640319000.0</v>
       </c>
       <c r="C16">
         <v>654803000.0</v>
       </c>
       <c r="D16">
         <v>675865000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
+      <c r="E16">
+        <v>659464000.0</v>
+      </c>
+      <c r="F16">
+        <v>622146000.0</v>
+      </c>
       <c r="G16"/>
       <c r="H16">
         <v>-522862000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>780000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16">
         <v>-399398000.0</v>
       </c>
       <c r="R16">
         <v>-425872000.0</v>
       </c>
       <c r="S16">
         <v>-401629000.0</v>
       </c>
       <c r="T16">
         <v>2643000.0</v>
@@ -9124,54 +9128,54 @@
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
     </row>
     <row r="21" spans="1:100">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
         <v>115061000.0</v>
       </c>
       <c r="C21">
         <v>118574000.0</v>
       </c>
       <c r="D21">
         <v>122754000.0</v>
       </c>
       <c r="E21">
-        <v>7256000.0</v>
+        <v>118737000.0</v>
       </c>
       <c r="F21">
-        <v>7493000.0</v>
+        <v>112395000.0</v>
       </c>
       <c r="G21">
         <v>7730000.0</v>
       </c>
       <c r="H21">
         <v>7967000.0</v>
       </c>
       <c r="I21">
         <v>7130000.0</v>
       </c>
       <c r="J21">
         <v>7340000.0</v>
       </c>
       <c r="K21">
         <v>7551000.0</v>
       </c>
       <c r="L21">
         <v>7242000.0</v>
       </c>
       <c r="M21">
         <v>7439000.0</v>
       </c>
       <c r="N21">
         <v>7637000.0</v>
       </c>
@@ -10956,54 +10960,54 @@
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
     </row>
     <row r="30" spans="1:100">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
         <v>497153000.0</v>
       </c>
       <c r="C30">
         <v>495499000.0</v>
       </c>
       <c r="D30">
         <v>517211000.0</v>
       </c>
       <c r="E30">
-        <v>502890000.0</v>
+        <v>511572000.0</v>
       </c>
       <c r="F30">
-        <v>478517000.0</v>
+        <v>486383000.0</v>
       </c>
       <c r="G30">
         <v>464211000.0</v>
       </c>
       <c r="H30">
         <v>311443000.0</v>
       </c>
       <c r="I30">
         <v>471436000.0</v>
       </c>
       <c r="J30">
         <v>406676000.0</v>
       </c>
       <c r="K30">
         <v>383186000.0</v>
       </c>
       <c r="L30">
         <v>403112000.0</v>
       </c>
       <c r="M30">
         <v>366573000.0</v>
       </c>
       <c r="N30">
         <v>319214000.0</v>
       </c>
@@ -11556,54 +11560,54 @@
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
     </row>
     <row r="33" spans="1:100">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
         <v>1143329000.0</v>
       </c>
       <c r="C33">
         <v>1162009000.0</v>
       </c>
       <c r="D33">
         <v>1234984000.0</v>
       </c>
       <c r="E33">
-        <v>38006000.0</v>
+        <v>1200453000.0</v>
       </c>
       <c r="F33">
-        <v>39259000.0</v>
+        <v>1150820000.0</v>
       </c>
       <c r="G33">
         <v>40556000.0</v>
       </c>
       <c r="H33">
         <v>41905000.0</v>
       </c>
       <c r="I33">
         <v>1554643000.0</v>
       </c>
       <c r="J33">
         <v>1579558000.0</v>
       </c>
       <c r="K33">
         <v>1595937000.0</v>
       </c>
       <c r="L33">
         <v>66228000.0</v>
       </c>
       <c r="M33">
         <v>66781000.0</v>
       </c>
       <c r="N33">
         <v>17717000.0</v>
       </c>
@@ -12050,54 +12054,54 @@
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
     </row>
     <row r="35" spans="1:100">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
         <v>11101000.0</v>
       </c>
       <c r="C35">
         <v>11861000.0</v>
       </c>
       <c r="D35">
         <v>12626000.0</v>
       </c>
       <c r="E35">
-        <v>1477287000.0</v>
+        <v>13657000.0</v>
       </c>
       <c r="F35">
-        <v>1424742000.0</v>
+        <v>14673000.0</v>
       </c>
       <c r="G35">
         <v>1394884000.0</v>
       </c>
       <c r="H35">
         <v>1372352000.0</v>
       </c>
       <c r="I35">
         <v>1351738000.0</v>
       </c>
       <c r="J35">
         <v>1286367999.0</v>
       </c>
       <c r="K35">
         <v>661081000.0</v>
       </c>
       <c r="L35">
         <v>1261770000.0</v>
       </c>
       <c r="M35">
         <v>1200621000.0</v>
       </c>
       <c r="N35">
         <v>63147000.0</v>
       </c>
@@ -12330,54 +12334,54 @@
       <c r="CQ35">
         <v>20000000.0</v>
       </c>
       <c r="CR35">
         <v>96500000.0</v>
       </c>
       <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
       <c r="CV35"/>
     </row>
     <row r="36" spans="1:100">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
         <v>22377000.0</v>
       </c>
       <c r="C36">
         <v>11591000.0</v>
       </c>
       <c r="D36">
         <v>17762000.0</v>
       </c>
       <c r="E36">
-        <v>-1435016000.0</v>
+        <v>20797000.0</v>
       </c>
       <c r="F36">
-        <v>-1367098000.0</v>
+        <v>21142000.0</v>
       </c>
       <c r="G36">
         <v>-1405451000.0</v>
       </c>
       <c r="H36">
         <v>-1483207000.0</v>
       </c>
       <c r="I36">
         <v>-1308667000.0</v>
       </c>
       <c r="J36">
         <v>-1340075000.0</v>
       </c>
       <c r="K36">
         <v>-1381534000.0</v>
       </c>
       <c r="L36">
         <v>-1310394000.0</v>
       </c>
       <c r="M36">
         <v>-1328117000.0</v>
       </c>
       <c r="N36">
         <v>-1375352000.0</v>
       </c>
@@ -13088,102 +13092,102 @@
       <c r="CS38">
         <v>609795000.0</v>
       </c>
       <c r="CT38">
         <v>859174000.0</v>
       </c>
       <c r="CU38"/>
       <c r="CV38">
         <v>572284000.0</v>
       </c>
     </row>
     <row r="39" spans="1:100">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
         <v>40744000.0</v>
       </c>
       <c r="C39">
         <v>39674000.0</v>
       </c>
       <c r="D39">
         <v>39716000.0</v>
       </c>
       <c r="E39">
-        <v>-731142000.0</v>
+        <v>41508000.0</v>
       </c>
       <c r="F39">
-        <v>-719947000.0</v>
+        <v>41553000.0</v>
       </c>
       <c r="G39">
         <v>-1076574000.0</v>
       </c>
       <c r="H39">
-        <v>403651000.0</v>
+        <v>37682000.0</v>
       </c>
       <c r="I39">
         <v>-999001000.0</v>
       </c>
       <c r="J39">
         <v>-907411000.0</v>
       </c>
       <c r="K39">
         <v>-1473483000.0</v>
       </c>
       <c r="L39">
         <v>-886005000.0</v>
       </c>
       <c r="M39">
         <v>-1409507000.0</v>
       </c>
       <c r="N39">
         <v>-1383058000.0</v>
       </c>
       <c r="O39">
         <v>-1375256000.0</v>
       </c>
       <c r="P39">
         <v>-1391891000.0</v>
       </c>
       <c r="Q39">
         <v>-1410465000.0</v>
       </c>
       <c r="R39">
         <v>-1450042000.0</v>
       </c>
       <c r="S39">
         <v>-1572500000.0</v>
       </c>
       <c r="T39">
-        <v>332301000.0</v>
+        <v>-1623509000.0</v>
       </c>
       <c r="U39">
-        <v>377891000.0</v>
+        <v>-1625360000.0</v>
       </c>
       <c r="V39">
-        <v>-1364422000.0</v>
+        <v>-1586900000.0</v>
       </c>
       <c r="W39">
         <v>-1611343000.0</v>
       </c>
       <c r="X39">
         <v>-1605398000.0</v>
       </c>
       <c r="Y39">
         <v>-1599157000.0</v>
       </c>
       <c r="Z39">
         <v>-1533136000.0</v>
       </c>
       <c r="AA39">
         <v>-1602294000.0</v>
       </c>
       <c r="AB39">
         <v>-1361078000.0</v>
       </c>
       <c r="AC39">
         <v>-1321933000.0</v>
       </c>
       <c r="AD39">
         <v>-1313544000.0</v>
       </c>
@@ -13370,54 +13374,54 @@
       <c r="CQ39">
         <v>30967000.0</v>
       </c>
       <c r="CR39">
         <v>31267000.0</v>
       </c>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
     </row>
     <row r="40" spans="1:100">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
         <v>816391000.0</v>
       </c>
       <c r="C40">
         <v>766488000.0</v>
       </c>
       <c r="D40">
         <v>728435000.0</v>
       </c>
       <c r="E40">
-        <v>-84779000.0</v>
+        <v>703044000.0</v>
       </c>
       <c r="F40">
-        <v>-79966000.0</v>
+        <v>692630000.0</v>
       </c>
       <c r="G40">
         <v>-127359000.0</v>
       </c>
       <c r="H40">
         <v>-82490000.0</v>
       </c>
       <c r="I40">
         <v>-114037000.0</v>
       </c>
       <c r="J40">
         <v>-103891000.0</v>
       </c>
       <c r="K40">
         <v>-110176000.0</v>
       </c>
       <c r="L40">
         <v>-86283000.0</v>
       </c>
       <c r="M40">
         <v>-72626000.0</v>
       </c>
       <c r="N40">
         <v>-63147000.0</v>
       </c>
@@ -15954,78 +15958,78 @@
       <c r="CQ51">
         <v>39347000.0</v>
       </c>
       <c r="CR51">
         <v>96500000.0</v>
       </c>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
     </row>
     <row r="52" spans="1:100">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
         <v>50000000.0</v>
       </c>
       <c r="C52">
         <v>50000000.0</v>
       </c>
       <c r="D52">
         <v>30000000.0</v>
       </c>
       <c r="E52">
-        <v>13657000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="F52">
-        <v>14673000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="G52">
         <v>30000000.0</v>
       </c>
       <c r="H52">
         <v>30000000.0</v>
       </c>
       <c r="I52">
         <v>30000000.0</v>
       </c>
       <c r="J52">
         <v>30000000.0</v>
       </c>
       <c r="K52">
         <v>30000000.0</v>
       </c>
       <c r="L52">
-        <v>20586000.0</v>
+        <v>1156000.0</v>
       </c>
       <c r="M52">
-        <v>21734000.0</v>
+        <v>2327000.0</v>
       </c>
       <c r="N52">
-        <v>22214000.0</v>
+        <v>3383000.0</v>
       </c>
       <c r="O52">
         <v>35000000.0</v>
       </c>
       <c r="P52">
         <v>30000000.0</v>
       </c>
       <c r="Q52">
         <v>30000000.0</v>
       </c>
       <c r="R52">
         <v>30000000.0</v>
       </c>
       <c r="S52">
         <v>30000000.0</v>
       </c>
       <c r="T52">
         <v>30000000.0</v>
       </c>
       <c r="U52">
         <v>30000000.0</v>
       </c>
       <c r="V52">
         <v>30000000.0</v>
       </c>
@@ -16896,54 +16900,54 @@
       <c r="CS55">
         <v>920256000.0</v>
       </c>
       <c r="CT55">
         <v>836494000.0</v>
       </c>
       <c r="CU55"/>
       <c r="CV55">
         <v>833339000.0</v>
       </c>
     </row>
     <row r="56" spans="1:100">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
         <v>1291242000.0</v>
       </c>
       <c r="C56">
         <v>1309099000.0</v>
       </c>
       <c r="D56">
         <v>1214856000.0</v>
       </c>
       <c r="E56">
-        <v>382423000.0</v>
+        <v>1163755000.0</v>
       </c>
       <c r="F56">
-        <v>371116000.0</v>
+        <v>1140482000.0</v>
       </c>
       <c r="G56">
         <v>365439000.0</v>
       </c>
       <c r="H56">
         <v>393770000.0</v>
       </c>
       <c r="I56">
         <v>417371000.0</v>
       </c>
       <c r="J56">
         <v>342989000.0</v>
       </c>
       <c r="K56">
         <v>369142000.0</v>
       </c>
       <c r="L56">
         <v>289161000.0</v>
       </c>
       <c r="M56">
         <v>264030000.0</v>
       </c>
       <c r="N56">
         <v>220955000.0</v>
       </c>
@@ -17190,54 +17194,54 @@
       <c r="CQ56">
         <v>34777000.0</v>
       </c>
       <c r="CR56">
         <v>727748000.0</v>
       </c>
       <c r="CS56"/>
       <c r="CT56"/>
       <c r="CU56"/>
       <c r="CV56"/>
     </row>
     <row r="57" spans="1:100">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
         <v>1567720000.0</v>
       </c>
       <c r="C57">
         <v>1566936000.0</v>
       </c>
       <c r="D57">
         <v>1537660000.0</v>
       </c>
       <c r="E57">
-        <v>13657000.0</v>
+        <v>1477287000.0</v>
       </c>
       <c r="F57">
-        <v>15893000.0</v>
+        <v>1425962000.0</v>
       </c>
       <c r="G57">
         <v>46742000.0</v>
       </c>
       <c r="H57">
         <v>46845000.0</v>
       </c>
       <c r="I57">
         <v>527256000.0</v>
       </c>
       <c r="J57">
         <v>520095000.0</v>
       </c>
       <c r="K57">
         <v>499731000.0</v>
       </c>
       <c r="L57">
         <v>20586000.0</v>
       </c>
       <c r="M57">
         <v>21734000.0</v>
       </c>
       <c r="N57">
         <v>63147000.0</v>
       </c>
@@ -18758,51 +18762,53 @@
         <v>570136000.0</v>
       </c>
       <c r="X2">
         <v>551605000.0</v>
       </c>
       <c r="Y2">
         <v>504044000.0</v>
       </c>
       <c r="Z2">
         <v>470147000.0</v>
       </c>
       <c r="AA2">
         <v>275139000.0</v>
       </c>
       <c r="AB2">
         <v>225241000.0</v>
       </c>
       <c r="AC2">
         <v>188913000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>164</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>6777000.0</v>
+      </c>
       <c r="C3">
         <v>9465000.0</v>
       </c>
       <c r="D3">
         <v>6949000.0</v>
       </c>
       <c r="E3">
         <v>6610000.0</v>
       </c>
       <c r="F3">
         <v>6896000.0</v>
       </c>
       <c r="G3">
         <v>7527000.0</v>
       </c>
       <c r="H3">
         <v>5485000.0</v>
       </c>
       <c r="I3">
         <v>5467000.0</v>
       </c>
       <c r="J3">
         <v>5037000.0</v>
       </c>
       <c r="K3">
@@ -18874,51 +18880,53 @@
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>166</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>128213000.0</v>
+      </c>
       <c r="C5">
         <v>90375000.0</v>
       </c>
       <c r="D5">
         <v>25238000.0</v>
       </c>
       <c r="E5">
         <v>60105000.0</v>
       </c>
       <c r="F5">
         <v>164792000.0</v>
       </c>
       <c r="G5">
         <v>175210000.0</v>
       </c>
       <c r="H5">
         <v>123771000.0</v>
       </c>
       <c r="I5">
         <v>104341000.0</v>
       </c>
       <c r="J5">
         <v>86790000.0</v>
       </c>
       <c r="K5">
@@ -18962,51 +18970,51 @@
       </c>
       <c r="X5">
         <v>40189000.0</v>
       </c>
       <c r="Y5">
         <v>18995000.0</v>
       </c>
       <c r="Z5">
         <v>113464000.0</v>
       </c>
       <c r="AA5">
         <v>28600000.0</v>
       </c>
       <c r="AB5">
         <v>17716000.0</v>
       </c>
       <c r="AC5">
         <v>22190000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>167</v>
       </c>
       <c r="B6">
-        <v>128213000.0</v>
+        <v>134990000.0</v>
       </c>
       <c r="C6">
         <v>99840000.0</v>
       </c>
       <c r="D6">
         <v>32187000.0</v>
       </c>
       <c r="E6">
         <v>66715000.0</v>
       </c>
       <c r="F6">
         <v>171688000.0</v>
       </c>
       <c r="G6">
         <v>182737000.0</v>
       </c>
       <c r="H6">
         <v>129256000.0</v>
       </c>
       <c r="I6">
         <v>109808000.0</v>
       </c>
       <c r="J6">
         <v>91827000.0</v>
       </c>
@@ -21308,51 +21316,53 @@
         <v>127136000.0</v>
       </c>
       <c r="CS2">
         <v>125233000.0</v>
       </c>
       <c r="CT2">
         <v>122420000.0</v>
       </c>
       <c r="CU2">
         <v>-185761000.0</v>
       </c>
       <c r="CV2">
         <v>88887000.0</v>
       </c>
       <c r="CW2">
         <v>230168000.0</v>
       </c>
       <c r="CX2">
         <v>388819000.0</v>
       </c>
     </row>
     <row r="3" spans="1:102">
       <c r="A3" t="s">
         <v>164</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>1369000.0</v>
+      </c>
       <c r="C3">
         <v>5942000.0</v>
       </c>
       <c r="D3">
         <v>1489000.0</v>
       </c>
       <c r="E3">
         <v>1973000.0</v>
       </c>
       <c r="F3">
         <v>1938000.0</v>
       </c>
       <c r="G3">
         <v>2457000.0</v>
       </c>
       <c r="H3">
         <v>2395000.0</v>
       </c>
       <c r="I3">
         <v>2353000.0</v>
       </c>
       <c r="J3">
         <v>2260000.0</v>
       </c>
       <c r="K3">
@@ -21421,51 +21431,51 @@
       <c r="AF3">
         <v>1472000.0</v>
       </c>
       <c r="AG3">
         <v>1214000.0</v>
       </c>
       <c r="AH3">
         <v>1153000.0</v>
       </c>
       <c r="AI3">
         <v>1446000.0</v>
       </c>
       <c r="AJ3">
         <v>1365000.0</v>
       </c>
       <c r="AK3">
         <v>1310000.0</v>
       </c>
       <c r="AL3">
         <v>916000.0</v>
       </c>
       <c r="AM3">
         <v>3099000.0</v>
       </c>
       <c r="AN3">
-        <v>-3070000.0</v>
+        <v>4618000.0</v>
       </c>
       <c r="AO3">
         <v>3315000.0</v>
       </c>
       <c r="AP3">
         <v>3041000.0</v>
       </c>
       <c r="AQ3">
         <v>3768000.0</v>
       </c>
       <c r="AR3">
         <v>3194000.0</v>
       </c>
       <c r="AS3">
         <v>3027000.0</v>
       </c>
       <c r="AT3">
         <v>2608000.0</v>
       </c>
       <c r="AU3">
         <v>3319000.0</v>
       </c>
       <c r="AV3">
         <v>3202000.0</v>
       </c>
@@ -21850,51 +21860,53 @@
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:102">
       <c r="A5" t="s">
         <v>166</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-17242000.0</v>
+      </c>
       <c r="C5">
         <v>25974000.0</v>
       </c>
       <c r="D5">
         <v>36636000.0</v>
       </c>
       <c r="E5">
         <v>37269000.0</v>
       </c>
       <c r="F5">
         <v>28334000.0</v>
       </c>
       <c r="G5">
         <v>10243000.0</v>
       </c>
       <c r="H5">
         <v>33029000.0</v>
       </c>
       <c r="I5">
         <v>21373000.0</v>
       </c>
       <c r="J5">
         <v>25730000.0</v>
       </c>
       <c r="K5">
@@ -22157,51 +22169,51 @@
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
         <v>-17115000.0</v>
       </c>
       <c r="CV5">
         <v>3354000.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:102">
       <c r="A6" t="s">
         <v>167</v>
       </c>
       <c r="B6">
-        <v>-17242000.0</v>
+        <v>-15873000.0</v>
       </c>
       <c r="C6">
         <v>31916000.0</v>
       </c>
       <c r="D6">
         <v>38125000.0</v>
       </c>
       <c r="E6">
         <v>39242000.0</v>
       </c>
       <c r="F6">
         <v>30272000.0</v>
       </c>
       <c r="G6">
         <v>12700000.0</v>
       </c>
       <c r="H6">
         <v>35424000.0</v>
       </c>
       <c r="I6">
         <v>23726000.0</v>
       </c>
       <c r="J6">
         <v>27990000.0</v>
       </c>
@@ -22271,51 +22283,51 @@
       <c r="AF6">
         <v>38190000.0</v>
       </c>
       <c r="AG6">
         <v>34384000.0</v>
       </c>
       <c r="AH6">
         <v>12372000.0</v>
       </c>
       <c r="AI6">
         <v>15602000.0</v>
       </c>
       <c r="AJ6">
         <v>27108000.0</v>
       </c>
       <c r="AK6">
         <v>31531000.0</v>
       </c>
       <c r="AL6">
         <v>17586000.0</v>
       </c>
       <c r="AM6">
         <v>21567000.0</v>
       </c>
       <c r="AN6">
-        <v>23648000.0</v>
+        <v>31336000.0</v>
       </c>
       <c r="AO6">
         <v>33608000.0</v>
       </c>
       <c r="AP6">
         <v>20934000.0</v>
       </c>
       <c r="AQ6">
         <v>20502000.0</v>
       </c>
       <c r="AR6">
         <v>21909000.0</v>
       </c>
       <c r="AS6">
         <v>1405000.0</v>
       </c>
       <c r="AT6">
         <v>-59774000.0</v>
       </c>
       <c r="AU6">
         <v>17958000.0</v>
       </c>
       <c r="AV6">
         <v>25201000.0</v>
       </c>