--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -35245,57 +35245,57 @@
       </c>
       <c r="AA14">
         <v>20343000.0</v>
       </c>
       <c r="AB14">
         <v>-9600000.0</v>
       </c>
       <c r="AC14">
         <v>-10100000.0</v>
       </c>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" t="s">
         <v>253</v>
       </c>
       <c r="B15">
-        <v>-50924000.0</v>
+        <v>50924000.0</v>
       </c>
       <c r="C15">
-        <v>-50589000.0</v>
+        <v>50589000.0</v>
       </c>
       <c r="D15">
-        <v>-46039000.0</v>
+        <v>46039000.0</v>
       </c>
       <c r="E15">
         <v>53720000.0</v>
       </c>
       <c r="F15">
         <v>35947000.0</v>
       </c>
       <c r="G15">
         <v>32002000.0</v>
       </c>
       <c r="H15">
         <v>16622000.0</v>
       </c>
       <c r="I15">
         <v>10927000.0</v>
       </c>
       <c r="J15">
         <v>48444000.0</v>
       </c>
       <c r="K15">
         <v>51320000.0</v>
       </c>
       <c r="L15">
         <v>51320000.0</v>
       </c>
@@ -40803,60 +40803,60 @@
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
       <c r="EI14"/>
       <c r="EJ14"/>
       <c r="EK14"/>
       <c r="EL14"/>
       <c r="EM14"/>
       <c r="EN14"/>
     </row>
     <row r="15" spans="1:144">
       <c r="A15" t="s">
         <v>253</v>
       </c>
       <c r="B15">
-        <v>-12693000.0</v>
+        <v>12693000.0</v>
       </c>
       <c r="C15">
-        <v>-12693000.0</v>
+        <v>12693000.0</v>
       </c>
       <c r="D15">
-        <v>-12693000.0</v>
+        <v>12693000.0</v>
       </c>
       <c r="E15">
-        <v>-12887000.0</v>
+        <v>12887000.0</v>
       </c>
       <c r="F15">
         <v>12651000.0</v>
       </c>
       <c r="G15">
         <v>12642000.0</v>
       </c>
       <c r="H15">
         <v>12637000.0</v>
       </c>
       <c r="I15">
         <v>12738000.0</v>
       </c>
       <c r="J15">
         <v>12572000.0</v>
       </c>
       <c r="K15">
         <v>12580000.0</v>
       </c>
       <c r="L15">
         <v>11315000.0</v>
       </c>
       <c r="M15">
         <v>11315000.0</v>
       </c>
@@ -43225,51 +43225,51 @@
       </c>
       <c r="EI22">
         <v>1300000.0</v>
       </c>
       <c r="EJ22">
         <v>1300000.0</v>
       </c>
       <c r="EK22">
         <v>1300000.0</v>
       </c>
       <c r="EL22">
         <v>1300000.0</v>
       </c>
       <c r="EM22">
         <v>1100000.0</v>
       </c>
       <c r="EN22">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:144">
       <c r="A23" t="s">
         <v>260</v>
       </c>
       <c r="B23">
-        <v>-2448000.0</v>
+        <v>-2621000.0</v>
       </c>
       <c r="C23">
         <v>-229756000.0</v>
       </c>
       <c r="D23">
         <v>-189000.0</v>
       </c>
       <c r="E23">
         <v>-19000.0</v>
       </c>
       <c r="F23">
         <v>-590000.0</v>
       </c>
       <c r="G23">
         <v>-4136000.0</v>
       </c>
       <c r="H23">
         <v>-43772000.0</v>
       </c>
       <c r="I23">
         <v>-12054000.0</v>
       </c>
       <c r="J23">
         <v>-4503000.0</v>
       </c>
@@ -43645,51 +43645,51 @@
       <c r="EH23">
         <v>-500000.0</v>
       </c>
       <c r="EI23">
         <v>100000.0</v>
       </c>
       <c r="EJ23"/>
       <c r="EK23">
         <v>100000.0</v>
       </c>
       <c r="EL23">
         <v>-100000.0</v>
       </c>
       <c r="EM23">
         <v>-200000.0</v>
       </c>
       <c r="EN23">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:144">
       <c r="A24" t="s">
         <v>261</v>
       </c>
       <c r="B24">
-        <v>259000.0</v>
+        <v>-16018000.0</v>
       </c>
       <c r="C24">
         <v>9000.0</v>
       </c>
       <c r="D24">
         <v>2070000.0</v>
       </c>
       <c r="E24">
         <v>-41758000.0</v>
       </c>
       <c r="F24">
         <v>11126000.0</v>
       </c>
       <c r="G24">
         <v>-8264000.0</v>
       </c>
       <c r="H24">
         <v>21508000.0</v>
       </c>
       <c r="I24">
         <v>36283000.0</v>
       </c>
       <c r="J24">
         <v>1046000.0</v>
       </c>