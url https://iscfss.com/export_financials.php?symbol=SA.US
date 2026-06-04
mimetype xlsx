--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -280,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1040,86 +1046,87 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1151,299 +1158,308 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2">
+        <v>13048000.0</v>
+      </c>
+      <c r="C2">
         <v>8525000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>27302000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15686000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10190000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2523000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2252000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2472000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1847000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1785000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1192000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3601000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1890000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3928000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2842000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3725000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1375746.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3368963.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>678827.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>435148.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>293120.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>176353.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>392000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>73381.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>186287.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
+      <c r="G3"/>
       <c r="H3">
         <v>0.0</v>
       </c>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
-      <c r="M3"/>
+      <c r="M3">
+        <v>0.0</v>
+      </c>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
+      <c r="Z3"/>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5">
+        <v>-21206702.0</v>
+      </c>
+      <c r="C5">
         <v>-30331000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-57525999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5288000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1776000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>24907999.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>20028999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2350000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>495000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>593000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>137000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>40000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1146000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>170000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-90000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>846738.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>172840.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-105293.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4341793.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>14293675.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>959543.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>824051.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>808816.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>884845.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>100500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
+      <c r="G6"/>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
@@ -1451,801 +1467,831 @@
       </c>
       <c r="Q6">
         <v>0.0</v>
       </c>
       <c r="R6">
         <v>0.0</v>
       </c>
       <c r="S6">
         <v>0.0</v>
       </c>
       <c r="T6">
         <v>0.0</v>
       </c>
       <c r="U6">
         <v>0.0</v>
       </c>
       <c r="V6">
         <v>0.0</v>
       </c>
       <c r="W6">
         <v>0.0</v>
       </c>
       <c r="X6">
         <v>0.0</v>
       </c>
-      <c r="Y6"/>
+      <c r="Y6">
+        <v>0.0</v>
+      </c>
+      <c r="Z6"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7">
+        <v>1439000.0</v>
+      </c>
+      <c r="C7">
         <v>1350000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1436000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1626000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>272000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>248000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>274000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
+        <v>1377773000.0</v>
+      </c>
+      <c r="C8">
         <v>1051755000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>934608000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>856462000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>809269000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>704599000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>494857000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>457073000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9">
         <v>39484000.0</v>
       </c>
       <c r="C9">
         <v>39484000.0</v>
       </c>
       <c r="D9">
+        <v>39484000.0</v>
+      </c>
+      <c r="E9">
         <v>36160000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>36126000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>36089000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>36073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36040000.0</v>
       </c>
       <c r="I9">
         <v>36040000.0</v>
       </c>
       <c r="J9">
+        <v>36040000.0</v>
+      </c>
+      <c r="K9">
         <v>31728000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>22707000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>11152360.67</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
+        <v>117432221.0</v>
+      </c>
+      <c r="C10">
         <v>49815000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>82438000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>46150000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11523000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>17528000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8793000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2928000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4049000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1646000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>990000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>256000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1063000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2284000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7063000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1044369.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>285280.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8098982.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>13480147.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5578691.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>293107.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>157502.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3078598.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>880098.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1983796.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11">
+        <v>117528000.0</v>
+      </c>
+      <c r="C11">
         <v>49815000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>82438000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>127840000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>40766000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>37433000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>12907000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>19996000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>16105000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>7766000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
+        <v>126175090.0</v>
+      </c>
+      <c r="C12">
         <v>55218000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>86188000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>131536000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>44133000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>41259000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15939000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>22854000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>22966000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12427000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>19569000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11190000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>28262000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>52041000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>58676000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>32685598.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10084806.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>39085362.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>25278335.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5743692.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6324961.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2947804.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4084598.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3673528.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1983796.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
+        <v>1376650205.0</v>
+      </c>
+      <c r="C13">
         <v>1051755000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>934608000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>856462000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>809269000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>704599000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>494857000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>457073000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>405930000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>360650000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>325624000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>295545000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>283544000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>272536000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>239662000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>185540621.87</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>108390684.41</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>90581854.04</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>110099327.78</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>57273351.06</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>45381646.66</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>35103906.9</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>26577486.51</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>16502829.53</v>
       </c>
-      <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
+        <v>100892166.0</v>
+      </c>
+      <c r="C14">
         <v>88765000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>83002000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>80059000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>77601000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>66370000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>62360000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>59105000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>56428000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>53329000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>49825000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>47656000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>45651000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>43621000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>41950000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>40130000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>37486000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>37868000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>35991000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>33459000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>30682000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>28876000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>26191000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>16303000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12600000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>614718000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>494857000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>457073000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>405930000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>360650000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>325624000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>295545000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>283544000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>272536000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>239662000.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>0.0</v>
+      </c>
+      <c r="Z15"/>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-27302000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>5519000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5354000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4300000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
+      <c r="Z16"/>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
+      <c r="G18"/>
       <c r="H18">
         <v>0.0</v>
       </c>
       <c r="I18">
+        <v>0.0</v>
+      </c>
+      <c r="J18">
         <v>0.02</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.01</v>
       </c>
       <c r="K18">
         <v>0.01</v>
       </c>
       <c r="L18">
+        <v>0.01</v>
+      </c>
+      <c r="M18">
         <v>6838331.66</v>
       </c>
-      <c r="M18">
-[...1 lines deleted...]
-      </c>
       <c r="N18">
         <v>0.0</v>
       </c>
       <c r="O18">
         <v>0.0</v>
       </c>
       <c r="P18">
         <v>0.0</v>
       </c>
       <c r="Q18">
         <v>0.0</v>
       </c>
       <c r="R18">
         <v>0.0</v>
       </c>
       <c r="S18">
         <v>0.0</v>
       </c>
       <c r="T18">
         <v>0.0</v>
       </c>
       <c r="U18">
         <v>0.0</v>
       </c>
       <c r="V18">
         <v>0.0</v>
       </c>
       <c r="W18">
         <v>0.0</v>
       </c>
       <c r="X18">
         <v>0.0</v>
       </c>
-      <c r="Y18"/>
+      <c r="Y18">
+        <v>0.0</v>
+      </c>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
@@ -2253,66 +2299,67 @@
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
       <c r="V20">
         <v>0.0</v>
       </c>
       <c r="W20">
         <v>0.0</v>
       </c>
       <c r="X20">
         <v>0.0</v>
       </c>
-      <c r="Y20"/>
+      <c r="Y20">
+        <v>0.0</v>
+      </c>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>614718000.0</v>
       </c>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
       <c r="H21">
         <v>0.0</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21">
         <v>0.0</v>
       </c>
       <c r="N21">
         <v>0.0</v>
       </c>
       <c r="O21">
         <v>0.0</v>
       </c>
       <c r="P21">
@@ -2320,1027 +2367,1065 @@
       </c>
       <c r="Q21">
         <v>0.0</v>
       </c>
       <c r="R21">
         <v>0.0</v>
       </c>
       <c r="S21">
         <v>0.0</v>
       </c>
       <c r="T21">
         <v>0.0</v>
       </c>
       <c r="U21">
         <v>0.0</v>
       </c>
       <c r="V21">
         <v>0.0</v>
       </c>
       <c r="W21">
         <v>0.0</v>
       </c>
       <c r="X21">
         <v>0.0</v>
       </c>
-      <c r="Y21"/>
+      <c r="Y21">
+        <v>0.0</v>
+      </c>
+      <c r="Z21"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>-3973000.0</v>
       </c>
-      <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
+        <v>0.0</v>
+      </c>
+      <c r="O22">
         <v>-1911.0</v>
       </c>
-      <c r="O22">
-[...1 lines deleted...]
-      </c>
       <c r="P22">
         <v>0.0</v>
       </c>
       <c r="Q22">
         <v>0.0</v>
       </c>
       <c r="R22">
         <v>0.0</v>
       </c>
       <c r="S22">
         <v>0.0</v>
       </c>
       <c r="T22">
         <v>0.0</v>
       </c>
       <c r="U22">
+        <v>0.0</v>
+      </c>
+      <c r="V22">
         <v>4028247.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1169798.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4563.0</v>
       </c>
-      <c r="X22">
-[...2 lines deleted...]
-      <c r="Y22"/>
+      <c r="Y22">
+        <v>0.0</v>
+      </c>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>1857395111.0</v>
+      </c>
+      <c r="C23">
         <v>1452737000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1350959000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1095619000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>747742000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>647817000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>449372000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>423460000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>382908000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>337985000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>300527000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>278356000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>270377000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>263603000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>228719000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>178132454.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>103401270.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>109801560.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>89861733.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>61243796.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>37084728.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>27172358.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>22868857.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>14143053.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6694669.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24">
+        <v>598517000.0</v>
+      </c>
+      <c r="C24">
         <v>562552000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>573888000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>263541000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
         <v>0.0</v>
       </c>
       <c r="R24">
         <v>0.0</v>
       </c>
       <c r="S24">
         <v>0.0</v>
       </c>
       <c r="T24">
         <v>0.0</v>
       </c>
       <c r="U24">
         <v>0.0</v>
       </c>
       <c r="V24">
         <v>0.0</v>
       </c>
       <c r="W24">
         <v>0.0</v>
       </c>
       <c r="X24">
+        <v>0.0</v>
+      </c>
+      <c r="Y24">
         <v>508679.34</v>
       </c>
-      <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25">
+        <v>599590000.0</v>
+      </c>
+      <c r="C25">
         <v>563554000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>574951000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>264656000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>182000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>207000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>228000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
-      <c r="M25"/>
+      <c r="M25">
+        <v>0.0</v>
+      </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B26">
+        <v>1074000.0</v>
+      </c>
+      <c r="C26">
         <v>913000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1247000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1389000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2429000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2611000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2361000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2460000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>91098.28</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="Y26"/>
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
-      <c r="M27"/>
+      <c r="M27">
+        <v>0.0</v>
+      </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
+        <v>482034854.0</v>
+      </c>
+      <c r="C28">
         <v>514087000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>492886000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>219017000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-11251000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-17280000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-8519000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2928000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4049000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1646000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-990000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-256000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1063000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2284000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-7063000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1044369.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-285280.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-8098982.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-13480147.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-5578691.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-293107.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-157502.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3078598.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-51267.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1983796.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29">
+        <v>1723488000.0</v>
+      </c>
+      <c r="C29">
         <v>1405570000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1303811000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1004074000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>702333000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>614718000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>415023000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>386555000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>355638000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B30">
+        <v>4478346.0</v>
+      </c>
+      <c r="C30">
         <v>2928000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4493000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4878000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10026000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2793000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2212000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1196000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>265000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>250000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>249000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4863000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4974000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1911000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1232000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3131000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>465579.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>237894.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>420069.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>904437.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>543123.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>278815.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>133786.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>208980.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>369389.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>702333000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>614718000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>415023000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>386555000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>355638000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>311358000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>106346220.74</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>165563834.24</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>238873199.66</v>
       </c>
-      <c r="N31">
-[...1 lines deleted...]
-      </c>
       <c r="O31">
         <v>0.0</v>
       </c>
       <c r="P31">
         <v>0.0</v>
       </c>
       <c r="Q31">
         <v>0.0</v>
       </c>
       <c r="R31">
         <v>0.0</v>
       </c>
       <c r="S31">
         <v>0.0</v>
       </c>
       <c r="T31">
         <v>0.0</v>
       </c>
       <c r="U31">
         <v>0.0</v>
       </c>
       <c r="V31">
         <v>0.0</v>
       </c>
       <c r="W31">
         <v>0.0</v>
       </c>
       <c r="X31">
         <v>0.0</v>
       </c>
-      <c r="Y31"/>
+      <c r="Y31">
+        <v>0.0</v>
+      </c>
+      <c r="Z31"/>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32">
+        <v>173265000.0</v>
+      </c>
+      <c r="C32">
         <v>37827000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>54542000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>88394000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>36858000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>36035000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>12523000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>17971000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>17397000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
+      <c r="Z32"/>
     </row>
-    <row r="33" spans="1:25">
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33">
+        <v>1643421626.0</v>
+      </c>
+      <c r="C33">
         <v>1394591000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1257008000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>955232000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>693583000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>601588000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>430159000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>398987000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>359320000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>324921000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>280393000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>262074000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>236987000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>209651000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>168811000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>142316414.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>92850885.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>70478304.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>64163329.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>54388851.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>26188397.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>22775940.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>18645909.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>10250544.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4334717.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
-[...1 lines deleted...]
-      </c>
+      <c r="G34"/>
       <c r="H34">
         <v>0.0</v>
       </c>
       <c r="I34">
         <v>0.0</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
-      <c r="M34"/>
+      <c r="M34">
+        <v>0.0</v>
+      </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
+      <c r="Z34"/>
     </row>
-    <row r="35" spans="1:25">
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B35">
+        <v>692491204.0</v>
+      </c>
+      <c r="C35">
         <v>589400000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>581627000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>303093000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>28108000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>22905000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>27659000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>30403000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>21079000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>20906000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>16170000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>13779000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>8141000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4510000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3163000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1421287.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2393293.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1998988.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2436037.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1529948.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1406733.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1293450.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1189290.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1828831.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3009041.0</v>
       </c>
     </row>
-    <row r="36" spans="1:25">
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
+        <v>22089000.0</v>
+      </c>
+      <c r="C36">
         <v>142254000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>127297000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>72346000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>28875000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7296000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1856000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1223000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1185000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1991000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1553000.0</v>
       </c>
       <c r="M36">
         <v>1553000.0</v>
       </c>
       <c r="N36">
         <v>1553000.0</v>
       </c>
       <c r="O36">
+        <v>1553000.0</v>
+      </c>
+      <c r="P36">
         <v>1588000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1077611.0</v>
       </c>
-      <c r="Q36"/>
       <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>1305171.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1069899.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1749449.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1749450.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1974450.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1225000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>4328723.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-      <c r="G37">
-[...1 lines deleted...]
-      </c>
+      <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
       <c r="P37">
@@ -3348,480 +3433,495 @@
       </c>
       <c r="Q37">
         <v>0.0</v>
       </c>
       <c r="R37">
         <v>0.0</v>
       </c>
       <c r="S37">
         <v>0.0</v>
       </c>
       <c r="T37">
         <v>0.0</v>
       </c>
       <c r="U37">
         <v>0.0</v>
       </c>
       <c r="V37">
         <v>0.0</v>
       </c>
       <c r="W37">
         <v>0.0</v>
       </c>
       <c r="X37">
         <v>0.0</v>
       </c>
-      <c r="Y37"/>
+      <c r="Y37">
+        <v>0.0</v>
+      </c>
+      <c r="Z37"/>
     </row>
-    <row r="38" spans="1:25">
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B38">
+        <v>204955000.0</v>
+      </c>
+      <c r="C38">
         <v>-65076000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>-73428000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>20643000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>28875000.0</v>
       </c>
-      <c r="F38">
-[...1 lines deleted...]
-      </c>
       <c r="G38">
+        <v>0.0</v>
+      </c>
+      <c r="H38">
         <v>1856000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1223000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1185000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1991000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1595000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>989557.32</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1461922.24</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1565208.63</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1557320.78</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1555667.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1475285.17</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1088099.93</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1310324.07</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>917745.95</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>857632.93</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>831255.2</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>-1.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>778915.24</v>
       </c>
-      <c r="Y38"/>
+      <c r="Z38"/>
     </row>
-    <row r="39" spans="1:25">
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B39">
+        <v>83320046.0</v>
+      </c>
+      <c r="C39">
         <v>2928000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7763000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8851000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>10026000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4970000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3274000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>423000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>357000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>387000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>316000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>229000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>154000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>177000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1208198.49</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3139418.25</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>442965.78</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>195595.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>421390.59</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>206815.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5871753.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2630202.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5001.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>10001.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>13689.0</v>
       </c>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B40">
+        <v>27069981.0</v>
+      </c>
+      <c r="C40">
         <v>11446000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>11734000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>35796000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>7021000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7630000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4392000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6419000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6532000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>8020000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1181000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1077000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5495000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>6538000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5274000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>288.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>34000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>5326034.0</v>
       </c>
-      <c r="S40">
-[...1 lines deleted...]
-      </c>
       <c r="T40">
         <v>0.0</v>
       </c>
       <c r="U40">
         <v>0.0</v>
       </c>
       <c r="V40">
         <v>0.0</v>
       </c>
       <c r="W40">
+        <v>0.0</v>
+      </c>
+      <c r="X40">
         <v>1945389.0</v>
       </c>
-      <c r="X40">
-[...1 lines deleted...]
-      </c>
       <c r="Y40">
+        <v>0.0</v>
+      </c>
+      <c r="Z40">
         <v>-138644.0</v>
       </c>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>27926000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>22698000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>27431000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>30403000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>21079000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>20906000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>6098283.56</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>859570.39</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1269886.1</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2075186.45</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2001569.09</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1425275.83</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2274714.83</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1642833.66</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1855121.9</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1312290.93</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1206689.54</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1074812.97</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>916730.92</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>654288.8</v>
       </c>
-      <c r="Y41"/>
+      <c r="Z41"/>
     </row>
-    <row r="42" spans="1:25">
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B42">
-        <v>39484000.0</v>
+        <v>39451822.0</v>
       </c>
       <c r="C42">
         <v>39484000.0</v>
       </c>
       <c r="D42">
+        <v>39484000.0</v>
+      </c>
+      <c r="E42">
         <v>36160000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>44823000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>36089000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>36073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36040000.0</v>
       </c>
       <c r="I42">
         <v>36040000.0</v>
       </c>
       <c r="J42">
+        <v>36040000.0</v>
+      </c>
+      <c r="K42">
         <v>31728000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>22707000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>15061000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>9233000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>5810000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>18618000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-587846.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>121165169.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>116274077.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>109755973.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>66794137.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>52934445.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>42230336.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>34469077.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>25954624.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>16837946.0</v>
       </c>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-      <c r="G43">
-[...1 lines deleted...]
-      </c>
+      <c r="G43"/>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
-      <c r="M43"/>
+      <c r="M43">
+        <v>0.0</v>
+      </c>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
+      <c r="Z43"/>
     </row>
-    <row r="44" spans="1:25">
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-      <c r="G44">
-[...1 lines deleted...]
-      </c>
+      <c r="G44"/>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
@@ -3829,368 +3929,381 @@
       </c>
       <c r="Q44">
         <v>0.0</v>
       </c>
       <c r="R44">
         <v>0.0</v>
       </c>
       <c r="S44">
         <v>0.0</v>
       </c>
       <c r="T44">
         <v>0.0</v>
       </c>
       <c r="U44">
         <v>0.0</v>
       </c>
       <c r="V44">
         <v>0.0</v>
       </c>
       <c r="W44">
         <v>0.0</v>
       </c>
       <c r="X44">
         <v>0.0</v>
       </c>
-      <c r="Y44"/>
+      <c r="Y44">
+        <v>0.0</v>
+      </c>
+      <c r="Z44"/>
     </row>
-    <row r="45" spans="1:25">
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45">
+        <v>1358165000.0</v>
+      </c>
+      <c r="C45">
         <v>1259019000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1133580000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>883116000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>662436000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>591681000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>425942000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>395304000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>358135000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>322930000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>278798000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>260521000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>235434000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>208098000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>167223000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>128688251.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>91298970.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>69153904.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>62858158.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>53318952.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>24438948.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>21026490.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>16671459.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>9025544.0</v>
       </c>
-      <c r="Y45"/>
+      <c r="Z45"/>
     </row>
-    <row r="46" spans="1:25">
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46">
+        <v>1346573735.0</v>
+      </c>
+      <c r="C46">
         <v>1251424000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1128464000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>881497000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>662279000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>591681000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>425942000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>395304000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>358135000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>322930000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>278798000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>260521000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>235434000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>208098000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>167223000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>128688251.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>91298970.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>69153904.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>62858158.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>53318952.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>24438948.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>21026490.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>16671459.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>9025544.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>5994.0</v>
       </c>
     </row>
-    <row r="47" spans="1:25">
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B47">
+        <v>1347672000.0</v>
+      </c>
+      <c r="C47">
         <v>1251424000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1128464000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>881497000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>662279000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>591681000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>425942000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>395304000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>358135000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>322930000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>278798000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>166001584.32</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>221626659.14</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>209733924.61</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>163992350.69</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>129075225.68</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>86786121.67</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>56833497.7</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>63066118.19</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>45732052.49</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>20960548.89</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>17478802.99</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>12854279.11</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5738538.82</v>
       </c>
-      <c r="Y47"/>
+      <c r="Z47"/>
     </row>
-    <row r="48" spans="1:25">
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>-270841101.0</v>
+      </c>
+      <c r="C48">
         <v>-217890000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-186643000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-157377000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-149983000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-150878000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-135936000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-124323000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-106651000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-96364000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-89075000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-80009000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-66986000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-53337000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-40828000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-18200051.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-21739778.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-17061209.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-27350897.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-21809113.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-18509113.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-17351832.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-16125544.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-14787272.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-13311012.0</v>
       </c>
     </row>
-    <row r="49" spans="1:25">
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-      <c r="G49">
-[...1 lines deleted...]
-      </c>
+      <c r="G49"/>
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49">
         <v>0.0</v>
       </c>
       <c r="N49">
         <v>0.0</v>
       </c>
       <c r="O49">
         <v>0.0</v>
       </c>
       <c r="P49">
@@ -4198,64 +4311,65 @@
       </c>
       <c r="Q49">
         <v>0.0</v>
       </c>
       <c r="R49">
         <v>0.0</v>
       </c>
       <c r="S49">
         <v>0.0</v>
       </c>
       <c r="T49">
         <v>0.0</v>
       </c>
       <c r="U49">
         <v>0.0</v>
       </c>
       <c r="V49">
         <v>0.0</v>
       </c>
       <c r="W49">
         <v>0.0</v>
       </c>
       <c r="X49">
         <v>0.0</v>
       </c>
-      <c r="Y49"/>
+      <c r="Y49">
+        <v>0.0</v>
+      </c>
+      <c r="Z49"/>
     </row>
-    <row r="50" spans="1:25">
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
-[...1 lines deleted...]
-      </c>
+      <c r="G50"/>
       <c r="H50">
         <v>0.0</v>
       </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50">
         <v>0.0</v>
       </c>
       <c r="N50">
         <v>0.0</v>
       </c>
       <c r="O50">
         <v>0.0</v>
       </c>
       <c r="P50">
@@ -4263,265 +4377,275 @@
       </c>
       <c r="Q50">
         <v>0.0</v>
       </c>
       <c r="R50">
         <v>0.0</v>
       </c>
       <c r="S50">
         <v>0.0</v>
       </c>
       <c r="T50">
         <v>0.0</v>
       </c>
       <c r="U50">
         <v>0.0</v>
       </c>
       <c r="V50">
         <v>0.0</v>
       </c>
       <c r="W50">
         <v>0.0</v>
       </c>
       <c r="X50">
         <v>0.0</v>
       </c>
-      <c r="Y50"/>
+      <c r="Y50">
+        <v>0.0</v>
+      </c>
+      <c r="Z50"/>
     </row>
-    <row r="51" spans="1:25">
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51">
+        <v>599467075.0</v>
+      </c>
+      <c r="C51">
         <v>563902000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>575324000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>265167000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>272000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>248000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>274000.0</v>
       </c>
-      <c r="H51">
-[...1 lines deleted...]
-      </c>
       <c r="I51">
         <v>0.0</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51"/>
+      <c r="L51">
+        <v>0.0</v>
+      </c>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
-      <c r="X51">
+      <c r="X51"/>
+      <c r="Y51">
         <v>828831.0</v>
       </c>
-      <c r="Y51"/>
+      <c r="Z51"/>
     </row>
-    <row r="52" spans="1:25">
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B52">
+        <v>731701.0</v>
+      </c>
+      <c r="C52">
         <v>348000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>373000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>511000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>90000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>41000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>46000.0</v>
       </c>
-      <c r="H52">
-[...1 lines deleted...]
-      </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
       <c r="V52">
         <v>0.0</v>
       </c>
       <c r="W52">
         <v>0.0</v>
       </c>
       <c r="X52">
         <v>0.0</v>
       </c>
-      <c r="Y52"/>
+      <c r="Y52">
+        <v>0.0</v>
+      </c>
+      <c r="Z52"/>
     </row>
-    <row r="53" spans="1:25">
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B53">
+        <v>8742869.0</v>
+      </c>
+      <c r="C53">
         <v>5403000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>3750000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>85386000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>32610000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>23731000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>7146000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>19926000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>18917000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>10781000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>18579000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>10934000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>27199000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>49757000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>51613000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>31641229.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>9799526.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>30986380.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>11798188.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>165000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>6031854.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>2790302.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1006000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>2793430.0</v>
       </c>
-      <c r="Y53"/>
+      <c r="Z53"/>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-      <c r="G54">
-[...1 lines deleted...]
-      </c>
+      <c r="G54"/>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
       <c r="P54">
@@ -4529,372 +4653,385 @@
       </c>
       <c r="Q54">
         <v>0.0</v>
       </c>
       <c r="R54">
         <v>0.0</v>
       </c>
       <c r="S54">
         <v>0.0</v>
       </c>
       <c r="T54">
         <v>0.0</v>
       </c>
       <c r="U54">
         <v>0.0</v>
       </c>
       <c r="V54">
         <v>0.0</v>
       </c>
       <c r="W54">
         <v>0.0</v>
       </c>
       <c r="X54">
         <v>0.0</v>
       </c>
-      <c r="Y54"/>
+      <c r="Y54">
+        <v>0.0</v>
+      </c>
+      <c r="Z54"/>
     </row>
-    <row r="55" spans="1:25">
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>1857395111.0</v>
+      </c>
+      <c r="C55">
         <v>1452737000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1350959000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1095619000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>747742000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>647817000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>449372000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>423460000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>382908000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>337985000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>300527000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>278356000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>270377000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>263603000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>228719000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>178132454.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>103401270.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>109801560.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>89861733.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>61243795.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>37084728.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>27172358.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>22868857.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>14143053.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>6694669.0</v>
       </c>
     </row>
-    <row r="56" spans="1:25">
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56">
+        <v>213973482.0</v>
+      </c>
+      <c r="C56">
         <v>58146000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>93951000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>140387000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>54159000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>46229000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>19213000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>24473000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>23588000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>13064000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>20134000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>16282000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>33390000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>53952000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>59908000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>35816040.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>10550385.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>39323256.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>25698404.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>6854944.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>10896331.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>4396418.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4222949.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3892509.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2359952.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B57">
+        <v>40849682.0</v>
+      </c>
+      <c r="C57">
         <v>20319000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>39409000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>51993000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>17301000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>10194000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6690000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6502000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6191000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5721000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2373000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4743000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>8481000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>10563000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>8194000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3769013.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1409746.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>8694997.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>678827.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>435148.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>293120.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>176353.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2337390.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>73381.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>47643.0</v>
       </c>
     </row>
-    <row r="58" spans="1:25">
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>733340887.0</v>
+      </c>
+      <c r="C58">
         <v>609719000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>621036000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>355086000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>45409000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>33099000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>34349000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>36905000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>27270000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>26627000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>18543000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>18522000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>16622000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>15073000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>11357000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5190300.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3803039.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>10693985.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3114864.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1965096.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1699853.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1469803.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3526680.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1902212.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3056684.0</v>
       </c>
     </row>
-    <row r="59" spans="1:25">
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-      <c r="G59">
-[...1 lines deleted...]
-      </c>
+      <c r="G59"/>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
       <c r="P59">
@@ -4902,141 +5039,145 @@
       </c>
       <c r="Q59">
         <v>0.0</v>
       </c>
       <c r="R59">
         <v>0.0</v>
       </c>
       <c r="S59">
         <v>0.0</v>
       </c>
       <c r="T59">
         <v>0.0</v>
       </c>
       <c r="U59">
         <v>0.0</v>
       </c>
       <c r="V59">
         <v>0.0</v>
       </c>
       <c r="W59">
         <v>0.0</v>
       </c>
       <c r="X59">
         <v>0.0</v>
       </c>
-      <c r="Y59"/>
+      <c r="Y59">
+        <v>0.0</v>
+      </c>
+      <c r="Z59"/>
     </row>
-    <row r="60" spans="1:25">
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>1124054222.0</v>
+      </c>
+      <c r="C60">
         <v>843018000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>729923000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>740533000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>702333000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>614718000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>415023000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>386555000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>355638000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>311358000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>281984000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>259834000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>253755000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>248530000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>217362000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>172942154.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>99598231.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>99107575.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>86746869.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>59278700.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>35384875.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>25702555.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>19153533.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>12052197.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3637985.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
-[...1 lines deleted...]
-      </c>
+      <c r="G61"/>
       <c r="H61">
         <v>0.0</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
       <c r="P61">
@@ -5044,767 +5185,783 @@
       </c>
       <c r="Q61">
         <v>0.0</v>
       </c>
       <c r="R61">
         <v>0.0</v>
       </c>
       <c r="S61">
         <v>0.0</v>
       </c>
       <c r="T61">
         <v>0.0</v>
       </c>
       <c r="U61">
         <v>0.0</v>
       </c>
       <c r="V61">
         <v>0.0</v>
       </c>
       <c r="W61">
         <v>0.0</v>
       </c>
       <c r="X61">
         <v>0.0</v>
       </c>
-      <c r="Y61"/>
+      <c r="Y61">
+        <v>0.0</v>
+      </c>
+      <c r="Z61"/>
     </row>
-    <row r="62" spans="1:25">
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
-      <c r="G62">
-[...1 lines deleted...]
-      </c>
+      <c r="G62"/>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
-      <c r="M62"/>
+      <c r="M62">
+        <v>0.0</v>
+      </c>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR62"/>
+  <dimension ref="A1:CT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE1" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CI1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="CL1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CM1" t="s">
-        <v>153</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>157</v>
       </c>
+      <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2">
+        <v>2660000.0</v>
+      </c>
+      <c r="C2">
+        <v>13048000.0</v>
+      </c>
+      <c r="D2">
         <v>7722000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4981000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2988000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8525000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>11631000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>22304000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8406000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>27302000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>18964000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>11763000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13374000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>15686000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>24183000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7481000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6071000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>10190000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>8199000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3571000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1888000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2523000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4965000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1851000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1816000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2252000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2648000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1745000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1748000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2472000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>7270000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4890000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2265000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1847000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>6041000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>3413000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>328000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1785000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4321000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>3292000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1583000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1192000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2233000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2315000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>750000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>3601000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4696000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2286000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1220000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1890000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>5667000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3805000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1956000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3928000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>7512000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>6158914.35</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>4700242.23</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2842000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>5658000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>6158000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2374000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>3725000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>6335000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>4629000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>3933000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1375746.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>2464000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>2776000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>801000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>3368963.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1344475.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1665988.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>356959.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>678827.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>675743.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>790648.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>224862.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>435148.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>620320.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>467373.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>1164176.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>293120.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>261324.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>66282.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>697000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>176353.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>521608.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>298866.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>200682.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>392000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>75000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>50000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>74000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>73381.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>60650.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>28681.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>47643.0</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3">
-[...4 lines deleted...]
-      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
       <c r="AH3"/>
-      <c r="AI3"/>
+      <c r="AI3">
+        <v>0.0</v>
+      </c>
       <c r="AJ3"/>
-      <c r="AK3">
-[...1 lines deleted...]
-      </c>
+      <c r="AK3"/>
       <c r="AL3"/>
-      <c r="AM3"/>
+      <c r="AM3">
+        <v>0.0</v>
+      </c>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
@@ -5818,111 +5975,113 @@
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
+      <c r="CT3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4"/>
-      <c r="AI4"/>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
-      <c r="AK4">
-[...1 lines deleted...]
-      </c>
+      <c r="AK4"/>
       <c r="AL4"/>
-      <c r="AM4"/>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
@@ -5936,374 +6095,378 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5">
+        <v>18241017.0</v>
+      </c>
+      <c r="C5">
+        <v>-21206702.0</v>
+      </c>
+      <c r="D5">
         <v>-30664000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-58013000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-38662000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-30331000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-23575000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-31396000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-72609999.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-57525999.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-20589999.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>7625000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>737000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>5288000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>23781000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>22401999.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>8463000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>6921000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>12122000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>12935000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>23573000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>24907999.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>15821999.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>21905999.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>22316000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>20028999.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2083000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>17862000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-2355000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2350000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2546000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-2236000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-2146000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>495000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>181000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>45000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>424000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>593000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>663000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>711000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>392000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>137000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>166000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>146000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>263000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>40000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>40000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-257000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>86000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>1146000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-120000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-820000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>166000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>170000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>112000.0</v>
       </c>
-      <c r="BC5">
-[...4 lines deleted...]
-      </c>
       <c r="BE5">
+        <v>0.0</v>
+      </c>
+      <c r="BF5">
+        <v>0.0</v>
+      </c>
+      <c r="BG5">
         <v>-90000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>420000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>719000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>581000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>846738.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>408000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>48000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>100000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>172840.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>87000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>17000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>46000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-105293.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>5776027.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>5471199.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>4803004.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>4341793.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>4327735.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>3680128.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>11470249.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>14293675.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>2709288.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>1248187.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>930640.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>959543.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>708479.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>724193.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>825000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>824051.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>812650.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>812542.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>855194.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>808816.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>759000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>862000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>671000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>884845.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>918720.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>203170.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>100500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...4 lines deleted...]
-      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
@@ -6470,157 +6633,167 @@
       </c>
       <c r="CK6">
         <v>0.0</v>
       </c>
       <c r="CL6">
         <v>0.0</v>
       </c>
       <c r="CM6">
         <v>0.0</v>
       </c>
       <c r="CN6">
         <v>0.0</v>
       </c>
       <c r="CO6">
         <v>0.0</v>
       </c>
       <c r="CP6">
         <v>0.0</v>
       </c>
       <c r="CQ6">
         <v>0.0</v>
       </c>
       <c r="CR6">
         <v>0.0</v>
       </c>
+      <c r="CS6">
+        <v>0.0</v>
+      </c>
+      <c r="CT6">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7">
+        <v>1656000.0</v>
+      </c>
+      <c r="C7">
+        <v>1439000.0</v>
+      </c>
+      <c r="D7">
         <v>1300000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1418000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1220000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1350000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>713000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1111000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1233000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1436000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1641000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1848000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1500000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1626000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1656000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>3398000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>251000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>272000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>291000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>311000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>330000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>248000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>255000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>261000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>268000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>274000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>280000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>286000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>292000.0</v>
       </c>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7"/>
-      <c r="AI7"/>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
       <c r="AJ7"/>
-      <c r="AK7">
-[...1 lines deleted...]
-      </c>
+      <c r="AK7"/>
       <c r="AL7"/>
-      <c r="AM7"/>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
@@ -6634,111 +6807,117 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
+        <v>1422806000.0</v>
+      </c>
+      <c r="C8">
+        <v>1377773000.0</v>
+      </c>
+      <c r="D8">
         <v>1275229000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>1226581000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>1197097000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>1051755000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>1020267000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>990013000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>946734000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>934608000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>899265000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>884148000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>861888000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>856462000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>838814000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>838409000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>824631000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>809269000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>778433000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>764074000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6770,149 +6949,153 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>39484000.0</v>
       </c>
       <c r="D9">
         <v>39484000.0</v>
       </c>
       <c r="E9">
         <v>39484000.0</v>
       </c>
       <c r="F9">
         <v>39484000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>39484000.0</v>
+      </c>
+      <c r="H9">
+        <v>39484000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...4 lines deleted...]
-      </c>
+      <c r="K9"/>
+      <c r="L9"/>
       <c r="M9">
         <v>36160000.0</v>
       </c>
       <c r="N9">
-        <v>36126000.0</v>
+        <v>36160000.0</v>
       </c>
       <c r="O9">
-        <v>36126000.0</v>
+        <v>36160000.0</v>
       </c>
       <c r="P9">
         <v>36126000.0</v>
       </c>
       <c r="Q9">
         <v>36126000.0</v>
       </c>
       <c r="R9">
         <v>36126000.0</v>
       </c>
       <c r="S9">
         <v>36126000.0</v>
       </c>
       <c r="T9">
         <v>36126000.0</v>
       </c>
       <c r="U9">
-        <v>36089000.0</v>
+        <v>36126000.0</v>
       </c>
       <c r="V9">
-        <v>36089000.0</v>
+        <v>36126000.0</v>
       </c>
       <c r="W9">
         <v>36089000.0</v>
       </c>
       <c r="X9">
         <v>36089000.0</v>
       </c>
       <c r="Y9">
-        <v>36073000.0</v>
+        <v>36089000.0</v>
       </c>
       <c r="Z9">
-        <v>36073000.0</v>
+        <v>36089000.0</v>
       </c>
       <c r="AA9">
         <v>36073000.0</v>
       </c>
       <c r="AB9">
         <v>36073000.0</v>
       </c>
       <c r="AC9">
+        <v>36073000.0</v>
+      </c>
+      <c r="AD9">
+        <v>36073000.0</v>
+      </c>
+      <c r="AE9">
         <v>5601194.65</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>21955883.73</v>
       </c>
-      <c r="AE9">
-[...2 lines deleted...]
-      <c r="AF9"/>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9"/>
-      <c r="AI9"/>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
       <c r="AJ9"/>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
+      <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9"/>
+      <c r="AM9">
+        <v>0.0</v>
+      </c>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
@@ -6926,393 +7109,403 @@
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
+        <v>127219921.0</v>
+      </c>
+      <c r="C10">
+        <v>117432221.0</v>
+      </c>
+      <c r="D10">
         <v>103104000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>121383000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>156761000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>49815000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>51162000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>71309000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>55693000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>82438000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>118962000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>202642000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>37566000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>46150000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>66164000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>153035000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>295824000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>11523000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>10589000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>53219000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>13724000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>17528000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>21763000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>18748000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>6773000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>8793000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2774000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>4819000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1894000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2928000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>3475000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>5963000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>4819000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>4049000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>3384000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>4537000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2026000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1646000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2739000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>2077000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1303000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>990000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>880000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>1142000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>326000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>256000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>607000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1241000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1907000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1063000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>4028000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1342000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>2783000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2284000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>17410000.0</v>
       </c>
-      <c r="BC10">
-[...2 lines deleted...]
-      <c r="BD10">
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>16342000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>7063000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>39887000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1351000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1119000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>1044369.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>3536000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>1387000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>1591000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>285280.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>329000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>775000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>617000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>8098982.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>11160315.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>19070832.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>21371258.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>13480147.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>26769353.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>30628055.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>4504151.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>5578691.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>6815692.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>6708310.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>136618.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>293107.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>193961.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>905855.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>85000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>157502.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>2526143.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>1284857.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>958814.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>3078598.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>39000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>2623000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>4171000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>880098.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>4361270.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>3573769.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>1983796.0</v>
       </c>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>35</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>117528000.0</v>
+      </c>
+      <c r="D11">
         <v>103104000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>121383000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>156761000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>49815000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>51162000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>202642000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>38867000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>127840000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>203002000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>271656000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>295824000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>40766000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>54819000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>73147000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7344,1098 +7537,1114 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
+        <v>145021808.0</v>
+      </c>
+      <c r="C12">
+        <v>126175090.0</v>
+      </c>
+      <c r="D12">
         <v>111285000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>128055000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>163378000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>55218000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>56231000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>75811000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>59838000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>86188000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>132566000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>206219000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>42711000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>131536000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>206297000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>274976000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>299365000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>44133000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>58176000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>76337000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>36827000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>41259000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>45927000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>42841000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>15009000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>15939000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>25534000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>14769000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>19786000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>22854000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>17025000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>34472000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>23411000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>22966000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>30032000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>37705000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>9582000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>12427000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>20640000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>28211000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>15716000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>19569000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>10456000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>18969000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>9769000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>11190000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>21782000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>16325000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>20797000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>28262000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>20478000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>33329000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>43755000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>52041000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>26394000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>44336000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>51589000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>58676000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>42216000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>63318000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>2907000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>32685598.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>32017000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>51164000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>61189000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>10084806.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>14786000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>26616000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>29402000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>39085362.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>11268895.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>19245878.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>21561568.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>25278335.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>26993938.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>30855473.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>4703644.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>5743692.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>6993405.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>7887340.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>5758991.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>6324961.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>1867596.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>2734749.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>2640000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>2947804.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>5522237.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>5993329.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>1299842.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>4084598.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>3006000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>3291000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>4839000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>3673528.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>4361270.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>3573769.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>1983796.0</v>
       </c>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
+        <v>1426482906.0</v>
+      </c>
+      <c r="C13">
+        <v>1376650205.0</v>
+      </c>
+      <c r="D13">
         <v>1275229000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1226581000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1197097000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1051755000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1020267000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>990013000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>946734000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>934608000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>899265000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>884148000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>861888000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>856462000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>838814000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>838409000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>824631000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>809269000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>778433000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>764074000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>718757000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>704599000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>561181000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>544835000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>502143000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>494857000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>491036000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>466883000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>463547000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>457073000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>430936000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>430707000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>415302000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>405930000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>403031000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>402241000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>362529000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>360650000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>358828000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>355844000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>325624000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>325624000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>310406000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>310153000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>297079000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>295545000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>294872000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>283490000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>283523000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>283544000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>272947000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>272536000.0</v>
       </c>
       <c r="BA13">
         <v>272536000.0</v>
       </c>
       <c r="BB13">
+        <v>272536000.0</v>
+      </c>
+      <c r="BC13">
+        <v>272536000.0</v>
+      </c>
+      <c r="BD13">
         <v>241009.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>236011407.22</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>242228502.22</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>239662000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>208785829.92</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>227147602.24</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>198873428.16</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>185540621.87</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>177288000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>166530152.17</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>177123000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>108390684.41</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>114027000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>110910000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>110774000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>90581854.04</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>103542508.22</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>107921848.99</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>106950589.61</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>110099327.78</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>108903681.29</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>100813138.96</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>56766078.84</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>57273351.06</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>59822532.94</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>56964733.26</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>43916802.19</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>45381646.66</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>38236912.23</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>36210526.32</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>35899280.58</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>35103906.9</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>33372949.85</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>30047261.82</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>25970069.48</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>26577486.51</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>24246008.28</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>23362536.19</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>19412165.38</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>16502829.53</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>14547860.61</v>
       </c>
-      <c r="CQ13">
+      <c r="CS13">
         <v>11747130.99</v>
       </c>
-      <c r="CR13">
+      <c r="CT13">
         <v>10542519.24</v>
       </c>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
+        <v>107115005.0</v>
+      </c>
+      <c r="C14">
+        <v>104242857.0</v>
+      </c>
+      <c r="D14">
         <v>102328754.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>101146808.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>96022000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>90587000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>89589000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>88324000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>86399000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>84509000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>83485000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>82647000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>81555000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>81339000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>81045000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>81065000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>79246000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>77691000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>77113000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>77753000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>74386000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>74386000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>70239000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>65494000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>63791000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>63791000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>62692000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>61830000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>61582612.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>61583000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>59425000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>58993000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>57897000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>57897000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>57435000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>56392000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>54347000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>54322000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>54129000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>52817000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>49480000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>52140000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>50322000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>50260000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>48580000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>48580000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>48049000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>47081000.0</v>
       </c>
       <c r="AW14">
         <v>47081000.0</v>
       </c>
       <c r="AX14">
+        <v>47081000.0</v>
+      </c>
+      <c r="AY14">
+        <v>47081000.0</v>
+      </c>
+      <c r="AZ14">
         <v>45565000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>45556000.0</v>
       </c>
       <c r="BA14">
         <v>45556000.0</v>
       </c>
       <c r="BB14">
+        <v>45556000.0</v>
+      </c>
+      <c r="BC14">
+        <v>45556000.0</v>
+      </c>
+      <c r="BD14">
         <v>43452000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>43452000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>43449000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>43449000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>42407000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>41378000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>41322000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>41322000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>40545000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>40542000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>38618518.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>38619000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>37543000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>37411000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>37391000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>37391000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>37348000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>37314000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>37298000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>37298000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>36870000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>35424000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>34143000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>34143000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>33973000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>33602000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>32185000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>32185000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>30554000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>38419000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>30225000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>30055000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>28281000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>28908000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>27653000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>27653000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>24500000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>23100000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>23900000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>23900000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>16765000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>15399000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>21400000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>764074000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>718757000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>614718000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>561181000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>544835000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>502143000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>494857000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>491036000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>466883000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>463547000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>457073000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>430936000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>430707000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>415302000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>405930000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>403031000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>402241000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>362529000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>360650000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>358828000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>355844000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>325624000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>325624000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>310406000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>310153000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>297079000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>295545000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>294872000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>283490000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>283544000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>283544000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>272947000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>272536000.0</v>
       </c>
       <c r="BA15">
         <v>272536000.0</v>
       </c>
       <c r="BB15">
-        <v>0.0</v>
+        <v>272536000.0</v>
       </c>
       <c r="BC15">
-        <v>0.0</v>
+        <v>272536000.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
         <v>239662000.0</v>
       </c>
-      <c r="BF15">
-[...4 lines deleted...]
-      </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
+        <v>0.0</v>
+      </c>
+      <c r="BL15">
         <v>177288000.0</v>
       </c>
-      <c r="BK15">
-[...2 lines deleted...]
-      <c r="BL15">
+      <c r="BM15">
+        <v>0.0</v>
+      </c>
+      <c r="BN15">
         <v>177123000.0</v>
       </c>
-      <c r="BM15">
-[...2 lines deleted...]
-      <c r="BN15">
+      <c r="BO15">
+        <v>0.0</v>
+      </c>
+      <c r="BP15">
         <v>114027000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>110910000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>110774000.0</v>
       </c>
-      <c r="BQ15">
-[...4 lines deleted...]
-      </c>
       <c r="BS15">
         <v>0.0</v>
       </c>
       <c r="BT15">
         <v>0.0</v>
       </c>
       <c r="BU15">
         <v>0.0</v>
       </c>
       <c r="BV15">
         <v>0.0</v>
       </c>
       <c r="BW15">
         <v>0.0</v>
       </c>
       <c r="BX15">
         <v>0.0</v>
       </c>
       <c r="BY15">
         <v>0.0</v>
       </c>
       <c r="BZ15">
         <v>0.0</v>
       </c>
       <c r="CA15">
@@ -8470,120 +8679,126 @@
       </c>
       <c r="CK15">
         <v>0.0</v>
       </c>
       <c r="CL15">
         <v>0.0</v>
       </c>
       <c r="CM15">
         <v>0.0</v>
       </c>
       <c r="CN15">
         <v>0.0</v>
       </c>
       <c r="CO15">
         <v>0.0</v>
       </c>
       <c r="CP15">
         <v>0.0</v>
       </c>
       <c r="CQ15">
         <v>0.0</v>
       </c>
       <c r="CR15">
         <v>0.0</v>
       </c>
+      <c r="CS15">
+        <v>0.0</v>
+      </c>
+      <c r="CT15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>-22304000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>-8406000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>-27302000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>44203000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>49720000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>49720000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>5519000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>11441000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>9651000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>6032000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>5354000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4281000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>4148000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4101000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4300000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>5617000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3779000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>3269000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
@@ -8606,111 +8821,113 @@
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
       <c r="AH17"/>
-      <c r="AI17"/>
+      <c r="AI17">
+        <v>0.0</v>
+      </c>
       <c r="AJ17"/>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
+      <c r="AK17"/>
       <c r="AL17"/>
-      <c r="AM17"/>
+      <c r="AM17">
+        <v>0.0</v>
+      </c>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
@@ -8724,147 +8941,145 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...4 lines deleted...]
-      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>9431491.03</v>
       </c>
-      <c r="AH18">
-[...4 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>7183525.98</v>
       </c>
-      <c r="AL18">
-[...4 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>7719095.44</v>
       </c>
-      <c r="AP18">
-[...4 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
         <v>9235005.59</v>
       </c>
-      <c r="AT18">
-[...4 lines deleted...]
-      </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
@@ -8968,54 +9183,60 @@
       </c>
       <c r="CK18">
         <v>0.0</v>
       </c>
       <c r="CL18">
         <v>0.0</v>
       </c>
       <c r="CM18">
         <v>0.0</v>
       </c>
       <c r="CN18">
         <v>0.0</v>
       </c>
       <c r="CO18">
         <v>0.0</v>
       </c>
       <c r="CP18">
         <v>0.0</v>
       </c>
       <c r="CQ18">
         <v>0.0</v>
       </c>
       <c r="CR18">
         <v>0.0</v>
       </c>
+      <c r="CS18">
+        <v>0.0</v>
+      </c>
+      <c r="CT18">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -9068,84 +9289,82 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...4 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
@@ -9312,86 +9531,88 @@
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21">
         <v>614718000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
-[...4 lines deleted...]
-      </c>
+      <c r="Y21"/>
+      <c r="Z21"/>
       <c r="AA21">
         <v>0.0</v>
       </c>
       <c r="AB21">
         <v>0.0</v>
       </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
@@ -9558,92 +9779,94 @@
       </c>
       <c r="CK21">
         <v>0.0</v>
       </c>
       <c r="CL21">
         <v>0.0</v>
       </c>
       <c r="CM21">
         <v>0.0</v>
       </c>
       <c r="CN21">
         <v>0.0</v>
       </c>
       <c r="CO21">
         <v>0.0</v>
       </c>
       <c r="CP21">
         <v>0.0</v>
       </c>
       <c r="CQ21">
         <v>0.0</v>
       </c>
       <c r="CR21">
         <v>0.0</v>
       </c>
+      <c r="CS21">
+        <v>0.0</v>
+      </c>
+      <c r="CT21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
         <v>-6498000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-7760000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-5173000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3973000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...4 lines deleted...]
-      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -9661,79 +9884,79 @@
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
         <v>-5022000.0</v>
       </c>
-      <c r="AV22">
-[...4 lines deleted...]
-      </c>
       <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
         <v>-1031000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-710000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-1674000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-1911.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-3135.0</v>
       </c>
-      <c r="BC22">
-[...4 lines deleted...]
-      </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
@@ -9754,472 +9977,484 @@
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
         <v>1170225.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>2155047.0</v>
       </c>
-      <c r="CB22">
-[...2 lines deleted...]
-      <c r="CC22">
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
         <v>4028247.0</v>
       </c>
-      <c r="CD22">
-[...4 lines deleted...]
-      </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
         <v>1169798.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>46617.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>42695.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>5247.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>4563.0</v>
       </c>
-      <c r="CL22">
-[...4 lines deleted...]
-      </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>1804483241.0</v>
+      </c>
+      <c r="C23">
+        <v>1857395111.0</v>
+      </c>
+      <c r="D23">
         <v>1706936000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1644449000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1597275000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1452737000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1427720000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1409889000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1342925000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1350959000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1341525000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1332804000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1101304000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1095619000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1097763000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1073514000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1034597000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>747742000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>733425000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>716307000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>655911000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>647817000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>513280000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>496913000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>454540000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>449372000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>450434000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>426059000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>425960000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>423460000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>408135000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>408319000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>388058000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>382908000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>386281000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>385369000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>337189000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>337985000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>341939000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>336333000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>300070000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>300527000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>287769000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>289072000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>274577000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>278356000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>281759000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>266044000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>266597000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>270377000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>257776000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>255959000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>259196000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>263603000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>230476000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>229979000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>229324000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>228719000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>207684000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>209184000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>180587000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>178132454.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>169837000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>168215000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>169074000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>103401270.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>105021000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>103058000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>101823000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>109801560.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>88969555.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>90022390.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>89009361.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>89861733.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>89344132.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>88931987.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>60585794.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>61243796.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>51381469.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>48510876.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>37661140.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>37084728.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>29119628.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>29198478.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>29325000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>27172358.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>27768678.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>26080053.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>20473505.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>22868857.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>19321000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>18311000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>16246000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>14143053.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>13558789.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>8170193.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>6694669.0</v>
       </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24">
+        <v>557442000.0</v>
+      </c>
+      <c r="C24">
+        <v>598517000.0</v>
+      </c>
+      <c r="D24">
         <v>583136000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>575854000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>556353000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>562552000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>506891000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>483023000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>597236000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>573888000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>488659000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>456325000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>282330000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>263541000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>220660000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>234315000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>281160000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...4 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
+        <v>0.0</v>
+      </c>
+      <c r="AC24">
+        <v>0.0</v>
+      </c>
+      <c r="AD24">
         <v>2490.07</v>
       </c>
-      <c r="AC24">
-[...4 lines deleted...]
-      </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
@@ -10360,163 +10595,171 @@
       <c r="CF24">
         <v>0.0</v>
       </c>
       <c r="CG24">
         <v>0.0</v>
       </c>
       <c r="CH24">
         <v>0.0</v>
       </c>
       <c r="CI24">
         <v>0.0</v>
       </c>
       <c r="CJ24">
         <v>0.0</v>
       </c>
       <c r="CK24">
         <v>0.0</v>
       </c>
       <c r="CL24">
         <v>0.0</v>
       </c>
       <c r="CM24">
         <v>0.0</v>
       </c>
       <c r="CN24">
+        <v>0.0</v>
+      </c>
+      <c r="CO24">
+        <v>0.0</v>
+      </c>
+      <c r="CP24">
         <v>571486.96</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>508679.34</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>1829352.83</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>1890911.49</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>1257117.83</v>
       </c>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>49</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>599590000.0</v>
+      </c>
+      <c r="D25">
         <v>584094000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>576875000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>557302000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>563554000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>507255000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>457423000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>283436000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>264656000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>221803000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>235464000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>281335000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>182000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>202000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>222000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>241000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>207000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>213000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>218000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>223000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>228000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>233000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>238000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>241000.0</v>
       </c>
-      <c r="AC25">
-[...4 lines deleted...]
-      </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
-      <c r="AF25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
       <c r="AH25"/>
-      <c r="AI25"/>
+      <c r="AI25">
+        <v>0.0</v>
+      </c>
       <c r="AJ25"/>
-      <c r="AK25">
-[...1 lines deleted...]
-      </c>
+      <c r="AK25"/>
       <c r="AL25"/>
-      <c r="AM25"/>
+      <c r="AM25">
+        <v>0.0</v>
+      </c>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
@@ -10530,157 +10773,159 @@
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>1074000.0</v>
+      </c>
+      <c r="D26">
         <v>1302000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>1399000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>829000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>913000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>972000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1223000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1266000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1247000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>1265000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1289000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1349000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1389000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1453000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1486000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>2404000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>2429000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>2471000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2500000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2553000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2611000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2646000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>2705000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>2327000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>2361000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>2042000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>2471000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>2511000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>711102.76</v>
       </c>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>2178208.66</v>
       </c>
-      <c r="AH26">
-[...4 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
@@ -10820,111 +11065,117 @@
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...4 lines deleted...]
-      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
       <c r="AH27"/>
-      <c r="AI27"/>
+      <c r="AI27">
+        <v>0.0</v>
+      </c>
       <c r="AJ27"/>
-      <c r="AK27">
-[...1 lines deleted...]
-      </c>
+      <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27"/>
+      <c r="AM27">
+        <v>0.0</v>
+      </c>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
@@ -10938,416 +11189,428 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
+        <v>433322934.0</v>
+      </c>
+      <c r="C28">
+        <v>482034854.0</v>
+      </c>
+      <c r="D28">
         <v>481332000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>455889000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>400812000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>514087000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>456442000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>412825000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>542776000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>492886000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>371338000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>255531000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>246264000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>219017000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>156152000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>84678000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-14413000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-11251000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-10298000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-52908000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-13394000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-17280000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-21508000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-18487000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-6505000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-8519000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-2494000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-4533000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1602000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-2928000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-3475000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-5963000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-4819000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-4049000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-3384000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-4537000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-2026000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-1646000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-2739000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-2077000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-1303000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-990000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-880000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-1142000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-326000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-256000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-607000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-1241000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-1907000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-1063000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-4028000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-1342000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-2783000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-2284000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-17410000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>665000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-16342000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-7063000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-39887000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-1351000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-1119000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-1044369.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-3536000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-1387000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-1591000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-285280.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-329000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-775000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-617000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-8098982.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-11160315.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-19070832.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-21371258.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-13480147.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-26769353.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-30628055.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-4504151.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-5578691.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-6815692.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-6708310.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-136618.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-293107.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-193961.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-905855.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-85000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-157502.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-2526143.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-1284857.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-958814.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-3078598.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-39000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-2623000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-3332000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-51267.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-1458462.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-705961.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-1983796.0</v>
       </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29">
+        <v>1760217000.0</v>
+      </c>
+      <c r="C29">
+        <v>1723488000.0</v>
+      </c>
+      <c r="D29">
         <v>1639905000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1594987000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1552193000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1405570000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1369745000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1331549000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1316028000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1303811000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1239027000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1225082000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1012954000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1004074000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>987251000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>994076000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>994116000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>702333000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>685244000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>672520000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>623293000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>614718000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>474867000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>459628000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>421326000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11374,473 +11637,477 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>54</v>
+      </c>
+      <c r="B30">
+        <v>2873405.0</v>
+      </c>
       <c r="C30">
+        <v>4478346.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
         <v>6854000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2709000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2928000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>7863000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>10037000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3098000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4493000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>11152000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>10790000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>8781000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4878000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>3777000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2257000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1339000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1979000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3361000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2607000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2636000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2793000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2545000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2347000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2508000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2212000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1918000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1538000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1315000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1196000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>835000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>488000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>226000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>265000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>700000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>431000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>186000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>250000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>577000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>542000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>222000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>249000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>510000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>475000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>428000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>4863000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>799000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>5022000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>4974000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4974000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1031000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>710000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1674000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1734000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>3135000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1870000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>1103000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>1232000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>2467000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>935000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>490000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>3130442.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>1671000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>912000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>276000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>465579.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>589000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>237000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>123000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>237894.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>606770.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>612660.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>662483.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>420069.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>1239193.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>1149841.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>885609.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>904437.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>955628.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>3525934.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>230033.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>543122.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>209059.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>173070.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>211000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>278814.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>127252.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>176117.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>129853.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>133786.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>172000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>52000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>32000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>208980.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>22284.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>26055.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>366433.0</v>
       </c>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:98">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
-[...1 lines deleted...]
-      </c>
+      <c r="J31"/>
       <c r="K31"/>
       <c r="L31">
-        <v>730624000.0</v>
+        <v>750368000.0</v>
       </c>
       <c r="M31"/>
       <c r="N31">
+        <v>730624000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
         <v>766591000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>759761000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>712956000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>702333000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>685244000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>672520000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>623293000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>614718000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>474867000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>459628000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>421370000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>415023000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>412944000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>390369000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>389930000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>111739970.07</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>173720547.49</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>278675868.35</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>273581661.89</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>225978347.22</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>284658246.06</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>273440802.16</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>234650341.77</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>172421236.56</v>
       </c>
-      <c r="AL31">
-[...4 lines deleted...]
-      </c>
       <c r="AN31">
         <v>0.0</v>
       </c>
       <c r="AO31">
+        <v>0.0</v>
+      </c>
+      <c r="AP31">
+        <v>0.0</v>
+      </c>
+      <c r="AQ31">
         <v>203730944.3</v>
       </c>
-      <c r="AP31">
-[...4 lines deleted...]
-      </c>
       <c r="AR31">
         <v>0.0</v>
       </c>
       <c r="AS31">
+        <v>0.0</v>
+      </c>
+      <c r="AT31">
+        <v>0.0</v>
+      </c>
+      <c r="AU31">
         <v>223590052.49</v>
       </c>
-      <c r="AT31">
-[...4 lines deleted...]
-      </c>
       <c r="AV31">
         <v>0.0</v>
       </c>
       <c r="AW31">
+        <v>0.0</v>
+      </c>
+      <c r="AX31">
+        <v>0.0</v>
+      </c>
+      <c r="AY31">
         <v>238873199.66</v>
       </c>
-      <c r="AX31">
-[...4 lines deleted...]
-      </c>
       <c r="AZ31">
         <v>0.0</v>
       </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
@@ -11932,126 +12199,136 @@
       </c>
       <c r="CK31">
         <v>0.0</v>
       </c>
       <c r="CL31">
         <v>0.0</v>
       </c>
       <c r="CM31">
         <v>0.0</v>
       </c>
       <c r="CN31">
         <v>0.0</v>
       </c>
       <c r="CO31">
         <v>0.0</v>
       </c>
       <c r="CP31">
         <v>0.0</v>
       </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
+      <c r="CS31">
+        <v>0.0</v>
+      </c>
+      <c r="CT31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:98">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32">
+        <v>196899000.0</v>
+      </c>
+      <c r="C32">
+        <v>173265000.0</v>
+      </c>
+      <c r="D32">
         <v>83169000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>103081000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>148654000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>37827000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>36024000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>45130000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>43188000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>54542000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>79928000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>147210000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-3111000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>88394000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>154332000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>244761000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>294190000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>36858000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>41596000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>63943000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>33245000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>36035000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>39882000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>40297000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>13456000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -12078,403 +12355,411 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
     </row>
-    <row r="33" spans="1:96">
+    <row r="33" spans="1:98">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33">
+        <v>1572493262.0</v>
+      </c>
+      <c r="C33">
+        <v>1643421626.0</v>
+      </c>
+      <c r="D33">
         <v>1582016000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1509540000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1431188000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1394591000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1363626000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1324041000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1279989000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1257008000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1197807000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1115795000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1049812000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>955232000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>880546000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>790131000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>726216000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>693583000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>669409000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>635648000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>612527000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>601588000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>461684000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>446669000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>435051000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>430159000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>422543000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>408976000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>404452000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>398987000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>388583000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>371292000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>363644000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>359320000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>355205000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>346331000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>327141000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>324921000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>320482000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>306824000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>283849000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>280393000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>276559000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>269358000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>264121000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>262074000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>258967000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>244697000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>240963000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>236987000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>236267000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>221920000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>213767000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>209651000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>200947000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>183773000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>176632000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>168811000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>163001000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>144931000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>139191000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>142316414.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>136149000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>116139000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>107609000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>92850885.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>89646000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>76205000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>72298000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>70478304.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>77093890.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>70163851.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>66786339.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>64163329.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>61111000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>56926674.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>54996541.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>54388851.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>42261093.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>34943670.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>28601121.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>26188397.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>25656214.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>24760034.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>24269000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>22775940.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>22071312.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>19866578.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>19039874.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>18645909.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>16133000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>14958000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>11366000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>10250544.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>9166109.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>4561243.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>4334717.0</v>
       </c>
     </row>
-    <row r="34" spans="1:96">
+    <row r="34" spans="1:98">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34">
         <v>44000.0</v>
       </c>
-      <c r="Y34">
-[...4 lines deleted...]
-      </c>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
       <c r="AH34"/>
-      <c r="AI34"/>
+      <c r="AI34">
+        <v>0.0</v>
+      </c>
       <c r="AJ34"/>
-      <c r="AK34">
-[...1 lines deleted...]
-      </c>
+      <c r="AK34"/>
       <c r="AL34"/>
-      <c r="AM34"/>
+      <c r="AM34">
+        <v>0.0</v>
+      </c>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
@@ -12488,652 +12773,662 @@
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
     </row>
-    <row r="35" spans="1:96">
+    <row r="35" spans="1:98">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B35">
+        <v>564017812.0</v>
+      </c>
+      <c r="C35">
+        <v>692491204.0</v>
+      </c>
+      <c r="D35">
         <v>608416000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>593488000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>584002000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>589400000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>536796000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>520645000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>604385000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>581627000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>527367000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>494248000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>316077000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>303093000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>268287000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>275131000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>307450000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>28108000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>25761000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>27071000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>22479000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>22905000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>26699000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>27338000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>27137000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>27659000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>28666000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>29656000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>30287000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>30403000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>30156000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>27646000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>27206000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>21079000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>19302000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>19434000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>20758000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>20906000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>20979000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>19444000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>16826000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>16170000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>15459000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>13536000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>13712000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>13779000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>12417000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>9811000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>8647000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>8141000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>8908000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>10690000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>4082000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>4510000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>5159000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>2781000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>3061000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>3163000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>2257000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>2645000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>2621000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>1421287.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>2491000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>2442000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>2442000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>2393293.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>2128000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>2085000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>2042000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>1998988.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>2085374.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>2228781.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>2344409.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>2436037.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>2357150.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>2484591.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>2769834.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>1529948.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>1498826.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>1467931.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>1437412.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>1406733.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>1371661.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>1345280.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>1319000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>1293450.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>1266221.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>1240827.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>1214586.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>1189290.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>1000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>1000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>1839000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>1828831.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>3902808.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>3867809.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>3009041.0</v>
       </c>
     </row>
-    <row r="36" spans="1:96">
+    <row r="36" spans="1:98">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
+        <v>22040000.0</v>
+      </c>
+      <c r="C36">
+        <v>22089000.0</v>
+      </c>
+      <c r="D36">
         <v>192543000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>196409000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>157636000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>142254000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>142216000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>142216000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>127297000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>127297000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>116359000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>116536000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>116018000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>72346000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>72910000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>72066000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>49559000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>28875000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>23678000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>17267000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>9834000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>7296000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>4839000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1884000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1909000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1856000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1754000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1225000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1225000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>1223000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1205000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1205000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1200000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>-2243000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>1185000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1185000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>1844000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1991000.0</v>
       </c>
       <c r="AM36">
         <v>1991000.0</v>
       </c>
       <c r="AN36">
+        <v>1991000.0</v>
+      </c>
+      <c r="AO36">
+        <v>1991000.0</v>
+      </c>
+      <c r="AP36">
         <v>1595000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1595000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1553000.0</v>
       </c>
       <c r="AR36">
         <v>1553000.0</v>
       </c>
       <c r="AS36">
         <v>1553000.0</v>
       </c>
       <c r="AT36">
         <v>1553000.0</v>
       </c>
       <c r="AU36">
         <v>1553000.0</v>
       </c>
       <c r="AV36">
         <v>1553000.0</v>
       </c>
       <c r="AW36">
         <v>1553000.0</v>
       </c>
       <c r="AX36">
         <v>1553000.0</v>
       </c>
       <c r="AY36">
         <v>1553000.0</v>
       </c>
       <c r="AZ36">
         <v>1553000.0</v>
       </c>
       <c r="BA36">
         <v>1553000.0</v>
       </c>
       <c r="BB36">
-        <v>1588000.0</v>
+        <v>1553000.0</v>
       </c>
       <c r="BC36">
-        <v>1588000.0</v>
+        <v>1553000.0</v>
       </c>
       <c r="BD36">
         <v>1588000.0</v>
       </c>
       <c r="BE36">
         <v>1588000.0</v>
       </c>
       <c r="BF36">
+        <v>1588000.0</v>
+      </c>
+      <c r="BG36">
+        <v>1588000.0</v>
+      </c>
+      <c r="BH36">
         <v>2118000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>2332000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>2337000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>1077611.0</v>
       </c>
-      <c r="BJ36"/>
-      <c r="BK36">
+      <c r="BL36"/>
+      <c r="BM36">
         <v>1549000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>11000000.0</v>
       </c>
-      <c r="BM36"/>
-      <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
-      <c r="BR36">
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36">
         <v>1300831.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>1291472.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>1318795.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>1305171.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>1270000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>1269926.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>1070111.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>1069899.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>1749190.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>1749024.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>1749183.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>1749449.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>1747968.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>1749110.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>1749000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>1749450.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>1748772.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>1749166.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>1748426.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>1974450.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1974000.0</v>
       </c>
       <c r="CN36">
         <v>1974000.0</v>
       </c>
       <c r="CO36">
-        <v>1225000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="CP36">
-        <v>1225000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="CQ36">
         <v>1225000.0</v>
       </c>
       <c r="CR36">
         <v>1225000.0</v>
       </c>
+      <c r="CS36">
+        <v>1225000.0</v>
+      </c>
+      <c r="CT36">
+        <v>1225000.0</v>
+      </c>
     </row>
-    <row r="37" spans="1:96">
+    <row r="37" spans="1:98">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...4 lines deleted...]
-      </c>
+      <c r="Y37"/>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
@@ -13300,1529 +13595,1559 @@
       </c>
       <c r="CK37">
         <v>0.0</v>
       </c>
       <c r="CL37">
         <v>0.0</v>
       </c>
       <c r="CM37">
         <v>0.0</v>
       </c>
       <c r="CN37">
         <v>0.0</v>
       </c>
       <c r="CO37">
         <v>0.0</v>
       </c>
       <c r="CP37">
         <v>0.0</v>
       </c>
       <c r="CQ37">
         <v>0.0</v>
       </c>
       <c r="CR37">
         <v>0.0</v>
       </c>
+      <c r="CS37">
+        <v>0.0</v>
+      </c>
+      <c r="CT37">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="38" spans="1:96">
+    <row r="38" spans="1:98">
       <c r="A38" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>62</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>204955000.0</v>
+      </c>
+      <c r="D38">
         <v>192543000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>22089000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>22089000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>-65076000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>22269000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>116359000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>21183000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>20665000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>20643000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>72910000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>72066000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>49559000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>28875000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>23678000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>17267000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>9834000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>7296000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>4840000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1884000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1909000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1856000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1225000.0</v>
       </c>
       <c r="AB38">
         <v>1225000.0</v>
       </c>
       <c r="AC38">
+        <v>1225000.0</v>
+      </c>
+      <c r="AD38">
+        <v>1225000.0</v>
+      </c>
+      <c r="AE38">
         <v>353527.92</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>572975.77</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>913848.02</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>929296.06</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>752968.86</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>947317.93</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>913999.23</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>1385112.3</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>1102559.38</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>1516490.21</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>1540425.53</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>1226357.07</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>1152373.38</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>1166353.74</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>1243096.13</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>1223991.17</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>1336373.81</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>1386730.96</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>1455346.27</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>1405429.86</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>1461922.24</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>1506304.56</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>1479470.32</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>1527340.68</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>1565208.63</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>1616614.07</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>1561608.81</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>1602745.26</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>1557320.78</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>2016950.77</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>2420593.73</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>2408781.69</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>13670010.03</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>12852006.61</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>12280668.8</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>12361630.88</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>1475285.17</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>1450617.28</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>1332989.34</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>1057097.54</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>1088099.93</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>1222170.03</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>1264322.79</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>1284475.2</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>1310324.07</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>1280887.54</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>1202196.14</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>924965.42</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>917745.95</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>1567625.71</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>1565520.95</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>1497046.99</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>1500000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>-1.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>1427172.58</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>1446291.24</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>1453865.34</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="CJ38">
         <v>-1.0</v>
       </c>
       <c r="CK38">
         <v>-1.0</v>
       </c>
       <c r="CL38">
+        <v>-1.0</v>
+      </c>
+      <c r="CM38">
+        <v>-1.0</v>
+      </c>
+      <c r="CN38">
         <v>1459195.74</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>1465587.65</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>1344595.05</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>778915.24</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>771945.3</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>807940.9</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>766535.26</v>
       </c>
     </row>
-    <row r="39" spans="1:96">
+    <row r="39" spans="1:98">
       <c r="A39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B39">
+        <v>84094764.0</v>
+      </c>
+      <c r="C39">
+        <v>83320046.0</v>
+      </c>
+      <c r="D39">
         <v>13635000.0</v>
       </c>
-      <c r="C39"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E39"/>
       <c r="F39"/>
       <c r="G39">
+        <v>2928000.0</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39">
         <v>10037000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>3098000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>7763000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>11152000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>10790000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>8781000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>8851000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>10920000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>8407000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>9016000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>10026000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>5840000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4322000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>6557000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>4970000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>5669000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>7403000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>4480000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>3274000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>439000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>776000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>407000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>423000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1692000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>2067000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>777000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>357000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>344000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>902000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>280000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>387000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>240000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>756000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>283000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>316000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>244000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>270000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>259000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>229000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>211000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>125573.99</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>96000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>154000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>1000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>676383.73</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>1646341.46</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>177000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>3191489.36</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>1838922.21</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>1113241.82</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>1208198.49</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>2349300.07</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>970521.07</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>37999000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>3139418.25</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>1623748.91</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>856659.78</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>271814.06</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>442965.78</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>550879.16</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>203818.37</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>97541.63</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>195595.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>570220.76</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>1.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>-1029.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>421390.59</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>1249621.79</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>-1.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>765905.95</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>206815.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>1118.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>2153932.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>3070995.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>1.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>1386760.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>1530625.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>2205000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>2.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>47878.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>44030.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>-1311.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>5001.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>10000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>10000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>9000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>10001.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>9126.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>9126.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>9723.0</v>
       </c>
     </row>
-    <row r="40" spans="1:96">
+    <row r="40" spans="1:98">
       <c r="A40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B40">
+        <v>30854762.0</v>
+      </c>
+      <c r="C40">
+        <v>27069981.0</v>
+      </c>
+      <c r="D40">
         <v>33687000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>26053000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>13903000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>11446000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>15741000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>17785000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>10600000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>11734000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>44274000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>57286000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>40835000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>35796000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>38189000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>28892000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>8044000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>7021000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>14132000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>13056000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>8162000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>7630000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>6707000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>8053000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>4172000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>4392000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>10296000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>6980000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>6357000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>6419000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>8207000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>10956000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>7706000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>6532000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>7047000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>10270000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>3385000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>8020000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>6965000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>3027000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>922000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>1181000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>1851000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>2967000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>1604000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>1077000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>3086000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>2822000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>4538000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>5495000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>63000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>2353000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>4761000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>6538000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>97000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>7731000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>8507000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>5274000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>63000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>13493.88</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>43712.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>288.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="BL40">
         <v>34000.0</v>
       </c>
       <c r="BM40">
         <v>34000.0</v>
       </c>
       <c r="BN40">
-        <v>0.0</v>
+        <v>34000.0</v>
       </c>
       <c r="BO40">
-        <v>0.0</v>
+        <v>34000.0</v>
       </c>
       <c r="BP40">
+        <v>0.0</v>
+      </c>
+      <c r="BQ40">
+        <v>0.0</v>
+      </c>
+      <c r="BR40">
         <v>5326034.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>5326034.0</v>
       </c>
-      <c r="BR40">
-[...4 lines deleted...]
-      </c>
       <c r="BT40">
         <v>0.0</v>
       </c>
       <c r="BU40">
         <v>0.0</v>
       </c>
       <c r="BV40">
         <v>0.0</v>
       </c>
       <c r="BW40">
         <v>0.0</v>
       </c>
       <c r="BX40">
         <v>0.0</v>
       </c>
       <c r="BY40">
         <v>0.0</v>
       </c>
       <c r="BZ40">
         <v>0.0</v>
       </c>
       <c r="CA40">
         <v>0.0</v>
       </c>
       <c r="CB40">
         <v>0.0</v>
       </c>
       <c r="CC40">
         <v>0.0</v>
       </c>
       <c r="CD40">
         <v>0.0</v>
       </c>
       <c r="CE40">
         <v>0.0</v>
       </c>
       <c r="CF40">
         <v>0.0</v>
       </c>
       <c r="CG40">
         <v>0.0</v>
       </c>
       <c r="CH40">
         <v>0.0</v>
       </c>
       <c r="CI40">
         <v>0.0</v>
       </c>
       <c r="CJ40">
+        <v>0.0</v>
+      </c>
+      <c r="CK40">
+        <v>0.0</v>
+      </c>
+      <c r="CL40">
         <v>1944751.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>1945389.0</v>
       </c>
-      <c r="CL40">
-[...4 lines deleted...]
-      </c>
       <c r="CN40">
         <v>0.0</v>
       </c>
       <c r="CO40">
         <v>0.0</v>
       </c>
       <c r="CP40">
         <v>0.0</v>
       </c>
       <c r="CQ40">
         <v>0.0</v>
       </c>
       <c r="CR40">
         <v>0.0</v>
       </c>
+      <c r="CS40">
+        <v>0.0</v>
+      </c>
+      <c r="CT40">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="41" spans="1:96">
+    <row r="41" spans="1:98">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
-[...1 lines deleted...]
-      </c>
+      <c r="J41"/>
       <c r="K41"/>
       <c r="L41">
-        <v>32641000.0</v>
+        <v>37619000.0</v>
       </c>
       <c r="M41"/>
       <c r="N41">
+        <v>32641000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>46484000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>39667000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>26115000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>27926000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>25559000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>26849000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>22238000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>22698000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>26487000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>27120000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>26914000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>27431000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>28433000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>29418000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>30046000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>8788478.51</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>14339134.7</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>20966176.25</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>21068690.47</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>1576468.99</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>1982572.55</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>1912070.96</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>2641027.57</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>1943738.53</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>2716886.28</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>2756673.11</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>1025680.46</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>960190.74</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>1022906.5</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>1087008.72</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>1066361.92</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>1160829.53</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>1216180.02</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>1272608.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>1224434.39</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>1269886.1</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>1438409.31</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>1408973.99</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>1450629.43</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>2075186.45</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>2019749.57</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>1970695.25</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>2067016.55</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>2001569.09</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>1937910.68</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>2106082.62</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>2084106.37</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>1425275.83</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>2420561.66</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>2293819.27</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>2404963.56</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>2274714.83</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>1990273.1</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>1793085.66</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>1619349.72</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>1642833.66</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>1849694.69</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>1889139.16</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>1840951.17</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>1855121.9</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>1643973.78</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>1511737.98</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>1351141.08</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>1312290.93</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>1343551.13</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>1313999.28</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>1229992.3</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>1206689.54</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>1179403.42</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>1098327.21</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>1090713.64</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>1074812.97</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>1003882.42</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>930982.75</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>927693.36</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>916730.92</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>739207.57</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>742445.62</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>681152.51</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>654288.8</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>630159.43</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>659543.6</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>625743.07</v>
       </c>
     </row>
-    <row r="42" spans="1:96">
+    <row r="42" spans="1:98">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B42">
+        <v>39586036.0</v>
+      </c>
+      <c r="C42">
+        <v>39451822.0</v>
+      </c>
+      <c r="D42">
         <v>39484000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>45575000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>44744000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43288000.0</v>
       </c>
       <c r="G42">
         <v>39484000.0</v>
       </c>
       <c r="H42">
-        <v>39484000.0</v>
+        <v>43288000.0</v>
       </c>
       <c r="I42">
         <v>39484000.0</v>
       </c>
       <c r="J42">
-        <v>36160000.0</v>
+        <v>39484000.0</v>
       </c>
       <c r="K42">
-        <v>36160000.0</v>
+        <v>39484000.0</v>
       </c>
       <c r="L42">
         <v>36160000.0</v>
       </c>
       <c r="M42">
         <v>36160000.0</v>
       </c>
       <c r="N42">
-        <v>36126000.0</v>
+        <v>36160000.0</v>
       </c>
       <c r="O42">
-        <v>36126000.0</v>
+        <v>36160000.0</v>
       </c>
       <c r="P42">
         <v>36126000.0</v>
       </c>
       <c r="Q42">
         <v>36126000.0</v>
       </c>
       <c r="R42">
         <v>36126000.0</v>
       </c>
       <c r="S42">
         <v>36126000.0</v>
       </c>
       <c r="T42">
         <v>36126000.0</v>
       </c>
       <c r="U42">
-        <v>36089000.0</v>
+        <v>36126000.0</v>
       </c>
       <c r="V42">
-        <v>36089000.0</v>
+        <v>36126000.0</v>
       </c>
       <c r="W42">
         <v>36089000.0</v>
       </c>
       <c r="X42">
         <v>36089000.0</v>
       </c>
       <c r="Y42">
-        <v>36073000.0</v>
+        <v>36089000.0</v>
       </c>
       <c r="Z42">
-        <v>56965000.0</v>
+        <v>36089000.0</v>
       </c>
       <c r="AA42">
         <v>36073000.0</v>
       </c>
       <c r="AB42">
+        <v>56965000.0</v>
+      </c>
+      <c r="AC42">
+        <v>36073000.0</v>
+      </c>
+      <c r="AD42">
         <v>57149000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>36040000.0</v>
       </c>
       <c r="AE42">
         <v>36040000.0</v>
       </c>
       <c r="AF42">
         <v>36040000.0</v>
       </c>
       <c r="AG42">
         <v>36040000.0</v>
       </c>
       <c r="AH42">
+        <v>36040000.0</v>
+      </c>
+      <c r="AI42">
+        <v>36040000.0</v>
+      </c>
+      <c r="AJ42">
         <v>34555000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>32805000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>31850000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>31728000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>25333000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>47481000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>46272000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>45298000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>44356000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>15061000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>43652000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>44258000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>42620000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>41015000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>37988000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>9233000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>6289000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>32917000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>31235000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>29161000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>267939000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>218802000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>217756000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>18618000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>234778000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>232981000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>198848000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>190295467.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>7119000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>184373000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>7109000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>121165169.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>6787000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>6607000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>6219000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>116274077.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>110220353.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>110218807.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>109762370.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>109755973.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>107998609.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>106518597.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>68715406.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>66794137.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>66764279.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>63660904.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>51327651.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>52934445.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>44479674.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>44375844.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>43413000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>42230336.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>42120449.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>40053369.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>34012330.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>34469077.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>32800000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>31467000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>28499000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>25954624.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>23086764.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>17810096.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>16848496.0</v>
       </c>
     </row>
-    <row r="43" spans="1:96">
+    <row r="43" spans="1:98">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-      <c r="Y43">
-[...4 lines deleted...]
-      </c>
+      <c r="Y43"/>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
       <c r="AH43"/>
-      <c r="AI43"/>
+      <c r="AI43">
+        <v>0.0</v>
+      </c>
       <c r="AJ43"/>
-      <c r="AK43">
-[...1 lines deleted...]
-      </c>
+      <c r="AK43"/>
       <c r="AL43"/>
-      <c r="AM43"/>
+      <c r="AM43">
+        <v>0.0</v>
+      </c>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
@@ -14836,84 +15161,82 @@
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
     </row>
-    <row r="44" spans="1:96">
+    <row r="44" spans="1:98">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...4 lines deleted...]
-      </c>
+      <c r="Y44"/>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
@@ -15080,1224 +15403,1248 @@
       </c>
       <c r="CK44">
         <v>0.0</v>
       </c>
       <c r="CL44">
         <v>0.0</v>
       </c>
       <c r="CM44">
         <v>0.0</v>
       </c>
       <c r="CN44">
         <v>0.0</v>
       </c>
       <c r="CO44">
         <v>0.0</v>
       </c>
       <c r="CP44">
         <v>0.0</v>
       </c>
       <c r="CQ44">
         <v>0.0</v>
       </c>
       <c r="CR44">
         <v>0.0</v>
       </c>
+      <c r="CS44">
+        <v>0.0</v>
+      </c>
+      <c r="CT44">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="45" spans="1:96">
+    <row r="45" spans="1:98">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45">
+        <v>1386829000.0</v>
+      </c>
+      <c r="C45">
+        <v>1358165000.0</v>
+      </c>
+      <c r="D45">
         <v>1397999000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1320907000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1281127000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1259019000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1227231000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1187568000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1157466000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1133580000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1083731000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1000815000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>934645000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>883116000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>806995000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>615881000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>600140000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>591681000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>454199000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>442080000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>430815000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>425942000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>418747000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>405280000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>400716000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>395304000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>387378000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>370087000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>362444000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>358135000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>354020000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>345146000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>325297000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>322930000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>318491000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>304833000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>282254000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>278798000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>275006000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>267805000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>262568000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>260521000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>257414000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>243144000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>235434000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>235434000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>234714000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>220367000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>212214000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>208098000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>199359000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>182185000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>175044000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>167223000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>160883000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>142599000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>128688251.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>128688251.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>122923000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>103065000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>95057000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>91298970.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>88095000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>74655000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>70965000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>69153904.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>75793059.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>68872379.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>65467544.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>62858158.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>59841002.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>55656748.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>53926430.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>53318952.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>40511903.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>33194646.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>26851938.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>24438948.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>23908246.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>23010924.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>22520000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>21026490.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>20322540.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>18117412.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>17291448.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>16671459.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>14159000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>12984000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>9392000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>9025544.0</v>
       </c>
-      <c r="CP45"/>
-      <c r="CQ45"/>
       <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
     </row>
-    <row r="46" spans="1:96">
+    <row r="46" spans="1:98">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46">
+        <v>1379238128.0</v>
+      </c>
+      <c r="C46">
+        <v>1346573735.0</v>
+      </c>
+      <c r="D46">
         <v>1388171000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1311732000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1272723000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1251424000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1220438000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1180602000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1151426000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1128464000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1080183000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>997970000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>932445000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>881497000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>806183000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>716579000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>674253000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>662279000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>643260000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>615881000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>600140000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>591681000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>454199000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>442080000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>430815000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>425942000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>418747000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>405280000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>400716000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>395304000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>387378000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>370087000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>362444000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>358135000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>354020000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>345146000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>325297000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>322930000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>318491000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>304833000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>282254000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>278798000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>275006000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>267805000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>262568000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>260521000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>257414000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>243144000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>239410000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>235434000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>234714000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>220367000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>212214000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>208098000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>199359000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>182185000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>175044000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>167223000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>160883000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>142599000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>136854000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>128688251.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>122923000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>103065000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>95057000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>91298970.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>88095000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>74655000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>70965000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>69153904.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>75793059.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>68872379.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>65467544.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>62858158.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>59841002.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>55656748.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>53926430.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>53318952.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>40511903.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>33194646.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>26851938.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>24438948.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>23908246.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>23010924.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>22520000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>21026490.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>20322540.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>18117412.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>17291448.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>16671459.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>14159000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>12984000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>9392000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>9025544.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>7941109.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>3336243.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>3109717.0</v>
       </c>
     </row>
-    <row r="47" spans="1:96">
+    <row r="47" spans="1:98">
       <c r="A47" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>71</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1347672000.0</v>
+      </c>
+      <c r="D47">
         <v>1388171000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1311732000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1272723000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1251424000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1220438000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>1080183000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>997970000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>932445000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>881497000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>806183000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>716579000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>674253000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>662279000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>643260000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>615881000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>600140000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>591681000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>454199000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>442080000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>430815000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>425942000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>418747000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>405280000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>400716000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>114269009.92</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>184197682.86</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>280666616.11</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>280681483.78</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>227564982.88</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>283012231.19</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>266213652.14</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>244345376.7</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>178829482.21</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>242585878.59</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>235847582.21</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>217018299.25</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>201429087.49</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>206538490.42</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>214364043.86</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>206941992.43</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>224181223.65</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>229854451.29</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>227854933.93</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>216660633.48</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>221626659.14</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>227656644.03</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>209933314.28</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>208707710.46</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>209733924.61</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>202951236.89</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>179157242.6</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>176669358.09</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>163992350.69</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>153207313.59</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>148016400.25</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>141057513.91</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>129075225.68</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>119447089.69</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>96811008.83</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>93615324.01</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>86786121.67</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>82393378.23</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>64202786.38</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>56276764.47</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>56833497.7</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>71200563.64</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>67448829.69</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>63802748.27</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>63066118.19</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>60354009.08</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>52685535.78</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>46617392.81</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>45732052.49</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>36310836.25</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>29712674.54</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>22983822.65</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>20960548.89</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>20551878.28</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>18776825.79</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>18622343.5</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>17478802.99</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>16102527.53</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>13591897.97</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>13202260.06</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>12854279.11</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>10466439.98</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>9639913.88</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>6397384.37</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>5738538.82</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>5004096.04</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>2200237.44</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>1946060.95</v>
       </c>
     </row>
-    <row r="48" spans="1:96">
+    <row r="48" spans="1:98">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>-278426673.0</v>
+      </c>
+      <c r="C48">
+        <v>-270841101.0</v>
+      </c>
+      <c r="D48">
         <v>-227280000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-195010000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-207339000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-217890000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-177126000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-149575000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-194816000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-186643000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-164467000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-159176000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-168161000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-157377000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-132130000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-137176000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-156264000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-149983000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-141437000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-140615000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-155163000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-150878000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-138225000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-143202000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-139178000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-135936000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-132974000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-130449000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-128411000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-124323000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-120293000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-117462000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-115059000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-106651000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-101445000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-99910000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-98195000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-96364000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-93766000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-93466000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-91549000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-89075000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-86702000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-83807000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-82483000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-80009000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-76037000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-73203000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-69428000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-66986000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-64539000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-66438000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-56815000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-53337000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-50343000.0</v>
       </c>
-      <c r="BC48">
-[...4 lines deleted...]
-      </c>
       <c r="BE48">
+        <v>0.0</v>
+      </c>
+      <c r="BF48">
+        <v>0.0</v>
+      </c>
+      <c r="BG48">
         <v>-40828000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-35492000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-33319000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-23867000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-18200051.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-23838000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-23311000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-21667000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-21739778.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-20472000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-19337000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-18059000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-17061209.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-30456674.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-29562386.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-28257381.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-27350897.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-26015105.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-24541977.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-22594557.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-21809113.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-20211244.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-18333519.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>-17198739.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>-18509113.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>-17701510.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-17313121.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>-16929000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-17351832.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>-16952249.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>-16533689.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-16016527.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-16125544.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-15502000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-15257000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-15026000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-14787272.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-14410153.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-13739562.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>-13311012.0</v>
       </c>
     </row>
-    <row r="49" spans="1:96">
+    <row r="49" spans="1:98">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
-[...4 lines deleted...]
-      </c>
+      <c r="Y49"/>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
@@ -16464,96 +16811,98 @@
       </c>
       <c r="CK49">
         <v>0.0</v>
       </c>
       <c r="CL49">
         <v>0.0</v>
       </c>
       <c r="CM49">
         <v>0.0</v>
       </c>
       <c r="CN49">
         <v>0.0</v>
       </c>
       <c r="CO49">
         <v>0.0</v>
       </c>
       <c r="CP49">
         <v>0.0</v>
       </c>
       <c r="CQ49">
         <v>0.0</v>
       </c>
       <c r="CR49">
         <v>0.0</v>
       </c>
+      <c r="CS49">
+        <v>0.0</v>
+      </c>
+      <c r="CT49">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="50" spans="1:96">
+    <row r="50" spans="1:98">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
-[...4 lines deleted...]
-      </c>
+      <c r="Y50"/>
+      <c r="Z50"/>
       <c r="AA50">
         <v>0.0</v>
       </c>
       <c r="AB50">
+        <v>0.0</v>
+      </c>
+      <c r="AC50">
+        <v>0.0</v>
+      </c>
+      <c r="AD50">
         <v>526.95</v>
       </c>
-      <c r="AC50">
-[...4 lines deleted...]
-      </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
         <v>0.0</v>
       </c>
       <c r="AH50">
         <v>0.0</v>
       </c>
       <c r="AI50">
         <v>0.0</v>
       </c>
       <c r="AJ50">
         <v>0.0</v>
       </c>
       <c r="AK50">
         <v>0.0</v>
       </c>
       <c r="AL50">
         <v>0.0</v>
       </c>
       <c r="AM50">
@@ -16708,308 +17057,320 @@
       </c>
       <c r="CK50">
         <v>0.0</v>
       </c>
       <c r="CL50">
         <v>0.0</v>
       </c>
       <c r="CM50">
         <v>0.0</v>
       </c>
       <c r="CN50">
         <v>0.0</v>
       </c>
       <c r="CO50">
         <v>0.0</v>
       </c>
       <c r="CP50">
         <v>0.0</v>
       </c>
       <c r="CQ50">
         <v>0.0</v>
       </c>
       <c r="CR50">
         <v>0.0</v>
       </c>
+      <c r="CS50">
+        <v>0.0</v>
+      </c>
+      <c r="CT50">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="51" spans="1:96">
+    <row r="51" spans="1:98">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51">
+        <v>560542855.0</v>
+      </c>
+      <c r="C51">
+        <v>599467075.0</v>
+      </c>
+      <c r="D51">
         <v>584436000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>577272000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>557573000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>563902000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>507604000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>484134000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>598469000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>575324000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>490300000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>458173000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>283830000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>265167000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>222316000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>237713000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>281411000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>272000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>291000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>311000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>330000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>248000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>255000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>261000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>268000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>274000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>280000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>286000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>292000.0</v>
       </c>
-      <c r="AC51">
-[...3 lines deleted...]
-      <c r="AE51"/>
+      <c r="AE51">
+        <v>0.0</v>
+      </c>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
-      <c r="BC51">
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51">
         <v>665000.0</v>
       </c>
-      <c r="BD51"/>
-      <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
-      <c r="CN51">
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51">
         <v>839000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>828831.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>2902808.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>2867808.0</v>
       </c>
-      <c r="CR51"/>
+      <c r="CT51"/>
     </row>
-    <row r="52" spans="1:96">
+    <row r="52" spans="1:98">
       <c r="A52" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B52">
+        <v>1067376.0</v>
+      </c>
+      <c r="C52">
+        <v>731701.0</v>
+      </c>
+      <c r="D52">
         <v>342000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>794000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>542000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>348000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>698000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>629000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>742000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>373000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>552000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>750000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>394000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>511000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>513000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2249000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>76000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>90000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>89000.0</v>
       </c>
       <c r="T52">
         <v>89000.0</v>
       </c>
       <c r="U52">
+        <v>89000.0</v>
+      </c>
+      <c r="V52">
+        <v>89000.0</v>
+      </c>
+      <c r="W52">
         <v>41000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>42000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>43000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>45000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>46000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>47000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>48000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>51000.0</v>
       </c>
-      <c r="AC52">
-[...4 lines deleted...]
-      </c>
       <c r="AE52">
         <v>0.0</v>
       </c>
       <c r="AF52">
         <v>0.0</v>
       </c>
       <c r="AG52">
         <v>0.0</v>
       </c>
       <c r="AH52">
         <v>0.0</v>
       </c>
       <c r="AI52">
         <v>0.0</v>
       </c>
       <c r="AJ52">
         <v>0.0</v>
       </c>
       <c r="AK52">
         <v>0.0</v>
       </c>
       <c r="AL52">
         <v>0.0</v>
       </c>
       <c r="AM52">
@@ -17039,58 +17400,58 @@
       <c r="AU52">
         <v>0.0</v>
       </c>
       <c r="AV52">
         <v>0.0</v>
       </c>
       <c r="AW52">
         <v>0.0</v>
       </c>
       <c r="AX52">
         <v>0.0</v>
       </c>
       <c r="AY52">
         <v>0.0</v>
       </c>
       <c r="AZ52">
         <v>0.0</v>
       </c>
       <c r="BA52">
         <v>0.0</v>
       </c>
       <c r="BB52">
         <v>0.0</v>
       </c>
       <c r="BC52">
+        <v>0.0</v>
+      </c>
+      <c r="BD52">
+        <v>0.0</v>
+      </c>
+      <c r="BE52">
         <v>665000.0</v>
       </c>
-      <c r="BD52">
-[...4 lines deleted...]
-      </c>
       <c r="BF52">
         <v>0.0</v>
       </c>
       <c r="BG52">
         <v>0.0</v>
       </c>
       <c r="BH52">
         <v>0.0</v>
       </c>
       <c r="BI52">
         <v>0.0</v>
       </c>
       <c r="BJ52">
         <v>0.0</v>
       </c>
       <c r="BK52">
         <v>0.0</v>
       </c>
       <c r="BL52">
         <v>0.0</v>
       </c>
       <c r="BM52">
         <v>0.0</v>
       </c>
       <c r="BN52">
@@ -17164,374 +17525,382 @@
       </c>
       <c r="CK52">
         <v>0.0</v>
       </c>
       <c r="CL52">
         <v>0.0</v>
       </c>
       <c r="CM52">
         <v>0.0</v>
       </c>
       <c r="CN52">
         <v>0.0</v>
       </c>
       <c r="CO52">
         <v>0.0</v>
       </c>
       <c r="CP52">
         <v>0.0</v>
       </c>
       <c r="CQ52">
         <v>0.0</v>
       </c>
       <c r="CR52">
         <v>0.0</v>
       </c>
+      <c r="CS52">
+        <v>0.0</v>
+      </c>
+      <c r="CT52">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="53" spans="1:96">
+    <row r="53" spans="1:98">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B53">
+        <v>17801885.0</v>
+      </c>
+      <c r="C53">
+        <v>8742869.0</v>
+      </c>
+      <c r="D53">
         <v>8181000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>6672000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>6617000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>5403000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>5069000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>4502000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>4145000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>3750000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>13604000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>3577000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>5145000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>85386000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>140133000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>121941000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>3541000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>32610000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>47587000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>23118000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>23103000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>23731000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>24164000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>24093000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>8236000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>7146000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>22760000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>9950000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>17892000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>19926000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>13550000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>28509000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>18592000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>18917000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>26648000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>33168000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>7556000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>10781000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>17901000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>26134000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>14413000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>18579000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>9576000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>17827000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>9443000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>10934000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>21175000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>15084000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>18890000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>27199000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>16450000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>31987000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>40972000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>49757000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>8984000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>44336000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>35247000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>51613000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>2329000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>61967000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>1788000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>31641229.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>28481000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>49777000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>59598000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>9799526.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>14457000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>25841000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>28785000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>30986380.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>108580.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>175046.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>190310.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>11798188.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>224585.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>227418.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>199493.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>165000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>177713.0</v>
       </c>
-      <c r="CA53">
+      <c r="CC53">
         <v>1179030.0</v>
       </c>
-      <c r="CB53">
+      <c r="CD53">
         <v>5622373.0</v>
       </c>
-      <c r="CC53">
+      <c r="CE53">
         <v>6031854.0</v>
       </c>
-      <c r="CD53">
+      <c r="CF53">
         <v>1673635.0</v>
       </c>
-      <c r="CE53">
+      <c r="CG53">
         <v>1828894.0</v>
       </c>
-      <c r="CF53">
+      <c r="CH53">
         <v>2555000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CI53">
         <v>2790302.0</v>
       </c>
-      <c r="CH53">
+      <c r="CJ53">
         <v>2996094.0</v>
       </c>
-      <c r="CI53">
+      <c r="CK53">
         <v>4708472.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CL53">
         <v>341028.0</v>
       </c>
-      <c r="CK53">
+      <c r="CM53">
         <v>1006000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CN53">
         <v>2967000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CO53">
         <v>668000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CP53">
         <v>668000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CQ53">
         <v>2793430.0</v>
       </c>
-      <c r="CP53">
-[...4 lines deleted...]
-      </c>
       <c r="CR53">
         <v>0.0</v>
       </c>
+      <c r="CS53">
+        <v>0.0</v>
+      </c>
+      <c r="CT53">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="54" spans="1:96">
+    <row r="54" spans="1:98">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-      <c r="Y54">
-[...4 lines deleted...]
-      </c>
+      <c r="Y54"/>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
@@ -17698,1244 +18067,1270 @@
       </c>
       <c r="CK54">
         <v>0.0</v>
       </c>
       <c r="CL54">
         <v>0.0</v>
       </c>
       <c r="CM54">
         <v>0.0</v>
       </c>
       <c r="CN54">
         <v>0.0</v>
       </c>
       <c r="CO54">
         <v>0.0</v>
       </c>
       <c r="CP54">
         <v>0.0</v>
       </c>
       <c r="CQ54">
         <v>0.0</v>
       </c>
       <c r="CR54">
         <v>0.0</v>
       </c>
+      <c r="CS54">
+        <v>0.0</v>
+      </c>
+      <c r="CT54">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="55" spans="1:96">
+    <row r="55" spans="1:98">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>1804483241.0</v>
+      </c>
+      <c r="C55">
+        <v>1857395111.0</v>
+      </c>
+      <c r="D55">
         <v>1706936000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1644449000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1597275000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1452737000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1427720000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1409889000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1342925000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1350959000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1341525000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1332804000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1101304000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1095619000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1097763000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1073514000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1034597000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>747742000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>733425000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>716307000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>655911000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>647817000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>513280000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>496913000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>454540000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>449372000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>450434000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>426059000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>425960000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>423460000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>408135000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>408319000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>388058000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>382908000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>386281000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>385369000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>337189000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>337985000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>341939000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>336333000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>300070000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>300527000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>287769000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>289072000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>274577000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>278356000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>281759000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>266044000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>266597000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>270377000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>257776000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>255959000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>259196000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>263603000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>230476000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>229979000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>229324000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>228719000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>207684000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>209184000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>180587000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>178132454.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>169837000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>168215000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>169074000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>103401270.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>105021000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>103058000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>101823000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>109801560.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>88969555.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>90022390.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>89009361.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>89861733.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>89344132.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>88931987.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>60585794.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>61243795.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>51381469.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>48510876.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>37661140.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>37084728.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>29119628.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>29198478.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>29325000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>27172358.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>27768678.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>26080053.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>20473505.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>22868857.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>19321000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>18311000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>16246000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>14143053.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>13558789.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>8170193.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>6694669.0</v>
       </c>
     </row>
-    <row r="56" spans="1:96">
+    <row r="56" spans="1:98">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56">
+        <v>231989977.0</v>
+      </c>
+      <c r="C56">
+        <v>213973482.0</v>
+      </c>
+      <c r="D56">
         <v>124920000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>134909000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>166087000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>58146000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>64094000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>85848000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>62936000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>93951000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>143718000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>217009000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>51492000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>140387000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>217217000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>283383000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>308381000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>54159000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>64016000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>80659000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>43384000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>46229000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>51596000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>50244000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>19489000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>19213000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>27891000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>17083000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>21508000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>24473000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>19552000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>37027000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>24414000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>23588000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>31076000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>39038000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>10048000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>13064000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>21457000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>29509000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>16221000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>20134000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>11210000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>19714000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>10456000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>16282000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>22792000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>21347000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>25634000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>33390000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>21509000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>34039000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>45429000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>53952000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>29529000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>46206000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>52692000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>59908000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>44683000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>64253000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>41396000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>35816040.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>33688000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>52076000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>61465000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>10550385.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>15375000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>26853000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>29525000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>39323256.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>11875665.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>19858539.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>22223022.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>25698404.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>28233131.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>32005313.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>5589253.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>6854944.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>9120376.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>13567206.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>9060019.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>10896331.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>3463415.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>4438444.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>5056000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>4396418.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>5697367.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>6213476.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>1433631.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>4222949.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>3188000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>3353000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>4880000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>3892509.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>4392680.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>3608950.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>2359952.0</v>
       </c>
     </row>
-    <row r="57" spans="1:96">
+    <row r="57" spans="1:98">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B57">
+        <v>34582138.0</v>
+      </c>
+      <c r="C57">
+        <v>40849682.0</v>
+      </c>
+      <c r="D57">
         <v>41751000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>31828000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>17433000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>20319000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>28070000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>40718000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>19748000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>39409000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>63790000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>69799000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>54603000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>51993000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>62885000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>38622000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>14191000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>17301000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>22420000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>16716000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>10139000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>10194000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>11714000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>9947000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>6033000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>6690000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>8824000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>6034000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>5743000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>6502000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>12635000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>13211000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>7576000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>6191000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>10900000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>11419000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>4041000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>5721000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>7751000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>6319000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>2505000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>2373000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>4084000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>5282000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>2354000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>4743000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>7847000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>5188000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>5781000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>8481000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>6116000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>7074000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>7992000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>10563000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>7609000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>8396000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>8507000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>8194000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>5721000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>6158000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>2404000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>3769013.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>6369000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>4663000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>3967000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>1409746.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>2464000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>2776000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>801000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>8694997.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>1344475.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>1665988.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>356959.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>678827.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>675743.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>790648.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>224862.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>435148.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>620320.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>467373.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>1164176.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>293120.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>261324.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>66282.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>697000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>176353.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>521608.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>298866.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>200682.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>2337390.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>75000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>50000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>74000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>73381.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>60650.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>28681.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>47643.0</v>
       </c>
     </row>
-    <row r="58" spans="1:96">
+    <row r="58" spans="1:98">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>598599952.0</v>
+      </c>
+      <c r="C58">
+        <v>733340887.0</v>
+      </c>
+      <c r="D58">
         <v>650167000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>625316000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>601435000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>609719000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>564866000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>561363000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>624133000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>621036000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>591157000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>564047000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>370680000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>355086000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>331172000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>313753000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>321641000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>45409000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>48181000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>43787000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>32618000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>33099000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>38413000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>37285000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>33170000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>34349000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>37490000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>35690000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>36030000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>36905000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>42791000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>40857000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>34782000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>27270000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>30202000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>30853000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>24799000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>26627000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>28730000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>25763000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>19331000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>18543000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>19543000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>18818000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>16066000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>18522000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>20264000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>14999000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>14428000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>16622000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>15024000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>17764000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>12074000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>15073000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>12768000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>11177000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>11568000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>11357000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>7978000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>8803000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>5025000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>5190300.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>8860000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>7105000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>6409000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>3803039.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>4592000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>4861000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>2843000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>10693985.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>3429849.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>3894769.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>2701368.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>3114864.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>3032893.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>3275239.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>2994696.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>1965096.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>2119146.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>1935304.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>2601588.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>1699853.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>1632985.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>1411563.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>2016000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>1469803.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>1787829.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>1539693.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>1415268.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>3526680.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>1075000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>1050000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>1913000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>1902212.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>3963458.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>3896490.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>3056684.0</v>
       </c>
     </row>
-    <row r="59" spans="1:96">
+    <row r="59" spans="1:98">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-      <c r="Y59">
-[...4 lines deleted...]
-      </c>
+      <c r="Y59"/>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
@@ -19102,374 +19497,382 @@
       </c>
       <c r="CK59">
         <v>0.0</v>
       </c>
       <c r="CL59">
         <v>0.0</v>
       </c>
       <c r="CM59">
         <v>0.0</v>
       </c>
       <c r="CN59">
         <v>0.0</v>
       </c>
       <c r="CO59">
         <v>0.0</v>
       </c>
       <c r="CP59">
         <v>0.0</v>
       </c>
       <c r="CQ59">
         <v>0.0</v>
       </c>
       <c r="CR59">
         <v>0.0</v>
       </c>
+      <c r="CS59">
+        <v>0.0</v>
+      </c>
+      <c r="CT59">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="60" spans="1:96">
+    <row r="60" spans="1:98">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>1205883288.0</v>
+      </c>
+      <c r="C60">
+        <v>1124054222.0</v>
+      </c>
+      <c r="D60">
         <v>1056769000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1019133000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>995840000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>843018000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>862854000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>848526000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>718792000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>729923000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>750368000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>768757000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>730624000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>740533000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>766591000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>759761000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>712956000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>702333000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>685244000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>672520000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>623293000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>614718000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>474867000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>459628000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>421370000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>415023000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>412944000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>390369000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>389930000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>386555000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>365344000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>367462000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>353276000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>355638000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>356079000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>354516000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>312390000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>311358000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>313209000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>310570000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>280739000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>281984000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>268226000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>270254000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>258511000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>259834000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>261495000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>251045000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>252169000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>253755000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>242752000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>238195000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>247122000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>248530000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>217708000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>218802000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>217756000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>217362000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>199706000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>200381000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>175562000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>172942154.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>160977000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>161110000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>162665000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>99598231.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>100429000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>98197000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>98980000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>99107575.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>85539706.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>86127621.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>86307993.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>86746869.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>86311239.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>85656748.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>57591098.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>59278700.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>49262323.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>46575572.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>35059552.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>35384875.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>27486643.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>27786915.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>27309000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>25702555.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>25980849.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>24332221.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>18850997.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>19153533.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>18057000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>17072000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>14144000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>12052197.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>9595331.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>4273703.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>3637985.0</v>
       </c>
     </row>
-    <row r="61" spans="1:96">
+    <row r="61" spans="1:98">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...4 lines deleted...]
-      </c>
+      <c r="Y61"/>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
@@ -19636,111 +20039,117 @@
       </c>
       <c r="CK61">
         <v>0.0</v>
       </c>
       <c r="CL61">
         <v>0.0</v>
       </c>
       <c r="CM61">
         <v>0.0</v>
       </c>
       <c r="CN61">
         <v>0.0</v>
       </c>
       <c r="CO61">
         <v>0.0</v>
       </c>
       <c r="CP61">
         <v>0.0</v>
       </c>
       <c r="CQ61">
         <v>0.0</v>
       </c>
       <c r="CR61">
         <v>0.0</v>
       </c>
+      <c r="CS61">
+        <v>0.0</v>
+      </c>
+      <c r="CT61">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="62" spans="1:96">
+    <row r="62" spans="1:98">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62">
-[...4 lines deleted...]
-      </c>
+      <c r="Y62"/>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
       <c r="AH62"/>
-      <c r="AI62"/>
+      <c r="AI62">
+        <v>0.0</v>
+      </c>
       <c r="AJ62"/>
-      <c r="AK62">
-[...1 lines deleted...]
-      </c>
+      <c r="AK62"/>
       <c r="AL62"/>
-      <c r="AM62"/>
+      <c r="AM62">
+        <v>0.0</v>
+      </c>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
@@ -19754,108 +20163,111 @@
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -19887,215 +20299,222 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>231810.0</v>
+      </c>
+      <c r="C2">
         <v>386000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>385000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>156000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>168000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>36000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27761.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7439000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2056000.0</v>
       </c>
-      <c r="J2">
-[...1 lines deleted...]
-      </c>
       <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2">
         <v>0.01</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1552833.98</v>
       </c>
-      <c r="M2">
-[...1 lines deleted...]
-      </c>
       <c r="N2">
         <v>0.0</v>
       </c>
       <c r="O2">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>0.0</v>
       </c>
       <c r="Q2">
         <v>0.0</v>
       </c>
       <c r="R2">
         <v>0.0</v>
       </c>
       <c r="S2">
         <v>0.0</v>
       </c>
       <c r="T2">
         <v>0.0</v>
       </c>
       <c r="U2">
         <v>0.0</v>
       </c>
       <c r="V2">
         <v>0.0</v>
       </c>
       <c r="W2">
+        <v>0.0</v>
+      </c>
+      <c r="X2">
         <v>263685.43</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3815.1</v>
       </c>
-      <c r="Y2"/>
+      <c r="Z2"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>231810.0</v>
+      </c>
+      <c r="C3">
         <v>136000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>132000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>84000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>85000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>110000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27761.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7439000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2056000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>19000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3008000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>20000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>31000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>35989.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>211454.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>40754.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>170426.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>125824.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7215.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4339.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2941.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1728.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>432.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4">
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>0.0</v>
       </c>
       <c r="P4">
@@ -20103,218 +20522,225 @@
       </c>
       <c r="Q4">
         <v>0.0</v>
       </c>
       <c r="R4">
         <v>0.0</v>
       </c>
       <c r="S4">
         <v>0.0</v>
       </c>
       <c r="T4">
         <v>0.0</v>
       </c>
       <c r="U4">
         <v>0.0</v>
       </c>
       <c r="V4">
         <v>0.0</v>
       </c>
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
-      <c r="Y4"/>
+      <c r="Y4">
+        <v>0.0</v>
+      </c>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5">
+        <v>-22185903.0</v>
+      </c>
+      <c r="C5">
         <v>-19256000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-33666000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4345000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5641000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-16640000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-9132831.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-14813000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8017000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4334000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-9374000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-7124000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7689000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-9844000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-19575000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6487011.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4507454.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>15454246.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-6161426.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5206824.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1978215.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1782339.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-754941.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1269728.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-154432.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>-21954093.0</v>
+      </c>
+      <c r="C6">
         <v>-19120000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-33534000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4429000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5726000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-16530000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9105070.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7374000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5961000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4315000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6366000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-7104000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7668000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-9831000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-19544000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6523000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4296000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15495000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5991000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5081000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1971000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1778000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-752000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1268000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-154000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
+      <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7">
         <v>0.0</v>
       </c>
       <c r="O7">
         <v>0.0</v>
       </c>
       <c r="P7">
@@ -20322,64 +20748,65 @@
       </c>
       <c r="Q7">
         <v>0.0</v>
       </c>
       <c r="R7">
         <v>0.0</v>
       </c>
       <c r="S7">
         <v>0.0</v>
       </c>
       <c r="T7">
         <v>0.0</v>
       </c>
       <c r="U7">
         <v>0.0</v>
       </c>
       <c r="V7">
         <v>0.0</v>
       </c>
       <c r="W7">
         <v>0.0</v>
       </c>
       <c r="X7">
         <v>0.0</v>
       </c>
-      <c r="Y7"/>
+      <c r="Y7">
+        <v>0.0</v>
+      </c>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
@@ -20387,937 +20814,971 @@
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
       <c r="V8">
         <v>0.0</v>
       </c>
       <c r="W8">
         <v>0.0</v>
       </c>
       <c r="X8">
         <v>0.0</v>
       </c>
-      <c r="Y8"/>
+      <c r="Y8">
+        <v>0.0</v>
+      </c>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>-231810.0</v>
+      </c>
+      <c r="C9">
         <v>-386000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-385000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-156000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-168000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-36000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-27761.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-7439000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2056000.0</v>
       </c>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9">
         <v>0.0</v>
       </c>
       <c r="R9">
         <v>0.0</v>
       </c>
       <c r="S9">
         <v>0.0</v>
       </c>
       <c r="T9">
         <v>0.0</v>
       </c>
       <c r="U9">
         <v>0.0</v>
       </c>
       <c r="V9">
         <v>0.0</v>
       </c>
       <c r="W9">
         <v>0.0</v>
       </c>
       <c r="X9">
         <v>0.0</v>
       </c>
-      <c r="Y9"/>
+      <c r="Y9">
+        <v>0.0</v>
+      </c>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>-65028961.0</v>
+      </c>
+      <c r="C10">
         <v>-19872000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-37961000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>874000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5525000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-15742000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-9492962.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-14973000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-8123000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-4315000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6366000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-7124000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7689000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-9885000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-19600000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6291000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4508000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15296000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-6162000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5207000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1978000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1783000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1775000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1594000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-154000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B11">
+        <v>-11900294.0</v>
+      </c>
+      <c r="C11">
         <v>11375000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-8695000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>8268000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4630000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-800000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-537497.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4967000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2164000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2974000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2700000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5899000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5960000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2624000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>498000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2751000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>171000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5006000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-620000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1907000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-821000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-575000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>244386.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>201243.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-537.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B12">
+        <v>551549.0</v>
+      </c>
+      <c r="C12">
         <v>366000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3746000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3471000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>94000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>815000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>267000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>144000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>32000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="L12">
         <v>20000.0</v>
       </c>
       <c r="M12">
+        <v>20000.0</v>
+      </c>
+      <c r="N12">
         <v>21000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>41000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>25000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>439701.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>477813.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>621099.0</v>
       </c>
-      <c r="S12">
-[...1 lines deleted...]
-      </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
         <v>12187.0</v>
       </c>
-      <c r="X12">
-[...2 lines deleted...]
-      <c r="Y12"/>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13">
+        <v>4750000.0</v>
+      </c>
+      <c r="C13">
         <v>3166000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4710000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2794000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>176000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>114000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>279000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="J13">
         <v>149000.0</v>
       </c>
-      <c r="K13"/>
+      <c r="K13">
+        <v>149000.0</v>
+      </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
+      <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
+        <v>0.0</v>
+      </c>
+      <c r="W14">
         <v>14962.59</v>
       </c>
-      <c r="W14">
-[...1 lines deleted...]
-      </c>
       <c r="X14">
+        <v>0.0</v>
+      </c>
+      <c r="Y14">
         <v>120175.49</v>
       </c>
-      <c r="Y14"/>
+      <c r="Z14"/>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>-53128667.0</v>
+      </c>
+      <c r="C15">
         <v>-31247000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-29266000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-7394000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>895000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-14942000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-8955465.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-19940000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-10287000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-7289000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-9066000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-13023000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-13649000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-12509000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-20098000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3540000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-4679000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>10290000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-5542000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-3300000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-1157000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1226000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1338000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1630000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-154000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>-53172000.0</v>
+      </c>
+      <c r="C16">
         <v>-31247000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-29266000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-7394000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>895000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-14942000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-11613000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-19940000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-10287000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-7289000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-9066000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-8298135.78</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-12848536.2</v>
       </c>
-      <c r="N16">
-[...1 lines deleted...]
-      </c>
       <c r="O16">
         <v>0.0</v>
       </c>
       <c r="P16">
+        <v>0.0</v>
+      </c>
+      <c r="Q16">
         <v>3550651.96</v>
       </c>
-      <c r="Q16">
-[...1 lines deleted...]
-      </c>
       <c r="R16">
+        <v>0.0</v>
+      </c>
+      <c r="S16">
         <v>8456607.5</v>
       </c>
-      <c r="S16">
-[...1 lines deleted...]
-      </c>
       <c r="T16">
         <v>0.0</v>
       </c>
       <c r="U16">
         <v>0.0</v>
       </c>
       <c r="V16">
         <v>0.0</v>
       </c>
       <c r="W16">
         <v>0.0</v>
       </c>
       <c r="X16">
         <v>0.0</v>
       </c>
-      <c r="Y16"/>
+      <c r="Y16">
+        <v>0.0</v>
+      </c>
+      <c r="Z16"/>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17">
+        <v>-53172000.0</v>
+      </c>
+      <c r="C17">
         <v>-31247000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-32338000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-7394000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>895000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-14942000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-11613000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-19940000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-10287000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-7289000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-3419111.86</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-8298135.78</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-12848536.2</v>
       </c>
-      <c r="N17">
-[...1 lines deleted...]
-      </c>
       <c r="O17">
         <v>0.0</v>
       </c>
       <c r="P17">
         <v>0.0</v>
       </c>
       <c r="Q17">
         <v>0.0</v>
       </c>
       <c r="R17">
         <v>0.0</v>
       </c>
       <c r="S17">
         <v>0.0</v>
       </c>
       <c r="T17">
         <v>0.0</v>
       </c>
       <c r="U17">
         <v>0.0</v>
       </c>
       <c r="V17">
         <v>0.0</v>
       </c>
       <c r="W17">
         <v>0.0</v>
       </c>
       <c r="X17">
         <v>0.0</v>
       </c>
-      <c r="Y17"/>
+      <c r="Y17">
+        <v>0.0</v>
+      </c>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>4044000.0</v>
+      </c>
+      <c r="C18">
         <v>2550000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2555000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-677000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>82000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-701000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>12000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>20000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>117000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>177000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
-[...1 lines deleted...]
-      </c>
+      <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
-      <c r="M19"/>
+      <c r="M19">
+        <v>0.0</v>
+      </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>0.02</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.01</v>
       </c>
       <c r="K20">
         <v>0.01</v>
       </c>
       <c r="L20">
+        <v>0.01</v>
+      </c>
+      <c r="M20">
         <v>2020532.03</v>
       </c>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
       <c r="V20">
         <v>0.0</v>
       </c>
       <c r="W20">
         <v>0.0</v>
       </c>
       <c r="X20">
         <v>0.0</v>
       </c>
-      <c r="Y20"/>
+      <c r="Y20">
+        <v>0.0</v>
+      </c>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>-22185904.0</v>
+      </c>
+      <c r="C21">
         <v>-21631000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-17441000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-22812000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-18756000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-16530000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10287256.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-12370000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-15729000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-9679000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-9410000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-14091000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-11831000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-15832000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-19840000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-5780000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-5050000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-5595000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-6689000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4748000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2101000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1944000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1436000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1435000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-155000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
         <v>0.0</v>
       </c>
       <c r="O22">
         <v>0.0</v>
       </c>
       <c r="P22">
@@ -21325,223 +21786,231 @@
       </c>
       <c r="Q22">
         <v>0.0</v>
       </c>
       <c r="R22">
         <v>0.0</v>
       </c>
       <c r="S22">
         <v>0.0</v>
       </c>
       <c r="T22">
         <v>0.0</v>
       </c>
       <c r="U22">
         <v>0.0</v>
       </c>
       <c r="V22">
         <v>0.0</v>
       </c>
       <c r="W22">
         <v>0.0</v>
       </c>
       <c r="X22">
         <v>0.0</v>
       </c>
-      <c r="Y22"/>
+      <c r="Y22">
+        <v>0.0</v>
+      </c>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>22185904.0</v>
+      </c>
+      <c r="C23">
         <v>21631000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>17441000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>22812000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>18756000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16530000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10287256.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>19809000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15729000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9679000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9410000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14091000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>11831000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>15832000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>19840000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5975000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5050000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5595000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6689000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4748000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2101000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1944000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1094000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1429000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>154527.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>78000.0</v>
+      </c>
+      <c r="C25">
         <v>136000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>88000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>84000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>85000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="G25">
         <v>36000.0</v>
       </c>
-      <c r="H25"/>
+      <c r="H25">
+        <v>36000.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
@@ -21549,368 +22018,384 @@
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="Y26"/>
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>185</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>8624000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>17291559.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>4815000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>22050000.0</v>
+      </c>
+      <c r="C28">
         <v>21181000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>17441000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16090000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13379000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11715000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13340000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12370000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13673000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9679000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9410000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>14091000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11831000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15832000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19840000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5975360.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5049583.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5594818.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6688504.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4747724.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2100791.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1943789.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>841171.94</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>907356.77</v>
       </c>
-      <c r="Y28"/>
+      <c r="Z28"/>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>-11910000.0</v>
+      </c>
+      <c r="C29">
         <v>11375000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-56000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8268000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4630000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-697000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4967000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2164000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2974000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2700000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>21954093.0</v>
+      </c>
+      <c r="C30">
         <v>21631000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17441000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22812000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18756000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16530000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10259494.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19809000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15729000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9679000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9410000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14091000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11831000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15832000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19840000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5975000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5050000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5595000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6689000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4748000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2101000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1944000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1094000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1429000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>154527.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B31">
+        <v>-42843057.0</v>
+      </c>
+      <c r="C31">
         <v>1759000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-20520000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>23686000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>24281000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>788000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>794294.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2603000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>7606000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>5364000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3044000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6967000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4142000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>5947000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>240000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>12266000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>542014.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>20890000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>526720.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-459000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>122710.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>161226.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-339000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-159000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>315.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
@@ -21937,516 +22422,525 @@
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
-      <c r="Y32"/>
+      <c r="Y32">
+        <v>0.0</v>
+      </c>
+      <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR32"/>
+  <dimension ref="A1:CT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE1" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CI1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="CL1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CM1" t="s">
-        <v>153</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>157</v>
       </c>
+      <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>160</v>
+      </c>
+      <c r="B2">
+        <v>32082.0</v>
+      </c>
       <c r="C2">
+        <v>57951.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>58000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>58000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>98000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>97000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>96000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>95000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>73941.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>72137.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>72422.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>68764.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>8000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>19000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>92000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>38000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>28000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>22069.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>53000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>59000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2"/>
       <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2">
         <v>6323.11</v>
       </c>
-      <c r="Y2">
-[...4 lines deleted...]
-      </c>
       <c r="AA2">
         <v>0.0</v>
       </c>
       <c r="AB2">
+        <v>0.0</v>
+      </c>
+      <c r="AC2">
+        <v>0.0</v>
+      </c>
+      <c r="AD2">
         <v>9000.0</v>
       </c>
-      <c r="AC2">
-[...4 lines deleted...]
-      </c>
       <c r="AE2">
         <v>0.0</v>
       </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
+        <v>0.0</v>
+      </c>
+      <c r="AR2">
+        <v>0.0</v>
+      </c>
+      <c r="AS2">
         <v>-280156.89</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>275851.2</v>
       </c>
-      <c r="AS2">
-[...2 lines deleted...]
-      <c r="AT2">
+      <c r="AU2">
+        <v>0.0</v>
+      </c>
+      <c r="AV2">
         <v>-2176087.15</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2283759.72</v>
       </c>
-      <c r="AV2">
-[...4 lines deleted...]
-      </c>
       <c r="AX2">
         <v>0.0</v>
       </c>
       <c r="AY2">
         <v>0.0</v>
       </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
       <c r="BB2">
         <v>0.0</v>
       </c>
       <c r="BC2">
         <v>0.0</v>
       </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
@@ -22521,397 +23015,405 @@
       <c r="CC2">
         <v>0.0</v>
       </c>
       <c r="CD2">
         <v>0.0</v>
       </c>
       <c r="CE2">
         <v>0.0</v>
       </c>
       <c r="CF2">
         <v>0.0</v>
       </c>
       <c r="CG2">
         <v>0.0</v>
       </c>
       <c r="CH2">
         <v>0.0</v>
       </c>
       <c r="CI2">
         <v>0.0</v>
       </c>
       <c r="CJ2">
         <v>0.0</v>
       </c>
       <c r="CK2">
+        <v>0.0</v>
+      </c>
+      <c r="CL2">
+        <v>0.0</v>
+      </c>
+      <c r="CM2">
         <v>263685.43</v>
       </c>
-      <c r="CL2">
-[...4 lines deleted...]
-      </c>
       <c r="CN2">
         <v>0.0</v>
       </c>
       <c r="CO2">
         <v>0.0</v>
       </c>
       <c r="CP2">
+        <v>0.0</v>
+      </c>
+      <c r="CQ2">
+        <v>0.0</v>
+      </c>
+      <c r="CR2">
         <v>3780.96</v>
       </c>
-      <c r="CQ2">
-[...2 lines deleted...]
-      <c r="CR2">
+      <c r="CS2">
+        <v>0.0</v>
+      </c>
+      <c r="CT2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>32082.0</v>
+      </c>
+      <c r="C3">
+        <v>57951.0</v>
+      </c>
+      <c r="D3">
         <v>19000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>19000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>21000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>98000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="H3">
         <v>34000.0</v>
       </c>
       <c r="I3">
+        <v>34000.0</v>
+      </c>
+      <c r="J3">
+        <v>34000.0</v>
+      </c>
+      <c r="K3">
         <v>73941.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>72137.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>72422.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>68764.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>-11000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>19000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>74000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>22000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>21000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>22069.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>22000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>21000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="W3">
         <v>9000.0</v>
       </c>
       <c r="X3">
-        <v>6323.11</v>
+        <v>9000.0</v>
       </c>
       <c r="Y3">
         <v>9000.0</v>
       </c>
       <c r="Z3">
-        <v>9000.0</v>
+        <v>6323.11</v>
       </c>
       <c r="AA3">
         <v>9000.0</v>
       </c>
       <c r="AB3">
         <v>9000.0</v>
       </c>
       <c r="AC3">
+        <v>9000.0</v>
+      </c>
+      <c r="AD3">
+        <v>9000.0</v>
+      </c>
+      <c r="AE3">
         <v>936000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>32000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>17000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2500.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>861000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>787000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>408000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>15000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>48000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>4000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1108000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>546000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>603000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1105000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>859000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>441000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>5000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>5000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1462000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>962000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>148000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>2346000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2329000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>7000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>7.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>7.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>114000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>8000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>8000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>7000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>7000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8989.0</v>
       </c>
       <c r="BJ3">
         <v>9000.0</v>
       </c>
       <c r="BK3">
-        <v>9000.0</v>
+        <v>8989.0</v>
       </c>
       <c r="BL3">
         <v>9000.0</v>
       </c>
       <c r="BM3">
+        <v>9000.0</v>
+      </c>
+      <c r="BN3">
+        <v>9000.0</v>
+      </c>
+      <c r="BO3">
         <v>9349.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BP3">
         <v>10000.0</v>
       </c>
       <c r="BQ3">
+        <v>10000.0</v>
+      </c>
+      <c r="BR3">
+        <v>10000.0</v>
+      </c>
+      <c r="BS3">
         <v>13077.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10078.0</v>
       </c>
       <c r="BT3">
         <v>9000.0</v>
       </c>
       <c r="BU3">
+        <v>10078.0</v>
+      </c>
+      <c r="BV3">
+        <v>9000.0</v>
+      </c>
+      <c r="BW3">
         <v>7867.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>10518.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>5223.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>1153.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>376.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>1120.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>-53.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>1168.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>-75247.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>80007.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>1246.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>1209.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>8472.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>79301.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>22.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>1312.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>941.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="CN3">
         <v>1000.0</v>
       </c>
       <c r="CO3">
-        <v>432.0</v>
+        <v>5000.0</v>
       </c>
       <c r="CP3">
-        <v>432.0</v>
+        <v>1000.0</v>
       </c>
       <c r="CQ3">
         <v>432.0</v>
       </c>
       <c r="CR3">
+        <v>432.0</v>
+      </c>
+      <c r="CS3">
+        <v>432.0</v>
+      </c>
+      <c r="CT3">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
@@ -23078,664 +23580,678 @@
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5">
+        <v>-6173913.0</v>
+      </c>
+      <c r="C5">
+        <v>-8102389.0</v>
+      </c>
+      <c r="D5">
         <v>-27616000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>10463000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>15026000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-8185000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-35821000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>60984000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-2349000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-27389104.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>859765.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>10202505.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-10494304.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-30750000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>12686000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>27029000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-4576000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-8862000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-439026.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>20175000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4553000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-12671000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>5040000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-3360000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2490603.11</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3080000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2298000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-2295000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-4326000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-4809000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>575000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1168000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-10359500.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-4334000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1628000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1695000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1656000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2657000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>1227000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-2209000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-2362000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-2228000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-1806000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-2378000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-2942000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-2717000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-131000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-4017000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-2874000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-2045000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-2703000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-5703000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-1234000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-3458007.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-1829007.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-2648000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-2023000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-4465000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-4095000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-7274000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-3767000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-3448989.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-796000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-1822000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-1034000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-1147349.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-1258000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-1435000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-1176000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-1448077.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-1225000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-1611078.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-1310000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-1762867.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-1773518.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-2343223.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-809153.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-1080376.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-1979120.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-1005947.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-682168.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-772753.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-418007.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-402246.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-431209.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-439472.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-419301.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-527022.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-566312.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-283941.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-288000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-265000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-258000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-228432.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-646432.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-237432.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-215000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>-6141831.0</v>
+      </c>
+      <c r="C6">
+        <v>-8044438.0</v>
+      </c>
+      <c r="D6">
         <v>-27597000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>10482000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>15047000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-8087000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-35787000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>61018000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-2315000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-27315163.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>931902.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>10274927.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-10425540.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-30761000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>12652000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>27103000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-4554000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-8841000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-416957.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>20197000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-4532000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-12662000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>5049000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-3351000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2484280.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-3071000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2289000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-2286000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-4317000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-3873000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>607000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1151000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-10357000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-3473000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-841000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-1287000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1641000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2609000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1231000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-1101000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1816000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1625000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-701000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-1519000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-2501000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-2712000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-126000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-2555000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1912000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1897000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-357000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-3374000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-1227000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-3458000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1829000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-2534000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-2015000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-4457000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-4088000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-7267000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-3758000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-3440000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-787000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-1813000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-1025000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-1138000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-1248000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-1425000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-1166000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-1435000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-1216000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-1601000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-1301000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-1755000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-1763000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-2338000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-808000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-1080000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-1978000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-1006000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-681000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-848000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-338000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-401000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-430000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-431000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-340000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-527000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-565000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-283000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-287000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-260000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-257000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-228000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-646000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-237000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-214000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...4 lines deleted...]
-      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -23902,84 +24418,86 @@
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
@@ -24146,134 +24664,140 @@
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>167</v>
+      </c>
+      <c r="B9">
+        <v>-32082.0</v>
+      </c>
       <c r="C9">
+        <v>-57951.0</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9">
         <v>-58000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-58000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-98000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-97000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-96000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-95000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-73941.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-72137.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-72422.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-68764.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-8000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-19000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-92000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-38000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-28000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-22069.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-53000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-59000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>-6323.11</v>
       </c>
-      <c r="Y9">
-[...4 lines deleted...]
-      </c>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
+        <v>0.0</v>
+      </c>
+      <c r="AC9">
+        <v>0.0</v>
+      </c>
+      <c r="AD9">
         <v>-9000.0</v>
       </c>
-      <c r="AC9">
-[...4 lines deleted...]
-      </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
@@ -24428,842 +24952,860 @@
       </c>
       <c r="CK9">
         <v>0.0</v>
       </c>
       <c r="CL9">
         <v>0.0</v>
       </c>
       <c r="CM9">
         <v>0.0</v>
       </c>
       <c r="CN9">
         <v>0.0</v>
       </c>
       <c r="CO9">
         <v>0.0</v>
       </c>
       <c r="CP9">
         <v>0.0</v>
       </c>
       <c r="CQ9">
         <v>0.0</v>
       </c>
       <c r="CR9">
         <v>0.0</v>
       </c>
+      <c r="CS9">
+        <v>0.0</v>
+      </c>
+      <c r="CT9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>-8209158.0</v>
+      </c>
+      <c r="C10">
+        <v>-62472047.0</v>
+      </c>
+      <c r="D10">
         <v>-27759000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>10304000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>14896000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-42201000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-36142000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>60871000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2400000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-27427583.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>778794.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>8748776.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-10546801.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-30785000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>12624000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>26714000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-7680000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-8949000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-476072.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>19729000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-4651000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-13542000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>4782000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-3392000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2522218.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-3256000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2335000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-2325000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-4394000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-3976000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>585000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-1202000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-10380000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-3483000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-1663000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-1320000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-1657000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-2614000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1231000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-1109000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-1823000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-1630000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-706000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-1524000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-2506000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-2717000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>70000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-2560000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-1917000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-1902000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-362000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-3378000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-2047000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-3478000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-1836000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-2541000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-2030000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-4435000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-4101000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-7281000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-3784000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>8491000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-597000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-1612000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>105000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-1098000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-1135000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-1278000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-997000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>11720000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-1077000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-1461000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-1038000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-1475000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-1633000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-2267000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-848000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>8815000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-1878000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-1134000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-596000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>3149000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-389000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-384000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-398000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>3190000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-418000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-499000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-472000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-975000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-269000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-270000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-261000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-404000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-644000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-230000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>-154000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B11">
+        <v>-1544981.0</v>
+      </c>
+      <c r="C11">
+        <v>-18725727.0</v>
+      </c>
+      <c r="D11">
         <v>4511000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-2025000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4345000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-1437000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-8591000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>15630000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>5773000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-10696546.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>4674235.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1970492.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2573112.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-5538000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>7579000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>7626000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1399000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-403000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>171827.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>5181000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-366000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-889000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-195000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>676000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-275406.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-294000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>191000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-289000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-306000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>54000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>3416000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1201000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>296000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1723000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-128000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>395000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>174000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-16000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1531000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>808000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>651000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>743000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1923000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>66000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-32000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1255000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>2904000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1215000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>525000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>545000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1683000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>2301000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1431000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-484000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>3475000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-258000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-109000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>901000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-395000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>17000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-25000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>2853000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>120000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-50000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>97000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>171000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>-70000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-243000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-179000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>5477000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-182000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-156000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-132000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>-140000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>-160000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>-320000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>-23063.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-1018.0</v>
       </c>
-      <c r="BZ11">
-[...2 lines deleted...]
-      <c r="CA11">
+      <c r="CB11">
+        <v>0.0</v>
+      </c>
+      <c r="CC11">
         <v>128330.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>-1906000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>338.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>-29036.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>-18412.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>-821000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>-11815.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>-17639.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>17345.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>-581000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>339386.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>-42000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>-39000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>-19000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>148764.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>23986.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>29033.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>-538.0</v>
       </c>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B12">
+        <v>7018.0</v>
+      </c>
+      <c r="C12">
+        <v>234808.0</v>
+      </c>
+      <c r="D12">
         <v>143000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>159000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>130000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>131000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>321000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>147000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>51000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>5095000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>129000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2034000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>176000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>24000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>28000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>315000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3104000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>87000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>572000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>446000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>98000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>786000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>258000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>32000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>261000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>132000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>37000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>30000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>68000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>103000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>22000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>4000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>23000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>10000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>27000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>33000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>16000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>41000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="AO12">
         <v>5000.0</v>
       </c>
       <c r="AP12">
-        <v>5000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AQ12">
         <v>5000.0</v>
       </c>
       <c r="AR12">
         <v>5000.0</v>
       </c>
       <c r="AS12">
         <v>5000.0</v>
       </c>
       <c r="AT12">
         <v>5000.0</v>
       </c>
       <c r="AU12">
         <v>5000.0</v>
       </c>
       <c r="AV12">
         <v>5000.0</v>
       </c>
       <c r="AW12">
         <v>5000.0</v>
       </c>
       <c r="AX12">
         <v>5000.0</v>
       </c>
       <c r="AY12">
+        <v>5000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>5000.0</v>
+      </c>
+      <c r="BA12">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="BB12">
         <v>7000.0</v>
       </c>
       <c r="BC12">
-        <v>7000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="BD12">
         <v>7000.0</v>
       </c>
       <c r="BE12">
+        <v>7000.0</v>
+      </c>
+      <c r="BF12">
+        <v>7000.0</v>
+      </c>
+      <c r="BG12">
         <v>531000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>6000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>7000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>17000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>113701.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>146000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>139000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>41000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>52813.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>113000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>145000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>167000.0</v>
       </c>
-      <c r="BQ12">
-[...4 lines deleted...]
-      </c>
       <c r="BS12">
         <v>0.0</v>
       </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
       <c r="CA12">
@@ -25272,162 +25814,172 @@
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
+        <v>0.0</v>
+      </c>
+      <c r="CK12">
+        <v>0.0</v>
+      </c>
+      <c r="CL12">
         <v>187.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>187.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>1478.42</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>1484.89</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>6811.53</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>17803.78</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>22055.58</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>61182.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13">
+        <v>971000.0</v>
+      </c>
+      <c r="C13">
+        <v>1000000.0</v>
+      </c>
+      <c r="D13">
         <v>1518000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1354000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>878000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>645000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>896000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1314000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>311000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1728000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>713000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>786000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1483000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1235000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>30000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>46000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>41000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>35000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>76000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>24000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>22000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>26000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>26000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>40000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>99000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>56000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>43000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>82000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -25450,84 +26002,82 @@
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-      <c r="Y14">
-[...4 lines deleted...]
-      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
@@ -25659,814 +26209,830 @@
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
         <v>14962.59</v>
       </c>
-      <c r="CH14">
-[...2 lines deleted...]
-      <c r="CI14">
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
         <v>-14253.56</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>14507.14</v>
       </c>
-      <c r="CK14">
-[...4 lines deleted...]
-      </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
         <v>120175.49</v>
       </c>
-      <c r="CP14">
-[...4 lines deleted...]
-      </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>-6664177.0</v>
+      </c>
+      <c r="C15">
+        <v>-43746320.0</v>
+      </c>
+      <c r="D15">
         <v>-32270000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>12329000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>10551000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-40764000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-27551000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>45241000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-8173000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-16731037.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-3895441.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>6778284.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-7973689.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-25247000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>5045000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>19088000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-6281000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-8546000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-647900.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>14548000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-4285000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-12653000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>4977000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-4068000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-2246812.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-2962000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2526000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-2036000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-4088000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-4030000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-2831000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-2403000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-10676000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-5206000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-1535000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-1715000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-1831000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-2598000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-300000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-1917000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-2474000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-2373000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-2629000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-1590000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-2474000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-3972000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-2834000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-3775000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-2442000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-2447000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-2045000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-5679000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-3478000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-2994000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-5311000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-2283000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-1921000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-5336000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-3706000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-7298000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-3759000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>5638000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-717000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-1562000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>8000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-1269000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-1135000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-1278000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-997000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>13396000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-895000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-1305000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-906000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>-1336000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-1473000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>-1947000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-786000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>-1598000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>-1878000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>-1134000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>1310000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>-808000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>-389000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>-384000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>423216.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>-400000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>-418000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>-516000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>108867.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>-623000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>-245000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>-231000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>-239000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>-377000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>-671000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>-267000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>-214000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>174</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-43782000.0</v>
+      </c>
+      <c r="D16">
         <v>-32270000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>12329000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>10551000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-40764000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-27551000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-5292000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>8985000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-10784000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-25247000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>5045000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>19088000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-6281000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-8546000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-822000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>14548000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-4285000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-12653000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4977000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-4068000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-3198000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-2962000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-2526000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-2036000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-4088000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-1588740.58</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-1346136.43</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-1822387.38</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-8267637.26</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1640646.08</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-16235510.43</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>7150790.59</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-1375347.4</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-5424170.26</v>
       </c>
-      <c r="AL16">
-[...4 lines deleted...]
-      </c>
       <c r="AN16">
         <v>0.0</v>
       </c>
       <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>-6550104.76</v>
       </c>
-      <c r="AP16">
-[...4 lines deleted...]
-      </c>
       <c r="AR16">
         <v>0.0</v>
       </c>
       <c r="AS16">
+        <v>0.0</v>
+      </c>
+      <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>-11206436.62</v>
       </c>
-      <c r="AT16">
-[...4 lines deleted...]
-      </c>
       <c r="AV16">
         <v>0.0</v>
       </c>
       <c r="AW16">
+        <v>0.0</v>
+      </c>
+      <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
         <v>-12848536.2</v>
       </c>
-      <c r="AX16">
-[...4 lines deleted...]
-      </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
         <v>0.0</v>
       </c>
       <c r="BH16">
         <v>0.0</v>
       </c>
       <c r="BI16">
+        <v>0.0</v>
+      </c>
+      <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
         <v>5654964.89</v>
       </c>
-      <c r="BJ16">
-[...2 lines deleted...]
-      <c r="BK16">
+      <c r="BL16">
+        <v>0.0</v>
+      </c>
+      <c r="BM16">
         <v>-68570.36</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>71892.85</v>
       </c>
-      <c r="BM16">
-[...4 lines deleted...]
-      </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
+        <v>0.0</v>
+      </c>
+      <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>11009204.47</v>
       </c>
-      <c r="BR16">
-[...4 lines deleted...]
-      </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
+        <v>0.0</v>
+      </c>
+      <c r="CB16">
+        <v>0.0</v>
+      </c>
+      <c r="CC16">
         <v>-1172574.29</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>1121287.34</v>
       </c>
-      <c r="CC16">
-[...4 lines deleted...]
-      </c>
       <c r="CE16">
+        <v>0.0</v>
+      </c>
+      <c r="CF16">
+        <v>0.0</v>
+      </c>
+      <c r="CG16">
         <v>-345165.24</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>349789.13</v>
       </c>
-      <c r="CG16">
-[...4 lines deleted...]
-      </c>
       <c r="CI16">
+        <v>0.0</v>
+      </c>
+      <c r="CJ16">
+        <v>0.0</v>
+      </c>
+      <c r="CK16">
         <v>-81770.44</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>83225.17</v>
       </c>
-      <c r="CK16">
-[...4 lines deleted...]
-      </c>
       <c r="CM16">
         <v>0.0</v>
       </c>
       <c r="CN16">
         <v>0.0</v>
       </c>
       <c r="CO16">
         <v>0.0</v>
       </c>
       <c r="CP16">
         <v>0.0</v>
       </c>
       <c r="CQ16">
         <v>0.0</v>
       </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
+      <c r="CS16">
+        <v>0.0</v>
+      </c>
+      <c r="CT16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17">
+        <v>-6647000.0</v>
+      </c>
+      <c r="C17">
+        <v>-43782000.0</v>
+      </c>
+      <c r="D17">
         <v>-32270000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>12329000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>10551000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-40764000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-27551000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>45241000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-8173000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-22175000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-5292000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>8985000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-10784000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-25247000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>5045000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>19088000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-6281000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-8546000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-822000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>14548000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-4285000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-12653000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>4977000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-4068000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-3198000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-2962000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2526000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-2036000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-4088000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-1588740.58</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-1346136.43</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-1822387.38</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-8267637.26</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>1640646.08</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-16235510.43</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>7150790.59</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-1375347.4</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-5424170.26</v>
       </c>
-      <c r="AL17">
-[...4 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-6550104.76</v>
       </c>
-      <c r="AP17">
-[...4 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-11206436.62</v>
       </c>
-      <c r="AT17">
-[...4 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>-12848536.2</v>
       </c>
-      <c r="AX17">
-[...4 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -26558,138 +27124,148 @@
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>951000.0</v>
+      </c>
+      <c r="C18">
+        <v>726000.0</v>
+      </c>
+      <c r="D18">
         <v>1375000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1195000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>748000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>514000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>575000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1167000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>226000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-5095000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1599000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1217000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>714000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1459000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1207000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1107000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-3195000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-46000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>572000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-370000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-74000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-764000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-232000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-6000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>301000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-33000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>19000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>13000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>14000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -26712,105 +27288,107 @@
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...4 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
       <c r="AH19"/>
-      <c r="AI19"/>
+      <c r="AI19">
+        <v>0.0</v>
+      </c>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
@@ -26828,147 +27406,145 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...4 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>1387750.21</v>
       </c>
-      <c r="AH20">
-[...4 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>1625241.85</v>
       </c>
-      <c r="AL20">
-[...4 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>645184.6</v>
       </c>
-      <c r="AP20">
-[...4 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>2728680.84</v>
       </c>
-      <c r="AT20">
-[...4 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -27072,374 +27648,382 @@
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>-6173913.4</v>
+      </c>
+      <c r="C21">
+        <v>-8102390.6</v>
+      </c>
+      <c r="D21">
         <v>-4671000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-4955000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-4354000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-7735000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-4000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-4799000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-4647000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-4458340.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-2792027.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-3047776.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-2922108.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-12258000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-3127000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-2894000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-4534000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-10173000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-1454229.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1971000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-4774000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-12872000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>3594000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-3385000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2716830.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-3962000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2387000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-2510000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-4481000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-3473000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-2364000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-2851000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-3676000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-4352000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-3571000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-3273000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-3746000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-2657000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-2301000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-2305000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-2416000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-3327000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-1663000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-1939000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-2481000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-3412000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-3537000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-4054000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-3088000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-3390000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-2724000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-2611000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-3106000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-3987000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-3113000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-5136000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-3596000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-4730000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-4111000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-7377000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-2988000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-3449000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-796000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-1822000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-1034000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-1148000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-1248000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-1521000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-1176000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-1449000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-1225000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-1611000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-1310000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>-1763000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>-1774000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>-2343000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>-810000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>-1081000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>-1979000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>-1006000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>-682000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>-848000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>-418000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>-403000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>-432000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>-431000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>-420000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>-528000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>-567000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>-626000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>-287000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>-265000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>-258000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>-228000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>-653000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>-238000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>-215000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...4 lines deleted...]
-      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -27606,395 +28190,407 @@
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>6173913.0</v>
+      </c>
+      <c r="C23">
+        <v>8102390.0</v>
+      </c>
+      <c r="D23">
         <v>4671000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4955000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4354000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>7735000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4799000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4647000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4458340.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2792027.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3047776.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2922108.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>12258000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3127000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2894000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4534000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>10173000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1454229.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1971000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4774000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>12872000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3594000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3385000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2716830.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3962000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2387000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2510000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4481000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3473000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2364000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2851000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>11121000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4352000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4358000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>3273000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>3746000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2657000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2301000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2305000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2416000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>3327000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1663000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1939000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2481000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>3412000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>3537000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>4054000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>3088000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>3390000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2724000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2611000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>3106000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3987000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>3113000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>5136000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>3596000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>4730000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>4117000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>8226000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>2988000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>3449000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>796000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1822000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1034000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1148000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1248000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>1521000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>1176000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>1449000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>1225000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>1611000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>1310000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>1763000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>1774000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>2343000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>809502.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>1081000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>1979000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>1006000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>681924.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>847597.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>418118.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>402602.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>432000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>430623.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>419554.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>528352.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>566632.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>626038.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>287000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>265000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>258000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>228355.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>646605.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>237769.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>154528.0</v>
       </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...4 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24"/>
-      <c r="AI24"/>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
@@ -28012,314 +28608,318 @@
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B25">
         <v>19000.0</v>
       </c>
       <c r="C25">
         <v>19000.0</v>
       </c>
       <c r="D25">
+        <v>19000.0</v>
+      </c>
+      <c r="E25">
+        <v>19000.0</v>
+      </c>
+      <c r="F25">
         <v>21000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="G25">
         <v>34000.0</v>
       </c>
       <c r="H25">
         <v>34000.0</v>
       </c>
       <c r="I25">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="J25">
         <v>34000.0</v>
       </c>
       <c r="K25">
         <v>33000.0</v>
       </c>
       <c r="L25">
+        <v>34000.0</v>
+      </c>
+      <c r="M25">
+        <v>33000.0</v>
+      </c>
+      <c r="N25">
         <v>32000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-11000.0</v>
       </c>
-      <c r="N25">
-[...2 lines deleted...]
-      <c r="O25">
+      <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
         <v>74000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>22000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>21000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="T25">
         <v>21000.0</v>
       </c>
       <c r="U25">
-        <v>9000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="V25">
-        <v>9000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="W25">
         <v>9000.0</v>
       </c>
       <c r="X25">
         <v>9000.0</v>
       </c>
       <c r="Y25">
         <v>9000.0</v>
       </c>
       <c r="Z25">
         <v>9000.0</v>
       </c>
       <c r="AA25">
         <v>9000.0</v>
       </c>
       <c r="AB25">
         <v>9000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
+      <c r="AC25">
+        <v>9000.0</v>
+      </c>
+      <c r="AD25">
+        <v>9000.0</v>
+      </c>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-      <c r="BD25">
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25">
         <v>8000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>8000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>7000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>7000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>8989.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>8989.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-89000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>107000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>9000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>9349.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BP25">
         <v>10000.0</v>
       </c>
       <c r="BQ25">
+        <v>10000.0</v>
+      </c>
+      <c r="BR25">
+        <v>10000.0</v>
+      </c>
+      <c r="BS25">
         <v>13077.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>8341.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>10078.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>9258.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>7867.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>10518.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>5223.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>1153.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>376.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>1120.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-53.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>1168.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-75247.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>27227.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>28235.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>27000.0</v>
       </c>
-      <c r="CG25"/>
-[...1 lines deleted...]
-      <c r="CI25">
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25">
         <v>22.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>1312.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>941.0</v>
       </c>
-      <c r="CL25">
-[...2 lines deleted...]
-      <c r="CM25"/>
       <c r="CN25">
         <v>1000.0</v>
       </c>
-      <c r="CO25">
-[...1 lines deleted...]
-      </c>
+      <c r="CO25"/>
       <c r="CP25">
-        <v>432.0</v>
+        <v>1000.0</v>
       </c>
       <c r="CQ25">
         <v>432.0</v>
       </c>
       <c r="CR25">
         <v>432.0</v>
       </c>
+      <c r="CS25">
+        <v>432.0</v>
+      </c>
+      <c r="CT25">
+        <v>432.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...4 lines deleted...]
-      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
@@ -28486,558 +29086,576 @@
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
+        <v>3966000.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27">
         <v>34000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>34000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>33000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>33000.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="M27"/>
+      <c r="N27">
         <v>1620000.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27">
         <v>1238000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2746000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1001000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1066000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>968000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2158000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27">
         <v>1154000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-      <c r="BH27">
-[...1 lines deleted...]
-      </c>
+      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27">
+        <v>645000.0</v>
+      </c>
+      <c r="BK27"/>
+      <c r="BL27">
         <v>49000.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>6145000.0</v>
+      </c>
+      <c r="C28">
+        <v>8070000.0</v>
+      </c>
+      <c r="D28">
         <v>4671000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4955000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4354000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3769000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4799000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4647000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>5844000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3729000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3977000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2240000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5635000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2986000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2868000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4601000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4753000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>837000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2031000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4757000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10714000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3594000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3385000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3867000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3962000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2387000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2510000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4472000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3479000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2364000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2851000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3676000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>3491000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3571000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2865000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>3746000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2657000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2301000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2305000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2416000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>3327000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1663000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1939000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2481000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3412000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3537000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>4054000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3088000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>3390000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2724000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2611000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>3106000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>3987000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>3113000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>5136000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>3596000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>4749000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>4111000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>8226000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>3627000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2227360.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>779000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1854000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1066000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1147583.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1205000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1521000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1176000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1448554.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1225250.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1611032.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1309536.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1762538.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1773825.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>2343252.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>809502.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>1080573.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>1979434.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>1006135.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>681924.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>847597.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>418118.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>402602.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>432000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>430623.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>419554.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>527018.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>565320.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>218195.84</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>211413.36</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>196748.09</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>175056.2</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>144973.61</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>408343.31</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>158290.46</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>197734.81</v>
       </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>-1541000.0</v>
+      </c>
+      <c r="C29">
+        <v>-18741000.0</v>
+      </c>
+      <c r="D29">
         <v>4511000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-2025000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4345000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1437000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-8591000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>15630000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5773000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-14177000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6350000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2612000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-3480000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-5538000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>7579000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>7626000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-1399000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-403000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>218000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>5181000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-366000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-889000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-195000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>676000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-392000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-294000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>191000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-289000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-306000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -29060,634 +29678,648 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>6141829.0</v>
+      </c>
+      <c r="C30">
+        <v>8044438.0</v>
+      </c>
+      <c r="D30">
         <v>4671000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4955000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4354000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7735000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4799000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4647000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4384399.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2719889.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2975353.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2853344.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>12258000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>3127000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2894000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4534000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>10173000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1432159.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1971000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4774000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>12872000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-3594000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3385000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2710506.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3962000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2387000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2510000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>4472000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3473000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2364000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2851000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>11121000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>4352000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>4358000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>3273000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>3746000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2657000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2301000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2305000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2416000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>3327000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1663000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1939000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2481000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3412000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>3537000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>4054000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>3088000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>3390000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>2724000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>2611000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>3106000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>3987000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1879.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>5136000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>3596000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>4730000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>4117000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>8226000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2988000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>3449000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>775000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>1822000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>1034000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>1148000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>1205000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>1521000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>1176000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>1449000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>1225000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>1611000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>1310000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>1763000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>1774000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>2343000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>809502.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>1081000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>1979000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>1006000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>681924.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>847597.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>418118.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>402602.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>432000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>430623.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>419554.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>528352.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>566632.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>283887.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>287000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>265000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>258000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>228355.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>646605.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>237769.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>154528.0</v>
       </c>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:98">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B31">
+        <v>-2035245.0</v>
+      </c>
+      <c r="C31">
+        <v>-54369656.0</v>
+      </c>
+      <c r="D31">
         <v>-23088000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>15259000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>19250000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-34466000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-32142000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>65670000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>2247000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-22969243.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>3570821.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>11796552.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-7624693.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-18527000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>15751000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>29608000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-3146000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1224000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>978157.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>21700000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>123000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-670000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1188000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-7000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>194612.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>706000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>52000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>185000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>87000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-503000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>2949000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>1649000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-6704000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>869000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>1908000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>1953000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>2089000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>43000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>3532000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>1196000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>593000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>1697000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>957000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>415000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-25000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>695000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>3607000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>1494000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>1171000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>1488000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>2362000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-767000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>1059000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>509000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>1277000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>2595000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>1566000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>295000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>10000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>96000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-796000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>11940000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>199000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>210000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>1066000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>50014.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>113000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>243000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>179000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>13169000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>148250.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>150032.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>271536.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>287229.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>141111.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>76514.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-38054.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>9895000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>101710.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-128000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>86408.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>3996000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>29036.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>18412.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>33858.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>3620000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>1260.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>29353.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>94439.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>626038.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>18000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-5000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-3000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-176000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>8714.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>7924.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>60787.0</v>
       </c>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:98">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
@@ -29928,110 +30560,117 @@
       <c r="CJ32">
         <v>0.0</v>
       </c>
       <c r="CK32">
         <v>0.0</v>
       </c>
       <c r="CL32">
         <v>0.0</v>
       </c>
       <c r="CM32">
         <v>0.0</v>
       </c>
       <c r="CN32">
         <v>0.0</v>
       </c>
       <c r="CO32">
         <v>0.0</v>
       </c>
       <c r="CP32">
         <v>0.0</v>
       </c>
       <c r="CQ32">
         <v>0.0</v>
       </c>
       <c r="CR32">
+        <v>0.0</v>
+      </c>
+      <c r="CS32">
+        <v>0.0</v>
+      </c>
+      <c r="CT32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -30063,569 +30702,588 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>47498259.0</v>
+      </c>
+      <c r="C2">
         <v>82438000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>46150000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11523000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17528000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8793000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2928000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4049000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1646000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>990000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>256000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1063000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2284000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7063000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1044000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>285280.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8098982.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13480147.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5785506.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4321354.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1327300.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3078599.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>880098.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384750.0</v>
       </c>
       <c r="Y2">
         <v>2384750.0</v>
       </c>
+      <c r="Z2">
+        <v>2384750.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>136860377</v>
+      </c>
+      <c r="C3">
         <v>106279000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>230162000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>183296000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>73611000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>158795000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27201000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>37068000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>21916000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>24070000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>18602000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>30988000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>34556000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>48724000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>41305000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>37763017</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>21666928</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14706219</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8525224</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>30921</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3842958</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6714026</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6304843</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5857121</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>126225</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>69933961.0</v>
+      </c>
+      <c r="C6">
         <v>-32623000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>36288000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>34627000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6005000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8735000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5865000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1122000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2403000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>656000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>734000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-807000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1221000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4779000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6019000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>759089.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-7813702.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5381165.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7694641.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1464152.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2994054.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1751299.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2198500.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1504652.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-400954.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B7">
+        <v>-601508.0</v>
+      </c>
+      <c r="C7">
         <v>605000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>100000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5001000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1034000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1430000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1798000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-50000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2079000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>687000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1703000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1212000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1256000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>613000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1152000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1813764.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-5636268.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5850796.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-188980.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>76062.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>275745.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-199216.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>33217.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-191135.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-131406.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>-169861.0</v>
+      </c>
+      <c r="C9">
         <v>-32000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>457000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-845000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5056000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1696000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1664000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-997000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>15000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>408000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-253000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1218000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-679000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1899000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2738500.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-127685.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>182175.0</v>
       </c>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
       <c r="T9">
         <v>0.0</v>
       </c>
       <c r="U9">
         <v>0.0</v>
       </c>
       <c r="V9">
         <v>0.0</v>
       </c>
       <c r="W9">
         <v>0.0</v>
       </c>
       <c r="X9">
         <v>0.0</v>
       </c>
-      <c r="Y9"/>
+      <c r="Y9">
+        <v>0.0</v>
+      </c>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
-[...1 lines deleted...]
-      </c>
+      <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
@@ -30633,344 +31291,351 @@
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10">
         <v>0.0</v>
       </c>
       <c r="S10">
         <v>0.0</v>
       </c>
       <c r="T10">
         <v>0.0</v>
       </c>
       <c r="U10">
         <v>0.0</v>
       </c>
       <c r="V10">
         <v>0.0</v>
       </c>
       <c r="W10">
         <v>0.0</v>
       </c>
       <c r="X10">
         <v>0.0</v>
       </c>
-      <c r="Y10"/>
+      <c r="Y10">
+        <v>0.0</v>
+      </c>
+      <c r="Z10"/>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>6090000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>266000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-134000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>947000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2094000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>690000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-796133.37</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>933484.53</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2023910.38</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1283007.46</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
       <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
         <v>976930.79</v>
       </c>
-      <c r="Q11">
-[...1 lines deleted...]
-      </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>62458.91</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>139460.22</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>37739.09</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>164665.52</v>
       </c>
-      <c r="V11">
-[...1 lines deleted...]
-      </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>60909.79</v>
       </c>
-      <c r="X11">
-[...2 lines deleted...]
-      <c r="Y11"/>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-13822000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5704000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2358000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10416000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2215000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1405000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1121978.58</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3249673.07</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8336628.07</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>19149.37</v>
       </c>
-      <c r="O12">
-[...1 lines deleted...]
-      </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
         <v>4596482.58</v>
       </c>
-      <c r="S12">
-[...1 lines deleted...]
-      </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
-      <c r="Y12"/>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>0.0</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="K13">
         <v>-0.01</v>
       </c>
       <c r="L13">
+        <v>-0.01</v>
+      </c>
+      <c r="M13">
         <v>-637.19</v>
       </c>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
       <c r="N13">
         <v>0.0</v>
       </c>
       <c r="O13">
         <v>0.0</v>
       </c>
       <c r="P13">
         <v>0.0</v>
       </c>
       <c r="Q13">
         <v>0.0</v>
       </c>
       <c r="R13">
         <v>0.0</v>
       </c>
       <c r="S13">
         <v>0.0</v>
       </c>
       <c r="T13">
         <v>0.0</v>
       </c>
       <c r="U13">
         <v>0.0</v>
       </c>
       <c r="V13">
         <v>0.0</v>
       </c>
       <c r="W13">
         <v>0.0</v>
       </c>
       <c r="X13">
         <v>0.0</v>
       </c>
-      <c r="Y13"/>
+      <c r="Y13">
+        <v>0.0</v>
+      </c>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B14">
+        <v>231810.0</v>
+      </c>
+      <c r="C14">
         <v>136000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>385000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>84000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>85000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="G14">
         <v>36000.0</v>
       </c>
       <c r="H14">
+        <v>36000.0</v>
+      </c>
+      <c r="I14">
         <v>1168000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-2115000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-866000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-117000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-552000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2548000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>13000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>31000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>35989.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>39349.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>40754.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>24761.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2611.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7215.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4339.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2941.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1728.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>432.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
@@ -30978,2077 +31643,2139 @@
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>0.0</v>
+      </c>
+      <c r="Z15"/>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B16">
+        <v>117432221.0</v>
+      </c>
+      <c r="C16">
         <v>49815000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>82438000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>46150000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11523000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>17528000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8793000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2927000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4049000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1646000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>990000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>256000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1063000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2284000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7063000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1044369.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>285280.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8098982.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>13480147.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5785506.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4321354.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1327300.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3078598.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>880098.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1983796.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>-152306778.0</v>
+      </c>
+      <c r="C18">
         <v>-120499000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-251699000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-191279000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-85348000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-168540000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-38097000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-46474000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-32057000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-29248000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-26028000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-35242000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-40260000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-52909000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-44533000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-46388283.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-30199640.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-17258421.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-11875292.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2361229.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-5063445.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-8478371.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7121049.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-6839390.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-411504.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>208</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-121236000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-178815000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-286435000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-9377000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-180464000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-14771000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-42648000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-28151000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-16552000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3095906.6</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>10270878.5</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>19912454.11</v>
       </c>
-      <c r="N19">
-[...1 lines deleted...]
-      </c>
       <c r="O19">
         <v>0.0</v>
       </c>
       <c r="P19">
         <v>0.0</v>
       </c>
       <c r="Q19">
         <v>0.0</v>
       </c>
       <c r="R19">
         <v>0.0</v>
       </c>
       <c r="S19">
         <v>0.0</v>
       </c>
       <c r="T19">
         <v>0.0</v>
       </c>
       <c r="U19">
         <v>0.0</v>
       </c>
       <c r="V19">
         <v>0.0</v>
       </c>
       <c r="W19">
         <v>0.0</v>
       </c>
       <c r="X19">
         <v>0.0</v>
       </c>
-      <c r="Y19"/>
+      <c r="Y19">
+        <v>0.0</v>
+      </c>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B20">
+        <v>272666000.0</v>
+      </c>
+      <c r="C20">
         <v>101018000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>61519000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>36579000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>59104000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>195440000.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>41596000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>-477000.0</v>
+      </c>
+      <c r="C21">
         <v>-639000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>198159000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>281929000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-77000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24000.0</v>
       </c>
       <c r="H21">
         <v>-24000.0</v>
       </c>
       <c r="I21">
         <v>-24000.0</v>
       </c>
       <c r="J21">
         <v>-24000.0</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
+        <v>-24000.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21">
         <v>0.0</v>
       </c>
       <c r="N21">
         <v>0.0</v>
       </c>
       <c r="O21">
         <v>0.0</v>
       </c>
       <c r="P21">
         <v>0.0</v>
       </c>
       <c r="Q21">
         <v>0.0</v>
       </c>
       <c r="R21">
         <v>0.0</v>
       </c>
       <c r="S21">
         <v>0.0</v>
       </c>
       <c r="T21">
         <v>0.0</v>
       </c>
       <c r="U21">
         <v>0.0</v>
       </c>
       <c r="V21">
         <v>0.0</v>
       </c>
       <c r="W21">
         <v>0.0</v>
       </c>
       <c r="X21">
         <v>0.0</v>
       </c>
-      <c r="Y21"/>
+      <c r="Y21">
+        <v>0.0</v>
+      </c>
+      <c r="Z21"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>-53128667.0</v>
+      </c>
+      <c r="C22">
         <v>-31247000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-29266000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-7394000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>895000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-14942000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-11613000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-19940000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-10287000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-7289000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-9066000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-13023000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-13649000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-12509000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-20098000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3539727.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-4678569.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>10289688.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-5541784.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-3330000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1157281.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1226287.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1338273.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1630250.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-153990.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B23">
+        <v>388.0</v>
+      </c>
+      <c r="C23">
         <v>886000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>107000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7321000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>25532000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4302000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5204000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9336000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>40695.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-16552000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-21692000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-9434000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-11403000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-41227000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-49789000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>469.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-247866.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3212089.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-20282717.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-8751242.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-7084510.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-8228329.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>20.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-126225.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B24">
+        <v>-50465841.0</v>
+      </c>
+      <c r="C24">
         <v>-14957000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-53716000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-50692000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4345000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-5440000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-533000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-38000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>892000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>9120.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5119000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5435000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1355000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-30302000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-37763017.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-21666928.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-14697219.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-200000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-14592074.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>225000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1.0</v>
       </c>
-      <c r="X24">
-[...2 lines deleted...]
-      <c r="Y24"/>
+      <c r="Y24">
+        <v>0.0</v>
+      </c>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B25">
+        <v>49952259.0</v>
+      </c>
+      <c r="C25">
         <v>1231000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12670000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-17080000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-21887000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1413000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2221000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-729000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-7457000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-5220000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-3004000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-8021000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3797000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-5571000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>272000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-10537047.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>90310.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-20585444.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2355935.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>921019.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-346166.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-343181.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>485909.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>837388.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-315.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B26">
+        <v>272666000.0</v>
+      </c>
+      <c r="C26">
         <v>101904000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>62292000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>43900000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>84636000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>199742000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>31556000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>50932000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>40695000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>22386000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>29852000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>8793233.04</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>14954344.35</v>
       </c>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="Y26"/>
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B27">
+        <v>4718000.0</v>
+      </c>
+      <c r="C27">
         <v>3680000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3269000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3138000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3506000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8804000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5397000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5178000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7518000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3670000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3647000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>9679000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7038000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>10691000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>14917000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>452829.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1481466.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1852004.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>271967182.0</v>
+      </c>
+      <c r="C28">
         <v>101265000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>260451000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>325829000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>84559000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>199721000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>31532000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>50932000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>40695.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>22386000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>29852000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12881000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15886000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>40633000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>59036000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>68677469.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>966876.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>383126.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>31327426.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12545702.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11299051.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8241374.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7467020.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8078168.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10550.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>-15446400.0</v>
+      </c>
+      <c r="C29">
         <v>-14220000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-21537000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-7983000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-11737000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-9745000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-10896000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-9406000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-10141000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5178000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-7426000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-4254000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5704000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4185000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3228000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-8625266.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-8532712.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-2552202.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3350068.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2330308.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1220487.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1764345.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-816206.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-982269.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-285279.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>-187791837.0</v>
+      </c>
+      <c r="C30">
         <v>-121236000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-202895000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-286435000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-78643000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-180464000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-14771000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-42648000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-28151000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-16552000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-21692000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9434000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-11403000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-41227000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-49789000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-59293114.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-247866.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3212089.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-20282717.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-8751242.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-7084510.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-8228329.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4452314.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-8600551.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-126225.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR30"/>
+  <dimension ref="A1:CT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE1" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CI1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="CL1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CM1" t="s">
-        <v>153</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>157</v>
       </c>
+      <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>119352724.0</v>
+      </c>
+      <c r="C2">
+        <v>101576961.0</v>
+      </c>
+      <c r="D2">
         <v>121383000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>156761000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>49815000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>51162000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>71309000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>55693000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>82438000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>118962000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>202642000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>37566000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>46150000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>66164000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>153035000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>295824000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11523000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>10589000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>53219000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13724000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>17528000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>21763000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>18748000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>6773000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8793000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2774000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4819000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1894000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2928000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3475000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>5963000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4819000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4049000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>3384000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>4537000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2026000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1646000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2739000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2077000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1303000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>990000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>880000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1142000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>326000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>256000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>607000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1241000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1907000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1063000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4028000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1342000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>2783000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2284000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1272000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>-665000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>16342000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>7063000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>-18794000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1351000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1119000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1044000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>3536000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1387000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1591000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>285000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>329000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>775000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>617000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>8099000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>11160315.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>19070832.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>21371258.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>13480095.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>26769353.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>30628055.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>4504151.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>5786439.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>7985917.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>8863358.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>3207613.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>4321579.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>1580720.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>2436480.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>2290000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>1327000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>2526143.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>1284857.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>958814.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>3078437.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>39000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>2623000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>4171000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>880000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>237840.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>778726.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>1983796.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>2384750.0</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>22359634</v>
+      </c>
+      <c r="C3">
+        <v>48682294</v>
+      </c>
+      <c r="D3">
         <v>52864000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>21134000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>14253000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>27681000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>28046000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>12646000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>39300000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>63667000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>73742000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>47736000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>48630000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>75429000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>63406000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>27204000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>10091000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>28276000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>25550000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>12238000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>7548000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>137905000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>12039000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4350000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>4501000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>8900000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>10810000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4258000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3232000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>8414000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>17178000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>7430000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>4046000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>4152000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>9572000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>5797000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>2395000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>3969000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>10507000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>6138000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>3456000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>3802000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>7201000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>5237000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2362000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>6985000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>13761000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>6266000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>3976000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>5325000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>14347000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>8154000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>6730000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>11148000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>17173000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>12172000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>7829000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>6394000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>18291000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>9729000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>6891000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>10461017</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>17910000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>7453000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>1939000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>4400928</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>11222000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>1904000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>4140000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>2426040</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>6960619</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>2402165</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>2917395</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>2216966</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>4068088</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>1543676</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>696494</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>12862786</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>1446970</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>10329269</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>1117468</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>954456</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>739245</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>1072257</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>1077000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>1074616</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>2158423</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>760630</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>2720357</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>1148843</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>1181000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>3609000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>366000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>542541</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>4611397</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>576958</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>126225</v>
       </c>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4"/>
-      <c r="AI4"/>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
-      <c r="AK4">
-[...1 lines deleted...]
-      </c>
+      <c r="AK4"/>
       <c r="AL4"/>
-      <c r="AM4"/>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
@@ -33062,111 +33789,113 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...4 lines deleted...]
-      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5"/>
-      <c r="AI5"/>
+      <c r="AI5">
+        <v>0.0</v>
+      </c>
       <c r="AJ5"/>
-      <c r="AK5">
-[...1 lines deleted...]
-      </c>
+      <c r="AK5"/>
       <c r="AL5"/>
-      <c r="AM5"/>
+      <c r="AM5">
+        <v>0.0</v>
+      </c>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
@@ -33180,691 +33909,705 @@
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>7867197.0</v>
+      </c>
+      <c r="C6">
+        <v>15855259.0</v>
+      </c>
+      <c r="D6">
         <v>-18279000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-35378000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>106946000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1347000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-20147000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>15616000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-26745000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-36524000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-83680000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>165076000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-8584000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-20014000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-86871000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-142789000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>284301000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>934000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-42630000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>39495000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3804000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4235000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>3015000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>11975000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2020000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>6019000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2045000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>2925000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1034000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-548000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-2488000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1144000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>770000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>665000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-1153000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>2511000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>380000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-1093000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>662000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>774000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>313000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>110000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-262000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>816000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>70000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-351000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-634000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-666000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>844000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-2965000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>2686000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1441000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>499000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>1012000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>1937000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-17007000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>9279000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>25857000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>263000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>232000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>75000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-2491631.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>2149000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-204000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>1306000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-43720.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-446000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>158000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-7482000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-3061333.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-7910517.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-2300426.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>7891163.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-13289206.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-3858702.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>26123904.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-1282288.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-2200411.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-877441.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>5655745.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-1113966.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>2740634.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-855760.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>146480.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>963000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-1198843.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>1241286.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>326043.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-2119623.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>3039598.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-2584000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-1548000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>3291000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>642258.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-540886.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-1205070.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-400954.0</v>
       </c>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B7">
+        <v>-422087.0</v>
+      </c>
+      <c r="C7">
+        <v>-1004179.0</v>
+      </c>
+      <c r="D7">
         <v>861000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>160000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-615000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3563000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1271000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-7304000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4469000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3629000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2275000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1780000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>577000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-8155000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-2713000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2821000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-3905000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-3787000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3048000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>4009000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2237000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-665000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>4660000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-3203000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-2223000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-1158000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>800000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-591000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-862000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-3634000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>2488000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>841000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-112000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-3641000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>2290000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>1092000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-2058000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-2312000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>1478000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>813000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>707000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-945000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-130000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>747000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-1376000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-1809000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>2494000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>816000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-289000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-3504000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>1477000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>2635000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-1864000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-2079000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>52000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>787000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>1852000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-1464000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-1971000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>2635000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>1952000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-478764.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-1024000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-1230000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>919000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>306732.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-450000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-25000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-5468000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>6093504.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-295629.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>345072.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-292151.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>255222.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-382565.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>67514.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-129151.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>202361.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-8061.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-6141.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-112097.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>116628.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>777.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-12660.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>171000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-123621.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>11129.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-52621.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-34103.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>126217.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-90000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-28000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>25000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-440218.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>50553.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>329936.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>-131406.0</v>
       </c>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8"/>
-      <c r="AI8"/>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
       <c r="AJ8"/>
-      <c r="AK8">
-[...1 lines deleted...]
-      </c>
+      <c r="AK8"/>
       <c r="AL8"/>
-      <c r="AM8"/>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
@@ -33878,374 +34621,378 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>28071.0</v>
+      </c>
+      <c r="C9">
+        <v>-411663.7</v>
+      </c>
+      <c r="D9">
         <v>-398000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>771000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-131000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2916000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>720000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-6940000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>4665000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2795000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-363000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-2030000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>55000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>49000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-2513000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>609000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1010000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-4186000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1518000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2234000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-1587000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>699000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1734000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-2923000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-1206000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-917000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-43000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-593000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-111000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>908000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>28000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1552000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-381000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>422000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>289000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-867000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>171000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>180000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>481000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-724000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>60000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>189000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-9000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-69000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>297000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>164000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-523000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-185000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>291000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>338000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-322000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>965000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>237000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>1224000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-1265000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-767000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>129000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>1235000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-1534000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-443000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>2641000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-1533500.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-1033000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-362000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>190000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>223315.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-352000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-114000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>115000.0</v>
       </c>
-      <c r="BQ9">
-[...2 lines deleted...]
-      <c r="BR9">
+      <c r="BS9">
+        <v>0.0</v>
+      </c>
+      <c r="BT9">
         <v>-194000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>177000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>-30000.0</v>
       </c>
-      <c r="BU9">
-[...4 lines deleted...]
-      </c>
       <c r="BW9">
         <v>0.0</v>
       </c>
       <c r="BX9">
         <v>0.0</v>
       </c>
       <c r="BY9">
         <v>0.0</v>
       </c>
       <c r="BZ9">
         <v>0.0</v>
       </c>
       <c r="CA9">
         <v>0.0</v>
       </c>
       <c r="CB9">
         <v>0.0</v>
       </c>
       <c r="CC9">
         <v>0.0</v>
       </c>
       <c r="CD9">
         <v>0.0</v>
       </c>
       <c r="CE9">
         <v>0.0</v>
       </c>
       <c r="CF9">
         <v>0.0</v>
       </c>
       <c r="CG9">
         <v>0.0</v>
       </c>
       <c r="CH9">
         <v>0.0</v>
       </c>
       <c r="CI9">
         <v>0.0</v>
       </c>
       <c r="CJ9">
         <v>0.0</v>
       </c>
       <c r="CK9">
         <v>0.0</v>
       </c>
       <c r="CL9">
         <v>0.0</v>
       </c>
       <c r="CM9">
+        <v>0.0</v>
+      </c>
+      <c r="CN9">
+        <v>0.0</v>
+      </c>
+      <c r="CO9">
         <v>12621.58</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>25202.64</v>
       </c>
-      <c r="CO9">
-[...4 lines deleted...]
-      </c>
       <c r="CQ9">
         <v>0.0</v>
       </c>
       <c r="CR9">
         <v>0.0</v>
       </c>
+      <c r="CS9">
+        <v>0.0</v>
+      </c>
+      <c r="CT9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
-[...4 lines deleted...]
-      </c>
+      <c r="Y10"/>
+      <c r="Z10"/>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
@@ -34412,523 +35159,527 @@
       </c>
       <c r="CK10">
         <v>0.0</v>
       </c>
       <c r="CL10">
         <v>0.0</v>
       </c>
       <c r="CM10">
         <v>0.0</v>
       </c>
       <c r="CN10">
         <v>0.0</v>
       </c>
       <c r="CO10">
         <v>0.0</v>
       </c>
       <c r="CP10">
         <v>0.0</v>
       </c>
       <c r="CQ10">
         <v>0.0</v>
       </c>
       <c r="CR10">
         <v>0.0</v>
       </c>
+      <c r="CS10">
+        <v>0.0</v>
+      </c>
+      <c r="CT10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-1912000.0</v>
       </c>
-      <c r="K11">
-[...2 lines deleted...]
-      <c r="L11">
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>-5298000.0</v>
       </c>
-      <c r="M11">
-[...2 lines deleted...]
-      <c r="N11">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>16741000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2212000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-4915000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>399000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>4566000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1775000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-650000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-1364000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2926000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-280000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1017000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-241000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>843000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-751000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1312938.5</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1169726.47</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1814803.58</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>208317.2</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-1330562.7</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1574066.67</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1510991.13</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-1674303.31</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>382102.45</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2423642.32</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1689748.55</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>497462.71</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-1525178.82</v>
       </c>
-      <c r="AP11">
-[...4 lines deleted...]
-      </c>
       <c r="AR11">
         <v>0.0</v>
       </c>
       <c r="AS11">
+        <v>0.0</v>
+      </c>
+      <c r="AT11">
+        <v>0.0</v>
+      </c>
+      <c r="AU11">
         <v>1260648.83</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>3069916.96</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>394527.22</v>
       </c>
-      <c r="AV11">
-[...2 lines deleted...]
-      <c r="AW11">
+      <c r="AX11">
+        <v>0.0</v>
+      </c>
+      <c r="AY11">
         <v>-2023910.38</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1475266.73</v>
       </c>
-      <c r="AY11">
-[...4 lines deleted...]
-      </c>
       <c r="BA11">
+        <v>0.0</v>
+      </c>
+      <c r="BB11">
+        <v>0.0</v>
+      </c>
+      <c r="BC11">
         <v>1283007.46</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>4658454.65</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>3273674.89</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1738998.79</v>
       </c>
-      <c r="BE11">
-[...2 lines deleted...]
-      <c r="BF11">
+      <c r="BG11">
+        <v>0.0</v>
+      </c>
+      <c r="BH11">
         <v>1900771.36</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>2525430.77</v>
       </c>
-      <c r="BH11">
-[...2 lines deleted...]
-      <c r="BI11">
+      <c r="BJ11">
+        <v>0.0</v>
+      </c>
+      <c r="BK11">
         <v>976930.79</v>
       </c>
-      <c r="BJ11">
-[...4 lines deleted...]
-      </c>
       <c r="BL11">
+        <v>0.0</v>
+      </c>
+      <c r="BM11">
+        <v>0.0</v>
+      </c>
+      <c r="BN11">
         <v>717943.67</v>
       </c>
-      <c r="BM11">
-[...4 lines deleted...]
-      </c>
       <c r="BO11">
         <v>0.0</v>
       </c>
       <c r="BP11">
         <v>0.0</v>
       </c>
       <c r="BQ11">
+        <v>0.0</v>
+      </c>
+      <c r="BR11">
+        <v>0.0</v>
+      </c>
+      <c r="BS11">
         <v>62458.91</v>
       </c>
-      <c r="BR11">
-[...4 lines deleted...]
-      </c>
       <c r="BT11">
         <v>0.0</v>
       </c>
       <c r="BU11">
+        <v>0.0</v>
+      </c>
+      <c r="BV11">
+        <v>0.0</v>
+      </c>
+      <c r="BW11">
         <v>139460.22</v>
       </c>
-      <c r="BV11">
-[...2 lines deleted...]
-      <c r="BW11">
+      <c r="BX11">
+        <v>0.0</v>
+      </c>
+      <c r="BY11">
         <v>25558.5</v>
       </c>
-      <c r="BX11">
-[...2 lines deleted...]
-      <c r="BY11">
+      <c r="BZ11">
+        <v>0.0</v>
+      </c>
+      <c r="CA11">
         <v>37739.09</v>
       </c>
-      <c r="BZ11">
-[...4 lines deleted...]
-      </c>
       <c r="CB11">
         <v>0.0</v>
       </c>
       <c r="CC11">
+        <v>0.0</v>
+      </c>
+      <c r="CD11">
+        <v>0.0</v>
+      </c>
+      <c r="CE11">
         <v>164665.52</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>62752.51</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>30191.76</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>72769.37</v>
       </c>
-      <c r="CG11">
-[...4 lines deleted...]
-      </c>
       <c r="CI11">
         <v>0.0</v>
       </c>
       <c r="CJ11">
         <v>0.0</v>
       </c>
       <c r="CK11">
+        <v>0.0</v>
+      </c>
+      <c r="CL11">
+        <v>0.0</v>
+      </c>
+      <c r="CM11">
         <v>60909.79</v>
       </c>
-      <c r="CL11">
-[...4 lines deleted...]
-      </c>
       <c r="CN11">
         <v>0.0</v>
       </c>
       <c r="CO11">
         <v>0.0</v>
       </c>
       <c r="CP11">
         <v>0.0</v>
       </c>
       <c r="CQ11">
         <v>0.0</v>
       </c>
       <c r="CR11">
         <v>0.0</v>
       </c>
+      <c r="CS11">
+        <v>0.0</v>
+      </c>
+      <c r="CT11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>2212000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>-14348000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>8367000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>8367000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-8530000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-16380000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>545000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2949000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-2088000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-17094000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2347000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>8758000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-6736000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2124000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1586000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-348000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>570000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>139000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2027000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>202057.25</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>154537.04</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>671924.77</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>6920932.39</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1407448.13</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-338955.95</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-29309.68</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>398858.26</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>778049.18</v>
       </c>
-      <c r="AL12">
-[...4 lines deleted...]
-      </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
+        <v>0.0</v>
+      </c>
+      <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12">
         <v>2149411.17</v>
       </c>
-      <c r="AP12">
-[...4 lines deleted...]
-      </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
+        <v>0.0</v>
+      </c>
+      <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
         <v>4388606.83</v>
       </c>
-      <c r="AT12">
-[...4 lines deleted...]
-      </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
+        <v>0.0</v>
+      </c>
+      <c r="AX12">
+        <v>0.0</v>
+      </c>
+      <c r="AY12">
         <v>8336628.07</v>
       </c>
-      <c r="AX12">
-[...4 lines deleted...]
-      </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
+        <v>0.0</v>
+      </c>
+      <c r="BB12">
+        <v>0.0</v>
+      </c>
+      <c r="BC12">
         <v>19149.37</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>19342.36</v>
       </c>
-      <c r="BC12">
-[...4 lines deleted...]
-      </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
         <v>0.0</v>
       </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
         <v>0.0</v>
       </c>
       <c r="BO12">
         <v>0.0</v>
       </c>
       <c r="BP12">
         <v>0.0</v>
       </c>
       <c r="BQ12">
+        <v>0.0</v>
+      </c>
+      <c r="BR12">
+        <v>0.0</v>
+      </c>
+      <c r="BS12">
         <v>4596482.58</v>
       </c>
-      <c r="BR12">
-[...4 lines deleted...]
-      </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
@@ -34960,147 +35711,149 @@
       </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
         <v>0.0</v>
       </c>
       <c r="CM12">
         <v>0.0</v>
       </c>
       <c r="CN12">
         <v>0.0</v>
       </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
       <c r="CQ12">
         <v>0.0</v>
       </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
+      <c r="CS12">
+        <v>0.0</v>
+      </c>
+      <c r="CT12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
-[...4 lines deleted...]
-      </c>
+      <c r="Y13"/>
+      <c r="Z13"/>
       <c r="AA13">
+        <v>0.0</v>
+      </c>
+      <c r="AB13">
+        <v>0.0</v>
+      </c>
+      <c r="AC13">
         <v>-593000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-593000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-171416.23</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-281970.64</v>
       </c>
-      <c r="AE13">
-[...4 lines deleted...]
-      </c>
       <c r="AG13">
         <v>0.0</v>
       </c>
       <c r="AH13">
         <v>0.0</v>
       </c>
       <c r="AI13">
         <v>0.0</v>
       </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
+        <v>0.0</v>
+      </c>
+      <c r="AL13">
+        <v>0.0</v>
+      </c>
+      <c r="AM13">
         <v>-553.77</v>
       </c>
-      <c r="AL13">
-[...4 lines deleted...]
-      </c>
       <c r="AN13">
         <v>0.0</v>
       </c>
       <c r="AO13">
+        <v>0.0</v>
+      </c>
+      <c r="AP13">
+        <v>0.0</v>
+      </c>
+      <c r="AQ13">
         <v>-722.49</v>
       </c>
-      <c r="AP13">
-[...4 lines deleted...]
-      </c>
       <c r="AR13">
         <v>0.0</v>
       </c>
       <c r="AS13">
+        <v>0.0</v>
+      </c>
+      <c r="AT13">
+        <v>0.0</v>
+      </c>
+      <c r="AU13">
         <v>-860.51</v>
       </c>
-      <c r="AT13">
-[...4 lines deleted...]
-      </c>
       <c r="AV13">
         <v>0.0</v>
       </c>
       <c r="AW13">
         <v>0.0</v>
       </c>
       <c r="AX13">
         <v>0.0</v>
       </c>
       <c r="AY13">
         <v>0.0</v>
       </c>
       <c r="AZ13">
         <v>0.0</v>
       </c>
       <c r="BA13">
         <v>0.0</v>
       </c>
       <c r="BB13">
         <v>0.0</v>
       </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
@@ -35204,374 +35957,382 @@
       </c>
       <c r="CK13">
         <v>0.0</v>
       </c>
       <c r="CL13">
         <v>0.0</v>
       </c>
       <c r="CM13">
         <v>0.0</v>
       </c>
       <c r="CN13">
         <v>0.0</v>
       </c>
       <c r="CO13">
         <v>0.0</v>
       </c>
       <c r="CP13">
         <v>0.0</v>
       </c>
       <c r="CQ13">
         <v>0.0</v>
       </c>
       <c r="CR13">
         <v>0.0</v>
       </c>
+      <c r="CS13">
+        <v>0.0</v>
+      </c>
+      <c r="CT13">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B14">
+        <v>32082.0</v>
+      </c>
+      <c r="C14">
+        <v>57951.0</v>
+      </c>
+      <c r="D14">
         <v>19000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>19000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>21000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="G14">
         <v>34000.0</v>
       </c>
       <c r="H14">
         <v>34000.0</v>
       </c>
       <c r="I14">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="J14">
         <v>34000.0</v>
       </c>
       <c r="K14">
         <v>33000.0</v>
       </c>
       <c r="L14">
+        <v>34000.0</v>
+      </c>
+      <c r="M14">
+        <v>33000.0</v>
+      </c>
+      <c r="N14">
         <v>32000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-11000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>19000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>74000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>22000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>21000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="T14">
         <v>21000.0</v>
       </c>
       <c r="U14">
-        <v>9000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="V14">
-        <v>9000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="W14">
         <v>9000.0</v>
       </c>
       <c r="X14">
         <v>9000.0</v>
       </c>
       <c r="Y14">
         <v>9000.0</v>
       </c>
       <c r="Z14">
         <v>9000.0</v>
       </c>
       <c r="AA14">
         <v>9000.0</v>
       </c>
       <c r="AB14">
         <v>9000.0</v>
       </c>
       <c r="AC14">
+        <v>9000.0</v>
+      </c>
+      <c r="AD14">
+        <v>9000.0</v>
+      </c>
+      <c r="AE14">
         <v>1058000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>19000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>51000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>40000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>298000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>451000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>-774000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>-2090000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>48000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>-764000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>-96000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>-53000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>-1088000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>154000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>451000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>367000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>700000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>-309000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>258000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>-637000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>-1345000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>-20000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3097000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>816000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>-6000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>230000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>-105000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>8000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>8000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>7000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>7000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>9000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>8989.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>-89000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>107000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>9000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>9349.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BP14">
         <v>10000.0</v>
       </c>
       <c r="BQ14">
+        <v>10000.0</v>
+      </c>
+      <c r="BR14">
+        <v>10000.0</v>
+      </c>
+      <c r="BS14">
         <v>13077.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>8341.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>10078.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>9258.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>7867.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>10518.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>5223.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>1153.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>376.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>1120.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>-53.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>1168.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>-75247.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>27227.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>28235.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>27000.0</v>
       </c>
-      <c r="CG14">
-[...2 lines deleted...]
-      <c r="CH14">
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
         <v>79301.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>22.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>1312.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>941.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="CN14">
         <v>1000.0</v>
       </c>
       <c r="CO14">
-        <v>432.0</v>
+        <v>0.0</v>
       </c>
       <c r="CP14">
-        <v>432.0</v>
+        <v>1000.0</v>
       </c>
       <c r="CQ14">
         <v>432.0</v>
       </c>
       <c r="CR14">
         <v>432.0</v>
       </c>
+      <c r="CS14">
+        <v>432.0</v>
+      </c>
+      <c r="CT14">
+        <v>432.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
-[...4 lines deleted...]
-      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
@@ -35738,401 +36499,413 @@
       </c>
       <c r="CK15">
         <v>0.0</v>
       </c>
       <c r="CL15">
         <v>0.0</v>
       </c>
       <c r="CM15">
         <v>0.0</v>
       </c>
       <c r="CN15">
         <v>0.0</v>
       </c>
       <c r="CO15">
         <v>0.0</v>
       </c>
       <c r="CP15">
         <v>0.0</v>
       </c>
       <c r="CQ15">
         <v>0.0</v>
       </c>
       <c r="CR15">
         <v>0.0</v>
       </c>
+      <c r="CS15">
+        <v>0.0</v>
+      </c>
+      <c r="CT15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B16">
+        <v>127219921.0</v>
+      </c>
+      <c r="C16">
+        <v>117432221.0</v>
+      </c>
+      <c r="D16">
         <v>103104000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>121383000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>156761000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>49815000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>51162000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>71309000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>55693000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>82438000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>118962000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>202642000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>37566000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>46150000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>66164000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>153035000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>295824000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>11523000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>10589000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>53219000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>13724000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>17528000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>21763000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>18748000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>6773000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8793000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2774000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4819000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1894000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2927000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3475000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>5963000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>4819000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>4049000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>3384000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>4537000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2026000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1646000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>2739000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>2077000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1303000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>990000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>880000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1142000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>326000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>256000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>607000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1241000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1907000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1063000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>4028000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1342000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>2783000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>2284000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1272000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-665000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>16342000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>7063000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1614000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1351000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1119000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>1044369.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>3536000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>1387000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1591000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>285280.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>329000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>775000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>617000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>8098982.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>11160315.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>19070832.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>21371258.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>13480147.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>26769353.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>30628055.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>4504151.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>5785506.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>7985917.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>8863358.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>3207613.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>4321354.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>1580720.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>2436480.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>2290000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>1327300.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>2526143.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>1284857.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>958814.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>3078598.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>39000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>2623000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>4171000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>880098.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>237840.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>778726.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>1983796.0</v>
       </c>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
       <c r="AH17"/>
-      <c r="AI17"/>
+      <c r="AI17">
+        <v>0.0</v>
+      </c>
       <c r="AJ17"/>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
+      <c r="AK17"/>
       <c r="AL17"/>
-      <c r="AM17"/>
+      <c r="AM17">
+        <v>0.0</v>
+      </c>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
@@ -36146,495 +36919,501 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>-26675758.0</v>
+      </c>
+      <c r="C18">
+        <v>-56781688.0</v>
+      </c>
+      <c r="D18">
         <v>-54970000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-24738000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-15892000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-30481000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-29440000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-22632000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-37947000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-71008000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-78998000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-51223000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-50470000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-89047000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-69604000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-21583000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-19729000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-37605000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-25403000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-10721000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-11602000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-142429000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-8949000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-9202000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-8327000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-13334000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-11924000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-6705000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-6146000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-15275000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-17196000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-8106000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-5897000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-10493000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-9241000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-6458000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-6103000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-8082000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-10383000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-6622000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-4161000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-6409000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-8364000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-5668000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-5587000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-9868000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-12455000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-6431000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-6488000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-10594000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-13835000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-6343000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-9488000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-14931000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-18006000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-12637000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-6934000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-9452000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-21056000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-8117000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-5908000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-15742283.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-19610000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-10234000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-802000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-4787640.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-12307000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-2840000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-10265000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-2968449.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-7927261.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-2692307.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-3670404.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-3041942.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-4964062.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-2517812.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-1351476.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>12343141.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-1837666.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-11111683.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-1755021.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-1245791.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-1100090.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>-1440564.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>-1277000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>-1558880.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-2537904.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-1267736.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-3113851.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-1231049.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-1467000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>-3854000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-569000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>-1109492.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-5359333.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>40939.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>-411504.0</v>
       </c>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19">
         <v>-52864000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-60591000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-29635000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-27719000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-42046000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-13565000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-39300000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-63985000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-83656000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-46953000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-6093000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-25324000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-18217000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-118621000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>24924000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>14987000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-24321000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-11000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-31000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-140402000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-15001000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-19811000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-695000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>6729000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-23996000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>3803000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1306000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-2898177.34</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>6957019.49</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-7695282.88</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-7857972.59</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-3906542.26</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>5567191.62</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-20057848.05</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>4044167.36</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>5050397.54</v>
       </c>
-      <c r="AL19">
-[...4 lines deleted...]
-      </c>
       <c r="AN19">
         <v>0.0</v>
       </c>
       <c r="AO19">
+        <v>0.0</v>
+      </c>
+      <c r="AP19">
+        <v>0.0</v>
+      </c>
+      <c r="AQ19">
         <v>-5930929.85</v>
       </c>
-      <c r="AP19">
-[...4 lines deleted...]
-      </c>
       <c r="AR19">
         <v>0.0</v>
       </c>
       <c r="AS19">
+        <v>0.0</v>
+      </c>
+      <c r="AT19">
+        <v>0.0</v>
+      </c>
+      <c r="AU19">
         <v>13870579.12</v>
       </c>
-      <c r="AT19">
-[...4 lines deleted...]
-      </c>
       <c r="AV19">
         <v>0.0</v>
       </c>
       <c r="AW19">
+        <v>0.0</v>
+      </c>
+      <c r="AX19">
+        <v>0.0</v>
+      </c>
+      <c r="AY19">
         <v>19912454.11</v>
       </c>
-      <c r="AX19">
-[...4 lines deleted...]
-      </c>
       <c r="AZ19">
         <v>0.0</v>
       </c>
       <c r="BA19">
         <v>0.0</v>
       </c>
       <c r="BB19">
         <v>0.0</v>
       </c>
       <c r="BC19">
         <v>0.0</v>
       </c>
       <c r="BD19">
         <v>0.0</v>
       </c>
       <c r="BE19">
         <v>0.0</v>
       </c>
       <c r="BF19">
         <v>0.0</v>
       </c>
       <c r="BG19">
         <v>0.0</v>
       </c>
       <c r="BH19">
@@ -36726,90 +37505,96 @@
       </c>
       <c r="CK19">
         <v>0.0</v>
       </c>
       <c r="CL19">
         <v>0.0</v>
       </c>
       <c r="CM19">
         <v>0.0</v>
       </c>
       <c r="CN19">
         <v>0.0</v>
       </c>
       <c r="CO19">
         <v>0.0</v>
       </c>
       <c r="CP19">
         <v>0.0</v>
       </c>
       <c r="CQ19">
         <v>0.0</v>
       </c>
       <c r="CR19">
         <v>0.0</v>
       </c>
+      <c r="CS19">
+        <v>0.0</v>
+      </c>
+      <c r="CT19">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
+        <v>29864000.0</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20">
         <v>27715000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>24100000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>38168000.0</v>
       </c>
-      <c r="H20"/>
-[...1 lines deleted...]
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>4754000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>17028000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>16076000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>11801000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -36842,139 +37627,141 @@
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>-82000.0</v>
+      </c>
+      <c r="C21">
+        <v>-125000.0</v>
+      </c>
+      <c r="D21">
         <v>-118000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-104000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-131000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>84000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-398000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>-206000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-206000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-126000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-126000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-153000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-43000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>281153000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-20000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-20000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-19000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-19000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5000.0</v>
       </c>
       <c r="W21">
         <v>-5000.0</v>
       </c>
       <c r="X21">
         <v>-5000.0</v>
       </c>
       <c r="Y21">
+        <v>-5000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-5000.0</v>
+      </c>
+      <c r="AA21">
         <v>-7000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6000.0</v>
       </c>
       <c r="AB21">
         <v>-6000.0</v>
       </c>
       <c r="AC21">
+        <v>-6000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-6000.0</v>
+      </c>
+      <c r="AE21">
         <v>-1734.4</v>
       </c>
-      <c r="AD21">
-[...4 lines deleted...]
-      </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
@@ -37126,1353 +37913,1379 @@
       </c>
       <c r="CK21">
         <v>0.0</v>
       </c>
       <c r="CL21">
         <v>0.0</v>
       </c>
       <c r="CM21">
         <v>0.0</v>
       </c>
       <c r="CN21">
         <v>0.0</v>
       </c>
       <c r="CO21">
         <v>0.0</v>
       </c>
       <c r="CP21">
         <v>0.0</v>
       </c>
       <c r="CQ21">
         <v>0.0</v>
       </c>
       <c r="CR21">
         <v>0.0</v>
       </c>
+      <c r="CS21">
+        <v>0.0</v>
+      </c>
+      <c r="CT21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>-6664177.0</v>
+      </c>
+      <c r="C22">
+        <v>-43746320.0</v>
+      </c>
+      <c r="D22">
         <v>-32270000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>12329000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>10551000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-40764000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-27551000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>45241000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-8173000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-22175000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-5292000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>8985000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-10784000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-25247000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5045000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>19088000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-6281000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-8546000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-822000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>14548000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-4285000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-12653000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>4977000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-4068000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-3198000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-2962000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2526000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-2036000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-4088000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-4030000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-2831000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-2403000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-10676000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-5206000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-1535000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-1715000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-1831000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-2598000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-300000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-1917000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-2474000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-2373000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-2629000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-1590000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-2474000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-3972000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-2834000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-3775000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-2442000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-2447000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-2045000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-9623000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-3478000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-2994000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-5311000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-2283000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-1921000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-5336000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-2173000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-9452000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-3137000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>5637727.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-527000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-1644000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>73000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-1268569.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-1135000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-1278000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-997000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>13395926.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-894758.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-1305195.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-906285.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-1336279.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-1472243.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-1946823.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-786439.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>-1627753.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>-1878488.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>-1133894.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1310135.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>-807688.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-388871.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>-383722.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>423000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>-399778.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>-418237.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>-517139.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>108867.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>-623273.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>-245000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>-231000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>-239000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>-377119.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>-670591.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>-428550.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>-153990.0</v>
       </c>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B23">
+        <v>-212.0</v>
+      </c>
+      <c r="C23">
+        <v>102.0</v>
+      </c>
+      <c r="D23">
         <v>36430000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>138372000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>84000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-42046000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>886000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>11035000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>35193000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4754000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>198825000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5317000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>19160000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-58000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1039000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>14388000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>8866000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1537000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>35999000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>10357000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>140696000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2247000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>36902000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>7060000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3731000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>23071000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1569000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3186000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2577000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>77000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-17577000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>6682000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>111000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1129000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>70000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>3136000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>3033000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-1557000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-19046000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1018000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-11789000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>917000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-14189000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>3369000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2532000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-14821000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-501000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-13319000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-13319000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1911000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-3252000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>3257000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-35649000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2770000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-16542000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>8194000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-15736000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1151000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-31032000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-2802114.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-2802114.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>3849000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>2471000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-62811000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>342134.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>199000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>999000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-2518029.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-2518029.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-6960089.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-2374029.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>115.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-13757824.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-4084936.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-1743463.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-696494.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-1710893.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-446930.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-5885806.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-707613.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-5312152.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-584191.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-372.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>372.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-823768.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-445255.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-5130869.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>1474686.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>1474686.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-3481000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-3609000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>1163000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>487459.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-5405618.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>799450.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-126225.0</v>
       </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>212</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>3862849.0</v>
+      </c>
+      <c r="D24">
         <v>-54839000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-38773000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-15600000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-38000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-14000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-919000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-10410000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>177000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-518000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-43672000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-5043000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-796000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-14381000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-16379000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1160000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-6382000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>14497000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-2439000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-2456000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-2956000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-15461.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-53000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-2000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-529000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>8061.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-2000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-23000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>14631.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-10147.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-15000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>7747.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-5000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>750000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>147000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>7002.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>8950.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-11306.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>4474.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>8118.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-8952.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>4119000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>9517.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>4435000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>1000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>7332.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-12000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>16258.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>4902.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>9987.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>486000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>19943.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>466000.0</v>
       </c>
-      <c r="BD24">
-[...2 lines deleted...]
-      <c r="BE24">
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>4603000.0</v>
       </c>
-      <c r="BF24">
-[...2 lines deleted...]
-      <c r="BG24">
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
         <v>-21303000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>2719000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>10179708.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>39948000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-39948000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-49872000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-4400928.0</v>
       </c>
-      <c r="BN24">
-[...2 lines deleted...]
-      <c r="BO24">
+      <c r="BP24">
+        <v>0.0</v>
+      </c>
+      <c r="BQ24">
         <v>-488000.0</v>
       </c>
-      <c r="BP24">
-[...2 lines deleted...]
-      <c r="BQ24">
+      <c r="BR24">
+        <v>0.0</v>
+      </c>
+      <c r="BS24">
         <v>19285595.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>530.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>28136.0</v>
       </c>
-      <c r="BT24">
-[...2 lines deleted...]
-      <c r="BU24">
+      <c r="BV24">
+        <v>0.0</v>
+      </c>
+      <c r="BW24">
         <v>-259.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-16848.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-199787.0</v>
       </c>
-      <c r="BX24">
-[...2 lines deleted...]
-      <c r="BY24">
+      <c r="BZ24">
+        <v>0.0</v>
+      </c>
+      <c r="CA24">
         <v>-14573073.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>-2.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-18963.0</v>
       </c>
-      <c r="CB24">
-[...2 lines deleted...]
-      <c r="CC24">
+      <c r="CD24">
+        <v>0.0</v>
+      </c>
+      <c r="CE24">
         <v>-4357696.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-1161.0</v>
       </c>
-      <c r="CE24">
-[...4 lines deleted...]
-      </c>
       <c r="CG24">
+        <v>0.0</v>
+      </c>
+      <c r="CH24">
+        <v>0.0</v>
+      </c>
+      <c r="CI24">
         <v>-527.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>1377.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>-4370239.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>225603.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>2623529.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>-2300000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>112851.73</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>152000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>1030000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>-794221.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>-2979209.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>0.0</v>
       </c>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B25">
+        <v>2738058.0</v>
+      </c>
+      <c r="C25">
+        <v>48493449.0</v>
+      </c>
+      <c r="D25">
         <v>23724000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-15496000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-17003000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>35004000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>32610000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-64444000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-1940000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>24573000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-4839000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-17756000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>10947000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>24849000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-16248000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-24210000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-368000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2814000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-2318000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-22251000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-479000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-283000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-1536000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>104000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-64000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-1232000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-540000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-312000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-137000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-1261000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-4057000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-1640000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>6596000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-1121000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-3092000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-1145000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>16000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-65000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-2713000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-1066000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-510000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-578000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-1075000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-818000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-416000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-1367000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-3354000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-1706000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-1606000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-105000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-2278000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-2225000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-1737000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-451000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-1461000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-2370000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-1403000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-268000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>233000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>11000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>296000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-10545047.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-94000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-49000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>49000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>42935.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>125000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>43000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>43000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-20044916.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>215404.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>659903.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>567843.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>248214.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>948316.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>899950.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>259455.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>905371.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>1494733.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>357674.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-1836759.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>474972.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>22.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>-160.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-821000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>39135.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>27627.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>62632.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>-469570.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>413909.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>48000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>14000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>10000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>249954.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>-128330.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>716079.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>-315.0</v>
       </c>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>214</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>272666000.0</v>
+      </c>
+      <c r="D26">
         <v>204666000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>168236000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>138372000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>101904000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>74189000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>22344000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>5317000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>43900000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>24740000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>24798000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>14388000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>84636000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>59694000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>46356000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>10357000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>199742000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>3367000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1119000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>323000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>31556000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>27825000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>4975000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>3341000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>7915650.56</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>15934464.35</v>
       </c>
-      <c r="AE26">
-[...2 lines deleted...]
-      <c r="AF26">
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>5174630.22</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>25858285.22</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-19000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>27152333.2</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>715090.51</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>12396732.39</v>
       </c>
-      <c r="AL26">
-[...4 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>21567805.79</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-16000.0</v>
       </c>
-      <c r="AQ26">
-[...2 lines deleted...]
-      <c r="AR26">
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>-74000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>11875053.78</v>
       </c>
-      <c r="AT26">
-[...4 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>14954344.35</v>
       </c>
-      <c r="AX26">
-[...4 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
@@ -38564,1158 +39377,1188 @@
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B27">
+        <v>2101000.0</v>
+      </c>
+      <c r="C27">
+        <v>1198000.0</v>
+      </c>
+      <c r="D27">
         <v>1049000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1409000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1062000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>800000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>833000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>857000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1190000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>776000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>766000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>859000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>868000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>484000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>139000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>222000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2293000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>572000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>47000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>8000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2926000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>9957000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>-4825000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1630000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2042000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1203000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>952000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>772000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2470000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>952000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>947000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1274000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>2005000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1606000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>2345000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1486000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2081000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>830000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>892000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>974000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>974000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1634000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>594000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>713000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>706000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>2310000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>2405000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3027000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1937000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1587000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1695000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1682000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>2074000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>2231000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>2228000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>3764000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>2468000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>3102000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>1533000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>8394000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>1888000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>296829.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>34000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>35000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>87000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>351466.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>414000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>429000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>287000.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>357000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>776000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>528000.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>35829353.0</v>
+      </c>
+      <c r="C28">
+        <v>67819686.0</v>
+      </c>
+      <c r="D28">
         <v>36312000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>29760000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>138241000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>27799000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>23702000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>38931000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>10834000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>34987000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4548000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>215725000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5191000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>19043000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-211000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>10366000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>295541000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>24922000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>13318000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>35980000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>10338000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>140691000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>15078000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>36897000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>7055000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3724000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>23065000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1569000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3186000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>24776000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>77000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>19397000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>6682000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>3411.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1129.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>35203.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>952.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-13000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2095000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>20304000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>14506000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>14506000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-16000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>15436000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-74000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>11084244.04</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>12881000.0</v>
       </c>
-      <c r="AU28">
-[...2 lines deleted...]
-      <c r="AV28">
+      <c r="AW28">
+        <v>0.0</v>
+      </c>
+      <c r="AX28">
         <v>15623000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>15623000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>263000.0</v>
       </c>
-      <c r="AY28">
-[...4 lines deleted...]
-      </c>
       <c r="BA28">
+        <v>0.0</v>
+      </c>
+      <c r="BB28">
+        <v>0.0</v>
+      </c>
+      <c r="BC28">
         <v>40444000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-1.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>185858.98</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>190000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>25857000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>263000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>29652000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>3264000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>5591469.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>61302108.64</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>106000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>62980000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>876.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>440000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>95000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>431000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-1162.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>15878.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>364295.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>4115.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1294633.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1122060.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>28841545.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>69188.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>29775.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-39567.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>12323126.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>232368.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>8344347.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>88618.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>862086.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>2004000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>109838.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>2066159.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>5961757.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>103620.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>1647020.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>1183000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>2306000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>2331000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>721750.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>5612668.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>1733200.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>10550.0</v>
       </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>-4316124.0</v>
+      </c>
+      <c r="C29">
+        <v>-8099393.0</v>
+      </c>
+      <c r="D29">
         <v>-2106000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3604000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1639000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-2800000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-1394000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-9986000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1353000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-7341000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-5256000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-3487000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1840000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-13618000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-6198000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>5621000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-9638000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-9329000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>147000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1517000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-4054000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-4524000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3090000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4852000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-3826000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-4434000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1114000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-2447000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-2914000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-6861000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-18000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-676000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-1851000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-6341000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>331000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-661000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-3708000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-4113000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>124000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-484000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-705000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-2607000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-1163000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-431000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-3225000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-2883000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>1306000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-165000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-2512000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-5269000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>512000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>1811000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-2758000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-3783000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-833000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-465000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>895000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-3058000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-2765000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>1612000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>983000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-5281266.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-1700000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-2781000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>1137000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-386712.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-1085000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-936000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-6125000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-542409.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-966642.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-290142.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>-753009.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-824976.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-895974.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>-974136.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-654982.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-519645.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>-390696.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>-782414.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-637553.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-291335.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-360845.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>-368307.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>-200000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>-484264.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-379481.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-507106.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>-393494.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>-82206.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-286000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>-245000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>-203000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>-566951.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>-747936.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>617897.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>-285279.0</v>
       </c>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>-22359633.0</v>
+      </c>
+      <c r="C30">
+        <v>-44819445.0</v>
+      </c>
+      <c r="D30">
         <v>-52864000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-60591000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-29635000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-27719000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-42046000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-13565000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-39300000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-63985000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-83656000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-46953000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-11913000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-25324000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-82419000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-160206000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1546000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-14636000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-56253000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2248000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-10022000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-140402000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-15001000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-19811000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-5249000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6729000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-23996000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>3803000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1306000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-18463000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-2547000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-17577000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-4061000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3595000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-2613000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-32031000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>3136000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3033000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-1557000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-19046000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1018000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-11789000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>917000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-14189000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>3369000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>2532000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-14821000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-501000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>3356000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-13319000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1911000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-3252000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>3257000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-35649000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>2770000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-16542000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>8194000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-15736000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1151000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-31032000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-4172000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-2802114.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>3849000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>2471000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-62811000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>342134.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>199000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>999000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-1788000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-2518029.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-6960089.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-2374029.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>8640058.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-13757824.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-4084936.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-1743463.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-696494.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-1710893.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-446930.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-5885806.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-707613.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-5312152.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-584191.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-347167.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-841000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-823768.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-445255.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-5130869.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-1828437.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>1474686.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-3481000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-3609000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>1163000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>487459.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-5405618.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-3556167.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-126225.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>