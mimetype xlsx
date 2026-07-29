--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -20532,51 +20532,51 @@
       <c r="T4">
         <v>0.0</v>
       </c>
       <c r="U4">
         <v>0.0</v>
       </c>
       <c r="V4">
         <v>0.0</v>
       </c>
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>163</v>
       </c>
       <c r="B5">
-        <v>-22185903.0</v>
+        <v>-64477412.0</v>
       </c>
       <c r="C5">
         <v>-19256000.0</v>
       </c>
       <c r="D5">
         <v>-33666000.0</v>
       </c>
       <c r="E5">
         <v>4345000.0</v>
       </c>
       <c r="F5">
         <v>5641000.0</v>
       </c>
       <c r="G5">
         <v>-16640000.0</v>
       </c>
       <c r="H5">
         <v>-9132831.0</v>
       </c>
       <c r="I5">
         <v>-14813000.0</v>
       </c>
       <c r="J5">
         <v>-8017000.0</v>
       </c>
@@ -20612,51 +20612,51 @@
       </c>
       <c r="U5">
         <v>-5206824.0</v>
       </c>
       <c r="V5">
         <v>-1978215.0</v>
       </c>
       <c r="W5">
         <v>-1782339.0</v>
       </c>
       <c r="X5">
         <v>-754941.0</v>
       </c>
       <c r="Y5">
         <v>-1269728.0</v>
       </c>
       <c r="Z5">
         <v>-154432.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>164</v>
       </c>
       <c r="B6">
-        <v>-21954093.0</v>
+        <v>-64245602.0</v>
       </c>
       <c r="C6">
         <v>-19120000.0</v>
       </c>
       <c r="D6">
         <v>-33534000.0</v>
       </c>
       <c r="E6">
         <v>4429000.0</v>
       </c>
       <c r="F6">
         <v>5726000.0</v>
       </c>
       <c r="G6">
         <v>-16530000.0</v>
       </c>
       <c r="H6">
         <v>-9105070.0</v>
       </c>
       <c r="I6">
         <v>-7374000.0</v>
       </c>
       <c r="J6">
         <v>-5961000.0</v>
       </c>
@@ -23592,54 +23592,54 @@
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:98">
       <c r="A5" t="s">
         <v>163</v>
       </c>
       <c r="B5">
-        <v>-6173913.0</v>
+        <v>-8202140.0</v>
       </c>
       <c r="C5">
-        <v>-8102389.0</v>
+        <v>-62237239.0</v>
       </c>
       <c r="D5">
         <v>-27616000.0</v>
       </c>
       <c r="E5">
         <v>10463000.0</v>
       </c>
       <c r="F5">
         <v>15026000.0</v>
       </c>
       <c r="G5">
         <v>-8185000.0</v>
       </c>
       <c r="H5">
         <v>-35821000.0</v>
       </c>
       <c r="I5">
         <v>60984000.0</v>
       </c>
       <c r="J5">
         <v>-2349000.0</v>
       </c>
       <c r="K5">
         <v>-27389104.0</v>
       </c>
@@ -23888,54 +23888,54 @@
       </c>
       <c r="CO5">
         <v>-265000.0</v>
       </c>
       <c r="CP5">
         <v>-258000.0</v>
       </c>
       <c r="CQ5">
         <v>-228432.0</v>
       </c>
       <c r="CR5">
         <v>-646432.0</v>
       </c>
       <c r="CS5">
         <v>-237432.0</v>
       </c>
       <c r="CT5">
         <v>-215000.0</v>
       </c>
     </row>
     <row r="6" spans="1:98">
       <c r="A6" t="s">
         <v>164</v>
       </c>
       <c r="B6">
-        <v>-6141831.0</v>
+        <v>-8170058.0</v>
       </c>
       <c r="C6">
-        <v>-8044438.0</v>
+        <v>-62179288.0</v>
       </c>
       <c r="D6">
         <v>-27597000.0</v>
       </c>
       <c r="E6">
         <v>10482000.0</v>
       </c>
       <c r="F6">
         <v>15047000.0</v>
       </c>
       <c r="G6">
         <v>-8087000.0</v>
       </c>
       <c r="H6">
         <v>-35787000.0</v>
       </c>
       <c r="I6">
         <v>61018000.0</v>
       </c>
       <c r="J6">
         <v>-2315000.0</v>
       </c>
       <c r="K6">
         <v>-27315163.0</v>
       </c>