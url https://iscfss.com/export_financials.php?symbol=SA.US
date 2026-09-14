--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5253,716 +5256,722 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT62"/>
+  <dimension ref="A1:CU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
         <v>156</v>
       </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CS1" t="s">
         <v>158</v>
       </c>
       <c r="CT1" t="s">
         <v>159</v>
       </c>
+      <c r="CU1" t="s">
+        <v>160</v>
+      </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>6398000.0</v>
+      </c>
+      <c r="C2">
         <v>2660000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13048000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7722000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4981000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2988000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8525000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11631000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>22304000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8406000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>27302000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>18964000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11763000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13374000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15686000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24183000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7481000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6071000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10190000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8199000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3571000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1888000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2523000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4965000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1851000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1816000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2252000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2648000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1745000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1748000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2472000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7270000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4890000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2265000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1847000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6041000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3413000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>328000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1785000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4321000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3292000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1583000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1192000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2233000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2315000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>750000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3601000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4696000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2286000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1220000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1890000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5667000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3805000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1956000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3928000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7512000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6158914.35</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4700242.23</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2842000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5658000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6158000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2374000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3725000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>6335000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4629000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3933000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1375746.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2464000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2776000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>801000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3368963.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1344475.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1665988.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>356959.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>678827.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>675743.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>790648.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>224862.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>435148.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>620320.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>467373.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1164176.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>293120.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>261324.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>66282.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>697000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>176353.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>521608.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>298866.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>200682.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>392000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>75000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>50000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>74000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>73381.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>60650.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>28681.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>47643.0</v>
       </c>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
-[...3 lines deleted...]
-      <c r="AJ3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
+      <c r="AI3"/>
+      <c r="AJ3">
+        <v>0.0</v>
+      </c>
       <c r="AK3"/>
       <c r="AL3"/>
-      <c r="AM3">
-[...2 lines deleted...]
-      <c r="AN3"/>
+      <c r="AM3"/>
+      <c r="AN3">
+        <v>0.0</v>
+      </c>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
@@ -5977,112 +5986,113 @@
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
+      <c r="CU3"/>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
-[...3 lines deleted...]
-      <c r="AJ4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4"/>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
       <c r="AK4"/>
       <c r="AL4"/>
-      <c r="AM4">
-[...2 lines deleted...]
-      <c r="AN4"/>
+      <c r="AM4"/>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
@@ -6097,379 +6107,381 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
+      <c r="CU4"/>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>8527693.0</v>
+      </c>
+      <c r="C5">
         <v>18241017.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-21206702.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-30664000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-58013000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-38662000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-30331000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-23575000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-31396000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-72609999.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-57525999.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-20589999.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7625000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>737000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5288000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>23781000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>22401999.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8463000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>6921000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12122000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>12935000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>23573000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>24907999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>15821999.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>21905999.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>22316000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>20028999.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2083000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>17862000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2355000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2350000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2546000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2236000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2146000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>495000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>181000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>45000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>424000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>593000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>663000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>711000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>392000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>137000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>166000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>146000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000.0</v>
       </c>
       <c r="AV5">
         <v>40000.0</v>
       </c>
       <c r="AW5">
+        <v>40000.0</v>
+      </c>
+      <c r="AX5">
         <v>-257000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>86000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1146000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-120000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-820000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>166000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>170000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>112000.0</v>
       </c>
-      <c r="BE5">
-[...1 lines deleted...]
-      </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
+        <v>0.0</v>
+      </c>
+      <c r="BH5">
         <v>-90000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>420000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>719000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>581000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>846738.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>408000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>48000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>100000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>172840.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>87000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>17000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>46000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-105293.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>5776027.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>5471199.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>4803004.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>4341793.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>4327735.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>3680128.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>11470249.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>14293675.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>2709288.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1248187.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>930640.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>959543.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>708479.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>724193.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>825000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>824051.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>812650.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>812542.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>855194.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>808816.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>759000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>862000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>671000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>884845.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>918720.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>203170.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>100500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
@@ -6639,162 +6651,167 @@
       </c>
       <c r="CM6">
         <v>0.0</v>
       </c>
       <c r="CN6">
         <v>0.0</v>
       </c>
       <c r="CO6">
         <v>0.0</v>
       </c>
       <c r="CP6">
         <v>0.0</v>
       </c>
       <c r="CQ6">
         <v>0.0</v>
       </c>
       <c r="CR6">
         <v>0.0</v>
       </c>
       <c r="CS6">
         <v>0.0</v>
       </c>
       <c r="CT6">
         <v>0.0</v>
       </c>
+      <c r="CU6">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7">
+        <v>1234000.0</v>
+      </c>
+      <c r="C7">
         <v>1656000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1439000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1300000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1418000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1220000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1350000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>713000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1111000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1233000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1436000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1641000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1848000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1500000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1626000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1656000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3398000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>251000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>272000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>291000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>311000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>330000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>248000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>255000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>261000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>268000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>274000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>280000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>286000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>292000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
-[...3 lines deleted...]
-      <c r="AJ7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7"/>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
       <c r="AK7"/>
       <c r="AL7"/>
-      <c r="AM7">
-[...2 lines deleted...]
-      <c r="AN7"/>
+      <c r="AM7"/>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
@@ -6809,116 +6826,119 @@
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
+      <c r="CU7"/>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8">
+        <v>1431423000.0</v>
+      </c>
+      <c r="C8">
         <v>1422806000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1377773000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1275229000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1226581000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1197097000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1051755000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1020267000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>990013000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>946734000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>934608000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>899265000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>884148000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>861888000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>856462000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>838814000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>838409000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>824631000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>809269000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>778433000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>764074000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6951,152 +6971,153 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
+      <c r="CU8"/>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>39484000.0</v>
       </c>
       <c r="E9">
         <v>39484000.0</v>
       </c>
       <c r="F9">
         <v>39484000.0</v>
       </c>
       <c r="G9">
         <v>39484000.0</v>
       </c>
       <c r="H9">
         <v>39484000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>39484000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>36160000.0</v>
       </c>
       <c r="O9">
         <v>36160000.0</v>
       </c>
       <c r="P9">
-        <v>36126000.0</v>
+        <v>36160000.0</v>
       </c>
       <c r="Q9">
         <v>36126000.0</v>
       </c>
       <c r="R9">
         <v>36126000.0</v>
       </c>
       <c r="S9">
         <v>36126000.0</v>
       </c>
       <c r="T9">
         <v>36126000.0</v>
       </c>
       <c r="U9">
         <v>36126000.0</v>
       </c>
       <c r="V9">
         <v>36126000.0</v>
       </c>
       <c r="W9">
-        <v>36089000.0</v>
+        <v>36126000.0</v>
       </c>
       <c r="X9">
         <v>36089000.0</v>
       </c>
       <c r="Y9">
         <v>36089000.0</v>
       </c>
       <c r="Z9">
         <v>36089000.0</v>
       </c>
       <c r="AA9">
-        <v>36073000.0</v>
+        <v>36089000.0</v>
       </c>
       <c r="AB9">
         <v>36073000.0</v>
       </c>
       <c r="AC9">
         <v>36073000.0</v>
       </c>
       <c r="AD9">
         <v>36073000.0</v>
       </c>
       <c r="AE9">
+        <v>36073000.0</v>
+      </c>
+      <c r="AF9">
         <v>5601194.65</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>21955883.73</v>
       </c>
-      <c r="AG9">
-[...6 lines deleted...]
-      <c r="AJ9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9"/>
+      <c r="AJ9">
+        <v>0.0</v>
+      </c>
       <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9">
-[...2 lines deleted...]
-      <c r="AN9"/>
+      <c r="AM9"/>
+      <c r="AN9">
+        <v>0.0</v>
+      </c>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
@@ -7111,402 +7132,406 @@
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
+      <c r="CU9"/>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>81507300.0</v>
+      </c>
+      <c r="C10">
         <v>127219921.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>117432221.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>103104000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>121383000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>156761000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>49815000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>51162000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>71309000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>55693000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>82438000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>118962000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>202642000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>37566000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>46150000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>66164000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>153035000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>295824000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>11523000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10589000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>53219000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13724000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>17528000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21763000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>18748000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6773000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8793000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2774000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4819000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1894000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2928000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3475000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5963000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4819000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4049000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3384000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4537000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2026000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1646000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2739000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2077000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1303000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>990000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>880000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1142000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>326000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>256000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>607000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1241000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1907000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1063000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4028000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1342000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2783000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2284000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>17410000.0</v>
       </c>
-      <c r="BE10">
-[...1 lines deleted...]
-      </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>16342000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>7063000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>39887000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1351000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1119000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1044369.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3536000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1387000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1591000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>285280.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>329000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>775000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>617000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>8098982.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>11160315.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>19070832.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>21371258.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>13480147.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>26769353.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>30628055.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4504151.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>5578691.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>6815692.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>6708310.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>136618.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>293107.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>193961.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>905855.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>85000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>157502.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2526143.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1284857.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>958814.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3078598.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>39000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2623000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>4171000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>880098.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>4361270.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>3573769.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1983796.0</v>
       </c>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>117528000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>103104000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>121383000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>156761000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>49815000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>51162000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>202642000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>38867000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>127840000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>203002000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>271656000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>295824000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>40766000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>54819000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>73147000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7539,1115 +7564,1123 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
+      <c r="CU11"/>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>95494357.0</v>
+      </c>
+      <c r="C12">
         <v>145021808.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>126175090.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>111285000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>128055000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>163378000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>55218000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>56231000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>75811000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>59838000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>86188000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>132566000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>206219000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>42711000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>131536000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>206297000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>274976000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>299365000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>44133000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>58176000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>76337000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>36827000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>41259000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>45927000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>42841000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15009000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>15939000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>25534000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>14769000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>19786000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>22854000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>17025000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>34472000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>23411000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>22966000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>30032000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>37705000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9582000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>12427000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>20640000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>28211000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>15716000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>19569000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>10456000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>18969000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>9769000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11190000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>21782000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>16325000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>20797000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>28262000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>20478000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>33329000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>43755000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>52041000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>26394000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>44336000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>51589000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>58676000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>42216000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>63318000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2907000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>32685598.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>32017000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>51164000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>61189000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>10084806.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>14786000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>26616000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>29402000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>39085362.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>11268895.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>19245878.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>21561568.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>25278335.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>26993938.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>30855473.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>4703644.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>5743692.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>6993405.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>7887340.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>5758991.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>6324961.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1867596.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2734749.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2640000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2947804.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>5522237.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>5993329.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1299842.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4084598.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3006000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>3291000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>4839000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3673528.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>4361270.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>3573769.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1983796.0</v>
       </c>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
+        <v>1432043206.0</v>
+      </c>
+      <c r="C13">
         <v>1426482906.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1376650205.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1275229000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1226581000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1197097000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1051755000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1020267000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>990013000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>946734000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>934608000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>899265000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>884148000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>861888000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>856462000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>838814000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>838409000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>824631000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>809269000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>778433000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>764074000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>718757000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>704599000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>561181000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>544835000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>502143000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>494857000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>491036000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>466883000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>463547000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>457073000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>430936000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>430707000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>415302000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>405930000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>403031000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>402241000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>362529000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>360650000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>358828000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>355844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325624000.0</v>
       </c>
       <c r="AQ13">
         <v>325624000.0</v>
       </c>
       <c r="AR13">
+        <v>325624000.0</v>
+      </c>
+      <c r="AS13">
         <v>310406000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>310153000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>297079000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>295545000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>294872000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>283490000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>283523000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>283544000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>272947000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272536000.0</v>
       </c>
       <c r="BB13">
         <v>272536000.0</v>
       </c>
       <c r="BC13">
         <v>272536000.0</v>
       </c>
       <c r="BD13">
+        <v>272536000.0</v>
+      </c>
+      <c r="BE13">
         <v>241009.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>236011407.22</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>242228502.22</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>239662000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>208785829.92</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>227147602.24</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>198873428.16</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>185540621.87</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>177288000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>166530152.17</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>177123000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>108390684.41</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>114027000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>110910000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>110774000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>90581854.04</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>103542508.22</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>107921848.99</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>106950589.61</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>110099327.78</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>108903681.29</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>100813138.96</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>56766078.84</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>57273351.06</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>59822532.94</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>56964733.26</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>43916802.19</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>45381646.66</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>38236912.23</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>36210526.32</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>35899280.58</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>35103906.9</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>33372949.85</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>30047261.82</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>25970069.48</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>26577486.51</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>24246008.28</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>23362536.19</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>19412165.38</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>16502829.53</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>14547860.61</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>11747130.99</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>10542519.24</v>
       </c>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>108354713.0</v>
+      </c>
+      <c r="C14">
         <v>107115005.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>104242857.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>102328754.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>101146808.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>96022000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>90587000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>89589000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>88324000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>86399000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>84509000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>83485000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>82647000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>81555000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>81339000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>81045000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>81065000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>79246000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>77691000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>77113000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>77753000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74386000.0</v>
       </c>
       <c r="W14">
         <v>74386000.0</v>
       </c>
       <c r="X14">
+        <v>74386000.0</v>
+      </c>
+      <c r="Y14">
         <v>70239000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>65494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63791000.0</v>
       </c>
       <c r="AA14">
         <v>63791000.0</v>
       </c>
       <c r="AB14">
+        <v>63791000.0</v>
+      </c>
+      <c r="AC14">
         <v>62692000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>61830000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>61582612.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>61583000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>59425000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>58993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57897000.0</v>
       </c>
       <c r="AI14">
         <v>57897000.0</v>
       </c>
       <c r="AJ14">
+        <v>57897000.0</v>
+      </c>
+      <c r="AK14">
         <v>57435000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>56392000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>54347000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>54322000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>54129000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>52817000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>49480000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>52140000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>50322000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>50260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48580000.0</v>
       </c>
       <c r="AU14">
         <v>48580000.0</v>
       </c>
       <c r="AV14">
+        <v>48580000.0</v>
+      </c>
+      <c r="AW14">
         <v>48049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47081000.0</v>
       </c>
       <c r="AX14">
         <v>47081000.0</v>
       </c>
       <c r="AY14">
         <v>47081000.0</v>
       </c>
       <c r="AZ14">
+        <v>47081000.0</v>
+      </c>
+      <c r="BA14">
         <v>45565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45556000.0</v>
       </c>
       <c r="BB14">
         <v>45556000.0</v>
       </c>
       <c r="BC14">
         <v>45556000.0</v>
       </c>
       <c r="BD14">
-        <v>43452000.0</v>
+        <v>45556000.0</v>
       </c>
       <c r="BE14">
         <v>43452000.0</v>
       </c>
       <c r="BF14">
-        <v>43449000.0</v>
+        <v>43452000.0</v>
       </c>
       <c r="BG14">
         <v>43449000.0</v>
       </c>
       <c r="BH14">
+        <v>43449000.0</v>
+      </c>
+      <c r="BI14">
         <v>42407000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>41378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41322000.0</v>
       </c>
       <c r="BK14">
         <v>41322000.0</v>
       </c>
       <c r="BL14">
+        <v>41322000.0</v>
+      </c>
+      <c r="BM14">
         <v>40545000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>40542000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>38618518.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>38619000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>37543000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>37411000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37391000.0</v>
       </c>
       <c r="BS14">
         <v>37391000.0</v>
       </c>
       <c r="BT14">
+        <v>37391000.0</v>
+      </c>
+      <c r="BU14">
         <v>37348000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>37314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37298000.0</v>
       </c>
       <c r="BW14">
         <v>37298000.0</v>
       </c>
       <c r="BX14">
+        <v>37298000.0</v>
+      </c>
+      <c r="BY14">
         <v>36870000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>35424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34143000.0</v>
       </c>
       <c r="CA14">
         <v>34143000.0</v>
       </c>
       <c r="CB14">
+        <v>34143000.0</v>
+      </c>
+      <c r="CC14">
         <v>33973000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>33602000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32185000.0</v>
       </c>
       <c r="CE14">
         <v>32185000.0</v>
       </c>
       <c r="CF14">
+        <v>32185000.0</v>
+      </c>
+      <c r="CG14">
         <v>30554000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>38419000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>30225000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>30055000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>28281000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>28908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27653000.0</v>
       </c>
       <c r="CM14">
         <v>27653000.0</v>
       </c>
       <c r="CN14">
+        <v>27653000.0</v>
+      </c>
+      <c r="CO14">
         <v>24500000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>23100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23900000.0</v>
       </c>
       <c r="CQ14">
         <v>23900000.0</v>
       </c>
       <c r="CR14">
+        <v>23900000.0</v>
+      </c>
+      <c r="CS14">
         <v>16765000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>15399000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>21400000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>764074000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>718757000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>614718000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>561181000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>544835000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>502143000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>494857000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>491036000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>466883000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>463547000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>457073000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>430936000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>430707000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>415302000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>405930000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>403031000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>402241000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>362529000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>360650000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>358828000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>355844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325624000.0</v>
       </c>
       <c r="AQ15">
         <v>325624000.0</v>
       </c>
       <c r="AR15">
+        <v>325624000.0</v>
+      </c>
+      <c r="AS15">
         <v>310406000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>310153000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>297079000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>295545000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>294872000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>283490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283544000.0</v>
       </c>
       <c r="AY15">
         <v>283544000.0</v>
       </c>
       <c r="AZ15">
+        <v>283544000.0</v>
+      </c>
+      <c r="BA15">
         <v>272947000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272536000.0</v>
       </c>
       <c r="BB15">
         <v>272536000.0</v>
       </c>
       <c r="BC15">
         <v>272536000.0</v>
       </c>
       <c r="BD15">
-        <v>0.0</v>
+        <v>272536000.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
         <v>239662000.0</v>
       </c>
-      <c r="BH15">
-[...1 lines deleted...]
-      </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
+        <v>0.0</v>
+      </c>
+      <c r="BM15">
         <v>177288000.0</v>
       </c>
-      <c r="BM15">
-[...1 lines deleted...]
-      </c>
       <c r="BN15">
+        <v>0.0</v>
+      </c>
+      <c r="BO15">
         <v>177123000.0</v>
       </c>
-      <c r="BO15">
-[...1 lines deleted...]
-      </c>
       <c r="BP15">
+        <v>0.0</v>
+      </c>
+      <c r="BQ15">
         <v>114027000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>110910000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>110774000.0</v>
       </c>
-      <c r="BS15">
-[...1 lines deleted...]
-      </c>
       <c r="BT15">
         <v>0.0</v>
       </c>
       <c r="BU15">
         <v>0.0</v>
       </c>
       <c r="BV15">
         <v>0.0</v>
       </c>
       <c r="BW15">
         <v>0.0</v>
       </c>
       <c r="BX15">
         <v>0.0</v>
       </c>
       <c r="BY15">
         <v>0.0</v>
       </c>
       <c r="BZ15">
         <v>0.0</v>
       </c>
       <c r="CA15">
         <v>0.0</v>
       </c>
       <c r="CB15">
@@ -8685,121 +8718,124 @@
       </c>
       <c r="CM15">
         <v>0.0</v>
       </c>
       <c r="CN15">
         <v>0.0</v>
       </c>
       <c r="CO15">
         <v>0.0</v>
       </c>
       <c r="CP15">
         <v>0.0</v>
       </c>
       <c r="CQ15">
         <v>0.0</v>
       </c>
       <c r="CR15">
         <v>0.0</v>
       </c>
       <c r="CS15">
         <v>0.0</v>
       </c>
       <c r="CT15">
         <v>0.0</v>
       </c>
+      <c r="CU15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-22304000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-8406000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-27302000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>44203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49720000.0</v>
       </c>
       <c r="N16">
         <v>49720000.0</v>
       </c>
-      <c r="O16"/>
+      <c r="O16">
+        <v>49720000.0</v>
+      </c>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>5519000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11441000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9651000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6032000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5354000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4281000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4148000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4101000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4300000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5617000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3779000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3269000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
@@ -8823,112 +8859,113 @@
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
+      <c r="CU16"/>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
-[...3 lines deleted...]
-      <c r="AJ17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
+      <c r="AI17"/>
+      <c r="AJ17">
+        <v>0.0</v>
+      </c>
       <c r="AK17"/>
       <c r="AL17"/>
-      <c r="AM17">
-[...2 lines deleted...]
-      <c r="AN17"/>
+      <c r="AM17"/>
+      <c r="AN17">
+        <v>0.0</v>
+      </c>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
@@ -8943,146 +8980,145 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
+      <c r="CU17"/>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>9431491.03</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>7183525.98</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>7719095.44</v>
       </c>
-      <c r="AR18">
-[...1 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>9235005.59</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
@@ -9189,52 +9225,55 @@
       </c>
       <c r="CM18">
         <v>0.0</v>
       </c>
       <c r="CN18">
         <v>0.0</v>
       </c>
       <c r="CO18">
         <v>0.0</v>
       </c>
       <c r="CP18">
         <v>0.0</v>
       </c>
       <c r="CQ18">
         <v>0.0</v>
       </c>
       <c r="CR18">
         <v>0.0</v>
       </c>
       <c r="CS18">
         <v>0.0</v>
       </c>
       <c r="CT18">
         <v>0.0</v>
       </c>
+      <c r="CU18">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9291,83 +9330,82 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
@@ -9537,85 +9575,86 @@
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>614718000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
-[...1 lines deleted...]
-      </c>
+      <c r="AA21"/>
       <c r="AB21">
         <v>0.0</v>
       </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
@@ -9785,91 +9824,92 @@
       </c>
       <c r="CM21">
         <v>0.0</v>
       </c>
       <c r="CN21">
         <v>0.0</v>
       </c>
       <c r="CO21">
         <v>0.0</v>
       </c>
       <c r="CP21">
         <v>0.0</v>
       </c>
       <c r="CQ21">
         <v>0.0</v>
       </c>
       <c r="CR21">
         <v>0.0</v>
       </c>
       <c r="CS21">
         <v>0.0</v>
       </c>
       <c r="CT21">
         <v>0.0</v>
       </c>
+      <c r="CU21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>-6498000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-7760000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-5173000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3973000.0</v>
       </c>
-      <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -9890,76 +9930,76 @@
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
         <v>-5022000.0</v>
       </c>
-      <c r="AX22">
-[...1 lines deleted...]
-      </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
         <v>-1031000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-710000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-1674000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-1911.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-3135.0</v>
       </c>
-      <c r="BE22">
-[...1 lines deleted...]
-      </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
@@ -9983,481 +10023,487 @@
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
         <v>1170225.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>2155047.0</v>
       </c>
-      <c r="CD22">
-[...1 lines deleted...]
-      </c>
       <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
         <v>4028247.0</v>
       </c>
-      <c r="CF22">
-[...1 lines deleted...]
-      </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
         <v>1169798.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>46617.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>42695.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>5247.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>4563.0</v>
       </c>
-      <c r="CN22">
-[...1 lines deleted...]
-      </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>1751894732.0</v>
+      </c>
+      <c r="C23">
         <v>1804483241.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1857395111.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1706936000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1644449000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1597275000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1452737000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1427720000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1409889000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1342925000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1350959000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1341525000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1332804000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1101304000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1095619000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1097763000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1073514000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1034597000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>747742000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>733425000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>716307000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>655911000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>647817000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>513280000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>496913000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>454540000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>449372000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>450434000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>426059000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>425960000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>423460000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>408135000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>408319000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>388058000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>382908000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>386281000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>385369000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>337189000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>337985000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>341939000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>336333000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>300070000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>300527000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>287769000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>289072000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>274577000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>278356000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>281759000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>266044000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>266597000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>270377000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>257776000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>255959000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>259196000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>263603000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>230476000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>229979000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>229324000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>228719000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>207684000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>209184000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>180587000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>178132454.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>169837000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>168215000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>169074000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>103401270.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>105021000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>103058000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>101823000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>109801560.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>88969555.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>90022390.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>89009361.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>89861733.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>89344132.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>88931987.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>60585794.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>61243796.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>51381469.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>48510876.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>37661140.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>37084728.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>29119628.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>29198478.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>29325000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>27172358.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>27768678.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>26080053.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>20473505.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>22868857.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>19321000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>18311000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>16246000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>14143053.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>13558789.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>8170193.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>6694669.0</v>
       </c>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24">
+        <v>561073000.0</v>
+      </c>
+      <c r="C24">
         <v>557442000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>598517000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>583136000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>575854000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>556353000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>562552000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>506891000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>483023000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>597236000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>573888000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>488659000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>456325000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>282330000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>263541000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>220660000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>234315000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>281160000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
+        <v>0.0</v>
+      </c>
+      <c r="AE24">
         <v>2490.07</v>
       </c>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
@@ -10601,166 +10647,169 @@
       <c r="CH24">
         <v>0.0</v>
       </c>
       <c r="CI24">
         <v>0.0</v>
       </c>
       <c r="CJ24">
         <v>0.0</v>
       </c>
       <c r="CK24">
         <v>0.0</v>
       </c>
       <c r="CL24">
         <v>0.0</v>
       </c>
       <c r="CM24">
         <v>0.0</v>
       </c>
       <c r="CN24">
         <v>0.0</v>
       </c>
       <c r="CO24">
         <v>0.0</v>
       </c>
       <c r="CP24">
+        <v>0.0</v>
+      </c>
+      <c r="CQ24">
         <v>571486.96</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>508679.34</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>1829352.83</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>1890911.49</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>1257117.83</v>
       </c>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>599590000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>584094000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>576875000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>557302000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>563554000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>507255000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>457423000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>283436000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>264656000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>221803000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>235464000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>281335000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>182000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>202000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>222000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>241000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>207000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>213000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>218000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>223000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>228000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>233000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>238000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>241000.0</v>
       </c>
-      <c r="AE25">
-[...1 lines deleted...]
-      </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
-[...3 lines deleted...]
-      <c r="AJ25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
+      <c r="AI25"/>
+      <c r="AJ25">
+        <v>0.0</v>
+      </c>
       <c r="AK25"/>
       <c r="AL25"/>
-      <c r="AM25">
-[...2 lines deleted...]
-      <c r="AN25"/>
+      <c r="AM25"/>
+      <c r="AN25">
+        <v>0.0</v>
+      </c>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
@@ -10775,160 +10824,161 @@
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
+      <c r="CU25"/>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>1074000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1302000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1399000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>829000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>913000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>972000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1223000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1266000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1247000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1265000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1289000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1349000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1389000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1453000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1486000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2404000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2429000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2471000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2500000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2553000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2611000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2646000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2705000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2327000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2361000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2042000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2471000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2511000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>711102.76</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>2178208.66</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
@@ -11071,112 +11121,115 @@
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
-[...3 lines deleted...]
-      <c r="AJ27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
+      <c r="AI27"/>
+      <c r="AJ27">
+        <v>0.0</v>
+      </c>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
-[...2 lines deleted...]
-      <c r="AN27"/>
+      <c r="AM27"/>
+      <c r="AN27">
+        <v>0.0</v>
+      </c>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
@@ -11191,427 +11244,433 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>481043336.0</v>
+      </c>
+      <c r="C28">
         <v>433322934.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>482034854.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>481332000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>455889000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>400812000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>514087000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>456442000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>412825000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>542776000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>492886000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>371338000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>255531000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>246264000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>219017000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>156152000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>84678000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-14413000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-11251000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-10298000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-52908000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-13394000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-17280000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-21508000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-18487000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-6505000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-8519000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2494000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-4533000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1602000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-2928000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-3475000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-5963000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-4819000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-4049000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-3384000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-4537000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-2026000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1646000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2739000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2077000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1303000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-990000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-880000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1142000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-326000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-256000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-607000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1241000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1907000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1063000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-4028000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1342000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2783000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2284000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-17410000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>665000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-16342000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-7063000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-39887000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1351000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1119000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1044369.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-3536000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1387000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1591000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-285280.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-329000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-775000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-617000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-8098982.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-11160315.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-19070832.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-21371258.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-13480147.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-26769353.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-30628055.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-4504151.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-5578691.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-6815692.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-6708310.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-136618.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-293107.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-193961.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-905855.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-85000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-157502.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-2526143.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-1284857.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-958814.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-3078598.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-39000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-2623000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-3332000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-51267.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-1458462.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-705961.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-1983796.0</v>
       </c>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
         <v>53</v>
       </c>
       <c r="B29">
+        <v>1668551000.0</v>
+      </c>
+      <c r="C29">
         <v>1760217000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1723488000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1639905000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1594987000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1552193000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1405570000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1369745000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1331549000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1316028000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1303811000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1239027000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1225082000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1012954000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1004074000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>987251000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>994076000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>994116000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>702333000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>685244000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>672520000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>623293000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>614718000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>474867000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>459628000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>421326000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11639,478 +11698,480 @@
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
+      <c r="CU29"/>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>7781370.0</v>
+      </c>
+      <c r="C30">
         <v>2873405.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4478346.0</v>
       </c>
-      <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>6854000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2709000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2928000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7863000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10037000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3098000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4493000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11152000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10790000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8781000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4878000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3777000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2257000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1339000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1979000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3361000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2607000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2636000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2793000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2545000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2347000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2508000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2212000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1918000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1538000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1315000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1196000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>835000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>488000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>226000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>265000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>700000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>431000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>186000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>250000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>577000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>542000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>222000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>249000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>510000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>475000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>428000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4863000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>799000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5022000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4974000.0</v>
       </c>
       <c r="AY30">
         <v>4974000.0</v>
       </c>
       <c r="AZ30">
+        <v>4974000.0</v>
+      </c>
+      <c r="BA30">
         <v>1031000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>710000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1674000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1734000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3135000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1870000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1103000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1232000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2467000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>935000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>490000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3130442.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1671000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>912000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>276000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>465579.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>589000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>237000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>123000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>237894.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>606770.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>612660.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>662483.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>420069.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1239193.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1149841.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>885609.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>904437.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>955628.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3525934.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>230033.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>543122.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>209059.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>173070.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>211000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>278814.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>127252.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>176117.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>129853.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>133786.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>172000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>52000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>32000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>208980.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>22284.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>26055.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>366433.0</v>
       </c>
     </row>
-    <row r="31" spans="1:98">
+    <row r="31" spans="1:99">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>750368000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>730624000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>766591000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>759761000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>712956000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>702333000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>685244000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>672520000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>623293000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>614718000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>474867000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>459628000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>421370000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>415023000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>412944000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>390369000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>389930000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>111739970.07</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>173720547.49</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>278675868.35</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>273581661.89</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>225978347.22</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>284658246.06</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>273440802.16</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>234650341.77</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>172421236.56</v>
       </c>
-      <c r="AN31">
-[...1 lines deleted...]
-      </c>
       <c r="AO31">
         <v>0.0</v>
       </c>
       <c r="AP31">
         <v>0.0</v>
       </c>
       <c r="AQ31">
+        <v>0.0</v>
+      </c>
+      <c r="AR31">
         <v>203730944.3</v>
       </c>
-      <c r="AR31">
-[...1 lines deleted...]
-      </c>
       <c r="AS31">
         <v>0.0</v>
       </c>
       <c r="AT31">
         <v>0.0</v>
       </c>
       <c r="AU31">
+        <v>0.0</v>
+      </c>
+      <c r="AV31">
         <v>223590052.49</v>
       </c>
-      <c r="AV31">
-[...1 lines deleted...]
-      </c>
       <c r="AW31">
         <v>0.0</v>
       </c>
       <c r="AX31">
         <v>0.0</v>
       </c>
       <c r="AY31">
+        <v>0.0</v>
+      </c>
+      <c r="AZ31">
         <v>238873199.66</v>
       </c>
-      <c r="AZ31">
-[...1 lines deleted...]
-      </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
@@ -12205,131 +12266,136 @@
       </c>
       <c r="CM31">
         <v>0.0</v>
       </c>
       <c r="CN31">
         <v>0.0</v>
       </c>
       <c r="CO31">
         <v>0.0</v>
       </c>
       <c r="CP31">
         <v>0.0</v>
       </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
+      <c r="CU31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:98">
+    <row r="32" spans="1:99">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32">
+        <v>53564000.0</v>
+      </c>
+      <c r="C32">
         <v>196899000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>173265000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>83169000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>103081000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>148654000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>37827000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>36024000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>45130000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>43188000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>54542000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>79928000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>147210000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-3111000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>88394000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>154332000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>244761000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>294190000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>36858000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>41596000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>63943000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>33245000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>36035000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>39882000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>40297000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>13456000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12357,410 +12423,414 @@
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
+      <c r="CU32"/>
     </row>
-    <row r="33" spans="1:98">
+    <row r="33" spans="1:99">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>1648619004.0</v>
+      </c>
+      <c r="C33">
         <v>1572493262.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1643421626.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1582016000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1509540000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1431188000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1394591000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1363626000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1324041000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1279989000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1257008000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1197807000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1115795000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1049812000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>955232000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>880546000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>790131000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>726216000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>693583000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>669409000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>635648000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>612527000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>601588000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>461684000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>446669000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>435051000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>430159000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>422543000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>408976000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>404452000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>398987000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>388583000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>371292000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>363644000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>359320000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>355205000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>346331000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>327141000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>324921000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>320482000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>306824000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>283849000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>280393000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>276559000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>269358000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>264121000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>262074000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>258967000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>244697000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>240963000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>236987000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>236267000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>221920000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>213767000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>209651000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>200947000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>183773000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>176632000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>168811000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>163001000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>144931000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>139191000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>142316414.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>136149000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>116139000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>107609000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>92850885.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>89646000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>76205000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>72298000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>70478304.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>77093890.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>70163851.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>66786339.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>64163329.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>61111000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>56926674.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>54996541.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>54388851.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>42261093.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>34943670.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>28601121.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>26188397.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>25656214.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>24760034.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>24269000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>22775940.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>22071312.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>19866578.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>19039874.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>18645909.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>16133000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>14958000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>11366000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>10250544.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>9166109.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>4561243.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>4334717.0</v>
       </c>
     </row>
-    <row r="34" spans="1:98">
+    <row r="34" spans="1:99">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>44000.0</v>
       </c>
-      <c r="AA34">
-[...1 lines deleted...]
-      </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
-[...3 lines deleted...]
-      <c r="AJ34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
+      <c r="AI34"/>
+      <c r="AJ34">
+        <v>0.0</v>
+      </c>
       <c r="AK34"/>
       <c r="AL34"/>
-      <c r="AM34">
-[...2 lines deleted...]
-      <c r="AN34"/>
+      <c r="AM34"/>
+      <c r="AN34">
+        <v>0.0</v>
+      </c>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
@@ -12775,663 +12845,668 @@
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
+      <c r="CU34"/>
     </row>
-    <row r="35" spans="1:98">
+    <row r="35" spans="1:99">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>594248364.0</v>
+      </c>
+      <c r="C35">
         <v>564017812.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>692491204.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>608416000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>593488000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>584002000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>589400000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>536796000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>520645000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>604385000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>581627000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>527367000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>494248000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>316077000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>303093000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>268287000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>275131000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>307450000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>28108000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>25761000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>27071000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>22479000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>22905000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>26699000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>27338000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>27137000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>27659000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>28666000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>29656000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>30287000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>30403000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>30156000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>27646000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>27206000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>21079000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>19302000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>19434000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>20758000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>20906000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>20979000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>19444000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>16826000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>16170000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>15459000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>13536000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>13712000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>13779000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>12417000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>9811000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>8647000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>8141000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>8908000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>10690000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>4082000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>4510000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>5159000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2781000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>3061000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>3163000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>2257000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>2645000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>2621000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1421287.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>2491000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2442000.0</v>
       </c>
       <c r="BN35">
         <v>2442000.0</v>
       </c>
       <c r="BO35">
+        <v>2442000.0</v>
+      </c>
+      <c r="BP35">
         <v>2393293.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>2128000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>2085000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>2042000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1998988.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>2085374.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>2228781.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2344409.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>2436037.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>2357150.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>2484591.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>2769834.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1529948.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1498826.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1467931.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1437412.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1406733.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>1371661.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>1345280.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>1319000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1293450.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1266221.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1240827.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1214586.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1189290.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CO35">
         <v>1000000.0</v>
       </c>
       <c r="CP35">
+        <v>1000000.0</v>
+      </c>
+      <c r="CQ35">
         <v>1839000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>1828831.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>3902808.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>3867809.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>3009041.0</v>
       </c>
     </row>
-    <row r="36" spans="1:98">
+    <row r="36" spans="1:99">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>11742086.0</v>
+      </c>
+      <c r="C36">
         <v>22040000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>22089000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>192543000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>196409000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>157636000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>142254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142216000.0</v>
       </c>
       <c r="I36">
         <v>142216000.0</v>
       </c>
       <c r="J36">
-        <v>127297000.0</v>
+        <v>142216000.0</v>
       </c>
       <c r="K36">
         <v>127297000.0</v>
       </c>
       <c r="L36">
+        <v>127297000.0</v>
+      </c>
+      <c r="M36">
         <v>116359000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>116536000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>116018000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>72346000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>72910000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>72066000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>49559000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>28875000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>23678000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>17267000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>9834000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>7296000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4839000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1884000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1909000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1856000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1754000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225000.0</v>
       </c>
       <c r="AD36">
         <v>1225000.0</v>
       </c>
       <c r="AE36">
+        <v>1225000.0</v>
+      </c>
+      <c r="AF36">
         <v>1223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205000.0</v>
       </c>
       <c r="AG36">
         <v>1205000.0</v>
       </c>
       <c r="AH36">
+        <v>1205000.0</v>
+      </c>
+      <c r="AI36">
         <v>1200000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-2243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185000.0</v>
       </c>
       <c r="AK36">
         <v>1185000.0</v>
       </c>
       <c r="AL36">
+        <v>1185000.0</v>
+      </c>
+      <c r="AM36">
         <v>1844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1991000.0</v>
       </c>
       <c r="AN36">
         <v>1991000.0</v>
       </c>
       <c r="AO36">
         <v>1991000.0</v>
       </c>
       <c r="AP36">
-        <v>1595000.0</v>
+        <v>1991000.0</v>
       </c>
       <c r="AQ36">
         <v>1595000.0</v>
       </c>
       <c r="AR36">
-        <v>1553000.0</v>
+        <v>1595000.0</v>
       </c>
       <c r="AS36">
         <v>1553000.0</v>
       </c>
       <c r="AT36">
         <v>1553000.0</v>
       </c>
       <c r="AU36">
         <v>1553000.0</v>
       </c>
       <c r="AV36">
         <v>1553000.0</v>
       </c>
       <c r="AW36">
         <v>1553000.0</v>
       </c>
       <c r="AX36">
         <v>1553000.0</v>
       </c>
       <c r="AY36">
         <v>1553000.0</v>
       </c>
       <c r="AZ36">
         <v>1553000.0</v>
       </c>
       <c r="BA36">
         <v>1553000.0</v>
       </c>
       <c r="BB36">
         <v>1553000.0</v>
       </c>
       <c r="BC36">
         <v>1553000.0</v>
       </c>
       <c r="BD36">
-        <v>1588000.0</v>
+        <v>1553000.0</v>
       </c>
       <c r="BE36">
         <v>1588000.0</v>
       </c>
       <c r="BF36">
         <v>1588000.0</v>
       </c>
       <c r="BG36">
         <v>1588000.0</v>
       </c>
       <c r="BH36">
+        <v>1588000.0</v>
+      </c>
+      <c r="BI36">
         <v>2118000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>2332000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2337000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1077611.0</v>
       </c>
-      <c r="BL36"/>
-      <c r="BM36">
+      <c r="BM36"/>
+      <c r="BN36">
         <v>1549000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>11000000.0</v>
       </c>
-      <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
-      <c r="BT36">
+      <c r="BT36"/>
+      <c r="BU36">
         <v>1300831.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>1291472.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1318795.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1305171.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1270000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1269926.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1070111.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1069899.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1749190.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>1749024.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1749183.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>1749449.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1747968.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1749110.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>1749000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1749450.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>1748772.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1749166.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>1748426.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>1974450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1974000.0</v>
       </c>
       <c r="CO36">
         <v>1974000.0</v>
       </c>
       <c r="CP36">
         <v>1974000.0</v>
       </c>
       <c r="CQ36">
-        <v>1225000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="CR36">
         <v>1225000.0</v>
       </c>
       <c r="CS36">
         <v>1225000.0</v>
       </c>
       <c r="CT36">
         <v>1225000.0</v>
       </c>
+      <c r="CU36">
+        <v>1225000.0</v>
+      </c>
     </row>
-    <row r="37" spans="1:98">
+    <row r="37" spans="1:99">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
@@ -13601,845 +13676,850 @@
       </c>
       <c r="CM37">
         <v>0.0</v>
       </c>
       <c r="CN37">
         <v>0.0</v>
       </c>
       <c r="CO37">
         <v>0.0</v>
       </c>
       <c r="CP37">
         <v>0.0</v>
       </c>
       <c r="CQ37">
         <v>0.0</v>
       </c>
       <c r="CR37">
         <v>0.0</v>
       </c>
       <c r="CS37">
         <v>0.0</v>
       </c>
       <c r="CT37">
         <v>0.0</v>
       </c>
+      <c r="CU37">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="38" spans="1:98">
+    <row r="38" spans="1:99">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>204955000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>192543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22089000.0</v>
       </c>
       <c r="F38">
         <v>22089000.0</v>
       </c>
       <c r="G38">
+        <v>22089000.0</v>
+      </c>
+      <c r="H38">
         <v>-65076000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>22269000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>116359000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>21183000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>20665000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>20643000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>72910000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>72066000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>49559000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>28875000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>23678000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>17267000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>9834000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>7296000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4840000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1884000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1909000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1856000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225000.0</v>
       </c>
       <c r="AC38">
         <v>1225000.0</v>
       </c>
       <c r="AD38">
         <v>1225000.0</v>
       </c>
       <c r="AE38">
+        <v>1225000.0</v>
+      </c>
+      <c r="AF38">
         <v>353527.92</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>572975.77</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>913848.02</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>929296.06</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>752968.86</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>947317.93</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>913999.23</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1385112.3</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1102559.38</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1516490.21</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1540425.53</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1226357.07</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1152373.38</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1166353.74</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1243096.13</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1223991.17</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1336373.81</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1386730.96</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1455346.27</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1405429.86</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1461922.24</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1506304.56</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1479470.32</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1527340.68</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1565208.63</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1616614.07</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1561608.81</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1602745.26</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1557320.78</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2016950.77</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2420593.73</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>2408781.69</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>13670010.03</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>12852006.61</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>12280668.8</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>12361630.88</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1475285.17</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1450617.28</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1332989.34</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1057097.54</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1088099.93</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1222170.03</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1264322.79</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1284475.2</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1310324.07</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1280887.54</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1202196.14</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>924965.42</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>917745.95</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1567625.71</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1565520.95</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1497046.99</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1500000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>-1.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1427172.58</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1446291.24</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1453865.34</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="CK38">
         <v>-1.0</v>
       </c>
       <c r="CL38">
         <v>-1.0</v>
       </c>
       <c r="CM38">
         <v>-1.0</v>
       </c>
       <c r="CN38">
+        <v>-1.0</v>
+      </c>
+      <c r="CO38">
         <v>1459195.74</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1465587.65</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1344595.05</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>778915.24</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>771945.3</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>807940.9</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>766535.26</v>
       </c>
     </row>
-    <row r="39" spans="1:98">
+    <row r="39" spans="1:99">
       <c r="A39" t="s">
         <v>63</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>84094764.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>83320046.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13635000.0</v>
       </c>
-      <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>2928000.0</v>
       </c>
-      <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>10037000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3098000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>7763000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>11152000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10790000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>8781000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>8851000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>10920000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>8407000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>9016000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>10026000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5840000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4322000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>6557000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4970000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5669000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>7403000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4480000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3274000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>439000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>776000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>407000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>423000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1692000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2067000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>777000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>357000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>344000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>902000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>280000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>387000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>240000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>756000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>283000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>316000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>244000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>270000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>259000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>229000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>211000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>125573.99</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>96000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>154000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>676383.73</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1646341.46</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>177000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>3191489.36</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1838922.21</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1113241.82</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1208198.49</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2349300.07</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>970521.07</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>37999000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>3139418.25</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1623748.91</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>856659.78</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>271814.06</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>442965.78</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>550879.16</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>203818.37</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>97541.63</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>195595.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>570220.76</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>-1029.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>421390.59</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1249621.79</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>-1.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>765905.95</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>206815.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>1118.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>2153932.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>3070995.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>1386760.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1530625.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>2205000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>2.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>47878.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>44030.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>-1311.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>5001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="CO39">
         <v>10000.0</v>
       </c>
       <c r="CP39">
+        <v>10000.0</v>
+      </c>
+      <c r="CQ39">
         <v>9000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>10001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9126.0</v>
       </c>
       <c r="CS39">
         <v>9126.0</v>
       </c>
       <c r="CT39">
+        <v>9126.0</v>
+      </c>
+      <c r="CU39">
         <v>9723.0</v>
       </c>
     </row>
-    <row r="40" spans="1:98">
+    <row r="40" spans="1:99">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>42192282.0</v>
+      </c>
+      <c r="C40">
         <v>30854762.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>27069981.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>33687000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>26053000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>13903000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>11446000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>15741000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>17785000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>10600000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>11734000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>44274000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>57286000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>40835000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>35796000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>38189000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>28892000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>8044000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>7021000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>14132000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>13056000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>8162000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>7630000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>6707000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>8053000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4172000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>4392000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>10296000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>6980000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>6357000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>6419000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>8207000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>10956000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>7706000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>6532000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>7047000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>10270000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3385000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>8020000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>6965000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>3027000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>922000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1181000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1851000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2967000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1604000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1077000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>3086000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2822000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>4538000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>5495000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>63000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2353000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>4761000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>6538000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>97000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>7731000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>8507000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>5274000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>63000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>13493.88</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>43712.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>288.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="BM40">
         <v>34000.0</v>
       </c>
       <c r="BN40">
         <v>34000.0</v>
       </c>
       <c r="BO40">
         <v>34000.0</v>
       </c>
       <c r="BP40">
-        <v>0.0</v>
+        <v>34000.0</v>
       </c>
       <c r="BQ40">
         <v>0.0</v>
       </c>
       <c r="BR40">
-        <v>5326034.0</v>
+        <v>0.0</v>
       </c>
       <c r="BS40">
         <v>5326034.0</v>
       </c>
       <c r="BT40">
-        <v>0.0</v>
+        <v>5326034.0</v>
       </c>
       <c r="BU40">
         <v>0.0</v>
       </c>
       <c r="BV40">
         <v>0.0</v>
       </c>
       <c r="BW40">
         <v>0.0</v>
       </c>
       <c r="BX40">
         <v>0.0</v>
       </c>
       <c r="BY40">
         <v>0.0</v>
       </c>
       <c r="BZ40">
         <v>0.0</v>
       </c>
       <c r="CA40">
         <v>0.0</v>
       </c>
       <c r="CB40">
         <v>0.0</v>
       </c>
@@ -14449,706 +14529,713 @@
       <c r="CD40">
         <v>0.0</v>
       </c>
       <c r="CE40">
         <v>0.0</v>
       </c>
       <c r="CF40">
         <v>0.0</v>
       </c>
       <c r="CG40">
         <v>0.0</v>
       </c>
       <c r="CH40">
         <v>0.0</v>
       </c>
       <c r="CI40">
         <v>0.0</v>
       </c>
       <c r="CJ40">
         <v>0.0</v>
       </c>
       <c r="CK40">
         <v>0.0</v>
       </c>
       <c r="CL40">
+        <v>0.0</v>
+      </c>
+      <c r="CM40">
         <v>1944751.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>1945389.0</v>
       </c>
-      <c r="CN40">
-[...1 lines deleted...]
-      </c>
       <c r="CO40">
         <v>0.0</v>
       </c>
       <c r="CP40">
         <v>0.0</v>
       </c>
       <c r="CQ40">
         <v>0.0</v>
       </c>
       <c r="CR40">
         <v>0.0</v>
       </c>
       <c r="CS40">
         <v>0.0</v>
       </c>
       <c r="CT40">
         <v>0.0</v>
       </c>
+      <c r="CU40">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="41" spans="1:98">
+    <row r="41" spans="1:99">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>37619000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>32641000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>46484000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>39667000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>26115000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>27926000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>25559000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>26849000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>22238000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>22698000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>26487000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>27120000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>26914000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>27431000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>28433000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>29418000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>30046000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>8788478.51</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>14339134.7</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>20966176.25</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>21068690.47</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1576468.99</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1982572.55</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1912070.96</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>2641027.57</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1943738.53</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2716886.28</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2756673.11</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1025680.46</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>960190.74</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1022906.5</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1087008.72</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1066361.92</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1160829.53</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1216180.02</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1272608.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1224434.39</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1269886.1</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>1438409.31</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>1408973.99</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>1450629.43</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2075186.45</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2019749.57</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>1970695.25</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2067016.55</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2001569.09</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>1937910.68</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2106082.62</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2084106.37</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1425275.83</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2420561.66</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>2293819.27</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>2404963.56</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2274714.83</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>1990273.1</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>1793085.66</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>1619349.72</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1642833.66</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1849694.69</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1889139.16</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1840951.17</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1855121.9</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1643973.78</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1511737.98</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1351141.08</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1312290.93</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1343551.13</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>1313999.28</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1229992.3</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>1206689.54</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>1179403.42</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>1098327.21</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1090713.64</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1074812.97</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1003882.42</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>930982.75</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>927693.36</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>916730.92</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>739207.57</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>742445.62</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>681152.51</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>654288.8</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>630159.43</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>659543.6</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>625743.07</v>
       </c>
     </row>
-    <row r="42" spans="1:98">
+    <row r="42" spans="1:99">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>39501107.0</v>
+      </c>
+      <c r="C42">
         <v>39586036.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>39451822.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>39484000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>45575000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>44744000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>39484000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>43288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39484000.0</v>
       </c>
       <c r="J42">
         <v>39484000.0</v>
       </c>
       <c r="K42">
         <v>39484000.0</v>
       </c>
       <c r="L42">
-        <v>36160000.0</v>
+        <v>39484000.0</v>
       </c>
       <c r="M42">
         <v>36160000.0</v>
       </c>
       <c r="N42">
         <v>36160000.0</v>
       </c>
       <c r="O42">
         <v>36160000.0</v>
       </c>
       <c r="P42">
-        <v>36126000.0</v>
+        <v>36160000.0</v>
       </c>
       <c r="Q42">
         <v>36126000.0</v>
       </c>
       <c r="R42">
         <v>36126000.0</v>
       </c>
       <c r="S42">
         <v>36126000.0</v>
       </c>
       <c r="T42">
         <v>36126000.0</v>
       </c>
       <c r="U42">
         <v>36126000.0</v>
       </c>
       <c r="V42">
         <v>36126000.0</v>
       </c>
       <c r="W42">
-        <v>36089000.0</v>
+        <v>36126000.0</v>
       </c>
       <c r="X42">
         <v>36089000.0</v>
       </c>
       <c r="Y42">
         <v>36089000.0</v>
       </c>
       <c r="Z42">
         <v>36089000.0</v>
       </c>
       <c r="AA42">
+        <v>36089000.0</v>
+      </c>
+      <c r="AB42">
         <v>36073000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>56965000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>36073000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>57149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36040000.0</v>
       </c>
       <c r="AF42">
         <v>36040000.0</v>
       </c>
       <c r="AG42">
         <v>36040000.0</v>
       </c>
       <c r="AH42">
         <v>36040000.0</v>
       </c>
       <c r="AI42">
         <v>36040000.0</v>
       </c>
       <c r="AJ42">
+        <v>36040000.0</v>
+      </c>
+      <c r="AK42">
         <v>34555000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>32805000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>31850000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>31728000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>25333000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>47481000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>46272000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>45298000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>44356000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>15061000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>43652000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>44258000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>42620000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>41015000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>37988000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>9233000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>6289000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>32917000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>31235000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>29161000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>267939000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>218802000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>217756000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>18618000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>234778000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>232981000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>198848000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>190295467.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>7119000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>184373000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>7109000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>121165169.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>6787000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>6607000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>6219000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>116274077.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>110220353.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>110218807.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>109762370.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>109755973.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>107998609.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>106518597.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>68715406.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>66794137.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>66764279.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>63660904.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>51327651.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>52934445.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>44479674.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>44375844.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>43413000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>42230336.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>42120449.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>40053369.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>34012330.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>34469077.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>32800000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>31467000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>28499000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>25954624.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>23086764.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>17810096.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>16848496.0</v>
       </c>
     </row>
-    <row r="43" spans="1:98">
+    <row r="43" spans="1:99">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
-[...3 lines deleted...]
-      <c r="AJ43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
+      <c r="AI43"/>
+      <c r="AJ43">
+        <v>0.0</v>
+      </c>
       <c r="AK43"/>
       <c r="AL43"/>
-      <c r="AM43">
-[...2 lines deleted...]
-      <c r="AN43"/>
+      <c r="AM43"/>
+      <c r="AN43">
+        <v>0.0</v>
+      </c>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
@@ -15163,83 +15250,82 @@
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
+      <c r="CU43"/>
     </row>
-    <row r="44" spans="1:98">
+    <row r="44" spans="1:99">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
@@ -15409,1245 +15495,1256 @@
       </c>
       <c r="CM44">
         <v>0.0</v>
       </c>
       <c r="CN44">
         <v>0.0</v>
       </c>
       <c r="CO44">
         <v>0.0</v>
       </c>
       <c r="CP44">
         <v>0.0</v>
       </c>
       <c r="CQ44">
         <v>0.0</v>
       </c>
       <c r="CR44">
         <v>0.0</v>
       </c>
       <c r="CS44">
         <v>0.0</v>
       </c>
       <c r="CT44">
         <v>0.0</v>
       </c>
+      <c r="CU44">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="45" spans="1:98">
+    <row r="45" spans="1:99">
       <c r="A45" t="s">
         <v>69</v>
       </c>
       <c r="B45">
+        <v>1455779000.0</v>
+      </c>
+      <c r="C45">
         <v>1386829000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1358165000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1397999000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1320907000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1281127000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1259019000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1227231000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1187568000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1157466000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1133580000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1083731000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1000815000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>934645000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>883116000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>806995000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>615881000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>600140000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>591681000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>454199000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>442080000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>430815000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>425942000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>418747000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>405280000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>400716000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>395304000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>387378000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>370087000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>362444000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>358135000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>354020000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>345146000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>325297000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>322930000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>318491000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>304833000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>282254000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>278798000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>275006000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>267805000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>262568000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>260521000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>257414000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>243144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235434000.0</v>
       </c>
       <c r="AY45">
         <v>235434000.0</v>
       </c>
       <c r="AZ45">
+        <v>235434000.0</v>
+      </c>
+      <c r="BA45">
         <v>234714000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>220367000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>212214000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>208098000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>199359000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>182185000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>175044000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>167223000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>160883000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>142599000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128688251.0</v>
       </c>
       <c r="BK45">
         <v>128688251.0</v>
       </c>
       <c r="BL45">
+        <v>128688251.0</v>
+      </c>
+      <c r="BM45">
         <v>122923000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>103065000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>95057000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>91298970.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>88095000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>74655000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>70965000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>69153904.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>75793059.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>68872379.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>65467544.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>62858158.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>59841002.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>55656748.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>53926430.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>53318952.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>40511903.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>33194646.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>26851938.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>24438948.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>23908246.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>23010924.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>22520000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>21026490.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>20322540.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>18117412.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>17291448.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>16671459.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>14159000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>12984000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>9392000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>9025544.0</v>
       </c>
-      <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
+      <c r="CU45"/>
     </row>
-    <row r="46" spans="1:98">
+    <row r="46" spans="1:99">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>1444295513.0</v>
+      </c>
+      <c r="C46">
         <v>1379238128.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1346573735.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1388171000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1311732000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1272723000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1251424000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1220438000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1180602000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1151426000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1128464000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1080183000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>997970000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>932445000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>881497000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>806183000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>716579000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>674253000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>662279000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>643260000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>615881000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>600140000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>591681000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>454199000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>442080000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>430815000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>425942000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>418747000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>405280000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>400716000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>395304000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>387378000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>370087000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>362444000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>358135000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>354020000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>345146000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>325297000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>322930000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>318491000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>304833000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>282254000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>278798000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>275006000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>267805000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>262568000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>260521000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>257414000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>243144000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>239410000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>235434000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>234714000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>220367000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>212214000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>208098000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>199359000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>182185000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>175044000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>167223000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>160883000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>142599000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>136854000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>128688251.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>122923000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>103065000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>95057000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>91298970.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>88095000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>74655000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>70965000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>69153904.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>75793059.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>68872379.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>65467544.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>62858158.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>59841002.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>55656748.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>53926430.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>53318952.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>40511903.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>33194646.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>26851938.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>24438948.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>23908246.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>23010924.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>22520000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>21026490.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>20322540.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>18117412.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>17291448.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>16671459.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>14159000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>12984000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>9392000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>9025544.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>7941109.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>3336243.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>3109717.0</v>
       </c>
     </row>
-    <row r="47" spans="1:98">
+    <row r="47" spans="1:99">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>1347672000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1388171000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1311732000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1272723000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1251424000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1220438000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1080183000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>997970000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>932445000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>881497000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>806183000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>716579000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>674253000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>662279000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>643260000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>615881000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>600140000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>591681000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>454199000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>442080000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>430815000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>425942000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>418747000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>405280000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>400716000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>114269009.92</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>184197682.86</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>280666616.11</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>280681483.78</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>227564982.88</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>283012231.19</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>266213652.14</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>244345376.7</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>178829482.21</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>242585878.59</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>235847582.21</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>217018299.25</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>201429087.49</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>206538490.42</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>214364043.86</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>206941992.43</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>224181223.65</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>229854451.29</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>227854933.93</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>216660633.48</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>221626659.14</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>227656644.03</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>209933314.28</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>208707710.46</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>209733924.61</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>202951236.89</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>179157242.6</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>176669358.09</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>163992350.69</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>153207313.59</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>148016400.25</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>141057513.91</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>129075225.68</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>119447089.69</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>96811008.83</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>93615324.01</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>86786121.67</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>82393378.23</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>64202786.38</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>56276764.47</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>56833497.7</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>71200563.64</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>67448829.69</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>63802748.27</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>63066118.19</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>60354009.08</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>52685535.78</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>46617392.81</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>45732052.49</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>36310836.25</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>29712674.54</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>22983822.65</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>20960548.89</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>20551878.28</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>18776825.79</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>18622343.5</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>17478802.99</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>16102527.53</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>13591897.97</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>13202260.06</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>12854279.11</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>10466439.98</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>9639913.88</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>6397384.37</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>5738538.82</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>5004096.04</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>2200237.44</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>1946060.95</v>
       </c>
     </row>
-    <row r="48" spans="1:98">
+    <row r="48" spans="1:99">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>-372114158.0</v>
+      </c>
+      <c r="C48">
         <v>-278426673.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-270841101.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-227280000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-195010000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-207339000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-217890000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-177126000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-149575000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-194816000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-186643000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-164467000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-159176000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-168161000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-157377000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-132130000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-137176000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-156264000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-149983000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-141437000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-140615000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-155163000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-150878000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-138225000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-143202000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-139178000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-135936000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-132974000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-130449000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-128411000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-124323000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-120293000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-117462000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-115059000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-106651000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-101445000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-99910000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-98195000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-96364000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-93766000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-93466000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-91549000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-89075000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-86702000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-83807000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-82483000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-80009000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-76037000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-73203000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-69428000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-66986000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-64539000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-66438000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-56815000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-53337000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-50343000.0</v>
       </c>
-      <c r="BE48">
-[...1 lines deleted...]
-      </c>
       <c r="BF48">
         <v>0.0</v>
       </c>
       <c r="BG48">
+        <v>0.0</v>
+      </c>
+      <c r="BH48">
         <v>-40828000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-35492000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-33319000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-23867000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-18200051.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-23838000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-23311000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-21667000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-21739778.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-20472000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-19337000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-18059000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-17061209.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-30456674.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-29562386.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-28257381.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-27350897.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-26015105.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-24541977.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-22594557.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-21809113.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-20211244.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-18333519.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-17198739.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-18509113.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-17701510.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-17313121.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-16929000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-17351832.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-16952249.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-16533689.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-16016527.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-16125544.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-15502000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-15257000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-15026000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-14787272.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-14410153.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-13739562.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-13311012.0</v>
       </c>
     </row>
-    <row r="49" spans="1:98">
+    <row r="49" spans="1:99">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
@@ -16817,95 +16914,96 @@
       </c>
       <c r="CM49">
         <v>0.0</v>
       </c>
       <c r="CN49">
         <v>0.0</v>
       </c>
       <c r="CO49">
         <v>0.0</v>
       </c>
       <c r="CP49">
         <v>0.0</v>
       </c>
       <c r="CQ49">
         <v>0.0</v>
       </c>
       <c r="CR49">
         <v>0.0</v>
       </c>
       <c r="CS49">
         <v>0.0</v>
       </c>
       <c r="CT49">
         <v>0.0</v>
       </c>
+      <c r="CU49">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="50" spans="1:98">
+    <row r="50" spans="1:99">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
-[...1 lines deleted...]
-      </c>
+      <c r="AA50"/>
       <c r="AB50">
         <v>0.0</v>
       </c>
       <c r="AC50">
         <v>0.0</v>
       </c>
       <c r="AD50">
+        <v>0.0</v>
+      </c>
+      <c r="AE50">
         <v>526.95</v>
       </c>
-      <c r="AE50">
-[...1 lines deleted...]
-      </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
         <v>0.0</v>
       </c>
       <c r="AH50">
         <v>0.0</v>
       </c>
       <c r="AI50">
         <v>0.0</v>
       </c>
       <c r="AJ50">
         <v>0.0</v>
       </c>
       <c r="AK50">
         <v>0.0</v>
       </c>
       <c r="AL50">
         <v>0.0</v>
       </c>
       <c r="AM50">
         <v>0.0</v>
       </c>
       <c r="AN50">
@@ -17063,317 +17161,323 @@
       </c>
       <c r="CM50">
         <v>0.0</v>
       </c>
       <c r="CN50">
         <v>0.0</v>
       </c>
       <c r="CO50">
         <v>0.0</v>
       </c>
       <c r="CP50">
         <v>0.0</v>
       </c>
       <c r="CQ50">
         <v>0.0</v>
       </c>
       <c r="CR50">
         <v>0.0</v>
       </c>
       <c r="CS50">
         <v>0.0</v>
       </c>
       <c r="CT50">
         <v>0.0</v>
       </c>
+      <c r="CU50">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="51" spans="1:98">
+    <row r="51" spans="1:99">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>562550636.0</v>
+      </c>
+      <c r="C51">
         <v>560542855.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>599467075.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>584436000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>577272000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>557573000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>563902000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>507604000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>484134000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>598469000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>575324000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>490300000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>458173000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>283830000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>265167000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>222316000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>237713000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>281411000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>272000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>291000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>311000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>330000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>248000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>255000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>261000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>268000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>274000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>280000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>286000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>292000.0</v>
       </c>
-      <c r="AE51">
-[...2 lines deleted...]
-      <c r="AF51"/>
+      <c r="AF51">
+        <v>0.0</v>
+      </c>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
-      <c r="BE51">
+      <c r="BE51"/>
+      <c r="BF51">
         <v>665000.0</v>
       </c>
-      <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
-      <c r="CP51">
+      <c r="CP51"/>
+      <c r="CQ51">
         <v>839000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>828831.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>2902808.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>2867808.0</v>
       </c>
-      <c r="CT51"/>
+      <c r="CU51"/>
     </row>
-    <row r="52" spans="1:98">
+    <row r="52" spans="1:99">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
+        <v>1098237.0</v>
+      </c>
+      <c r="C52">
         <v>1067376.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>731701.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>342000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>794000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>542000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>348000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>698000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>629000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>742000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>373000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>552000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>750000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>394000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>511000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>513000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2249000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>76000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000.0</v>
       </c>
       <c r="U52">
         <v>89000.0</v>
       </c>
       <c r="V52">
         <v>89000.0</v>
       </c>
       <c r="W52">
+        <v>89000.0</v>
+      </c>
+      <c r="X52">
         <v>41000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>42000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>43000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>45000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>46000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>47000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>48000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>51000.0</v>
       </c>
-      <c r="AE52">
-[...1 lines deleted...]
-      </c>
       <c r="AF52">
         <v>0.0</v>
       </c>
       <c r="AG52">
         <v>0.0</v>
       </c>
       <c r="AH52">
         <v>0.0</v>
       </c>
       <c r="AI52">
         <v>0.0</v>
       </c>
       <c r="AJ52">
         <v>0.0</v>
       </c>
       <c r="AK52">
         <v>0.0</v>
       </c>
       <c r="AL52">
         <v>0.0</v>
       </c>
       <c r="AM52">
         <v>0.0</v>
       </c>
       <c r="AN52">
@@ -17406,55 +17510,55 @@
       <c r="AW52">
         <v>0.0</v>
       </c>
       <c r="AX52">
         <v>0.0</v>
       </c>
       <c r="AY52">
         <v>0.0</v>
       </c>
       <c r="AZ52">
         <v>0.0</v>
       </c>
       <c r="BA52">
         <v>0.0</v>
       </c>
       <c r="BB52">
         <v>0.0</v>
       </c>
       <c r="BC52">
         <v>0.0</v>
       </c>
       <c r="BD52">
         <v>0.0</v>
       </c>
       <c r="BE52">
+        <v>0.0</v>
+      </c>
+      <c r="BF52">
         <v>665000.0</v>
       </c>
-      <c r="BF52">
-[...1 lines deleted...]
-      </c>
       <c r="BG52">
         <v>0.0</v>
       </c>
       <c r="BH52">
         <v>0.0</v>
       </c>
       <c r="BI52">
         <v>0.0</v>
       </c>
       <c r="BJ52">
         <v>0.0</v>
       </c>
       <c r="BK52">
         <v>0.0</v>
       </c>
       <c r="BL52">
         <v>0.0</v>
       </c>
       <c r="BM52">
         <v>0.0</v>
       </c>
       <c r="BN52">
         <v>0.0</v>
       </c>
       <c r="BO52">
@@ -17531,379 +17635,383 @@
       </c>
       <c r="CM52">
         <v>0.0</v>
       </c>
       <c r="CN52">
         <v>0.0</v>
       </c>
       <c r="CO52">
         <v>0.0</v>
       </c>
       <c r="CP52">
         <v>0.0</v>
       </c>
       <c r="CQ52">
         <v>0.0</v>
       </c>
       <c r="CR52">
         <v>0.0</v>
       </c>
       <c r="CS52">
         <v>0.0</v>
       </c>
       <c r="CT52">
         <v>0.0</v>
       </c>
+      <c r="CU52">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="53" spans="1:98">
+    <row r="53" spans="1:99">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53">
+        <v>13987057.0</v>
+      </c>
+      <c r="C53">
         <v>17801885.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>8742869.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>8181000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>6672000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>6617000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>5403000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>5069000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>4502000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>4145000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>3750000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>13604000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>3577000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>5145000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>85386000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>140133000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>121941000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>3541000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>32610000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>47587000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>23118000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>23103000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>23731000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>24164000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>24093000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>8236000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>7146000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>22760000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>9950000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>17892000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>19926000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>13550000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>28509000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>18592000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>18917000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>26648000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>33168000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>7556000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>10781000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>17901000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>26134000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>14413000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>18579000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>9576000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>17827000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>9443000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>10934000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>21175000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>15084000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>18890000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>27199000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>16450000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>31987000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>40972000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>49757000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>8984000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>44336000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>35247000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>51613000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>2329000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>61967000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>1788000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>31641229.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>28481000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>49777000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>59598000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>9799526.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>14457000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>25841000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>28785000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>30986380.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>108580.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>175046.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>190310.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>11798188.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>224585.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>227418.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>199493.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>165000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>177713.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>1179030.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>5622373.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>6031854.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>1673635.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>1828894.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>2555000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>2790302.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>2996094.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>4708472.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>341028.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>1006000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>2967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>668000.0</v>
       </c>
       <c r="CP53">
         <v>668000.0</v>
       </c>
       <c r="CQ53">
+        <v>668000.0</v>
+      </c>
+      <c r="CR53">
         <v>2793430.0</v>
       </c>
-      <c r="CR53">
-[...1 lines deleted...]
-      </c>
       <c r="CS53">
         <v>0.0</v>
       </c>
       <c r="CT53">
         <v>0.0</v>
       </c>
+      <c r="CU53">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="54" spans="1:98">
+    <row r="54" spans="1:99">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
@@ -18073,1267 +18181,1280 @@
       </c>
       <c r="CM54">
         <v>0.0</v>
       </c>
       <c r="CN54">
         <v>0.0</v>
       </c>
       <c r="CO54">
         <v>0.0</v>
       </c>
       <c r="CP54">
         <v>0.0</v>
       </c>
       <c r="CQ54">
         <v>0.0</v>
       </c>
       <c r="CR54">
         <v>0.0</v>
       </c>
       <c r="CS54">
         <v>0.0</v>
       </c>
       <c r="CT54">
         <v>0.0</v>
       </c>
+      <c r="CU54">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="55" spans="1:98">
+    <row r="55" spans="1:99">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>1751894732.0</v>
+      </c>
+      <c r="C55">
         <v>1804483241.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1857395111.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1706936000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1644449000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1597275000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1452737000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1427720000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1409889000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1342925000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1350959000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1341525000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1332804000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1101304000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1095619000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1097763000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1073514000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1034597000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>747742000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>733425000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>716307000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>655911000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>647817000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>513280000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>496913000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>454540000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>449372000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>450434000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>426059000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>425960000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>423460000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>408135000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>408319000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>388058000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>382908000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>386281000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>385369000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>337189000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>337985000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>341939000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>336333000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>300070000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>300527000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>287769000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>289072000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>274577000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>278356000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>281759000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>266044000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>266597000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>270377000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>257776000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>255959000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>259196000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>263603000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>230476000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>229979000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>229324000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>228719000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>207684000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>209184000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>180587000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>178132454.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>169837000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>168215000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>169074000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>103401270.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>105021000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>103058000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>101823000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>109801560.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>88969555.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>90022390.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>89009361.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>89861733.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>89344132.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>88931987.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>60585794.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>61243795.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>51381469.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>48510876.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>37661140.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>37084728.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>29119628.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>29198478.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>29325000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>27172358.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>27768678.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>26080053.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>20473505.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>22868857.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>19321000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>18311000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>16246000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>14143053.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>13558789.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>8170193.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>6694669.0</v>
       </c>
     </row>
-    <row r="56" spans="1:98">
+    <row r="56" spans="1:99">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>103275727.0</v>
+      </c>
+      <c r="C56">
         <v>231989977.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>213973482.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>124920000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>134909000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>166087000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>58146000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>64094000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>85848000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>62936000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>93951000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>143718000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>217009000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>51492000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>140387000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>217217000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>283383000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>308381000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>54159000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>64016000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>80659000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>43384000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>46229000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>51596000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>50244000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>19489000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>19213000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>27891000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>17083000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>21508000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>24473000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>19552000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>37027000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>24414000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>23588000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>31076000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>39038000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>10048000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>13064000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>21457000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>29509000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>16221000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>20134000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>11210000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>19714000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>10456000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>16282000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>22792000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>21347000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>25634000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>33390000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>21509000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>34039000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>45429000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>53952000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>29529000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>46206000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>52692000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>59908000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>44683000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>64253000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>41396000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>35816040.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>33688000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>52076000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>61465000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>10550385.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>15375000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>26853000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>29525000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>39323256.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>11875665.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>19858539.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>22223022.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>25698404.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>28233131.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>32005313.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>5589253.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>6854944.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>9120376.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>13567206.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>9060019.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>10896331.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>3463415.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>4438444.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>5056000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>4396418.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>5697367.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>6213476.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>1433631.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>4222949.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>3188000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>3353000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>4880000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>3892509.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>4392680.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>3608950.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>2359952.0</v>
       </c>
     </row>
-    <row r="57" spans="1:98">
+    <row r="57" spans="1:99">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>49688519.0</v>
+      </c>
+      <c r="C57">
         <v>34582138.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>40849682.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>41751000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>31828000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>17433000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>20319000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>28070000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>40718000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>19748000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>39409000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>63790000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>69799000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>54603000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>51993000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>62885000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>38622000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>14191000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>17301000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>22420000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>16716000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>10139000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>10194000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>11714000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>9947000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6033000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>6690000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>8824000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>6034000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>5743000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>6502000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>12635000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>13211000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>7576000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>6191000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>10900000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>11419000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4041000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>5721000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>7751000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>6319000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2505000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2373000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>4084000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>5282000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2354000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>4743000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>7847000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>5188000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>5781000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>8481000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>6116000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>7074000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>7992000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>10563000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>7609000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>8396000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>8507000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>8194000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>5721000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>6158000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>2404000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>3769013.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>6369000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>4663000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>3967000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1409746.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>2464000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>2776000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>801000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>8694997.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>1344475.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1665988.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>356959.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>678827.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>675743.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>790648.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>224862.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>435148.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>620320.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>467373.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>1164176.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>293120.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>261324.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>66282.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>697000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>176353.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>521608.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>298866.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>200682.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>2337390.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>75000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>50000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>74000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>73381.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>60650.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>28681.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>47643.0</v>
       </c>
     </row>
-    <row r="58" spans="1:98">
+    <row r="58" spans="1:99">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>643936884.0</v>
+      </c>
+      <c r="C58">
         <v>598599952.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>733340887.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>650167000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>625316000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>601435000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>609719000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>564866000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>561363000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>624133000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>621036000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>591157000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>564047000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>370680000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>355086000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>331172000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>313753000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>321641000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>45409000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>48181000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>43787000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>32618000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>33099000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>38413000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>37285000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>33170000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>34349000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>37490000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>35690000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>36030000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>36905000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>42791000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>40857000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>34782000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>27270000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>30202000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>30853000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>24799000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>26627000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>28730000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>25763000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>19331000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>18543000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>19543000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>18818000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>16066000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>18522000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>20264000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>14999000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>14428000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>16622000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>15024000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>17764000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>12074000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>15073000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>12768000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>11177000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>11568000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>11357000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>7978000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>8803000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>5025000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>5190300.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>8860000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>7105000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>6409000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>3803039.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>4592000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>4861000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2843000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>10693985.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>3429849.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>3894769.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2701368.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>3114864.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>3032893.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>3275239.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>2994696.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1965096.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>2119146.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1935304.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>2601588.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1699853.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1632985.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1411563.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>2016000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1469803.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1787829.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1539693.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1415268.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>3526680.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1075000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1050000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1913000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1902212.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>3963458.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>3896490.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>3056684.0</v>
       </c>
     </row>
-    <row r="59" spans="1:98">
+    <row r="59" spans="1:99">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
@@ -19503,379 +19624,383 @@
       </c>
       <c r="CM59">
         <v>0.0</v>
       </c>
       <c r="CN59">
         <v>0.0</v>
       </c>
       <c r="CO59">
         <v>0.0</v>
       </c>
       <c r="CP59">
         <v>0.0</v>
       </c>
       <c r="CQ59">
         <v>0.0</v>
       </c>
       <c r="CR59">
         <v>0.0</v>
       </c>
       <c r="CS59">
         <v>0.0</v>
       </c>
       <c r="CT59">
         <v>0.0</v>
       </c>
+      <c r="CU59">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="60" spans="1:98">
+    <row r="60" spans="1:99">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>1107957848.0</v>
+      </c>
+      <c r="C60">
         <v>1205883288.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1124054222.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1056769000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1019133000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>995840000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>843018000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>862854000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>848526000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>718792000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>729923000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>750368000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>768757000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>730624000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>740533000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>766591000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>759761000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>712956000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>702333000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>685244000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>672520000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>623293000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>614718000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>474867000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>459628000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>421370000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>415023000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>412944000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>390369000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>389930000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>386555000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>365344000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>367462000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>353276000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>355638000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>356079000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>354516000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>312390000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>311358000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>313209000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>310570000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>280739000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>281984000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>268226000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>270254000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>258511000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>259834000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>261495000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>251045000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>252169000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>253755000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>242752000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>238195000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>247122000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>248530000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>217708000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>218802000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>217756000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>217362000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>199706000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>200381000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>175562000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>172942154.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>160977000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>161110000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>162665000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>99598231.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>100429000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>98197000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>98980000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>99107575.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>85539706.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>86127621.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>86307993.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>86746869.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>86311239.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>85656748.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>57591098.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>59278700.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>49262323.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>46575572.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>35059552.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>35384875.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>27486643.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>27786915.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>27309000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>25702555.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>25980849.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>24332221.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>18850997.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>19153533.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>18057000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>17072000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>14144000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>12052197.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>9595331.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>4273703.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>3637985.0</v>
       </c>
     </row>
-    <row r="61" spans="1:98">
+    <row r="61" spans="1:99">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
@@ -20045,112 +20170,115 @@
       </c>
       <c r="CM61">
         <v>0.0</v>
       </c>
       <c r="CN61">
         <v>0.0</v>
       </c>
       <c r="CO61">
         <v>0.0</v>
       </c>
       <c r="CP61">
         <v>0.0</v>
       </c>
       <c r="CQ61">
         <v>0.0</v>
       </c>
       <c r="CR61">
         <v>0.0</v>
       </c>
       <c r="CS61">
         <v>0.0</v>
       </c>
       <c r="CT61">
         <v>0.0</v>
       </c>
+      <c r="CU61">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="62" spans="1:98">
+    <row r="62" spans="1:99">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
-[...3 lines deleted...]
-      <c r="AJ62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
+      <c r="AI62"/>
+      <c r="AJ62">
+        <v>0.0</v>
+      </c>
       <c r="AK62"/>
       <c r="AL62"/>
-      <c r="AM62">
-[...2 lines deleted...]
-      <c r="AN62"/>
+      <c r="AM62"/>
+      <c r="AN62">
+        <v>0.0</v>
+      </c>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
@@ -20165,50 +20293,51 @@
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
+      <c r="CU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20305,51 +20434,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B2">
         <v>231810.0</v>
       </c>
       <c r="C2">
         <v>386000.0</v>
       </c>
       <c r="D2">
         <v>385000.0</v>
       </c>
       <c r="E2">
         <v>156000.0</v>
       </c>
       <c r="F2">
         <v>168000.0</v>
       </c>
       <c r="G2">
         <v>36000.0</v>
       </c>
       <c r="H2">
         <v>27761.0</v>
       </c>
       <c r="I2">
         <v>7439000.0</v>
       </c>
@@ -20383,51 +20512,51 @@
       <c r="S2">
         <v>0.0</v>
       </c>
       <c r="T2">
         <v>0.0</v>
       </c>
       <c r="U2">
         <v>0.0</v>
       </c>
       <c r="V2">
         <v>0.0</v>
       </c>
       <c r="W2">
         <v>0.0</v>
       </c>
       <c r="X2">
         <v>263685.43</v>
       </c>
       <c r="Y2">
         <v>3815.1</v>
       </c>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B3">
         <v>231810.0</v>
       </c>
       <c r="C3">
         <v>136000.0</v>
       </c>
       <c r="D3">
         <v>132000.0</v>
       </c>
       <c r="E3">
         <v>84000.0</v>
       </c>
       <c r="F3">
         <v>85000.0</v>
       </c>
       <c r="G3">
         <v>110000.0</v>
       </c>
       <c r="H3">
         <v>27761.0</v>
       </c>
       <c r="I3">
         <v>7439000.0</v>
       </c>
@@ -20463,51 +20592,51 @@
       </c>
       <c r="T3">
         <v>170426.0</v>
       </c>
       <c r="U3">
         <v>125824.0</v>
       </c>
       <c r="V3">
         <v>7215.0</v>
       </c>
       <c r="W3">
         <v>4339.0</v>
       </c>
       <c r="X3">
         <v>2941.0</v>
       </c>
       <c r="Y3">
         <v>1728.0</v>
       </c>
       <c r="Z3">
         <v>432.0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
@@ -20529,51 +20658,51 @@
       <c r="S4">
         <v>0.0</v>
       </c>
       <c r="T4">
         <v>0.0</v>
       </c>
       <c r="U4">
         <v>0.0</v>
       </c>
       <c r="V4">
         <v>0.0</v>
       </c>
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B5">
         <v>-64477412.0</v>
       </c>
       <c r="C5">
         <v>-19256000.0</v>
       </c>
       <c r="D5">
         <v>-33666000.0</v>
       </c>
       <c r="E5">
         <v>4345000.0</v>
       </c>
       <c r="F5">
         <v>5641000.0</v>
       </c>
       <c r="G5">
         <v>-16640000.0</v>
       </c>
       <c r="H5">
         <v>-9132831.0</v>
       </c>
       <c r="I5">
         <v>-14813000.0</v>
       </c>
@@ -20609,51 +20738,51 @@
       </c>
       <c r="T5">
         <v>-6161426.0</v>
       </c>
       <c r="U5">
         <v>-5206824.0</v>
       </c>
       <c r="V5">
         <v>-1978215.0</v>
       </c>
       <c r="W5">
         <v>-1782339.0</v>
       </c>
       <c r="X5">
         <v>-754941.0</v>
       </c>
       <c r="Y5">
         <v>-1269728.0</v>
       </c>
       <c r="Z5">
         <v>-154432.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B6">
         <v>-64245602.0</v>
       </c>
       <c r="C6">
         <v>-19120000.0</v>
       </c>
       <c r="D6">
         <v>-33534000.0</v>
       </c>
       <c r="E6">
         <v>4429000.0</v>
       </c>
       <c r="F6">
         <v>5726000.0</v>
       </c>
       <c r="G6">
         <v>-16530000.0</v>
       </c>
       <c r="H6">
         <v>-9105070.0</v>
       </c>
       <c r="I6">
         <v>-7374000.0</v>
       </c>
@@ -20689,51 +20818,51 @@
       </c>
       <c r="T6">
         <v>-5991000.0</v>
       </c>
       <c r="U6">
         <v>-5081000.0</v>
       </c>
       <c r="V6">
         <v>-1971000.0</v>
       </c>
       <c r="W6">
         <v>-1778000.0</v>
       </c>
       <c r="X6">
         <v>-752000.0</v>
       </c>
       <c r="Y6">
         <v>-1268000.0</v>
       </c>
       <c r="Z6">
         <v>-154000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
@@ -20755,51 +20884,51 @@
       <c r="S7">
         <v>0.0</v>
       </c>
       <c r="T7">
         <v>0.0</v>
       </c>
       <c r="U7">
         <v>0.0</v>
       </c>
       <c r="V7">
         <v>0.0</v>
       </c>
       <c r="W7">
         <v>0.0</v>
       </c>
       <c r="X7">
         <v>0.0</v>
       </c>
       <c r="Y7">
         <v>0.0</v>
       </c>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
@@ -20821,51 +20950,51 @@
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
       <c r="V8">
         <v>0.0</v>
       </c>
       <c r="W8">
         <v>0.0</v>
       </c>
       <c r="X8">
         <v>0.0</v>
       </c>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B9">
         <v>-231810.0</v>
       </c>
       <c r="C9">
         <v>-386000.0</v>
       </c>
       <c r="D9">
         <v>-385000.0</v>
       </c>
       <c r="E9">
         <v>-156000.0</v>
       </c>
       <c r="F9">
         <v>-168000.0</v>
       </c>
       <c r="G9">
         <v>-36000.0</v>
       </c>
       <c r="H9">
         <v>-27761.0</v>
       </c>
       <c r="I9">
         <v>-7439000.0</v>
       </c>
@@ -20899,51 +21028,51 @@
       <c r="S9">
         <v>0.0</v>
       </c>
       <c r="T9">
         <v>0.0</v>
       </c>
       <c r="U9">
         <v>0.0</v>
       </c>
       <c r="V9">
         <v>0.0</v>
       </c>
       <c r="W9">
         <v>0.0</v>
       </c>
       <c r="X9">
         <v>0.0</v>
       </c>
       <c r="Y9">
         <v>0.0</v>
       </c>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B10">
         <v>-65028961.0</v>
       </c>
       <c r="C10">
         <v>-19872000.0</v>
       </c>
       <c r="D10">
         <v>-37961000.0</v>
       </c>
       <c r="E10">
         <v>874000.0</v>
       </c>
       <c r="F10">
         <v>5525000.0</v>
       </c>
       <c r="G10">
         <v>-15742000.0</v>
       </c>
       <c r="H10">
         <v>-9492962.0</v>
       </c>
       <c r="I10">
         <v>-14973000.0</v>
       </c>
@@ -20979,51 +21108,51 @@
       </c>
       <c r="T10">
         <v>-6162000.0</v>
       </c>
       <c r="U10">
         <v>-5207000.0</v>
       </c>
       <c r="V10">
         <v>-1978000.0</v>
       </c>
       <c r="W10">
         <v>-1783000.0</v>
       </c>
       <c r="X10">
         <v>-1775000.0</v>
       </c>
       <c r="Y10">
         <v>-1594000.0</v>
       </c>
       <c r="Z10">
         <v>-154000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B11">
         <v>-11900294.0</v>
       </c>
       <c r="C11">
         <v>11375000.0</v>
       </c>
       <c r="D11">
         <v>-8695000.0</v>
       </c>
       <c r="E11">
         <v>8268000.0</v>
       </c>
       <c r="F11">
         <v>4630000.0</v>
       </c>
       <c r="G11">
         <v>-800000.0</v>
       </c>
       <c r="H11">
         <v>-537497.0</v>
       </c>
       <c r="I11">
         <v>4967000.0</v>
       </c>
@@ -21059,51 +21188,51 @@
       </c>
       <c r="T11">
         <v>-620000.0</v>
       </c>
       <c r="U11">
         <v>-1907000.0</v>
       </c>
       <c r="V11">
         <v>-821000.0</v>
       </c>
       <c r="W11">
         <v>-575000.0</v>
       </c>
       <c r="X11">
         <v>244386.0</v>
       </c>
       <c r="Y11">
         <v>201243.0</v>
       </c>
       <c r="Z11">
         <v>-537.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B12">
         <v>551549.0</v>
       </c>
       <c r="C12">
         <v>366000.0</v>
       </c>
       <c r="D12">
         <v>3746000.0</v>
       </c>
       <c r="E12">
         <v>3471000.0</v>
       </c>
       <c r="F12">
         <v>94000.0</v>
       </c>
       <c r="G12">
         <v>815000.0</v>
       </c>
       <c r="H12">
         <v>267000.0</v>
       </c>
       <c r="I12">
         <v>144000.0</v>
       </c>
@@ -21137,101 +21266,101 @@
       <c r="S12">
         <v>621099.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>12187.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B13">
         <v>4750000.0</v>
       </c>
       <c r="C13">
         <v>3166000.0</v>
       </c>
       <c r="D13">
         <v>4710000.0</v>
       </c>
       <c r="E13">
         <v>2794000.0</v>
       </c>
       <c r="F13">
         <v>176000.0</v>
       </c>
       <c r="G13">
         <v>114000.0</v>
       </c>
       <c r="H13">
         <v>279000.0</v>
       </c>
       <c r="I13">
         <v>164000.0</v>
       </c>
       <c r="J13">
         <v>149000.0</v>
       </c>
       <c r="K13">
         <v>149000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
@@ -21253,51 +21382,51 @@
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
       <c r="W14">
         <v>14962.59</v>
       </c>
       <c r="X14">
         <v>0.0</v>
       </c>
       <c r="Y14">
         <v>120175.49</v>
       </c>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B15">
         <v>-53128667.0</v>
       </c>
       <c r="C15">
         <v>-31247000.0</v>
       </c>
       <c r="D15">
         <v>-29266000.0</v>
       </c>
       <c r="E15">
         <v>-7394000.0</v>
       </c>
       <c r="F15">
         <v>895000.0</v>
       </c>
       <c r="G15">
         <v>-14942000.0</v>
       </c>
       <c r="H15">
         <v>-8955465.0</v>
       </c>
       <c r="I15">
         <v>-19940000.0</v>
       </c>
@@ -21333,51 +21462,51 @@
       </c>
       <c r="T15">
         <v>-5542000.0</v>
       </c>
       <c r="U15">
         <v>-3300000.0</v>
       </c>
       <c r="V15">
         <v>-1157000.0</v>
       </c>
       <c r="W15">
         <v>-1226000.0</v>
       </c>
       <c r="X15">
         <v>-1338000.0</v>
       </c>
       <c r="Y15">
         <v>-1630000.0</v>
       </c>
       <c r="Z15">
         <v>-154000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B16">
         <v>-53172000.0</v>
       </c>
       <c r="C16">
         <v>-31247000.0</v>
       </c>
       <c r="D16">
         <v>-29266000.0</v>
       </c>
       <c r="E16">
         <v>-7394000.0</v>
       </c>
       <c r="F16">
         <v>895000.0</v>
       </c>
       <c r="G16">
         <v>-14942000.0</v>
       </c>
       <c r="H16">
         <v>-11613000.0</v>
       </c>
       <c r="I16">
         <v>-19940000.0</v>
       </c>
@@ -21411,51 +21540,51 @@
       <c r="S16">
         <v>8456607.5</v>
       </c>
       <c r="T16">
         <v>0.0</v>
       </c>
       <c r="U16">
         <v>0.0</v>
       </c>
       <c r="V16">
         <v>0.0</v>
       </c>
       <c r="W16">
         <v>0.0</v>
       </c>
       <c r="X16">
         <v>0.0</v>
       </c>
       <c r="Y16">
         <v>0.0</v>
       </c>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B17">
         <v>-53172000.0</v>
       </c>
       <c r="C17">
         <v>-31247000.0</v>
       </c>
       <c r="D17">
         <v>-32338000.0</v>
       </c>
       <c r="E17">
         <v>-7394000.0</v>
       </c>
       <c r="F17">
         <v>895000.0</v>
       </c>
       <c r="G17">
         <v>-14942000.0</v>
       </c>
       <c r="H17">
         <v>-11613000.0</v>
       </c>
       <c r="I17">
         <v>-19940000.0</v>
       </c>
@@ -21489,143 +21618,143 @@
       <c r="S17">
         <v>0.0</v>
       </c>
       <c r="T17">
         <v>0.0</v>
       </c>
       <c r="U17">
         <v>0.0</v>
       </c>
       <c r="V17">
         <v>0.0</v>
       </c>
       <c r="W17">
         <v>0.0</v>
       </c>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B18">
         <v>4044000.0</v>
       </c>
       <c r="C18">
         <v>2550000.0</v>
       </c>
       <c r="D18">
         <v>2555000.0</v>
       </c>
       <c r="E18">
         <v>-677000.0</v>
       </c>
       <c r="F18">
         <v>82000.0</v>
       </c>
       <c r="G18">
         <v>-701000.0</v>
       </c>
       <c r="H18">
         <v>12000.0</v>
       </c>
       <c r="I18">
         <v>20000.0</v>
       </c>
       <c r="J18">
         <v>117000.0</v>
       </c>
       <c r="K18">
         <v>177000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.02</v>
       </c>
       <c r="K20">
         <v>0.01</v>
       </c>
       <c r="L20">
         <v>0.01</v>
       </c>
       <c r="M20">
         <v>2020532.03</v>
       </c>
@@ -21647,51 +21776,51 @@
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
       <c r="V20">
         <v>0.0</v>
       </c>
       <c r="W20">
         <v>0.0</v>
       </c>
       <c r="X20">
         <v>0.0</v>
       </c>
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
         <v>-22185904.0</v>
       </c>
       <c r="C21">
         <v>-21631000.0</v>
       </c>
       <c r="D21">
         <v>-17441000.0</v>
       </c>
       <c r="E21">
         <v>-22812000.0</v>
       </c>
       <c r="F21">
         <v>-18756000.0</v>
       </c>
       <c r="G21">
         <v>-16530000.0</v>
       </c>
       <c r="H21">
         <v>-10287256.0</v>
       </c>
       <c r="I21">
         <v>-12370000.0</v>
       </c>
@@ -21727,51 +21856,51 @@
       </c>
       <c r="T21">
         <v>-6689000.0</v>
       </c>
       <c r="U21">
         <v>-4748000.0</v>
       </c>
       <c r="V21">
         <v>-2101000.0</v>
       </c>
       <c r="W21">
         <v>-1944000.0</v>
       </c>
       <c r="X21">
         <v>-1436000.0</v>
       </c>
       <c r="Y21">
         <v>-1435000.0</v>
       </c>
       <c r="Z21">
         <v>-155000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
@@ -21793,51 +21922,51 @@
       <c r="S22">
         <v>0.0</v>
       </c>
       <c r="T22">
         <v>0.0</v>
       </c>
       <c r="U22">
         <v>0.0</v>
       </c>
       <c r="V22">
         <v>0.0</v>
       </c>
       <c r="W22">
         <v>0.0</v>
       </c>
       <c r="X22">
         <v>0.0</v>
       </c>
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
         <v>22185904.0</v>
       </c>
       <c r="C23">
         <v>21631000.0</v>
       </c>
       <c r="D23">
         <v>17441000.0</v>
       </c>
       <c r="E23">
         <v>22812000.0</v>
       </c>
       <c r="F23">
         <v>18756000.0</v>
       </c>
       <c r="G23">
         <v>16530000.0</v>
       </c>
       <c r="H23">
         <v>10287256.0</v>
       </c>
       <c r="I23">
         <v>19809000.0</v>
       </c>
@@ -21873,137 +22002,137 @@
       </c>
       <c r="T23">
         <v>6689000.0</v>
       </c>
       <c r="U23">
         <v>4748000.0</v>
       </c>
       <c r="V23">
         <v>2101000.0</v>
       </c>
       <c r="W23">
         <v>1944000.0</v>
       </c>
       <c r="X23">
         <v>1094000.0</v>
       </c>
       <c r="Y23">
         <v>1429000.0</v>
       </c>
       <c r="Z23">
         <v>154527.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
         <v>78000.0</v>
       </c>
       <c r="C25">
         <v>136000.0</v>
       </c>
       <c r="D25">
         <v>88000.0</v>
       </c>
       <c r="E25">
         <v>84000.0</v>
       </c>
       <c r="F25">
         <v>85000.0</v>
       </c>
       <c r="G25">
         <v>36000.0</v>
       </c>
       <c r="H25">
         <v>36000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
@@ -22025,87 +22154,87 @@
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>8624000.0</v>
       </c>
       <c r="D27">
         <v>17291559.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>4815000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
         <v>22050000.0</v>
       </c>
       <c r="C28">
         <v>21181000.0</v>
       </c>
       <c r="D28">
         <v>17441000.0</v>
       </c>
       <c r="E28">
         <v>16090000.0</v>
       </c>
       <c r="F28">
         <v>13379000.0</v>
       </c>
       <c r="G28">
         <v>11715000.0</v>
       </c>
       <c r="H28">
         <v>13340000.0</v>
       </c>
       <c r="I28">
         <v>12370000.0</v>
       </c>
@@ -22139,51 +22268,51 @@
       <c r="S28">
         <v>5594818.0</v>
       </c>
       <c r="T28">
         <v>6688504.0</v>
       </c>
       <c r="U28">
         <v>4747724.0</v>
       </c>
       <c r="V28">
         <v>2100791.0</v>
       </c>
       <c r="W28">
         <v>1943789.0</v>
       </c>
       <c r="X28">
         <v>841171.94</v>
       </c>
       <c r="Y28">
         <v>907356.77</v>
       </c>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
         <v>-11910000.0</v>
       </c>
       <c r="C29">
         <v>11375000.0</v>
       </c>
       <c r="D29">
         <v>-56000.0</v>
       </c>
       <c r="E29">
         <v>8268000.0</v>
       </c>
       <c r="F29">
         <v>4630000.0</v>
       </c>
       <c r="G29">
         <v>-800000.0</v>
       </c>
       <c r="H29">
         <v>-697000.0</v>
       </c>
       <c r="I29">
         <v>4967000.0</v>
       </c>
@@ -22191,51 +22320,51 @@
         <v>2164000.0</v>
       </c>
       <c r="K29">
         <v>2974000.0</v>
       </c>
       <c r="L29">
         <v>2700000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
         <v>21954093.0</v>
       </c>
       <c r="C30">
         <v>21631000.0</v>
       </c>
       <c r="D30">
         <v>17441000.0</v>
       </c>
       <c r="E30">
         <v>22812000.0</v>
       </c>
       <c r="F30">
         <v>18756000.0</v>
       </c>
       <c r="G30">
         <v>16530000.0</v>
       </c>
       <c r="H30">
         <v>10259494.0</v>
       </c>
       <c r="I30">
         <v>19809000.0</v>
       </c>
@@ -22271,51 +22400,51 @@
       </c>
       <c r="T30">
         <v>6689000.0</v>
       </c>
       <c r="U30">
         <v>4748000.0</v>
       </c>
       <c r="V30">
         <v>2101000.0</v>
       </c>
       <c r="W30">
         <v>1944000.0</v>
       </c>
       <c r="X30">
         <v>1094000.0</v>
       </c>
       <c r="Y30">
         <v>1429000.0</v>
       </c>
       <c r="Z30">
         <v>154527.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B31">
         <v>-42843057.0</v>
       </c>
       <c r="C31">
         <v>1759000.0</v>
       </c>
       <c r="D31">
         <v>-20520000.0</v>
       </c>
       <c r="E31">
         <v>23686000.0</v>
       </c>
       <c r="F31">
         <v>24281000.0</v>
       </c>
       <c r="G31">
         <v>788000.0</v>
       </c>
       <c r="H31">
         <v>794294.0</v>
       </c>
       <c r="I31">
         <v>-2603000.0</v>
       </c>
@@ -22351,51 +22480,51 @@
       </c>
       <c r="T31">
         <v>526720.0</v>
       </c>
       <c r="U31">
         <v>-459000.0</v>
       </c>
       <c r="V31">
         <v>122710.0</v>
       </c>
       <c r="W31">
         <v>161226.0</v>
       </c>
       <c r="X31">
         <v>-339000.0</v>
       </c>
       <c r="Y31">
         <v>-159000.0</v>
       </c>
       <c r="Z31">
         <v>315.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
@@ -22448,502 +22577,505 @@
         <v>0.0</v>
       </c>
       <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT32"/>
+  <dimension ref="A1:CU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
         <v>156</v>
       </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CS1" t="s">
         <v>158</v>
       </c>
       <c r="CT1" t="s">
         <v>159</v>
       </c>
+      <c r="CU1" t="s">
+        <v>160</v>
+      </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B2">
+        <v>33014.0</v>
+      </c>
+      <c r="C2">
         <v>32082.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>57951.0</v>
       </c>
-      <c r="D2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E2"/>
       <c r="F2">
         <v>58000.0</v>
       </c>
       <c r="G2">
+        <v>58000.0</v>
+      </c>
+      <c r="H2">
         <v>98000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>97000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>96000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>95000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>73941.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>72137.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>72422.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>68764.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>92000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>38000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>28000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22069.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>53000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>59000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>6323.11</v>
       </c>
-      <c r="AA2">
-[...1 lines deleted...]
-      </c>
       <c r="AB2">
         <v>0.0</v>
       </c>
       <c r="AC2">
         <v>0.0</v>
       </c>
       <c r="AD2">
+        <v>0.0</v>
+      </c>
+      <c r="AE2">
         <v>9000.0</v>
       </c>
-      <c r="AE2">
-[...1 lines deleted...]
-      </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
+        <v>0.0</v>
+      </c>
+      <c r="AT2">
         <v>-280156.89</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>275851.2</v>
       </c>
-      <c r="AU2">
-[...1 lines deleted...]
-      </c>
       <c r="AV2">
+        <v>0.0</v>
+      </c>
+      <c r="AW2">
         <v>-2176087.15</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2283759.72</v>
       </c>
-      <c r="AX2">
-[...1 lines deleted...]
-      </c>
       <c r="AY2">
         <v>0.0</v>
       </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
       <c r="BB2">
         <v>0.0</v>
       </c>
       <c r="BC2">
         <v>0.0</v>
       </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
       <c r="BG2">
@@ -23021,402 +23153,406 @@
       <c r="CE2">
         <v>0.0</v>
       </c>
       <c r="CF2">
         <v>0.0</v>
       </c>
       <c r="CG2">
         <v>0.0</v>
       </c>
       <c r="CH2">
         <v>0.0</v>
       </c>
       <c r="CI2">
         <v>0.0</v>
       </c>
       <c r="CJ2">
         <v>0.0</v>
       </c>
       <c r="CK2">
         <v>0.0</v>
       </c>
       <c r="CL2">
         <v>0.0</v>
       </c>
       <c r="CM2">
+        <v>0.0</v>
+      </c>
+      <c r="CN2">
         <v>263685.43</v>
       </c>
-      <c r="CN2">
-[...1 lines deleted...]
-      </c>
       <c r="CO2">
         <v>0.0</v>
       </c>
       <c r="CP2">
         <v>0.0</v>
       </c>
       <c r="CQ2">
         <v>0.0</v>
       </c>
       <c r="CR2">
+        <v>0.0</v>
+      </c>
+      <c r="CS2">
         <v>3780.96</v>
       </c>
-      <c r="CS2">
-[...1 lines deleted...]
-      </c>
       <c r="CT2">
         <v>0.0</v>
       </c>
+      <c r="CU2">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B3">
+        <v>19000.0</v>
+      </c>
+      <c r="C3">
         <v>32082.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>57951.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="E3">
         <v>19000.0</v>
       </c>
       <c r="F3">
+        <v>19000.0</v>
+      </c>
+      <c r="G3">
         <v>21000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>98000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="I3">
         <v>34000.0</v>
       </c>
       <c r="J3">
         <v>34000.0</v>
       </c>
       <c r="K3">
+        <v>34000.0</v>
+      </c>
+      <c r="L3">
         <v>73941.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>72137.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>72422.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>68764.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-11000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>74000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>22000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>21000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>22069.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>22000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="X3">
         <v>9000.0</v>
       </c>
       <c r="Y3">
         <v>9000.0</v>
       </c>
       <c r="Z3">
+        <v>9000.0</v>
+      </c>
+      <c r="AA3">
         <v>6323.11</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="AB3">
         <v>9000.0</v>
       </c>
       <c r="AC3">
         <v>9000.0</v>
       </c>
       <c r="AD3">
         <v>9000.0</v>
       </c>
       <c r="AE3">
+        <v>9000.0</v>
+      </c>
+      <c r="AF3">
         <v>936000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>32000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>17000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2500.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>861000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>787000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>408000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>15000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>48000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1108000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>546000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>603000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1105000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>859000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AV3">
         <v>5000.0</v>
       </c>
       <c r="AW3">
+        <v>5000.0</v>
+      </c>
+      <c r="AX3">
         <v>1462000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>962000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>148000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2346000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2329000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.0</v>
       </c>
       <c r="BD3">
         <v>7.0</v>
       </c>
       <c r="BE3">
+        <v>7.0</v>
+      </c>
+      <c r="BF3">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="BG3">
         <v>8000.0</v>
       </c>
       <c r="BH3">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="BI3">
         <v>7000.0</v>
       </c>
       <c r="BJ3">
+        <v>7000.0</v>
+      </c>
+      <c r="BK3">
         <v>9000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>8989.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="BM3">
         <v>9000.0</v>
       </c>
       <c r="BN3">
         <v>9000.0</v>
       </c>
       <c r="BO3">
+        <v>9000.0</v>
+      </c>
+      <c r="BP3">
         <v>9349.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BQ3">
         <v>10000.0</v>
       </c>
       <c r="BR3">
         <v>10000.0</v>
       </c>
       <c r="BS3">
+        <v>10000.0</v>
+      </c>
+      <c r="BT3">
         <v>13077.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>9000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>10078.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>9000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>7867.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>10518.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>5223.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1153.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>376.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1120.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>-53.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1168.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>-75247.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>80007.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1246.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1209.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>8472.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>79301.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>22.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1312.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>941.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>5000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>432.0</v>
       </c>
       <c r="CR3">
         <v>432.0</v>
       </c>
       <c r="CS3">
         <v>432.0</v>
       </c>
       <c r="CT3">
+        <v>432.0</v>
+      </c>
+      <c r="CU3">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
@@ -23586,675 +23722,682 @@
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B5">
+        <v>-9337000.0</v>
+      </c>
+      <c r="C5">
         <v>-8202140.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-62237239.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-27616000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10463000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>15026000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8185000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-35821000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>60984000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2349000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-27389104.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>859765.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>10202505.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-10494304.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-30750000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>12686000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>27029000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4576000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-8862000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-439026.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>20175000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4553000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-12671000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5040000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3360000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2490603.11</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3080000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2298000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2295000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4326000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4809000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>575000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1168000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-10359500.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4334000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1628000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1695000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1656000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2657000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1227000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2209000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2362000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2228000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1806000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2378000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2942000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2717000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-131000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-4017000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2874000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2045000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2703000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-5703000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1234000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-3458007.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1829007.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2648000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2023000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-4465000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-4095000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-7274000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3767000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-3448989.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-796000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1822000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1034000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1147349.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1258000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1435000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1176000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1448077.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1225000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1611078.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1310000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1762867.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1773518.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-2343223.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-809153.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1080376.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1979120.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1005947.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-682168.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-772753.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-418007.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-402246.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-431209.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-439472.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-419301.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-527022.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-566312.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-283941.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-288000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-265000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-258000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-228432.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-646432.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-237432.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-215000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B6">
+        <v>-9318000.0</v>
+      </c>
+      <c r="C6">
         <v>-8170058.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-62179288.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-27597000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>10482000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>15047000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8087000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-35787000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>61018000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2315000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-27315163.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>931902.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>10274927.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10425540.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-30761000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>12652000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>27103000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4554000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-8841000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-416957.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20197000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-4532000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-12662000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5049000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3351000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2484280.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3071000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2289000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-2286000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4317000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3873000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>607000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1151000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-10357000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3473000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-841000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1287000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1641000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2609000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1231000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-1101000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1816000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1625000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-701000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1519000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2501000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2712000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-126000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2555000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1912000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1897000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-357000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-3374000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1227000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-3458000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1829000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-2534000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-2015000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-4457000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-4088000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-7267000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-3758000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-3440000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-787000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1813000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1025000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-1138000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1248000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-1425000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-1166000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-1435000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-1216000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1601000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1301000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-1755000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-1763000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-2338000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-808000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-1080000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-1978000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1006000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-681000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-848000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-338000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-401000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-430000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-431000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-340000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-527000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-565000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-283000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-287000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-260000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-257000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-228000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-646000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-237000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-214000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -24424,83 +24567,84 @@
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -24670,137 +24814,140 @@
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B9">
+        <v>-33014.3</v>
+      </c>
+      <c r="C9">
         <v>-32082.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-57951.0</v>
       </c>
-      <c r="D9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E9"/>
       <c r="F9">
         <v>-58000.0</v>
       </c>
       <c r="G9">
+        <v>-58000.0</v>
+      </c>
+      <c r="H9">
         <v>-98000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-97000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-96000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-95000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-73941.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-72137.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-72422.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-68764.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-8000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-19000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-92000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-38000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-28000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-22069.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-53000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-59000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>-6323.11</v>
       </c>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
+        <v>0.0</v>
+      </c>
+      <c r="AE9">
         <v>-9000.0</v>
       </c>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
@@ -24958,857 +25105,866 @@
       </c>
       <c r="CM9">
         <v>0.0</v>
       </c>
       <c r="CN9">
         <v>0.0</v>
       </c>
       <c r="CO9">
         <v>0.0</v>
       </c>
       <c r="CP9">
         <v>0.0</v>
       </c>
       <c r="CQ9">
         <v>0.0</v>
       </c>
       <c r="CR9">
         <v>0.0</v>
       </c>
       <c r="CS9">
         <v>0.0</v>
       </c>
       <c r="CT9">
         <v>0.0</v>
       </c>
+      <c r="CU9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B10">
+        <v>149682000.0</v>
+      </c>
+      <c r="C10">
         <v>-8209158.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-62472047.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-27759000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10304000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14896000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-42201000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-36142000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>60871000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2400000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-27427583.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>778794.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8748776.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-10546801.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-30785000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12624000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>26714000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-7680000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-8949000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-476072.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>19729000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4651000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-13542000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4782000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3392000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2522218.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-3256000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2335000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2325000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4394000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-3976000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>585000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1202000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-10380000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-3483000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1663000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1320000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1657000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-2614000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1231000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1109000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1823000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1630000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-706000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1524000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2506000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2717000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>70000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-2560000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1917000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1902000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-362000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-3378000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-2047000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-3478000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1836000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-2541000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-2030000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-4435000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-4101000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-7281000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-3784000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>8491000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-597000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-1612000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>105000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-1098000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-1135000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-1278000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-997000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>11720000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-1077000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-1461000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-1038000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-1475000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-1633000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-2267000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-848000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>8815000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-1878000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-1134000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-596000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>3149000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-389000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-384000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-398000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3190000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-418000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-499000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-472000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-975000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-269000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-270000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-261000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-404000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-644000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-230000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-154000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B11">
+        <v>32176000.0</v>
+      </c>
+      <c r="C11">
         <v>-1544981.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-18725727.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4511000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2025000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4345000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1437000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-8591000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>15630000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5773000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-10696546.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4674235.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1970492.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2573112.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5538000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7579000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7626000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1399000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-403000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>171827.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5181000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-366000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-889000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-195000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>676000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-275406.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-294000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>191000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-289000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-306000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>54000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3416000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1201000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>296000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1723000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-128000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>395000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>174000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-16000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1531000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>808000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>651000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>743000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1923000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>66000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-32000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1255000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2904000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1215000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>525000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>545000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1683000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2301000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1431000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-484000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3475000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-258000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-109000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>901000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-395000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>17000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-25000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2853000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>120000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-50000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>97000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>171000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-70000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-243000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-179000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>5477000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-182000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-156000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-132000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-140000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-160000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-320000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-23063.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-1018.0</v>
       </c>
-      <c r="CB11">
-[...1 lines deleted...]
-      </c>
       <c r="CC11">
+        <v>0.0</v>
+      </c>
+      <c r="CD11">
         <v>128330.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-1906000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>338.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-29036.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-18412.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-821000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-11815.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-17639.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>17345.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-581000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>339386.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-42000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-39000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-19000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>148764.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>23986.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>29033.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-538.0</v>
       </c>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B12">
+        <v>1086000.0</v>
+      </c>
+      <c r="C12">
         <v>7018.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>234808.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>143000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>159000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>130000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>131000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>321000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>147000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>51000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5095000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>129000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2034000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>176000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>315000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3104000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>87000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>572000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>446000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>98000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>786000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>258000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>32000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>261000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>132000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>37000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>30000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>68000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>103000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>22000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>23000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>10000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>27000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>33000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>16000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>41000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AR12">
         <v>5000.0</v>
       </c>
       <c r="AS12">
         <v>5000.0</v>
       </c>
       <c r="AT12">
         <v>5000.0</v>
       </c>
       <c r="AU12">
         <v>5000.0</v>
       </c>
       <c r="AV12">
         <v>5000.0</v>
       </c>
       <c r="AW12">
         <v>5000.0</v>
       </c>
       <c r="AX12">
         <v>5000.0</v>
       </c>
       <c r="AY12">
         <v>5000.0</v>
       </c>
       <c r="AZ12">
         <v>5000.0</v>
       </c>
       <c r="BA12">
+        <v>5000.0</v>
+      </c>
+      <c r="BB12">
         <v>4000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="BE12">
         <v>7000.0</v>
       </c>
       <c r="BF12">
         <v>7000.0</v>
       </c>
       <c r="BG12">
+        <v>7000.0</v>
+      </c>
+      <c r="BH12">
         <v>531000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>6000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>7000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>17000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>113701.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>146000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>139000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>41000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>52813.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>113000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>145000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>167000.0</v>
       </c>
-      <c r="BS12">
-[...1 lines deleted...]
-      </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
@@ -25820,167 +25976,172 @@
       <c r="CD12">
         <v>0.0</v>
       </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
-        <v>187.0</v>
+        <v>0.0</v>
       </c>
       <c r="CM12">
         <v>187.0</v>
       </c>
       <c r="CN12">
+        <v>187.0</v>
+      </c>
+      <c r="CO12">
         <v>1478.42</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1484.89</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>6811.53</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>17803.78</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>22055.58</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>61182.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B13">
+        <v>1114000.0</v>
+      </c>
+      <c r="C13">
         <v>971000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1518000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1354000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>878000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>645000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>896000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1314000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>311000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>1728000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>713000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>786000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1483000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1235000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>30000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>46000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>41000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>35000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>76000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>24000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="Y13">
         <v>26000.0</v>
       </c>
       <c r="Z13">
+        <v>26000.0</v>
+      </c>
+      <c r="AA13">
         <v>40000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>99000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>56000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>43000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>82000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -26004,83 +26165,82 @@
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
+      <c r="CU13"/>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
-[...1 lines deleted...]
-      </c>
+      <c r="AA14"/>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
@@ -26215,827 +26375,834 @@
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
         <v>14962.59</v>
       </c>
-      <c r="CJ14">
-[...1 lines deleted...]
-      </c>
       <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
         <v>-14253.56</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>14507.14</v>
       </c>
-      <c r="CM14">
-[...1 lines deleted...]
-      </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
         <v>120175.49</v>
       </c>
-      <c r="CR14">
-[...1 lines deleted...]
-      </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B15">
+        <v>117506000.0</v>
+      </c>
+      <c r="C15">
         <v>-6664177.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-43746320.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-32270000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>12329000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10551000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-40764000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-27551000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>45241000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-8173000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-16731037.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3895441.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6778284.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-7973689.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-25247000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5045000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>19088000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-6281000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-8546000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-647900.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14548000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-4285000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-12653000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>4977000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-4068000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2246812.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-2962000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-2526000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-2036000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-4088000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-4030000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-2831000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-2403000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-10676000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-5206000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1535000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-1715000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-1831000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-2598000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-300000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-1917000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-2474000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-2373000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-2629000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-1590000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-2474000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-3972000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-2834000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-3775000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-2442000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-2447000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-2045000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-5679000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-3478000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-2994000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-5311000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-2283000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-1921000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-5336000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-3706000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-7298000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-3759000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>5638000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-717000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-1562000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>8000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-1269000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-1135000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-1278000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-997000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>13396000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-895000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-1305000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-906000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-1336000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-1473000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-1947000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-786000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-1598000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-1878000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-1134000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1310000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-808000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-389000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-384000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>423216.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-400000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-418000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-516000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>108867.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-623000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-245000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-231000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-239000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-377000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-671000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-267000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-214000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-43782000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-32270000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12329000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10551000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-40764000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-27551000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-5292000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8985000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-10784000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-25247000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5045000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>19088000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-6281000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-8546000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-822000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14548000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-4285000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-12653000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4977000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-4068000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-3198000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-2962000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-2526000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-2036000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-4088000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-1588740.58</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-1346136.43</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-1822387.38</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-8267637.26</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1640646.08</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-16235510.43</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7150790.59</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-1375347.4</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-5424170.26</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
         <v>0.0</v>
       </c>
       <c r="AQ16">
+        <v>0.0</v>
+      </c>
+      <c r="AR16">
         <v>-6550104.76</v>
       </c>
-      <c r="AR16">
-[...1 lines deleted...]
-      </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
       <c r="AT16">
         <v>0.0</v>
       </c>
       <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>-11206436.62</v>
       </c>
-      <c r="AV16">
-[...1 lines deleted...]
-      </c>
       <c r="AW16">
         <v>0.0</v>
       </c>
       <c r="AX16">
         <v>0.0</v>
       </c>
       <c r="AY16">
+        <v>0.0</v>
+      </c>
+      <c r="AZ16">
         <v>-12848536.2</v>
       </c>
-      <c r="AZ16">
-[...1 lines deleted...]
-      </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
         <v>0.0</v>
       </c>
       <c r="BH16">
         <v>0.0</v>
       </c>
       <c r="BI16">
         <v>0.0</v>
       </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
         <v>5654964.89</v>
       </c>
-      <c r="BL16">
-[...1 lines deleted...]
-      </c>
       <c r="BM16">
+        <v>0.0</v>
+      </c>
+      <c r="BN16">
         <v>-68570.36</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>71892.85</v>
       </c>
-      <c r="BO16">
-[...1 lines deleted...]
-      </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>11009204.47</v>
       </c>
-      <c r="BT16">
-[...1 lines deleted...]
-      </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
         <v>0.0</v>
       </c>
       <c r="CB16">
         <v>0.0</v>
       </c>
       <c r="CC16">
+        <v>0.0</v>
+      </c>
+      <c r="CD16">
         <v>-1172574.29</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1121287.34</v>
       </c>
-      <c r="CE16">
-[...1 lines deleted...]
-      </c>
       <c r="CF16">
         <v>0.0</v>
       </c>
       <c r="CG16">
+        <v>0.0</v>
+      </c>
+      <c r="CH16">
         <v>-345165.24</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>349789.13</v>
       </c>
-      <c r="CI16">
-[...1 lines deleted...]
-      </c>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
+        <v>0.0</v>
+      </c>
+      <c r="CL16">
         <v>-81770.44</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>83225.17</v>
       </c>
-      <c r="CM16">
-[...1 lines deleted...]
-      </c>
       <c r="CN16">
         <v>0.0</v>
       </c>
       <c r="CO16">
         <v>0.0</v>
       </c>
       <c r="CP16">
         <v>0.0</v>
       </c>
       <c r="CQ16">
         <v>0.0</v>
       </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
       <c r="CT16">
         <v>0.0</v>
       </c>
+      <c r="CU16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B17">
+        <v>117506000.0</v>
+      </c>
+      <c r="C17">
         <v>-6647000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-43782000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-32270000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>12329000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10551000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-40764000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-27551000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>45241000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-8173000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-22175000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-5292000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>8985000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-10784000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-25247000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5045000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>19088000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-6281000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-8546000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-822000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>14548000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-4285000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-12653000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>4977000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-4068000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-3198000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-2962000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-2526000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-2036000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-4088000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1588740.58</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1346136.43</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1822387.38</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-8267637.26</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1640646.08</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-16235510.43</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>7150790.59</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1375347.4</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-5424170.26</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-6550104.76</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-11206436.62</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>-12848536.2</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
@@ -27130,143 +27297,148 @@
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B18">
+        <v>-1086000.0</v>
+      </c>
+      <c r="C18">
         <v>951000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>726000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1375000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1195000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>748000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>514000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>575000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1167000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>226000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5095000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1599000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1217000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>714000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1459000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1207000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1107000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3195000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-46000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>572000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-370000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-74000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-764000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-232000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>301000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-33000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>19000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>13000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>14000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -27290,106 +27462,107 @@
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
+      <c r="CU18"/>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
-[...3 lines deleted...]
-      <c r="AJ19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
+      <c r="AI19"/>
+      <c r="AJ19">
+        <v>0.0</v>
+      </c>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
@@ -27408,146 +27581,145 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>1387750.21</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>1625241.85</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>645184.6</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>2728680.84</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -27654,379 +27826,383 @@
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
+        <v>-9337000.0</v>
+      </c>
+      <c r="C21">
         <v>-6173913.4</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8102390.6</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4671000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4955000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4354000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7735000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4799000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-4647000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-4458340.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2792027.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3047776.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2922108.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-12258000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3127000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2894000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4534000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-10173000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1454229.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1971000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-4774000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-12872000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3594000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3385000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2716830.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-3962000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2387000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2510000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-4481000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3473000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-2364000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2851000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-3676000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-4352000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3571000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3273000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-3746000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2657000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2301000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-2305000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-2416000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-3327000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1663000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1939000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2481000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-3412000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-3537000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-4054000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-3088000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-3390000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-2724000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-2611000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-3106000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-3987000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-3113000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-5136000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-3596000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-4730000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-4111000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-7377000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-2988000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-3449000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-796000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-1822000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-1034000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-1148000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-1248000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-1521000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-1176000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-1449000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-1225000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-1611000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-1310000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-1763000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-1774000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-2343000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-810000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-1081000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-1979000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-1006000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-682000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-848000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-418000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-403000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-432000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-431000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-420000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-528000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-567000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-626000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-287000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-265000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-258000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-228000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-653000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-238000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-215000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -28196,402 +28372,408 @@
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>9337000.0</v>
+      </c>
+      <c r="C23">
         <v>6173913.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8102390.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4671000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4955000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4354000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7735000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4799000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4647000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4458340.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2792027.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3047776.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2922108.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12258000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3127000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2894000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4534000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10173000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1454229.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1971000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4774000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>12872000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3594000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3385000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2716830.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3962000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2387000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2510000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4481000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3473000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2364000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2851000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>11121000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4352000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4358000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3273000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3746000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2657000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2301000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2305000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2416000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3327000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1663000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1939000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2481000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3412000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3537000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4054000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3088000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3390000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2724000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2611000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3106000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3987000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3113000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5136000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3596000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4730000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4117000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>8226000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2988000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3449000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>796000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1822000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1034000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1148000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1248000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1521000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1176000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1449000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1225000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1611000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1310000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1763000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1774000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2343000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>809502.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1081000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1979000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1006000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>681924.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>847597.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>418118.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>402602.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>432000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>430623.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>419554.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>528352.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>566632.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>626038.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>287000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>265000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>258000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>228355.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>646605.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>237769.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>154528.0</v>
       </c>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
-[...3 lines deleted...]
-      <c r="AJ24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24"/>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
@@ -28610,319 +28792,321 @@
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
+      <c r="CU24"/>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
         <v>19000.0</v>
       </c>
       <c r="C25">
         <v>19000.0</v>
       </c>
       <c r="D25">
         <v>19000.0</v>
       </c>
       <c r="E25">
         <v>19000.0</v>
       </c>
       <c r="F25">
+        <v>19000.0</v>
+      </c>
+      <c r="G25">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="H25">
         <v>34000.0</v>
       </c>
       <c r="I25">
         <v>34000.0</v>
       </c>
       <c r="J25">
         <v>34000.0</v>
       </c>
       <c r="K25">
+        <v>34000.0</v>
+      </c>
+      <c r="L25">
         <v>33000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>34000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>33000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>32000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-11000.0</v>
       </c>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
       <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
         <v>74000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="T25">
         <v>21000.0</v>
       </c>
       <c r="U25">
+        <v>21000.0</v>
+      </c>
+      <c r="V25">
         <v>22000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="X25">
         <v>9000.0</v>
       </c>
       <c r="Y25">
         <v>9000.0</v>
       </c>
       <c r="Z25">
         <v>9000.0</v>
       </c>
       <c r="AA25">
         <v>9000.0</v>
       </c>
       <c r="AB25">
         <v>9000.0</v>
       </c>
       <c r="AC25">
         <v>9000.0</v>
       </c>
       <c r="AD25">
         <v>9000.0</v>
       </c>
-      <c r="AE25"/>
+      <c r="AE25">
+        <v>9000.0</v>
+      </c>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-      <c r="BF25">
-[...1 lines deleted...]
-      </c>
+      <c r="BF25"/>
       <c r="BG25">
         <v>8000.0</v>
       </c>
       <c r="BH25">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="BI25">
         <v>7000.0</v>
       </c>
       <c r="BJ25">
-        <v>8989.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BK25">
         <v>8989.0</v>
       </c>
       <c r="BL25">
+        <v>8989.0</v>
+      </c>
+      <c r="BM25">
         <v>-89000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>107000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>9000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>9349.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BQ25">
         <v>10000.0</v>
       </c>
       <c r="BR25">
         <v>10000.0</v>
       </c>
       <c r="BS25">
+        <v>10000.0</v>
+      </c>
+      <c r="BT25">
         <v>13077.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>8341.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>10078.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>9258.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>7867.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>10518.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>5223.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1153.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>376.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1120.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-53.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1168.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-75247.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>27227.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>28235.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>27000.0</v>
       </c>
-      <c r="CI25"/>
       <c r="CJ25"/>
-      <c r="CK25">
+      <c r="CK25"/>
+      <c r="CL25">
         <v>22.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1312.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>941.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1000.0</v>
       </c>
-      <c r="CO25"/>
-      <c r="CP25">
+      <c r="CP25"/>
+      <c r="CQ25">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>432.0</v>
       </c>
       <c r="CR25">
         <v>432.0</v>
       </c>
       <c r="CS25">
         <v>432.0</v>
       </c>
       <c r="CT25">
         <v>432.0</v>
       </c>
+      <c r="CU25">
+        <v>432.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
@@ -29092,571 +29276,582 @@
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>186</v>
+      </c>
+      <c r="B27">
+        <v>1905000.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>3966000.0</v>
       </c>
-      <c r="H27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I27"/>
       <c r="J27">
         <v>34000.0</v>
       </c>
       <c r="K27">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="L27">
         <v>33000.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27">
+      <c r="M27">
+        <v>33000.0</v>
+      </c>
+      <c r="N27"/>
+      <c r="O27">
         <v>1620000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>1238000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2746000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1001000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1066000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>968000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2158000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>1154000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>645000.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27">
         <v>49000.0</v>
       </c>
-      <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>7432000.0</v>
+      </c>
+      <c r="C28">
         <v>6145000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8070000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4671000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4955000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4354000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3769000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4799000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4647000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5844000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3729000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3977000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2240000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5635000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2986000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2868000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4601000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4753000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>837000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2031000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4757000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10714000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3594000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3385000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3867000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3962000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2387000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2510000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4472000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3479000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2364000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2851000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3676000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3491000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3571000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2865000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3746000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2657000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2301000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2305000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2416000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3327000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1663000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1939000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2481000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3412000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3537000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4054000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3088000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3390000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2724000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2611000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3106000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3987000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3113000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5136000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3596000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4749000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4111000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>8226000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3627000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2227360.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>779000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1854000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1066000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1147583.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1205000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1521000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1176000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1448554.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1225250.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1611032.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1309536.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1762538.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1773825.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2343252.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>809502.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1080573.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1979434.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1006135.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>681924.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>847597.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>418118.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>402602.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>432000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>430623.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>419554.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>527018.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>565320.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>218195.84</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>211413.36</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>196748.09</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>175056.2</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>144973.61</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>408343.31</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>158290.46</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>197734.81</v>
       </c>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>32176000.0</v>
+      </c>
+      <c r="C29">
         <v>-1541000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-18741000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4511000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2025000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4345000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1437000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8591000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>15630000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5773000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-14177000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6350000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2612000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3480000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-5538000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7579000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7626000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1399000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-403000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>218000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5181000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-366000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-889000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-195000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>676000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-392000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-294000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>191000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-289000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-306000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -29680,646 +29875,653 @@
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
+      <c r="CU29"/>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>9337000.0</v>
+      </c>
+      <c r="C30">
         <v>6141829.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8044438.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4671000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4955000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4354000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7735000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4799000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4647000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4384399.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2719889.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2975353.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2853344.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12258000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3127000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2894000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4534000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10173000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1432159.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1971000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4774000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12872000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3594000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3385000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2710506.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3962000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2387000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2510000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4472000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3473000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2364000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2851000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>11121000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4352000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4358000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3273000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3746000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2657000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2301000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2305000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2416000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3327000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1663000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1939000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2481000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3412000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3537000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4054000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3088000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3390000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2724000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2611000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3106000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3987000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1879.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>5136000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3596000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>4730000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4117000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>8226000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2988000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3449000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>775000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1822000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1034000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1148000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1205000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1521000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1176000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1449000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1225000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1611000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1310000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1763000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1774000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>2343000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>809502.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1081000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1979000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1006000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>681924.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>847597.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>418118.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>402602.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>432000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>430623.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>419554.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>528352.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>566632.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>283887.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>287000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>265000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>258000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>228355.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>646605.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>237769.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>154528.0</v>
       </c>
     </row>
-    <row r="31" spans="1:98">
+    <row r="31" spans="1:99">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B31">
+        <v>159019000.0</v>
+      </c>
+      <c r="C31">
         <v>-2035245.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-54369656.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-23088000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>15259000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>19250000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-34466000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-32142000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>65670000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2247000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-22969243.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3570821.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>11796552.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-7624693.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-18527000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>15751000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>29608000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3146000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1224000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>978157.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>21700000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>123000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-670000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1188000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-7000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>194612.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>706000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>52000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>185000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>87000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-503000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2949000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1649000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-6704000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>869000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1908000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1953000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>2089000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>43000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>3532000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1196000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>593000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1697000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>957000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>415000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-25000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>695000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>3607000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1494000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1171000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1488000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>2362000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-767000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1059000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>509000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1277000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>2595000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1566000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>295000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>10000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>96000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-796000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>11940000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>199000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>210000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>1066000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>50014.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>113000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>243000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>179000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>13169000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>148250.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>150032.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>271536.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>287229.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>141111.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>76514.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-38054.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>9895000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>101710.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-128000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>86408.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>3996000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>29036.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>18412.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>33858.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>3620000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>1260.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>29353.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>94439.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>626038.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>18000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-5000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-3000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-176000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>8714.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>7924.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>60787.0</v>
       </c>
     </row>
-    <row r="32" spans="1:98">
+    <row r="32" spans="1:99">
       <c r="A32" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
@@ -30566,50 +30768,53 @@
       <c r="CL32">
         <v>0.0</v>
       </c>
       <c r="CM32">
         <v>0.0</v>
       </c>
       <c r="CN32">
         <v>0.0</v>
       </c>
       <c r="CO32">
         <v>0.0</v>
       </c>
       <c r="CP32">
         <v>0.0</v>
       </c>
       <c r="CQ32">
         <v>0.0</v>
       </c>
       <c r="CR32">
         <v>0.0</v>
       </c>
       <c r="CS32">
         <v>0.0</v>
       </c>
       <c r="CT32">
+        <v>0.0</v>
+      </c>
+      <c r="CU32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -30708,51 +30913,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>47498259.0</v>
       </c>
       <c r="C2">
         <v>82438000.0</v>
       </c>
       <c r="D2">
         <v>46150000.0</v>
       </c>
       <c r="E2">
         <v>11523000.0</v>
       </c>
       <c r="F2">
         <v>17528000.0</v>
       </c>
       <c r="G2">
         <v>8793000.0</v>
       </c>
       <c r="H2">
         <v>2928000.0</v>
       </c>
       <c r="I2">
         <v>4049000.0</v>
       </c>
@@ -30788,51 +30993,51 @@
       </c>
       <c r="T2">
         <v>5785506.0</v>
       </c>
       <c r="U2">
         <v>4321354.0</v>
       </c>
       <c r="V2">
         <v>1327300.0</v>
       </c>
       <c r="W2">
         <v>3078599.0</v>
       </c>
       <c r="X2">
         <v>880098.0</v>
       </c>
       <c r="Y2">
         <v>2384750.0</v>
       </c>
       <c r="Z2">
         <v>2384750.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
         <v>136860377</v>
       </c>
       <c r="C3">
         <v>106279000</v>
       </c>
       <c r="D3">
         <v>230162000</v>
       </c>
       <c r="E3">
         <v>183296000</v>
       </c>
       <c r="F3">
         <v>73611000</v>
       </c>
       <c r="G3">
         <v>158795000</v>
       </c>
       <c r="H3">
         <v>27201000</v>
       </c>
       <c r="I3">
         <v>37068000</v>
       </c>
@@ -30868,135 +31073,135 @@
       </c>
       <c r="T3">
         <v>8525224</v>
       </c>
       <c r="U3">
         <v>30921</v>
       </c>
       <c r="V3">
         <v>3842958</v>
       </c>
       <c r="W3">
         <v>6714026</v>
       </c>
       <c r="X3">
         <v>6304843</v>
       </c>
       <c r="Y3">
         <v>5857121</v>
       </c>
       <c r="Z3">
         <v>126225</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
         <v>69933961.0</v>
       </c>
       <c r="C6">
         <v>-32623000.0</v>
       </c>
       <c r="D6">
         <v>36288000.0</v>
       </c>
       <c r="E6">
         <v>34627000.0</v>
       </c>
       <c r="F6">
         <v>-6005000.0</v>
       </c>
       <c r="G6">
         <v>8735000.0</v>
       </c>
       <c r="H6">
         <v>5865000.0</v>
       </c>
       <c r="I6">
         <v>-1122000.0</v>
       </c>
@@ -31032,51 +31237,51 @@
       </c>
       <c r="T6">
         <v>7694641.0</v>
       </c>
       <c r="U6">
         <v>1464152.0</v>
       </c>
       <c r="V6">
         <v>2994054.0</v>
       </c>
       <c r="W6">
         <v>-1751299.0</v>
       </c>
       <c r="X6">
         <v>2198500.0</v>
       </c>
       <c r="Y6">
         <v>-1504652.0</v>
       </c>
       <c r="Z6">
         <v>-400954.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7">
         <v>-601508.0</v>
       </c>
       <c r="C7">
         <v>605000.0</v>
       </c>
       <c r="D7">
         <v>100000.0</v>
       </c>
       <c r="E7">
         <v>5001000.0</v>
       </c>
       <c r="F7">
         <v>1034000.0</v>
       </c>
       <c r="G7">
         <v>-1430000.0</v>
       </c>
       <c r="H7">
         <v>-1798000.0</v>
       </c>
       <c r="I7">
         <v>-50000.0</v>
       </c>
@@ -31112,93 +31317,93 @@
       </c>
       <c r="T7">
         <v>-188980.0</v>
       </c>
       <c r="U7">
         <v>76062.0</v>
       </c>
       <c r="V7">
         <v>275745.0</v>
       </c>
       <c r="W7">
         <v>-199216.0</v>
       </c>
       <c r="X7">
         <v>33217.0</v>
       </c>
       <c r="Y7">
         <v>-191135.0</v>
       </c>
       <c r="Z7">
         <v>-131406.0</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
         <v>-169861.0</v>
       </c>
       <c r="C9">
         <v>-32000.0</v>
       </c>
       <c r="D9">
         <v>457000.0</v>
       </c>
       <c r="E9">
         <v>-845000.0</v>
       </c>
       <c r="F9">
         <v>-5056000.0</v>
       </c>
       <c r="G9">
         <v>-1696000.0</v>
       </c>
       <c r="H9">
         <v>-1664000.0</v>
       </c>
       <c r="I9">
         <v>-997000.0</v>
       </c>
@@ -31232,51 +31437,51 @@
       <c r="S9">
         <v>182175.0</v>
       </c>
       <c r="T9">
         <v>0.0</v>
       </c>
       <c r="U9">
         <v>0.0</v>
       </c>
       <c r="V9">
         <v>0.0</v>
       </c>
       <c r="W9">
         <v>0.0</v>
       </c>
       <c r="X9">
         <v>0.0</v>
       </c>
       <c r="Y9">
         <v>0.0</v>
       </c>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
@@ -31298,51 +31503,51 @@
       <c r="S10">
         <v>0.0</v>
       </c>
       <c r="T10">
         <v>0.0</v>
       </c>
       <c r="U10">
         <v>0.0</v>
       </c>
       <c r="V10">
         <v>0.0</v>
       </c>
       <c r="W10">
         <v>0.0</v>
       </c>
       <c r="X10">
         <v>0.0</v>
       </c>
       <c r="Y10">
         <v>0.0</v>
       </c>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>6090000.0</v>
       </c>
       <c r="G11">
         <v>266000.0</v>
       </c>
       <c r="H11">
         <v>-134000.0</v>
       </c>
       <c r="I11">
         <v>947000.0</v>
       </c>
       <c r="J11">
         <v>-2094000.0</v>
       </c>
       <c r="K11">
         <v>690000.0</v>
       </c>
       <c r="L11">
         <v>-796133.37</v>
@@ -31368,51 +31573,51 @@
       <c r="S11">
         <v>62458.91</v>
       </c>
       <c r="T11">
         <v>139460.22</v>
       </c>
       <c r="U11">
         <v>37739.09</v>
       </c>
       <c r="V11">
         <v>164665.52</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>60909.79</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-13822000.0</v>
       </c>
       <c r="G12">
         <v>5704000.0</v>
       </c>
       <c r="H12">
         <v>2358000.0</v>
       </c>
       <c r="I12">
         <v>10416000.0</v>
       </c>
       <c r="J12">
         <v>2215000.0</v>
       </c>
       <c r="K12">
         <v>1405000.0</v>
       </c>
       <c r="L12">
         <v>1121978.58</v>
@@ -31438,51 +31643,51 @@
       <c r="S12">
         <v>4596482.58</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>0.0</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>-0.01</v>
       </c>
       <c r="L13">
         <v>-0.01</v>
       </c>
       <c r="M13">
         <v>-637.19</v>
       </c>
@@ -31504,51 +31709,51 @@
       <c r="S13">
         <v>0.0</v>
       </c>
       <c r="T13">
         <v>0.0</v>
       </c>
       <c r="U13">
         <v>0.0</v>
       </c>
       <c r="V13">
         <v>0.0</v>
       </c>
       <c r="W13">
         <v>0.0</v>
       </c>
       <c r="X13">
         <v>0.0</v>
       </c>
       <c r="Y13">
         <v>0.0</v>
       </c>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
         <v>231810.0</v>
       </c>
       <c r="C14">
         <v>136000.0</v>
       </c>
       <c r="D14">
         <v>385000.0</v>
       </c>
       <c r="E14">
         <v>84000.0</v>
       </c>
       <c r="F14">
         <v>85000.0</v>
       </c>
       <c r="G14">
         <v>36000.0</v>
       </c>
       <c r="H14">
         <v>36000.0</v>
       </c>
       <c r="I14">
         <v>1168000.0</v>
       </c>
@@ -31584,51 +31789,51 @@
       </c>
       <c r="T14">
         <v>24761.0</v>
       </c>
       <c r="U14">
         <v>2611.0</v>
       </c>
       <c r="V14">
         <v>7215.0</v>
       </c>
       <c r="W14">
         <v>4339.0</v>
       </c>
       <c r="X14">
         <v>2941.0</v>
       </c>
       <c r="Y14">
         <v>1728.0</v>
       </c>
       <c r="Z14">
         <v>432.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
@@ -31650,51 +31855,51 @@
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16">
         <v>117432221.0</v>
       </c>
       <c r="C16">
         <v>49815000.0</v>
       </c>
       <c r="D16">
         <v>82438000.0</v>
       </c>
       <c r="E16">
         <v>46150000.0</v>
       </c>
       <c r="F16">
         <v>11523000.0</v>
       </c>
       <c r="G16">
         <v>17528000.0</v>
       </c>
       <c r="H16">
         <v>8793000.0</v>
       </c>
       <c r="I16">
         <v>2927000.0</v>
       </c>
@@ -31730,93 +31935,93 @@
       </c>
       <c r="T16">
         <v>13480147.0</v>
       </c>
       <c r="U16">
         <v>5785506.0</v>
       </c>
       <c r="V16">
         <v>4321354.0</v>
       </c>
       <c r="W16">
         <v>1327300.0</v>
       </c>
       <c r="X16">
         <v>3078598.0</v>
       </c>
       <c r="Y16">
         <v>880098.0</v>
       </c>
       <c r="Z16">
         <v>1983796.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>0.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
         <v>-152306778.0</v>
       </c>
       <c r="C18">
         <v>-120499000.0</v>
       </c>
       <c r="D18">
         <v>-251699000.0</v>
       </c>
       <c r="E18">
         <v>-191279000.0</v>
       </c>
       <c r="F18">
         <v>-85348000.0</v>
       </c>
       <c r="G18">
         <v>-168540000.0</v>
       </c>
       <c r="H18">
         <v>-38097000.0</v>
       </c>
       <c r="I18">
         <v>-46474000.0</v>
       </c>
@@ -31852,51 +32057,51 @@
       </c>
       <c r="T18">
         <v>-11875292.0</v>
       </c>
       <c r="U18">
         <v>-2361229.0</v>
       </c>
       <c r="V18">
         <v>-5063445.0</v>
       </c>
       <c r="W18">
         <v>-8478371.0</v>
       </c>
       <c r="X18">
         <v>-7121049.0</v>
       </c>
       <c r="Y18">
         <v>-6839390.0</v>
       </c>
       <c r="Z18">
         <v>-411504.0</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-121236000.0</v>
       </c>
       <c r="D19">
         <v>-178815000.0</v>
       </c>
       <c r="E19">
         <v>-286435000.0</v>
       </c>
       <c r="F19">
         <v>-9377000.0</v>
       </c>
       <c r="G19">
         <v>-180464000.0</v>
       </c>
       <c r="H19">
         <v>-14771000.0</v>
       </c>
       <c r="I19">
         <v>-42648000.0</v>
       </c>
       <c r="J19">
         <v>-28151000.0</v>
@@ -31928,95 +32133,95 @@
       <c r="S19">
         <v>0.0</v>
       </c>
       <c r="T19">
         <v>0.0</v>
       </c>
       <c r="U19">
         <v>0.0</v>
       </c>
       <c r="V19">
         <v>0.0</v>
       </c>
       <c r="W19">
         <v>0.0</v>
       </c>
       <c r="X19">
         <v>0.0</v>
       </c>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20">
         <v>272666000.0</v>
       </c>
       <c r="C20">
         <v>101018000.0</v>
       </c>
       <c r="D20">
         <v>61519000.0</v>
       </c>
       <c r="E20">
         <v>36579000.0</v>
       </c>
       <c r="F20">
         <v>59104000.0</v>
       </c>
       <c r="G20">
         <v>195440000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>41596000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>-477000.0</v>
       </c>
       <c r="C21">
         <v>-639000.0</v>
       </c>
       <c r="D21">
         <v>198159000.0</v>
       </c>
       <c r="E21">
         <v>281929000.0</v>
       </c>
       <c r="F21">
         <v>-77000.0</v>
       </c>
       <c r="G21">
         <v>-21000.0</v>
       </c>
       <c r="H21">
         <v>-24000.0</v>
       </c>
       <c r="I21">
         <v>-24000.0</v>
       </c>
@@ -32050,51 +32255,51 @@
       <c r="S21">
         <v>0.0</v>
       </c>
       <c r="T21">
         <v>0.0</v>
       </c>
       <c r="U21">
         <v>0.0</v>
       </c>
       <c r="V21">
         <v>0.0</v>
       </c>
       <c r="W21">
         <v>0.0</v>
       </c>
       <c r="X21">
         <v>0.0</v>
       </c>
       <c r="Y21">
         <v>0.0</v>
       </c>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22">
         <v>-53128667.0</v>
       </c>
       <c r="C22">
         <v>-31247000.0</v>
       </c>
       <c r="D22">
         <v>-29266000.0</v>
       </c>
       <c r="E22">
         <v>-7394000.0</v>
       </c>
       <c r="F22">
         <v>895000.0</v>
       </c>
       <c r="G22">
         <v>-14942000.0</v>
       </c>
       <c r="H22">
         <v>-11613000.0</v>
       </c>
       <c r="I22">
         <v>-19940000.0</v>
       </c>
@@ -32130,51 +32335,51 @@
       </c>
       <c r="T22">
         <v>-5541784.0</v>
       </c>
       <c r="U22">
         <v>-3330000.0</v>
       </c>
       <c r="V22">
         <v>-1157281.0</v>
       </c>
       <c r="W22">
         <v>-1226287.0</v>
       </c>
       <c r="X22">
         <v>-1338273.0</v>
       </c>
       <c r="Y22">
         <v>-1630250.0</v>
       </c>
       <c r="Z22">
         <v>-153990.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
         <v>388.0</v>
       </c>
       <c r="C23">
         <v>886000.0</v>
       </c>
       <c r="D23">
         <v>107000.0</v>
       </c>
       <c r="E23">
         <v>7321000.0</v>
       </c>
       <c r="F23">
         <v>25532000.0</v>
       </c>
       <c r="G23">
         <v>4302000.0</v>
       </c>
       <c r="H23">
         <v>5204000.0</v>
       </c>
       <c r="I23">
         <v>9336000.0</v>
       </c>
@@ -32210,51 +32415,51 @@
       </c>
       <c r="T23">
         <v>-20282717.0</v>
       </c>
       <c r="U23">
         <v>-8751242.0</v>
       </c>
       <c r="V23">
         <v>-7084510.0</v>
       </c>
       <c r="W23">
         <v>-8228329.0</v>
       </c>
       <c r="X23">
         <v>20.0</v>
       </c>
       <c r="Y23">
         <v>800000.0</v>
       </c>
       <c r="Z23">
         <v>-126225.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24">
         <v>-50465841.0</v>
       </c>
       <c r="C24">
         <v>-14957000.0</v>
       </c>
       <c r="D24">
         <v>-53716000.0</v>
       </c>
       <c r="E24">
         <v>-50692000.0</v>
       </c>
       <c r="F24">
         <v>4345000.0</v>
       </c>
       <c r="G24">
         <v>-5440000.0</v>
       </c>
       <c r="H24">
         <v>-533000.0</v>
       </c>
       <c r="I24">
         <v>-38000.0</v>
       </c>
@@ -32288,51 +32493,51 @@
       <c r="S24">
         <v>-14697219.0</v>
       </c>
       <c r="T24">
         <v>-200000.0</v>
       </c>
       <c r="U24">
         <v>-14592074.0</v>
       </c>
       <c r="V24">
         <v>-1.0</v>
       </c>
       <c r="W24">
         <v>225000.0</v>
       </c>
       <c r="X24">
         <v>-1.0</v>
       </c>
       <c r="Y24">
         <v>0.0</v>
       </c>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
         <v>49952259.0</v>
       </c>
       <c r="C25">
         <v>1231000.0</v>
       </c>
       <c r="D25">
         <v>12670000.0</v>
       </c>
       <c r="E25">
         <v>-17080000.0</v>
       </c>
       <c r="F25">
         <v>-21887000.0</v>
       </c>
       <c r="G25">
         <v>-1413000.0</v>
       </c>
       <c r="H25">
         <v>-2221000.0</v>
       </c>
       <c r="I25">
         <v>-729000.0</v>
       </c>
@@ -32368,51 +32573,51 @@
       </c>
       <c r="T25">
         <v>2355935.0</v>
       </c>
       <c r="U25">
         <v>921019.0</v>
       </c>
       <c r="V25">
         <v>-346166.0</v>
       </c>
       <c r="W25">
         <v>-343181.0</v>
       </c>
       <c r="X25">
         <v>485909.0</v>
       </c>
       <c r="Y25">
         <v>837388.0</v>
       </c>
       <c r="Z25">
         <v>-315.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26">
         <v>272666000.0</v>
       </c>
       <c r="C26">
         <v>101904000.0</v>
       </c>
       <c r="D26">
         <v>62292000.0</v>
       </c>
       <c r="E26">
         <v>43900000.0</v>
       </c>
       <c r="F26">
         <v>84636000.0</v>
       </c>
       <c r="G26">
         <v>199742000.0</v>
       </c>
       <c r="H26">
         <v>31556000.0</v>
       </c>
       <c r="I26">
         <v>50932000.0</v>
       </c>
@@ -32446,51 +32651,51 @@
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27">
         <v>4718000.0</v>
       </c>
       <c r="C27">
         <v>3680000.0</v>
       </c>
       <c r="D27">
         <v>3269000.0</v>
       </c>
       <c r="E27">
         <v>3138000.0</v>
       </c>
       <c r="F27">
         <v>3506000.0</v>
       </c>
       <c r="G27">
         <v>8804000.0</v>
       </c>
       <c r="H27">
         <v>5397000.0</v>
       </c>
       <c r="I27">
         <v>5178000.0</v>
       </c>
@@ -32512,51 +32717,51 @@
       <c r="O27">
         <v>10691000.0</v>
       </c>
       <c r="P27">
         <v>14917000.0</v>
       </c>
       <c r="Q27">
         <v>452829.0</v>
       </c>
       <c r="R27">
         <v>1481466.0</v>
       </c>
       <c r="S27">
         <v>1852004.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
         <v>271967182.0</v>
       </c>
       <c r="C28">
         <v>101265000.0</v>
       </c>
       <c r="D28">
         <v>260451000.0</v>
       </c>
       <c r="E28">
         <v>325829000.0</v>
       </c>
       <c r="F28">
         <v>84559000.0</v>
       </c>
       <c r="G28">
         <v>199721000.0</v>
       </c>
       <c r="H28">
         <v>31532000.0</v>
       </c>
       <c r="I28">
         <v>50932000.0</v>
       </c>
@@ -32592,51 +32797,51 @@
       </c>
       <c r="T28">
         <v>31327426.0</v>
       </c>
       <c r="U28">
         <v>12545702.0</v>
       </c>
       <c r="V28">
         <v>11299051.0</v>
       </c>
       <c r="W28">
         <v>8241374.0</v>
       </c>
       <c r="X28">
         <v>7467020.0</v>
       </c>
       <c r="Y28">
         <v>8078168.0</v>
       </c>
       <c r="Z28">
         <v>10550.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
         <v>-15446400.0</v>
       </c>
       <c r="C29">
         <v>-14220000.0</v>
       </c>
       <c r="D29">
         <v>-21537000.0</v>
       </c>
       <c r="E29">
         <v>-7983000.0</v>
       </c>
       <c r="F29">
         <v>-11737000.0</v>
       </c>
       <c r="G29">
         <v>-9745000.0</v>
       </c>
       <c r="H29">
         <v>-10896000.0</v>
       </c>
       <c r="I29">
         <v>-9406000.0</v>
       </c>
@@ -32672,51 +32877,51 @@
       </c>
       <c r="T29">
         <v>-3350068.0</v>
       </c>
       <c r="U29">
         <v>-2330308.0</v>
       </c>
       <c r="V29">
         <v>-1220487.0</v>
       </c>
       <c r="W29">
         <v>-1764345.0</v>
       </c>
       <c r="X29">
         <v>-816206.0</v>
       </c>
       <c r="Y29">
         <v>-982269.0</v>
       </c>
       <c r="Z29">
         <v>-285279.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
         <v>-187791837.0</v>
       </c>
       <c r="C30">
         <v>-121236000.0</v>
       </c>
       <c r="D30">
         <v>-202895000.0</v>
       </c>
       <c r="E30">
         <v>-286435000.0</v>
       </c>
       <c r="F30">
         <v>-78643000.0</v>
       </c>
       <c r="G30">
         <v>-180464000.0</v>
       </c>
       <c r="H30">
         <v>-14771000.0</v>
       </c>
       <c r="I30">
         <v>-42648000.0</v>
       </c>
@@ -32771,1012 +32976,1021 @@
       <c r="Z30">
         <v>-126225.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT30"/>
+  <dimension ref="A1:CU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
         <v>156</v>
       </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CS1" t="s">
         <v>158</v>
       </c>
       <c r="CT1" t="s">
         <v>159</v>
       </c>
+      <c r="CU1" t="s">
+        <v>160</v>
+      </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
+        <v>129637389.0</v>
+      </c>
+      <c r="C2">
         <v>119352724.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>101576961.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>121383000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>156761000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>49815000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>51162000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>71309000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>55693000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>82438000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>118962000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>202642000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>37566000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46150000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>66164000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>153035000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>295824000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11523000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10589000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>53219000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13724000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>17528000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>21763000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>18748000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6773000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8793000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2774000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4819000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1894000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2928000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3475000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5963000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4819000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4049000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3384000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4537000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2026000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1646000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2739000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2077000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1303000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>990000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>880000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1142000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>326000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>256000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>607000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1241000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1907000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1063000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4028000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1342000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2783000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2284000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1272000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>-665000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>16342000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7063000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>-18794000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1351000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1119000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1044000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3536000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1387000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1591000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>285000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>329000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>775000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>617000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>8099000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>11160315.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>19070832.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>21371258.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>13480095.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>26769353.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>30628055.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4504151.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5786439.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>7985917.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>8863358.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3207613.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4321579.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1580720.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2436480.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2290000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1327000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2526143.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1284857.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>958814.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3078437.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>39000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2623000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4171000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>880000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>237840.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>778726.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1983796.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2384750.0</v>
       </c>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>32546095</v>
+      </c>
+      <c r="C3">
         <v>22359634</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>48682294</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>52864000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>21134000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14253000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27681000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>28046000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12646000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>39300000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>63667000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>73742000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>47736000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>48630000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>75429000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>63406000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>27204000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>10091000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>28276000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>25550000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12238000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7548000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>137905000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12039000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4350000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4501000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8900000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>10810000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4258000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3232000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8414000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>17178000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7430000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4046000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4152000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>9572000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5797000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2395000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3969000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>10507000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6138000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3456000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3802000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>7201000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5237000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2362000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6985000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>13761000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6266000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3976000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5325000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>14347000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>8154000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>6730000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>11148000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>17173000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>12172000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>7829000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6394000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>18291000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>9729000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>6891000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>10461017</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>17910000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>7453000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1939000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>4400928</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>11222000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1904000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>4140000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2426040</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>6960619</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2402165</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2917395</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2216966</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>4068088</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1543676</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>696494</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>12862786</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1446970</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>10329269</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1117468</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>954456</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>739245</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1072257</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1077000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1074616</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2158423</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>760630</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2720357</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1148843</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1181000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>3609000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>366000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>542541</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>4611397</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>576958</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>126225</v>
       </c>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
-[...3 lines deleted...]
-      <c r="AJ4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4"/>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
       <c r="AK4"/>
       <c r="AL4"/>
-      <c r="AM4">
-[...2 lines deleted...]
-      <c r="AN4"/>
+      <c r="AM4"/>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
@@ -33791,112 +34005,113 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
+      <c r="CU4"/>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
-[...3 lines deleted...]
-      <c r="AJ5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5"/>
+      <c r="AJ5">
+        <v>0.0</v>
+      </c>
       <c r="AK5"/>
       <c r="AL5"/>
-      <c r="AM5">
-[...2 lines deleted...]
-      <c r="AN5"/>
+      <c r="AM5"/>
+      <c r="AN5">
+        <v>0.0</v>
+      </c>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
@@ -33911,704 +34126,711 @@
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
+      <c r="CU5"/>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
+        <v>-48130089.0</v>
+      </c>
+      <c r="C6">
         <v>7867197.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>15855259.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-18279000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-35378000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>106946000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1347000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-20147000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>15616000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-26745000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-36524000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-83680000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>165076000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8584000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-20014000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-86871000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-142789000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>284301000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>934000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-42630000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>39495000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3804000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4235000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3015000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>11975000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2020000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6019000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2045000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2925000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1034000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-548000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2488000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1144000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>770000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>665000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1153000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2511000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>380000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1093000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>662000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>774000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>313000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>110000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-262000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>816000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>70000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-351000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-634000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-666000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>844000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-2965000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2686000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1441000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>499000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1012000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1937000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-17007000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>9279000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>25857000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>263000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>232000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>75000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-2491631.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>2149000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-204000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1306000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-43720.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-446000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>158000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-7482000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-3061333.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-7910517.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-2300426.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>7891163.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-13289206.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-3858702.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>26123904.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-1282288.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-2200411.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-877441.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>5655745.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-1113966.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2740634.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-855760.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>146480.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>963000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-1198843.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1241286.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>326043.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-2119623.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3039598.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-2584000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-1548000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>3291000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>642258.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-540886.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-1205070.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-400954.0</v>
       </c>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7">
+        <v>2485076.0</v>
+      </c>
+      <c r="C7">
         <v>-422087.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1004179.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>861000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>160000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-615000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3563000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1271000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-7304000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4469000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3629000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2275000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1780000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>577000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-8155000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2713000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2821000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-3905000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-3787000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3048000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4009000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2237000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-665000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4660000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-3203000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2223000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1158000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>800000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-591000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-862000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-3634000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>2488000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>841000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-112000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-3641000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>2290000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1092000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-2058000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-2312000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>1478000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>813000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>707000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-945000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-130000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>747000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1376000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1809000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>2494000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>816000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-289000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-3504000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>1477000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>2635000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1864000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-2079000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>52000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>787000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>1852000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-1464000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-1971000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>2635000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>1952000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-478764.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-1024000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1230000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>919000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>306732.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-450000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-25000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-5468000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>6093504.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-295629.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>345072.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-292151.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>255222.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-382565.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>67514.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-129151.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>202361.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-8061.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-6141.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-112097.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>116628.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>777.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-12660.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>171000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-123621.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>11129.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-52621.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-34103.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>126217.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-90000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-28000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>25000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-440218.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>50553.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>329936.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-131406.0</v>
       </c>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
-[...3 lines deleted...]
-      <c r="AJ8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8"/>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
       <c r="AK8"/>
       <c r="AL8"/>
-      <c r="AM8">
-[...2 lines deleted...]
-      <c r="AN8"/>
+      <c r="AM8"/>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
@@ -34623,277 +34845,278 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
+      <c r="CU8"/>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
+        <v>-73031.0</v>
+      </c>
+      <c r="C9">
         <v>28071.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-411663.7</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-398000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>771000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-131000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2916000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>720000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-6940000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4665000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2795000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-363000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2030000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>55000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>49000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2513000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>609000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1010000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-4186000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1518000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2234000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1587000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>699000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1734000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2923000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1206000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-917000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-43000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-593000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-111000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>908000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>28000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1552000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-381000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>422000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>289000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-867000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>171000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>180000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>481000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-724000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>60000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>189000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-9000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-69000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>297000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>164000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-523000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-185000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>291000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>338000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-322000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>965000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>237000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1224000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-1265000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-767000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>129000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1235000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-1534000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-443000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2641000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-1533500.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-1033000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-362000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>190000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>223315.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-352000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-114000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>115000.0</v>
       </c>
-      <c r="BS9">
-[...1 lines deleted...]
-      </c>
       <c r="BT9">
+        <v>0.0</v>
+      </c>
+      <c r="BU9">
         <v>-194000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>177000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-30000.0</v>
       </c>
-      <c r="BW9">
-[...1 lines deleted...]
-      </c>
       <c r="BX9">
         <v>0.0</v>
       </c>
       <c r="BY9">
         <v>0.0</v>
       </c>
       <c r="BZ9">
         <v>0.0</v>
       </c>
       <c r="CA9">
         <v>0.0</v>
       </c>
       <c r="CB9">
         <v>0.0</v>
       </c>
       <c r="CC9">
         <v>0.0</v>
       </c>
       <c r="CD9">
         <v>0.0</v>
       </c>
       <c r="CE9">
         <v>0.0</v>
       </c>
       <c r="CF9">
@@ -34902,100 +35125,101 @@
       <c r="CG9">
         <v>0.0</v>
       </c>
       <c r="CH9">
         <v>0.0</v>
       </c>
       <c r="CI9">
         <v>0.0</v>
       </c>
       <c r="CJ9">
         <v>0.0</v>
       </c>
       <c r="CK9">
         <v>0.0</v>
       </c>
       <c r="CL9">
         <v>0.0</v>
       </c>
       <c r="CM9">
         <v>0.0</v>
       </c>
       <c r="CN9">
         <v>0.0</v>
       </c>
       <c r="CO9">
+        <v>0.0</v>
+      </c>
+      <c r="CP9">
         <v>12621.58</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>25202.64</v>
       </c>
-      <c r="CQ9">
-[...1 lines deleted...]
-      </c>
       <c r="CR9">
         <v>0.0</v>
       </c>
       <c r="CS9">
         <v>0.0</v>
       </c>
       <c r="CT9">
         <v>0.0</v>
       </c>
+      <c r="CU9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
+      <c r="AA10"/>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
@@ -35165,524 +35389,526 @@
       </c>
       <c r="CM10">
         <v>0.0</v>
       </c>
       <c r="CN10">
         <v>0.0</v>
       </c>
       <c r="CO10">
         <v>0.0</v>
       </c>
       <c r="CP10">
         <v>0.0</v>
       </c>
       <c r="CQ10">
         <v>0.0</v>
       </c>
       <c r="CR10">
         <v>0.0</v>
       </c>
       <c r="CS10">
         <v>0.0</v>
       </c>
       <c r="CT10">
         <v>0.0</v>
       </c>
+      <c r="CU10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-1912000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-5298000.0</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
       <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
         <v>16741000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2212000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-4915000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>399000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4566000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1775000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-650000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1364000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2926000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-280000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1017000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-241000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>843000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-751000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1312938.5</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1169726.47</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1814803.58</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>208317.2</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1330562.7</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1574066.67</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1510991.13</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1674303.31</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>382102.45</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2423642.32</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1689748.55</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>497462.71</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1525178.82</v>
       </c>
-      <c r="AR11">
-[...1 lines deleted...]
-      </c>
       <c r="AS11">
         <v>0.0</v>
       </c>
       <c r="AT11">
         <v>0.0</v>
       </c>
       <c r="AU11">
+        <v>0.0</v>
+      </c>
+      <c r="AV11">
         <v>1260648.83</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3069916.96</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>394527.22</v>
       </c>
-      <c r="AX11">
-[...1 lines deleted...]
-      </c>
       <c r="AY11">
+        <v>0.0</v>
+      </c>
+      <c r="AZ11">
         <v>-2023910.38</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1475266.73</v>
       </c>
-      <c r="BA11">
-[...1 lines deleted...]
-      </c>
       <c r="BB11">
         <v>0.0</v>
       </c>
       <c r="BC11">
+        <v>0.0</v>
+      </c>
+      <c r="BD11">
         <v>1283007.46</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4658454.65</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3273674.89</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1738998.79</v>
       </c>
-      <c r="BG11">
-[...1 lines deleted...]
-      </c>
       <c r="BH11">
+        <v>0.0</v>
+      </c>
+      <c r="BI11">
         <v>1900771.36</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>2525430.77</v>
       </c>
-      <c r="BJ11">
-[...1 lines deleted...]
-      </c>
       <c r="BK11">
+        <v>0.0</v>
+      </c>
+      <c r="BL11">
         <v>976930.79</v>
       </c>
-      <c r="BL11">
-[...1 lines deleted...]
-      </c>
       <c r="BM11">
         <v>0.0</v>
       </c>
       <c r="BN11">
+        <v>0.0</v>
+      </c>
+      <c r="BO11">
         <v>717943.67</v>
       </c>
-      <c r="BO11">
-[...1 lines deleted...]
-      </c>
       <c r="BP11">
         <v>0.0</v>
       </c>
       <c r="BQ11">
         <v>0.0</v>
       </c>
       <c r="BR11">
         <v>0.0</v>
       </c>
       <c r="BS11">
+        <v>0.0</v>
+      </c>
+      <c r="BT11">
         <v>62458.91</v>
       </c>
-      <c r="BT11">
-[...1 lines deleted...]
-      </c>
       <c r="BU11">
         <v>0.0</v>
       </c>
       <c r="BV11">
         <v>0.0</v>
       </c>
       <c r="BW11">
+        <v>0.0</v>
+      </c>
+      <c r="BX11">
         <v>139460.22</v>
       </c>
-      <c r="BX11">
-[...1 lines deleted...]
-      </c>
       <c r="BY11">
+        <v>0.0</v>
+      </c>
+      <c r="BZ11">
         <v>25558.5</v>
       </c>
-      <c r="BZ11">
-[...1 lines deleted...]
-      </c>
       <c r="CA11">
+        <v>0.0</v>
+      </c>
+      <c r="CB11">
         <v>37739.09</v>
       </c>
-      <c r="CB11">
-[...1 lines deleted...]
-      </c>
       <c r="CC11">
         <v>0.0</v>
       </c>
       <c r="CD11">
         <v>0.0</v>
       </c>
       <c r="CE11">
+        <v>0.0</v>
+      </c>
+      <c r="CF11">
         <v>164665.52</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>62752.51</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>30191.76</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>72769.37</v>
       </c>
-      <c r="CI11">
-[...1 lines deleted...]
-      </c>
       <c r="CJ11">
         <v>0.0</v>
       </c>
       <c r="CK11">
         <v>0.0</v>
       </c>
       <c r="CL11">
         <v>0.0</v>
       </c>
       <c r="CM11">
+        <v>0.0</v>
+      </c>
+      <c r="CN11">
         <v>60909.79</v>
       </c>
-      <c r="CN11">
-[...1 lines deleted...]
-      </c>
       <c r="CO11">
         <v>0.0</v>
       </c>
       <c r="CP11">
         <v>0.0</v>
       </c>
       <c r="CQ11">
         <v>0.0</v>
       </c>
       <c r="CR11">
         <v>0.0</v>
       </c>
       <c r="CS11">
         <v>0.0</v>
       </c>
       <c r="CT11">
         <v>0.0</v>
       </c>
+      <c r="CU11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2212000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-14348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8367000.0</v>
       </c>
       <c r="O12">
         <v>8367000.0</v>
       </c>
       <c r="P12">
+        <v>8367000.0</v>
+      </c>
+      <c r="Q12">
         <v>-8530000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-16380000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>545000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2949000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-2088000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-17094000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2347000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8758000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-6736000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2124000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1586000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-348000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>570000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>139000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2027000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>202057.25</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>154537.04</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>671924.77</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6920932.39</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1407448.13</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-338955.95</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-29309.68</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>398858.26</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>778049.18</v>
       </c>
-      <c r="AN12">
-[...1 lines deleted...]
-      </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
+        <v>0.0</v>
+      </c>
+      <c r="AR12">
         <v>2149411.17</v>
       </c>
-      <c r="AR12">
-[...1 lines deleted...]
-      </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>4388606.83</v>
       </c>
-      <c r="AV12">
-[...1 lines deleted...]
-      </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
+        <v>0.0</v>
+      </c>
+      <c r="AZ12">
         <v>8336628.07</v>
       </c>
-      <c r="AZ12">
-[...1 lines deleted...]
-      </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
+        <v>0.0</v>
+      </c>
+      <c r="BD12">
         <v>19149.37</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>19342.36</v>
       </c>
-      <c r="BE12">
-[...1 lines deleted...]
-      </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
         <v>0.0</v>
       </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
         <v>0.0</v>
       </c>
       <c r="BO12">
         <v>0.0</v>
       </c>
       <c r="BP12">
         <v>0.0</v>
       </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
         <v>0.0</v>
       </c>
       <c r="BS12">
+        <v>0.0</v>
+      </c>
+      <c r="BT12">
         <v>4596482.58</v>
       </c>
-      <c r="BT12">
-[...1 lines deleted...]
-      </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
@@ -35717,146 +35943,147 @@
       </c>
       <c r="CM12">
         <v>0.0</v>
       </c>
       <c r="CN12">
         <v>0.0</v>
       </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
       <c r="CQ12">
         <v>0.0</v>
       </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
+      <c r="CU12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
-[...1 lines deleted...]
-      </c>
+      <c r="AA13"/>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
-        <v>-593000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD13">
         <v>-593000.0</v>
       </c>
       <c r="AE13">
+        <v>-593000.0</v>
+      </c>
+      <c r="AF13">
         <v>-171416.23</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-281970.64</v>
       </c>
-      <c r="AG13">
-[...1 lines deleted...]
-      </c>
       <c r="AH13">
         <v>0.0</v>
       </c>
       <c r="AI13">
         <v>0.0</v>
       </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
+        <v>0.0</v>
+      </c>
+      <c r="AN13">
         <v>-553.77</v>
       </c>
-      <c r="AN13">
-[...1 lines deleted...]
-      </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
         <v>0.0</v>
       </c>
       <c r="AQ13">
+        <v>0.0</v>
+      </c>
+      <c r="AR13">
         <v>-722.49</v>
       </c>
-      <c r="AR13">
-[...1 lines deleted...]
-      </c>
       <c r="AS13">
         <v>0.0</v>
       </c>
       <c r="AT13">
         <v>0.0</v>
       </c>
       <c r="AU13">
+        <v>0.0</v>
+      </c>
+      <c r="AV13">
         <v>-860.51</v>
       </c>
-      <c r="AV13">
-[...1 lines deleted...]
-      </c>
       <c r="AW13">
         <v>0.0</v>
       </c>
       <c r="AX13">
         <v>0.0</v>
       </c>
       <c r="AY13">
         <v>0.0</v>
       </c>
       <c r="AZ13">
         <v>0.0</v>
       </c>
       <c r="BA13">
         <v>0.0</v>
       </c>
       <c r="BB13">
         <v>0.0</v>
       </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
@@ -35963,379 +36190,383 @@
       </c>
       <c r="CM13">
         <v>0.0</v>
       </c>
       <c r="CN13">
         <v>0.0</v>
       </c>
       <c r="CO13">
         <v>0.0</v>
       </c>
       <c r="CP13">
         <v>0.0</v>
       </c>
       <c r="CQ13">
         <v>0.0</v>
       </c>
       <c r="CR13">
         <v>0.0</v>
       </c>
       <c r="CS13">
         <v>0.0</v>
       </c>
       <c r="CT13">
         <v>0.0</v>
       </c>
+      <c r="CU13">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
+        <v>33014.0</v>
+      </c>
+      <c r="C14">
         <v>32082.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>57951.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="E14">
         <v>19000.0</v>
       </c>
       <c r="F14">
+        <v>19000.0</v>
+      </c>
+      <c r="G14">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="H14">
         <v>34000.0</v>
       </c>
       <c r="I14">
         <v>34000.0</v>
       </c>
       <c r="J14">
         <v>34000.0</v>
       </c>
       <c r="K14">
+        <v>34000.0</v>
+      </c>
+      <c r="L14">
         <v>33000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>34000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>33000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>32000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-11000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>74000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="T14">
         <v>21000.0</v>
       </c>
       <c r="U14">
+        <v>21000.0</v>
+      </c>
+      <c r="V14">
         <v>22000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="X14">
         <v>9000.0</v>
       </c>
       <c r="Y14">
         <v>9000.0</v>
       </c>
       <c r="Z14">
         <v>9000.0</v>
       </c>
       <c r="AA14">
         <v>9000.0</v>
       </c>
       <c r="AB14">
         <v>9000.0</v>
       </c>
       <c r="AC14">
         <v>9000.0</v>
       </c>
       <c r="AD14">
         <v>9000.0</v>
       </c>
       <c r="AE14">
+        <v>9000.0</v>
+      </c>
+      <c r="AF14">
         <v>1058000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>19000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>51000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>40000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>298000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>451000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-774000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-2090000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>48000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-764000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-96000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-53000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-1088000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>154000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>451000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>367000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>700000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-309000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>258000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-637000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-1345000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-20000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3097000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>816000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-6000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>230000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="BG14">
         <v>8000.0</v>
       </c>
       <c r="BH14">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="BI14">
         <v>7000.0</v>
       </c>
       <c r="BJ14">
+        <v>7000.0</v>
+      </c>
+      <c r="BK14">
         <v>9000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>8989.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>-89000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>107000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>9000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>9349.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BQ14">
         <v>10000.0</v>
       </c>
       <c r="BR14">
         <v>10000.0</v>
       </c>
       <c r="BS14">
+        <v>10000.0</v>
+      </c>
+      <c r="BT14">
         <v>13077.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>8341.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>10078.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>9258.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7867.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>10518.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>5223.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1153.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>376.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1120.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>-53.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1168.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>-75247.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>27227.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>28235.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>27000.0</v>
       </c>
-      <c r="CI14">
-[...1 lines deleted...]
-      </c>
       <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
         <v>79301.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>22.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1312.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>941.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1000.0</v>
       </c>
-      <c r="CO14">
-[...1 lines deleted...]
-      </c>
       <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>432.0</v>
       </c>
       <c r="CR14">
         <v>432.0</v>
       </c>
       <c r="CS14">
         <v>432.0</v>
       </c>
       <c r="CT14">
         <v>432.0</v>
       </c>
+      <c r="CU14">
+        <v>432.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
@@ -36505,408 +36736,414 @@
       </c>
       <c r="CM15">
         <v>0.0</v>
       </c>
       <c r="CN15">
         <v>0.0</v>
       </c>
       <c r="CO15">
         <v>0.0</v>
       </c>
       <c r="CP15">
         <v>0.0</v>
       </c>
       <c r="CQ15">
         <v>0.0</v>
       </c>
       <c r="CR15">
         <v>0.0</v>
       </c>
       <c r="CS15">
         <v>0.0</v>
       </c>
       <c r="CT15">
         <v>0.0</v>
       </c>
+      <c r="CU15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16">
+        <v>81507300.0</v>
+      </c>
+      <c r="C16">
         <v>127219921.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>117432221.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>103104000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>121383000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>156761000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>49815000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>51162000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>71309000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>55693000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>82438000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>118962000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>202642000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>37566000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>46150000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>66164000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>153035000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>295824000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11523000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10589000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>53219000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>13724000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>17528000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>21763000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>18748000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6773000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8793000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2774000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4819000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1894000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2927000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3475000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5963000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4819000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4049000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3384000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4537000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2026000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1646000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2739000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2077000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1303000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>990000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>880000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1142000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>326000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>256000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>607000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1241000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1907000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1063000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>4028000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1342000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2783000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2284000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1272000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-665000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>16342000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>7063000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1614000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1351000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1119000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1044369.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3536000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1387000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1591000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>285280.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>329000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>775000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>617000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>8098982.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>11160315.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>19070832.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>21371258.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>13480147.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>26769353.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>30628055.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>4504151.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>5785506.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>7985917.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>8863358.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>3207613.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>4321354.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1580720.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2436480.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2290000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1327300.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2526143.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1284857.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>958814.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3078598.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>39000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2623000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>4171000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>880098.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>237840.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>778726.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>1983796.0</v>
       </c>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
-[...3 lines deleted...]
-      <c r="AJ17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
+      <c r="AI17"/>
+      <c r="AJ17">
+        <v>0.0</v>
+      </c>
       <c r="AK17"/>
       <c r="AL17"/>
-      <c r="AM17">
-[...2 lines deleted...]
-      <c r="AN17"/>
+      <c r="AM17"/>
+      <c r="AN17">
+        <v>0.0</v>
+      </c>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
@@ -36921,502 +37158,504 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
+      <c r="CU17"/>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
+        <v>-36431778.0</v>
+      </c>
+      <c r="C18">
         <v>-26675758.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-56781688.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-54970000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-24738000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-15892000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-30481000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-29440000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-22632000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-37947000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-71008000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-78998000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-51223000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-50470000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-89047000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-69604000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21583000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-19729000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-37605000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-25403000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-10721000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-11602000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-142429000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8949000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-9202000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-8327000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-13334000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-11924000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6705000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-6146000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-15275000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-17196000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-8106000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-5897000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-10493000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-9241000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-6458000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-6103000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-8082000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-10383000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-6622000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4161000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-6409000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-8364000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-5668000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-5587000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-9868000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-12455000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-6431000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-6488000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-10594000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-13835000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-6343000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-9488000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-14931000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-18006000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-12637000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-6934000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-9452000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-21056000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-8117000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-5908000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-15742283.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-19610000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-10234000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-802000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-4787640.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-12307000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-2840000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-10265000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-2968449.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-7927261.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-2692307.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-3670404.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-3041942.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-4964062.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-2517812.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-1351476.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>12343141.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-1837666.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-11111683.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-1755021.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-1245791.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-1100090.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-1440564.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-1277000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-1558880.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-2537904.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-1267736.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-3113851.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-1231049.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-1467000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-3854000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-569000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-1109492.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-5359333.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>40939.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-411504.0</v>
       </c>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-      <c r="D19">
+        <v>209</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-52864000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-60591000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-29635000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-27719000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-42046000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-13565000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-39300000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-63985000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-83656000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-46953000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-6093000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-25324000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-18217000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-118621000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>24924000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>14987000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-24321000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-11000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-31000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-140402000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-15001000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-19811000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-695000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>6729000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-23996000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3803000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1306000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-2898177.34</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>6957019.49</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-7695282.88</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-7857972.59</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-3906542.26</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>5567191.62</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-20057848.05</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>4044167.36</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>5050397.54</v>
       </c>
-      <c r="AN19">
-[...1 lines deleted...]
-      </c>
       <c r="AO19">
         <v>0.0</v>
       </c>
       <c r="AP19">
         <v>0.0</v>
       </c>
       <c r="AQ19">
+        <v>0.0</v>
+      </c>
+      <c r="AR19">
         <v>-5930929.85</v>
       </c>
-      <c r="AR19">
-[...1 lines deleted...]
-      </c>
       <c r="AS19">
         <v>0.0</v>
       </c>
       <c r="AT19">
         <v>0.0</v>
       </c>
       <c r="AU19">
+        <v>0.0</v>
+      </c>
+      <c r="AV19">
         <v>13870579.12</v>
       </c>
-      <c r="AV19">
-[...1 lines deleted...]
-      </c>
       <c r="AW19">
         <v>0.0</v>
       </c>
       <c r="AX19">
         <v>0.0</v>
       </c>
       <c r="AY19">
+        <v>0.0</v>
+      </c>
+      <c r="AZ19">
         <v>19912454.11</v>
       </c>
-      <c r="AZ19">
-[...1 lines deleted...]
-      </c>
       <c r="BA19">
         <v>0.0</v>
       </c>
       <c r="BB19">
         <v>0.0</v>
       </c>
       <c r="BC19">
         <v>0.0</v>
       </c>
       <c r="BD19">
         <v>0.0</v>
       </c>
       <c r="BE19">
         <v>0.0</v>
       </c>
       <c r="BF19">
         <v>0.0</v>
       </c>
       <c r="BG19">
         <v>0.0</v>
       </c>
       <c r="BH19">
         <v>0.0</v>
       </c>
       <c r="BI19">
@@ -37511,91 +37750,94 @@
       </c>
       <c r="CM19">
         <v>0.0</v>
       </c>
       <c r="CN19">
         <v>0.0</v>
       </c>
       <c r="CO19">
         <v>0.0</v>
       </c>
       <c r="CP19">
         <v>0.0</v>
       </c>
       <c r="CQ19">
         <v>0.0</v>
       </c>
       <c r="CR19">
         <v>0.0</v>
       </c>
       <c r="CS19">
         <v>0.0</v>
       </c>
       <c r="CT19">
         <v>0.0</v>
       </c>
+      <c r="CU19">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>29864000.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>27715000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>24100000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>38168000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>4754000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>17028000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>16076000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>11801000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -37629,142 +37871,143 @@
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
+      <c r="CU20"/>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
+        <v>-129000.0</v>
+      </c>
+      <c r="C21">
         <v>-82000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-125000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-118000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-104000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-131000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>84000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-398000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-206000.0</v>
       </c>
       <c r="N21">
-        <v>-126000.0</v>
+        <v>-206000.0</v>
       </c>
       <c r="O21">
         <v>-126000.0</v>
       </c>
       <c r="P21">
+        <v>-126000.0</v>
+      </c>
+      <c r="Q21">
         <v>-153000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-43000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>281153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000.0</v>
       </c>
       <c r="T21">
         <v>-20000.0</v>
       </c>
       <c r="U21">
-        <v>-19000.0</v>
+        <v>-20000.0</v>
       </c>
       <c r="V21">
         <v>-19000.0</v>
       </c>
       <c r="W21">
-        <v>-5000.0</v>
+        <v>-19000.0</v>
       </c>
       <c r="X21">
         <v>-5000.0</v>
       </c>
       <c r="Y21">
         <v>-5000.0</v>
       </c>
       <c r="Z21">
         <v>-5000.0</v>
       </c>
       <c r="AA21">
+        <v>-5000.0</v>
+      </c>
+      <c r="AB21">
         <v>-7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000.0</v>
       </c>
       <c r="AC21">
         <v>-6000.0</v>
       </c>
       <c r="AD21">
         <v>-6000.0</v>
       </c>
       <c r="AE21">
+        <v>-6000.0</v>
+      </c>
+      <c r="AF21">
         <v>-1734.4</v>
       </c>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
@@ -37919,1376 +38162,1391 @@
       </c>
       <c r="CM21">
         <v>0.0</v>
       </c>
       <c r="CN21">
         <v>0.0</v>
       </c>
       <c r="CO21">
         <v>0.0</v>
       </c>
       <c r="CP21">
         <v>0.0</v>
       </c>
       <c r="CQ21">
         <v>0.0</v>
       </c>
       <c r="CR21">
         <v>0.0</v>
       </c>
       <c r="CS21">
         <v>0.0</v>
       </c>
       <c r="CT21">
         <v>0.0</v>
       </c>
+      <c r="CU21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22">
+        <v>117556912.0</v>
+      </c>
+      <c r="C22">
         <v>-6664177.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-43746320.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-32270000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>12329000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10551000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-40764000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-27551000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>45241000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-8173000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-22175000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-5292000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8985000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-10784000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-25247000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5045000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>19088000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-6281000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-8546000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-822000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>14548000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-4285000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-12653000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4977000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-4068000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-3198000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-2962000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2526000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-2036000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-4088000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-4030000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-2831000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-2403000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-10676000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-5206000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1535000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1715000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1831000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-2598000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-300000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-1917000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-2474000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-2373000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-2629000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1590000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-2474000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-3972000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-2834000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-3775000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-2442000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-2447000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-2045000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-9623000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-3478000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-2994000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-5311000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-2283000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-1921000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-5336000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-2173000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-9452000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-3137000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5637727.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-527000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-1644000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>73000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-1268569.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-1135000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-1278000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-997000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>13395926.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-894758.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-1305195.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-906285.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-1336279.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-1472243.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-1946823.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-786439.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-1627753.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-1878488.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-1133894.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1310135.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-807688.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-388871.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-383722.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>423000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-399778.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-418237.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-517139.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>108867.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-623273.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-245000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-231000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-239000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-377119.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-670591.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-428550.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-153990.0</v>
       </c>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
+        <v>-56.0</v>
+      </c>
+      <c r="C23">
         <v>-212.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>102.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>36430000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>138372000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>84000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-42046000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>886000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11035000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>35193000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4754000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>198825000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5317000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>19160000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-58000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1039000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>14388000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8866000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1537000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>35999000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10357000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>140696000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2247000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>36902000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7060000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3731000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>23071000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1569000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3186000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2577000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>77000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-17577000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6682000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>111000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1129000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>70000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3136000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3033000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1557000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-19046000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1018000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-11789000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>917000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-14189000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3369000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2532000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-14821000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13319000.0</v>
       </c>
       <c r="AY23">
         <v>-13319000.0</v>
       </c>
       <c r="AZ23">
+        <v>-13319000.0</v>
+      </c>
+      <c r="BA23">
         <v>1911000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-3252000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3257000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-35649000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2770000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-16542000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>8194000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-15736000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1151000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-31032000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2802114.0</v>
       </c>
       <c r="BK23">
         <v>-2802114.0</v>
       </c>
       <c r="BL23">
+        <v>-2802114.0</v>
+      </c>
+      <c r="BM23">
         <v>3849000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2471000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-62811000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>342134.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>199000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2518029.0</v>
       </c>
       <c r="BS23">
         <v>-2518029.0</v>
       </c>
       <c r="BT23">
+        <v>-2518029.0</v>
+      </c>
+      <c r="BU23">
         <v>-6960089.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-2374029.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>115.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-13757824.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-4084936.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-1743463.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-696494.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-1710893.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-446930.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-5885806.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-707613.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-5312152.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-584191.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-372.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>372.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-823768.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-445255.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-5130869.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1474686.0</v>
       </c>
       <c r="CM23">
         <v>1474686.0</v>
       </c>
       <c r="CN23">
+        <v>1474686.0</v>
+      </c>
+      <c r="CO23">
         <v>-3481000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-3609000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1163000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>487459.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-5405618.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>799450.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-126225.0</v>
       </c>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>213</v>
+      </c>
+      <c r="B24">
+        <v>-10228431.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>3862849.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-54839000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-38773000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-15600000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-38000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-14000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-919000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-10410000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>177000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-518000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-43672000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-5043000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-796000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-14381000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-16379000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1160000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-6382000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>14497000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-2439000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2456000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2956000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-15461.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-53000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-2000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-529000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>8061.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-2000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-23000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>14631.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-10147.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-15000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>7747.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-5000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>750000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>147000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>7002.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>8950.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-11306.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>4474.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>8118.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-8952.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4119000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>9517.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>4435000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>7332.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-12000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>16258.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>4902.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>9987.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>486000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>19943.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>466000.0</v>
       </c>
-      <c r="BF24">
-[...1 lines deleted...]
-      </c>
       <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
         <v>4603000.0</v>
       </c>
-      <c r="BH24">
-[...1 lines deleted...]
-      </c>
       <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>-21303000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2719000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>10179708.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>39948000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-39948000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-49872000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-4400928.0</v>
       </c>
-      <c r="BP24">
-[...1 lines deleted...]
-      </c>
       <c r="BQ24">
+        <v>0.0</v>
+      </c>
+      <c r="BR24">
         <v>-488000.0</v>
       </c>
-      <c r="BR24">
-[...1 lines deleted...]
-      </c>
       <c r="BS24">
+        <v>0.0</v>
+      </c>
+      <c r="BT24">
         <v>19285595.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>530.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>28136.0</v>
       </c>
-      <c r="BV24">
-[...1 lines deleted...]
-      </c>
       <c r="BW24">
+        <v>0.0</v>
+      </c>
+      <c r="BX24">
         <v>-259.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-16848.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-199787.0</v>
       </c>
-      <c r="BZ24">
-[...1 lines deleted...]
-      </c>
       <c r="CA24">
+        <v>0.0</v>
+      </c>
+      <c r="CB24">
         <v>-14573073.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-2.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-18963.0</v>
       </c>
-      <c r="CD24">
-[...1 lines deleted...]
-      </c>
       <c r="CE24">
+        <v>0.0</v>
+      </c>
+      <c r="CF24">
         <v>-4357696.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-1161.0</v>
       </c>
-      <c r="CG24">
-[...1 lines deleted...]
-      </c>
       <c r="CH24">
         <v>0.0</v>
       </c>
       <c r="CI24">
+        <v>0.0</v>
+      </c>
+      <c r="CJ24">
         <v>-527.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1377.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-4370239.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>225603.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>2623529.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-2300000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>112851.73</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>152000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1030000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-794221.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-2979209.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>0.0</v>
       </c>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
+        <v>-123960684.0</v>
+      </c>
+      <c r="C25">
         <v>2738058.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>48493449.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23724000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-15496000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-17003000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>35004000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>32610000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-64444000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1940000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>24573000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-4839000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-17756000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>10947000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>24849000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-16248000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-24210000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-368000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2814000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2318000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-22251000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-479000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-283000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1536000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>104000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-64000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1232000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-540000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-312000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-137000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1261000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-4057000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1640000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6596000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-1121000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-3092000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1145000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>16000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-65000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-2713000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1066000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-510000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-578000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1075000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-818000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-416000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1367000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-3354000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1706000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1606000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-105000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-2278000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-2225000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1737000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-451000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1461000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-2370000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1403000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-268000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>233000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>11000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>296000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-10545047.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-94000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-49000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>49000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>42935.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="BR25">
         <v>43000.0</v>
       </c>
       <c r="BS25">
+        <v>43000.0</v>
+      </c>
+      <c r="BT25">
         <v>-20044916.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>215404.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>659903.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>567843.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>248214.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>948316.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>899950.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>259455.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>905371.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1494733.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>357674.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-1836759.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>474972.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>22.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-160.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-821000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>39135.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>27627.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>62632.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-469570.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>413909.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>48000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>14000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>10000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>249954.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-128330.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>716079.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-315.0</v>
       </c>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>215</v>
+      </c>
+      <c r="B26">
+        <v>-28000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>272666000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>204666000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>168236000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>138372000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>101904000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>74189000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>22344000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5317000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>43900000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>24740000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>24798000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>14388000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>84636000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>59694000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>46356000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>10357000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>199742000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3367000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1119000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>323000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>31556000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>27825000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>4975000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3341000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>7915650.56</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>15934464.35</v>
       </c>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>5174630.22</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>25858285.22</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-19000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>27152333.2</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>715090.51</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>12396732.39</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>21567805.79</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-16000.0</v>
       </c>
-      <c r="AS26">
-[...1 lines deleted...]
-      </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>-74000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>11875053.78</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>14954344.35</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
@@ -39383,1182 +39641,1197 @@
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27">
+        <v>2082000.0</v>
+      </c>
+      <c r="C27">
         <v>2101000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1198000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1049000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1409000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1062000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>800000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>833000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>857000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1190000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>776000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>766000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>859000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>868000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>484000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>139000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>222000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2293000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>572000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>47000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>8000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2926000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>9957000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>-4825000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1630000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2042000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1203000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>952000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>772000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2470000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>952000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>947000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1274000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2005000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1606000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2345000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1486000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2081000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>830000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>974000.0</v>
       </c>
       <c r="AP27">
         <v>974000.0</v>
       </c>
       <c r="AQ27">
+        <v>974000.0</v>
+      </c>
+      <c r="AR27">
         <v>1634000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>594000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>713000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>706000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2310000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2405000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3027000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1937000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1587000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1695000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1682000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2074000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2231000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2228000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3764000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2468000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>3102000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1533000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>8394000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1888000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>296829.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>34000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>35000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>87000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>351466.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>414000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>429000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>287000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>357000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>776000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>528000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
+        <v>-157068.0</v>
+      </c>
+      <c r="C28">
         <v>35829353.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>67819686.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>36312000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>29760000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>138241000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>27799000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23702000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>38931000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10834000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>34987000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4548000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>215725000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5191000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19043000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-211000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10366000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>295541000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>24922000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>13318000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>35980000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10338000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>140691000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>15078000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>36897000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7055000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3724000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>23065000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1569000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3186000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>24776000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>77000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>19397000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6682000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3411.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1129.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>35203.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>952.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-13000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2095000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>20304000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14506000.0</v>
       </c>
       <c r="AQ28">
         <v>14506000.0</v>
       </c>
       <c r="AR28">
+        <v>14506000.0</v>
+      </c>
+      <c r="AS28">
         <v>-16000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>15436000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-74000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11084244.04</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>12881000.0</v>
       </c>
-      <c r="AW28">
-[...1 lines deleted...]
-      </c>
       <c r="AX28">
-        <v>15623000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY28">
         <v>15623000.0</v>
       </c>
       <c r="AZ28">
+        <v>15623000.0</v>
+      </c>
+      <c r="BA28">
         <v>263000.0</v>
       </c>
-      <c r="BA28">
-[...1 lines deleted...]
-      </c>
       <c r="BB28">
         <v>0.0</v>
       </c>
       <c r="BC28">
+        <v>0.0</v>
+      </c>
+      <c r="BD28">
         <v>40444000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>185858.98</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>190000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>25857000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>263000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>29652000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3264000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5591469.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>61302108.64</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>106000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>62980000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>876.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>440000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>95000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>431000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1162.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>15878.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>364295.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>4115.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1294633.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1122060.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>28841545.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>69188.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>29775.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-39567.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>12323126.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>232368.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>8344347.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>88618.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>862086.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2004000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>109838.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2066159.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>5961757.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>103620.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1647020.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1183000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2306000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2331000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>721750.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>5612668.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1733200.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>10550.0</v>
       </c>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
+        <v>-3885682.0</v>
+      </c>
+      <c r="C29">
         <v>-4316124.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-8099393.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2106000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3604000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1639000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1394000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-9986000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1353000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-7341000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-5256000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3487000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1840000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-13618000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-6198000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5621000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-9638000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-9329000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>147000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1517000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4054000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4524000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3090000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4852000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3826000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-4434000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1114000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2447000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-2914000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-6861000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-18000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-676000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-1851000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-6341000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>331000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-661000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-3708000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-4113000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>124000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-484000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-705000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-2607000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-1163000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-431000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-3225000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-2883000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1306000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-165000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-2512000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-5269000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>512000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1811000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-2758000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-3783000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-833000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-465000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>895000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-3058000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-2765000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>1612000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>983000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-5281266.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-1700000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-2781000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>1137000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-386712.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-1085000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-936000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-6125000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-542409.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-966642.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-290142.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-753009.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-824976.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-895974.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-974136.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-654982.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-519645.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-390696.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-782414.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-637553.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-291335.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-360845.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-368307.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-200000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-484264.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-379481.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-507106.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-393494.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-82206.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-286000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-245000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-203000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-566951.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-747936.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>617897.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-285279.0</v>
       </c>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>-42774525.0</v>
+      </c>
+      <c r="C30">
         <v>-22359633.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-44819445.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-52864000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-60591000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-29635000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-27719000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-42046000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-13565000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-39300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-63985000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-83656000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-46953000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-11913000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-25324000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-82419000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-160206000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1546000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-14636000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-56253000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2248000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-10022000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-140402000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-15001000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-19811000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-5249000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6729000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-23996000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3803000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1306000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-18463000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2547000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-17577000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-4061000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3595000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2613000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-32031000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3136000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3033000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1557000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-19046000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1018000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-11789000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>917000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-14189000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3369000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2532000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-14821000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-501000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3356000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-13319000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1911000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-3252000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3257000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-35649000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2770000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-16542000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>8194000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-15736000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1151000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-31032000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-4172000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-2802114.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3849000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2471000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-62811000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>342134.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>199000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>999000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1788000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-2518029.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-6960089.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-2374029.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>8640058.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-13757824.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-4084936.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-1743463.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-696494.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-1710893.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-446930.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-5885806.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-707613.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-5312152.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-584191.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-347167.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-841000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-823768.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-445255.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-5130869.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-1828437.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1474686.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-3481000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-3609000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1163000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>487459.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-5405618.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-3556167.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-126225.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>