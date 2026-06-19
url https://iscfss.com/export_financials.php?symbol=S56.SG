--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -869,2541 +872,2670 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>27682000.0</v>
+      </c>
+      <c r="C2">
         <v>24676000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24440000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>39258000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29232000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18555000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23882000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25926000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>24334000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>21723000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18523000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19823000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>33120000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>230116000.0</v>
+      </c>
+      <c r="C7">
         <v>154031000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>183775000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>159065000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>140503000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>64310000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8226000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>100000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>36000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>68761000.0</v>
       </c>
       <c r="C8">
         <v>68761000.0</v>
       </c>
       <c r="D8">
         <v>68761000.0</v>
       </c>
       <c r="E8">
         <v>68761000.0</v>
       </c>
       <c r="F8">
         <v>68761000.0</v>
       </c>
       <c r="G8">
         <v>68761000.0</v>
       </c>
       <c r="H8">
         <v>68761000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>68761000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>350182000.0</v>
+      </c>
+      <c r="C10">
         <v>374533000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>358715000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>380855000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>187193000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>77018000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>47753000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>28802000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12725000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>54096000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>45411000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>52343000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>35238000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>80827000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>56519000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>28802000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>49635000.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>68761000.0</v>
       </c>
       <c r="F13">
         <v>68761000.0</v>
       </c>
       <c r="G13">
         <v>68761000.0</v>
       </c>
       <c r="H13">
         <v>68761000.0</v>
       </c>
       <c r="I13">
         <v>68761000.0</v>
       </c>
       <c r="J13">
         <v>68761000.0</v>
       </c>
       <c r="K13">
         <v>68761000.0</v>
       </c>
       <c r="L13">
         <v>68761000.0</v>
       </c>
       <c r="M13">
         <v>68761000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>68761000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>538038199.0</v>
       </c>
       <c r="C14">
         <v>538038199.0</v>
       </c>
       <c r="D14">
         <v>538038199.0</v>
       </c>
       <c r="E14">
         <v>538038199.0</v>
       </c>
       <c r="F14">
         <v>538038199.0</v>
       </c>
       <c r="G14">
         <v>538038199.0</v>
       </c>
       <c r="H14">
         <v>538038199.0</v>
       </c>
       <c r="I14">
         <v>538038199.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>538038199.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>22000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>1734000.0</v>
+      </c>
+      <c r="C21">
         <v>1975000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1669000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>480000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>686000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1136000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>103000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>93000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>33000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>2906000.0</v>
+      </c>
+      <c r="C22">
         <v>2279000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1337000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1986000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1497000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1650000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1631000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2008000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2407000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2606000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3374000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3951000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5404000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>90982000.0</v>
+      </c>
+      <c r="C24">
         <v>106669000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>58443000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>24317000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12443000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>20994000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>29649000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>34759000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>46864000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>63762000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>84734000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>112418000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>137049000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>74151000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>35188000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>34841000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>46870000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>14242000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>12018000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>10142000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>9061000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>7292000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>6656000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>6590000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>14241000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>50420000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>731006000.0</v>
+      </c>
+      <c r="C29">
         <v>705460000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>620166000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>588968000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>336220000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>224963000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>226143000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>232119000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>308849000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>115933000.0</v>
+      </c>
+      <c r="C30">
         <v>100279000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>93212000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>166413000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>135318000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>68395000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>75987000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>90513000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>70774000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>51783000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>64175000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>57615000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>69807000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>559400000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>317850000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>194272000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>190345000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>188983000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>183055000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>240119000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>247376000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>250725000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>235480000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>296249000.0</v>
+      </c>
+      <c r="C32">
         <v>370842000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>334435000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>353548000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>185546000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>105347000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>89245000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>70829000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>71144000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>578123000.0</v>
+      </c>
+      <c r="C33">
         <v>456082000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>434746000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>317841000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>225600000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>167371000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>139117000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>157433000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>226306000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>252770000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>236898000.0</v>
+      </c>
+      <c r="C35">
         <v>229823000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>201721000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>98446000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>88695000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>74705000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>35205000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>34907000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>46993000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>63920000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>139117000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>157433000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>226306000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>53000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>2626000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1034000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1067000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1254000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>691000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>680000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>715000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>711000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1395000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>766000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>13230000.0</v>
       </c>
-      <c r="G39"/>
       <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>6439000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3333000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2762000.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
-    </row>
-    <row r="40" spans="1:13">
+      <c r="N39"/>
+    </row>
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>87159000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>10606000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5069000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4454000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4474000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6053000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3864000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>5099000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4926000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4920000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>26000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>29000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="G41">
         <v>17000.0</v>
       </c>
       <c r="H41">
+        <v>17000.0</v>
+      </c>
+      <c r="I41">
         <v>66000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>123000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>149000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>314000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>15000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>338000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-615000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>491000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-299000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-911000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-567000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-1318000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-15518000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-16441000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-16051000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-17015000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>663435000.0</v>
+      </c>
+      <c r="C45">
         <v>529258000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>486109000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>363469000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>288489000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>239835000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>205868000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>534398000.0</v>
+      </c>
+      <c r="C46">
         <v>420852000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>390550000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>279163000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>206343000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>149491000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>123518000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>279163000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>206343000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>149491000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>123518000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>144631000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>152718000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>242994000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>265936000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>305814000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>326027000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>558362000.0</v>
+      </c>
+      <c r="C48">
         <v>515905000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>484688000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>491930000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>249458000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>127120000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>122772000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>121056000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>115819000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>187050000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>195230000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>198189000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>183908000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>16359000.0</v>
+      </c>
+      <c r="C50">
         <v>16062000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>9171000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4749000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>5241000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>9768000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>7090000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>8861000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>16871000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>20910000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>21954000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>23896000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>161225000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>6748000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8861000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>16871000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>20910000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>21954000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>23896000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>161225000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>1277000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1357000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>745000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1822000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>825000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>842000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>1071723000.0</v>
+      </c>
+      <c r="C55">
         <v>958398000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>910186000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>888337000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>571482000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>342843000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>286179000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>289830000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>365977000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>372415000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>399974000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>437520000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>456872000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>493600000.0</v>
+      </c>
+      <c r="C56">
         <v>502316000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>475440000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>570490000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>345882000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>175472000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>147062000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>132397000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>139788000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>119645000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>126035000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>123655000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>123489000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>197351000.0</v>
+      </c>
+      <c r="C57">
         <v>131474000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>141005000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>217595000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>160336000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>70125000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>57817000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>61568000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>68527000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>63652000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>62851000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>69395000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>79046000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>434249000.0</v>
+      </c>
+      <c r="C58">
         <v>361297000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>342726000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>315394000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>249031000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>147435000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>95731000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>100754000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>120273000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>127572000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>147935000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>181896000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>216638000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>623665000.0</v>
+      </c>
+      <c r="C60">
         <v>582729000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>552552000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>559902000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>318536000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>195408000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>190448000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>189076000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>245704000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>240119000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>247376000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>250725000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>235480000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
-[...1 lines deleted...]
-      </c>
+      <c r="F61"/>
       <c r="G61">
         <v>-174000.0</v>
       </c>
       <c r="H61">
         <v>-174000.0</v>
       </c>
       <c r="I61">
         <v>-174000.0</v>
       </c>
-      <c r="J61"/>
+      <c r="J61">
+        <v>-174000.0</v>
+      </c>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>10</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>27682000.0</v>
+      </c>
+      <c r="C2">
         <v>26783000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24676000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23605000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24440000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39258000.0</v>
       </c>
       <c r="H2">
         <v>39258000.0</v>
       </c>
       <c r="I2">
-        <v>42867000.0</v>
+        <v>39258000.0</v>
       </c>
       <c r="J2">
         <v>42867000.0</v>
       </c>
       <c r="K2">
-        <v>29232000.0</v>
+        <v>42867000.0</v>
       </c>
       <c r="L2">
         <v>29232000.0</v>
       </c>
       <c r="M2">
-        <v>24019000.0</v>
+        <v>29232000.0</v>
       </c>
       <c r="N2">
         <v>24019000.0</v>
       </c>
       <c r="O2">
-        <v>18555000.0</v>
+        <v>24019000.0</v>
       </c>
       <c r="P2">
         <v>18555000.0</v>
       </c>
       <c r="Q2">
-        <v>20435000.0</v>
+        <v>18555000.0</v>
       </c>
       <c r="R2">
         <v>20435000.0</v>
       </c>
       <c r="S2">
+        <v>20435000.0</v>
+      </c>
+      <c r="T2">
         <v>23882000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20872000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>20846000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>27926000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>25926000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>26162000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>30558000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>25424000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>24334000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23321000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>20771000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20508000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>21723000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>19709000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>230116000.0</v>
+      </c>
+      <c r="C7">
         <v>164593000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>154031000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>160929000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>183775000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>192660000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>159065000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>216233000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>140503000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>72185000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>64310000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>6872000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>8226000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10401000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>12687000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>15033000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>68761000.0</v>
       </c>
       <c r="C8">
         <v>68761000.0</v>
       </c>
       <c r="D8">
         <v>68761000.0</v>
       </c>
       <c r="E8">
         <v>68761000.0</v>
       </c>
       <c r="F8">
         <v>68761000.0</v>
       </c>
       <c r="G8">
         <v>68761000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
         <v>68761000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="I8"/>
+      <c r="J8">
         <v>68761000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="K8"/>
+      <c r="L8">
         <v>68761000.0</v>
       </c>
-      <c r="N8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>68761000.0</v>
+      </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>350182000.0</v>
+      </c>
+      <c r="C10">
         <v>382603000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>374533000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>312654000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>358715000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>312562000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>380855000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>245113000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>187193000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>108595000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>77018000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>58000000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>47753000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>52354000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>39978000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>40961000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>28802000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>30024000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>38808000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>52872000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>49635000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>42312000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>40098000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>49486000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>54096000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>62123000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>80827000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>61815000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>56519000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>52354000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>39978000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>40961000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>28802000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>30024000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>68761000.0</v>
       </c>
       <c r="I13">
         <v>68761000.0</v>
       </c>
       <c r="J13">
         <v>68761000.0</v>
       </c>
       <c r="K13">
         <v>68761000.0</v>
       </c>
       <c r="L13">
         <v>68761000.0</v>
       </c>
       <c r="M13">
         <v>68761000.0</v>
       </c>
       <c r="N13">
         <v>68761000.0</v>
       </c>
       <c r="O13">
         <v>68761000.0</v>
       </c>
       <c r="P13">
@@ -3435,4193 +3567,4346 @@
       </c>
       <c r="Y13">
         <v>68761000.0</v>
       </c>
       <c r="Z13">
         <v>68761000.0</v>
       </c>
       <c r="AA13">
         <v>68761000.0</v>
       </c>
       <c r="AB13">
         <v>68761000.0</v>
       </c>
       <c r="AC13">
         <v>68761000.0</v>
       </c>
       <c r="AD13">
         <v>68761000.0</v>
       </c>
       <c r="AE13">
         <v>68761000.0</v>
       </c>
       <c r="AF13">
         <v>68761000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>68761000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>538038199.0</v>
       </c>
       <c r="C14">
         <v>538038199.0</v>
       </c>
       <c r="D14">
         <v>538038199.0</v>
       </c>
       <c r="E14">
         <v>538038199.0</v>
       </c>
       <c r="F14">
         <v>538038199.0</v>
       </c>
       <c r="G14">
         <v>538038199.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="H14">
         <v>538038199.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="I14"/>
+      <c r="J14">
         <v>538038199.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="K14"/>
+      <c r="L14">
         <v>538038199.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="M14"/>
+      <c r="N14">
         <v>538038199.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="O14"/>
+      <c r="P14">
         <v>538038199.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>538038199.0</v>
       </c>
+      <c r="S14"/>
       <c r="T14">
+        <v>538038199.0</v>
+      </c>
+      <c r="U14">
         <v>387142900.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>397647100.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>382000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>391484400.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>392407400.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>408500000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>405000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>397064200.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>402500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>389411800.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>373478300.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>380359300.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>399368400.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>22000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>22000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>33</v>
+      </c>
+      <c r="B21">
+        <v>1734000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>1975000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>1669000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>480000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>491000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>686000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>916000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>1136000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>582000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>103000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>119000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>81000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>84000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>93000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>82000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>91000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>66000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>33000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>2906000.0</v>
+      </c>
+      <c r="C22">
         <v>1923000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2279000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2605000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1337000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1527000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1986000.0</v>
       </c>
       <c r="H22">
         <v>1986000.0</v>
       </c>
       <c r="I22">
-        <v>2374000.0</v>
+        <v>1986000.0</v>
       </c>
       <c r="J22">
         <v>2374000.0</v>
       </c>
       <c r="K22">
-        <v>1497000.0</v>
+        <v>2374000.0</v>
       </c>
       <c r="L22">
         <v>1497000.0</v>
       </c>
       <c r="M22">
-        <v>1698000.0</v>
+        <v>1497000.0</v>
       </c>
       <c r="N22">
         <v>1698000.0</v>
       </c>
       <c r="O22">
-        <v>1650000.0</v>
+        <v>1698000.0</v>
       </c>
       <c r="P22">
         <v>1650000.0</v>
       </c>
       <c r="Q22">
-        <v>2185000.0</v>
+        <v>1650000.0</v>
       </c>
       <c r="R22">
         <v>2185000.0</v>
       </c>
       <c r="S22">
+        <v>2185000.0</v>
+      </c>
+      <c r="T22">
         <v>1631000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1675000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2586000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1964000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2008000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2455000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2222000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2454000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2407000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2285000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2350000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2540000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2606000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2322000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>90982000.0</v>
+      </c>
+      <c r="C24">
         <v>99231000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>106669000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>53743000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>58443000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>22078000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>24317000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>18285000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>12443000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>18024000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>20994000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>24192000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>29649000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>29245000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>37117000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>34596000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>34759000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>35723000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>37572000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>42184000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>46864000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>47227000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>50866000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>59208000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>63762000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>69730000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>74151000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>29954000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>35188000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>35042000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>43191000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>41592000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>34841000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>36280000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>14242000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>13629000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>12980000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>12570000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>12018000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>12315000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>11748000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>11002000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>10142000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>10460000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>9917000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>9340000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>9008000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>7137000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>731006000.0</v>
+      </c>
+      <c r="C29">
         <v>711311000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>705460000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>600368000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>620166000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>554480000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>588968000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>462555000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>336220000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>255714000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>224963000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>227824000.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>115933000.0</v>
+      </c>
+      <c r="C30">
         <v>103961000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>100279000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>78313000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>93212000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>99707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168806000.0</v>
       </c>
       <c r="H30">
         <v>168806000.0</v>
       </c>
       <c r="I30">
-        <v>191985000.0</v>
+        <v>168806000.0</v>
       </c>
       <c r="J30">
         <v>191985000.0</v>
       </c>
       <c r="K30">
-        <v>135924000.0</v>
+        <v>191985000.0</v>
       </c>
       <c r="L30">
         <v>135924000.0</v>
       </c>
       <c r="M30">
-        <v>86777000.0</v>
+        <v>135924000.0</v>
       </c>
       <c r="N30">
         <v>86777000.0</v>
       </c>
       <c r="O30">
-        <v>69598000.0</v>
+        <v>86777000.0</v>
       </c>
       <c r="P30">
         <v>69598000.0</v>
       </c>
       <c r="Q30">
-        <v>73032000.0</v>
+        <v>69598000.0</v>
       </c>
       <c r="R30">
         <v>73032000.0</v>
       </c>
       <c r="S30">
+        <v>73032000.0</v>
+      </c>
+      <c r="T30">
         <v>75987000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>70464000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>69851000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>70561000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>86062000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>80264000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>84157000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>70359000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>70657000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>64607000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>62976000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>53540000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>51783000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>44879000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>559400000.0</v>
       </c>
       <c r="I31">
-        <v>436763000.0</v>
+        <v>559400000.0</v>
       </c>
       <c r="J31">
         <v>436763000.0</v>
       </c>
       <c r="K31">
-        <v>317850000.0</v>
+        <v>436763000.0</v>
       </c>
       <c r="L31">
         <v>317850000.0</v>
       </c>
       <c r="M31">
-        <v>227241000.0</v>
+        <v>317850000.0</v>
       </c>
       <c r="N31">
         <v>227241000.0</v>
       </c>
       <c r="O31">
-        <v>194272000.0</v>
+        <v>227241000.0</v>
       </c>
       <c r="P31">
         <v>194272000.0</v>
       </c>
       <c r="Q31">
-        <v>197046000.0</v>
+        <v>194272000.0</v>
       </c>
       <c r="R31">
         <v>197046000.0</v>
       </c>
       <c r="S31">
+        <v>197046000.0</v>
+      </c>
+      <c r="T31">
         <v>190345000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>187495000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>188014000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>188935000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>188983000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>183859000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>181729000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>183757000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>245671000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>240682000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>240031000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>239421000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>240119000.0</v>
       </c>
-      <c r="AF31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>296249000.0</v>
+      </c>
+      <c r="C32">
         <v>370452000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>370842000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>306417000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>334435000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>309028000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>353548000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>235512000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>185546000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>125838000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>105347000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>95081000.0</v>
       </c>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>578123000.0</v>
+      </c>
+      <c r="C33">
         <v>464324000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>456082000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>428481000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>434746000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>392058000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>317841000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>331935000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>225600000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>175528000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>167371000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>135327000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>139117000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>142834000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>147945000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>170560000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>236898000.0</v>
+      </c>
+      <c r="C35">
         <v>224495000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>229823000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>183559000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>201721000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>157646000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>98446000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>116621000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>88695000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>69445000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>74705000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>29970000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>35205000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>35089000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>43261000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>41662000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>139117000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>142834000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>147945000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>170560000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>2626000.0</v>
       </c>
       <c r="I38">
-        <v>1248000.0</v>
+        <v>2626000.0</v>
       </c>
       <c r="J38">
         <v>1248000.0</v>
       </c>
       <c r="K38">
-        <v>1034000.0</v>
+        <v>1248000.0</v>
       </c>
       <c r="L38">
         <v>1034000.0</v>
       </c>
       <c r="M38">
-        <v>1055000.0</v>
+        <v>1034000.0</v>
       </c>
       <c r="N38">
         <v>1055000.0</v>
       </c>
       <c r="O38">
-        <v>1067000.0</v>
+        <v>1055000.0</v>
       </c>
       <c r="P38">
         <v>1067000.0</v>
       </c>
       <c r="Q38">
-        <v>1235000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="R38">
         <v>1235000.0</v>
       </c>
       <c r="S38">
+        <v>1235000.0</v>
+      </c>
+      <c r="T38">
         <v>1254000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="V38">
         <v>85000.0</v>
       </c>
       <c r="W38">
         <v>85000.0</v>
       </c>
       <c r="X38">
+        <v>85000.0</v>
+      </c>
+      <c r="Y38">
         <v>658000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>664000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>671000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>680000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>760000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>766000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>774000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>768000.0</v>
       </c>
-      <c r="AF38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
-[...1 lines deleted...]
-      </c>
+      <c r="M39"/>
       <c r="N39">
         <v>6615000.0</v>
       </c>
       <c r="O39">
-        <v>13230000.0</v>
+        <v>6615000.0</v>
       </c>
       <c r="P39">
         <v>13230000.0</v>
       </c>
-      <c r="Q39"/>
+      <c r="Q39">
+        <v>13230000.0</v>
+      </c>
       <c r="R39"/>
       <c r="S39"/>
-      <c r="T39">
+      <c r="T39"/>
+      <c r="U39">
         <v>1075000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>19490000.0</v>
       </c>
-      <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>6439000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>8140000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>9297000.0</v>
       </c>
-      <c r="AD39"/>
-      <c r="AE39">
+      <c r="AE39"/>
+      <c r="AF39">
         <v>3333000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1381000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:32">
+    <row r="40" spans="1:33">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40">
         <v>87159000.0</v>
       </c>
       <c r="I40">
-        <v>60818000.0</v>
+        <v>87159000.0</v>
       </c>
       <c r="J40">
         <v>60818000.0</v>
       </c>
       <c r="K40">
-        <v>10606000.0</v>
+        <v>60818000.0</v>
       </c>
       <c r="L40">
         <v>10606000.0</v>
       </c>
       <c r="M40">
-        <v>34447000.0</v>
+        <v>10606000.0</v>
       </c>
       <c r="N40">
         <v>34447000.0</v>
       </c>
       <c r="O40">
-        <v>5069000.0</v>
+        <v>34447000.0</v>
       </c>
       <c r="P40">
         <v>5069000.0</v>
       </c>
       <c r="Q40">
-        <v>23071000.0</v>
+        <v>5069000.0</v>
       </c>
       <c r="R40">
         <v>23071000.0</v>
       </c>
       <c r="S40">
+        <v>23071000.0</v>
+      </c>
+      <c r="T40">
         <v>4454000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>23981000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>26261000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>27481000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4474000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>26536000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>28344000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>24702000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>6053000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>25086000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>22245000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>22513000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3864000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>24128000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:33">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41">
         <v>26000.0</v>
       </c>
       <c r="I41">
-        <v>27000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="J41">
         <v>27000.0</v>
       </c>
       <c r="K41">
-        <v>29000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="L41">
         <v>29000.0</v>
       </c>
       <c r="M41">
         <v>29000.0</v>
       </c>
       <c r="N41">
         <v>29000.0</v>
       </c>
       <c r="O41">
-        <v>17000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="P41">
         <v>17000.0</v>
       </c>
       <c r="Q41">
-        <v>16000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="R41">
         <v>16000.0</v>
       </c>
       <c r="S41">
+        <v>16000.0</v>
+      </c>
+      <c r="T41">
         <v>17000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>621000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>651000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>657000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>66000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>624000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>745000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>138000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>123000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>86000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>70000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>34000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>149000.0</v>
       </c>
-      <c r="AF41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42">
         <v>-615000.0</v>
       </c>
       <c r="I42">
-        <v>-225000.0</v>
+        <v>-615000.0</v>
       </c>
       <c r="J42">
         <v>-225000.0</v>
       </c>
       <c r="K42">
-        <v>491000.0</v>
+        <v>-225000.0</v>
       </c>
       <c r="L42">
         <v>491000.0</v>
       </c>
       <c r="M42">
-        <v>-16000.0</v>
+        <v>491000.0</v>
       </c>
       <c r="N42">
         <v>-16000.0</v>
       </c>
       <c r="O42">
-        <v>-299000.0</v>
+        <v>-16000.0</v>
       </c>
       <c r="P42">
         <v>-299000.0</v>
       </c>
       <c r="Q42">
-        <v>-872000.0</v>
+        <v>-299000.0</v>
       </c>
       <c r="R42">
         <v>-872000.0</v>
       </c>
       <c r="S42">
+        <v>-872000.0</v>
+      </c>
+      <c r="T42">
         <v>-911000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-342000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-403000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-418000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-552000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-677000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-679000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-892000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-13949000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-14628000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-14796000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-15342000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-15518000.0</v>
       </c>
-      <c r="AF42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>663435000.0</v>
+      </c>
+      <c r="C45">
         <v>428262000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>529258000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>383440000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>486109000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>349315000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>363469000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>534398000.0</v>
+      </c>
+      <c r="C46">
         <v>428262000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>420852000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>383440000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>390550000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>349315000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>279163000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>279163000.0</v>
       </c>
       <c r="I47">
-        <v>311201000.0</v>
+        <v>279163000.0</v>
       </c>
       <c r="J47">
         <v>311201000.0</v>
       </c>
       <c r="K47">
-        <v>206343000.0</v>
+        <v>311201000.0</v>
       </c>
       <c r="L47">
         <v>206343000.0</v>
       </c>
       <c r="M47">
-        <v>156182000.0</v>
+        <v>206343000.0</v>
       </c>
       <c r="N47">
         <v>156182000.0</v>
       </c>
       <c r="O47">
-        <v>149491000.0</v>
+        <v>156182000.0</v>
       </c>
       <c r="P47">
         <v>149491000.0</v>
       </c>
       <c r="Q47">
-        <v>118244000.0</v>
+        <v>149491000.0</v>
       </c>
       <c r="R47">
         <v>118244000.0</v>
       </c>
       <c r="S47">
+        <v>118244000.0</v>
+      </c>
+      <c r="T47">
         <v>123518000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>127826000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>133614000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>156627000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>144631000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>147328000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>148088000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>150484000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>215451000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>224523000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>227765000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>240705000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>242994000.0</v>
       </c>
-      <c r="AF47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>558362000.0</v>
+      </c>
+      <c r="C48">
         <v>529698000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>515905000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>469930000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>484688000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>458198000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>491930000.0</v>
       </c>
       <c r="H48">
         <v>491930000.0</v>
       </c>
       <c r="I48">
-        <v>368914000.0</v>
+        <v>491930000.0</v>
       </c>
       <c r="J48">
         <v>368914000.0</v>
       </c>
       <c r="K48">
-        <v>249458000.0</v>
+        <v>368914000.0</v>
       </c>
       <c r="L48">
         <v>249458000.0</v>
       </c>
       <c r="M48">
-        <v>159586000.0</v>
+        <v>249458000.0</v>
       </c>
       <c r="N48">
         <v>159586000.0</v>
       </c>
       <c r="O48">
-        <v>127120000.0</v>
+        <v>159586000.0</v>
       </c>
       <c r="P48">
         <v>127120000.0</v>
       </c>
       <c r="Q48">
-        <v>129913000.0</v>
+        <v>127120000.0</v>
       </c>
       <c r="R48">
         <v>129913000.0</v>
       </c>
       <c r="S48">
+        <v>129913000.0</v>
+      </c>
+      <c r="T48">
         <v>122772000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>119369000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>119911000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>120850000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>121041000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>116031000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>113912000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>116128000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>191066000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>186723000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>186240000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>186176000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>187050000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>193236000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:33">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>16359000.0</v>
+      </c>
+      <c r="C50">
         <v>16115000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>16062000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>9151000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>9171000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5043000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>4749000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>6994000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>5241000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>9533000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>9768000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>7128000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>7090000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>6648000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>7894000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3740000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>8861000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>10524000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>15657000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>16270000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>16871000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>21626000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>73971000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>79895000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>84708000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>90833000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:32">
+    <row r="51" spans="1:33">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>6748000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>6648000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>7894000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3740000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>8861000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>10524000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>15657000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>16270000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>16871000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>21626000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>73971000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>79895000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>84708000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>90833000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:32">
+    <row r="53" spans="1:33">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>1277000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>1357000.0</v>
       </c>
-      <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>936000.0</v>
       </c>
-      <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>745000.0</v>
       </c>
-      <c r="AF53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+    </row>
+    <row r="54" spans="1:33">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>1071723000.0</v>
+      </c>
+      <c r="C55">
         <v>976772000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>958398000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>848940000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>910186000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>857423000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>888337000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>796850000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>571482000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>391428000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>342843000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>282152000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>286179000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>281526000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>294599000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>301030000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>289830000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>287768000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>299071000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>297922000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>365977000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>362637000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>361884000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>367250000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>372415000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>385011000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:33">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>493600000.0</v>
+      </c>
+      <c r="C56">
         <v>512448000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>502316000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>420459000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>475440000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>465365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>570490000.0</v>
       </c>
       <c r="H56">
         <v>570490000.0</v>
       </c>
       <c r="I56">
-        <v>464915000.0</v>
+        <v>570490000.0</v>
       </c>
       <c r="J56">
         <v>464915000.0</v>
       </c>
       <c r="K56">
-        <v>345882000.0</v>
+        <v>464915000.0</v>
       </c>
       <c r="L56">
         <v>345882000.0</v>
       </c>
       <c r="M56">
-        <v>215900000.0</v>
+        <v>345882000.0</v>
       </c>
       <c r="N56">
         <v>215900000.0</v>
       </c>
       <c r="O56">
-        <v>175472000.0</v>
+        <v>215900000.0</v>
       </c>
       <c r="P56">
         <v>175472000.0</v>
       </c>
       <c r="Q56">
-        <v>146825000.0</v>
+        <v>175472000.0</v>
       </c>
       <c r="R56">
         <v>146825000.0</v>
       </c>
       <c r="S56">
+        <v>146825000.0</v>
+      </c>
+      <c r="T56">
         <v>147062000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>138692000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>146654000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>130470000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>132397000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>127385000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>138480000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>135699000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>139671000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>126894000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>123436000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>116431000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>119645000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>120830000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:33">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>197351000.0</v>
+      </c>
+      <c r="C57">
         <v>141996000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>131474000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>114042000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>141005000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>156337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217595000.0</v>
       </c>
       <c r="H57">
         <v>217595000.0</v>
       </c>
       <c r="I57">
-        <v>229403000.0</v>
+        <v>217595000.0</v>
       </c>
       <c r="J57">
         <v>229403000.0</v>
       </c>
       <c r="K57">
-        <v>160336000.0</v>
+        <v>229403000.0</v>
       </c>
       <c r="L57">
         <v>160336000.0</v>
       </c>
       <c r="M57">
-        <v>90062000.0</v>
+        <v>160336000.0</v>
       </c>
       <c r="N57">
         <v>90062000.0</v>
       </c>
       <c r="O57">
-        <v>70125000.0</v>
+        <v>90062000.0</v>
       </c>
       <c r="P57">
         <v>70125000.0</v>
       </c>
       <c r="Q57">
-        <v>51744000.0</v>
+        <v>70125000.0</v>
       </c>
       <c r="R57">
         <v>51744000.0</v>
       </c>
       <c r="S57">
+        <v>51744000.0</v>
+      </c>
+      <c r="T57">
         <v>57817000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>56105000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>60579000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>65948000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>61568000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>63226000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>74563000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>67051000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>68527000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>70037000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>66113000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>63700000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>63652000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>64929000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:33">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>434249000.0</v>
+      </c>
+      <c r="C58">
         <v>366491000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>361297000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>297601000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>342726000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>313983000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>315394000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>346024000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>249031000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>159507000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>147435000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>84524000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>95731000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>93912000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>106504000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>112011000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>100754000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>99576000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>112884000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>109378000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>115520000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>117357000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>117057000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>122950000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>127572000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>135070000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:33">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>623665000.0</v>
+      </c>
+      <c r="C60">
         <v>595965000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>582729000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>537474000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>552552000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>527359000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>559902000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>437276000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>318536000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>228157000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>195408000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>197628000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>190448000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>187614000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>188095000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>189019000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>189076000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>183941000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>181820000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>183823000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>245704000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>240682000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>240031000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>239421000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>240119000.0</v>
       </c>
-      <c r="AF60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+    </row>
+    <row r="61" spans="1:33">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-174000.0</v>
       </c>
-      <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-174000.0</v>
       </c>
-      <c r="R61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-174000.0</v>
       </c>
       <c r="U61">
         <v>-174000.0</v>
       </c>
       <c r="V61">
         <v>-174000.0</v>
       </c>
       <c r="W61">
         <v>-174000.0</v>
       </c>
-      <c r="X61"/>
+      <c r="X61">
+        <v>-174000.0</v>
+      </c>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>501911000.0</v>
+      </c>
+      <c r="C2">
         <v>429738000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>473992000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>634904000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>380019000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>318294000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>355855000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>400730000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>362319000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>245860000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>290435000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>332466000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>381972000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>329248000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>132501000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>17117000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5812000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>7916000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>9330000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>18169000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>15592000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>18880000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4485000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>440113000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>166735000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>23601000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>25653000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>21436000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>25372000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>103747000.0</v>
+      </c>
+      <c r="C9">
         <v>102270000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>108939000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>355690000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>146947000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>29601000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>17948000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>21610000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>22287000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>14606000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>27241000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>31688000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>9208000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>80433000.0</v>
+      </c>
+      <c r="C10">
         <v>75000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>104987000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>325695000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>130635000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7801000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4907000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8193000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10713000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3797000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5205000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>16443000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-46000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>2596000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>582000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>528000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>722000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>452000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>314000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1507000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1092000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1922000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2008000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>18091000.0</v>
+      </c>
+      <c r="C12">
         <v>14929000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10944000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5818000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2791000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1610000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2866000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1809000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>13185000.0</v>
+      </c>
+      <c r="C13">
         <v>15341000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>13099000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2519000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>325000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>831000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>409000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>358000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>394000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>110000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>632000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14">
+        <v>-132000.0</v>
+      </c>
+      <c r="C14">
         <v>-358000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>197000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1064000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1475000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2605000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2709000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4279000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4753000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4724000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4663000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4899000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4754000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>76700000.0</v>
+      </c>
+      <c r="C15">
         <v>70849000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>101233000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>322035000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>128578000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>7230000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3911000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8271000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10539000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-5428000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4173000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14281000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2193000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>322035000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>128578000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7230000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3911000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8271000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10539000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-5428000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4173000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14281000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-2193000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>76832000.0</v>
+      </c>
+      <c r="C17">
         <v>71207000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>101036000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>323099000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>130053000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>7273000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>4185000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>7741000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>5798000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-5304000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>4113000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>14521000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-2054000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>-4906000.0</v>
+      </c>
+      <c r="C18">
         <v>412000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2155000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3299000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2466000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-934000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1872000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1108000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1096000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1430000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>78313000.0</v>
+      </c>
+      <c r="C21">
         <v>79295000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>89249000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>328917000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>130822000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6970000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5316000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8551000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11107000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-3907000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5837000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>18880000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4485000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>331000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1679000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>383000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>310000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>865000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>441000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>658000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>704000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>887000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>777000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>79453000.0</v>
+      </c>
+      <c r="C25">
         <v>55718000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>99518000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>108600000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>33309000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>14190000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>17880000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11434000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17586000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>25434000.0</v>
+      </c>
+      <c r="C28">
         <v>22975000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>19690000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>26773000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16125000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12867000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12446000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14559000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13398000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14615000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12353000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13695000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14470000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>3601000.0</v>
+      </c>
+      <c r="C29">
         <v>3793000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3951000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2596000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>582000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>528000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>722000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>452000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>314000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1507000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1092000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>527345000.0</v>
+      </c>
+      <c r="C30">
         <v>452713000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>493682000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>661677000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>396144000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>331122000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>368301000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>415091000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>278839000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>257700000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>302084000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>345274000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>395665000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-905000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>277000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1383000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4446000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-10387000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2437000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4439000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>605658000.0</v>
+      </c>
+      <c r="C32">
         <v>532008000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>582931000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>990594000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>526966000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>347895000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>373803000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>422340000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>384606000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>260466000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>317676000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>364154000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>391180000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>318294000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2">
         <v>161865000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>91803000.0</v>
       </c>
       <c r="O2">
         <v>86926000.0</v>
       </c>
       <c r="P2">
         <v>86362000.0</v>
@@ -7640,113 +7925,113 @@
       </c>
       <c r="U2">
         <v>89079000.0</v>
       </c>
       <c r="V2">
         <v>73583000.0</v>
       </c>
       <c r="W2">
         <v>65655000.0</v>
       </c>
       <c r="X2">
         <v>65964000.0</v>
       </c>
       <c r="Y2">
         <v>60831000.0</v>
       </c>
       <c r="Z2">
         <v>61879000.0</v>
       </c>
       <c r="AA2">
         <v>60995000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
         <v>76563000.0</v>
       </c>
       <c r="C5">
         <v>76563000.0</v>
       </c>
       <c r="D5">
         <v>88061000.0</v>
       </c>
       <c r="E5">
         <v>88061000.0</v>
       </c>
       <c r="F5">
         <v>47449000.0</v>
       </c>
       <c r="G5">
         <v>47449000.0</v>
       </c>
       <c r="H5">
         <v>18801500.0</v>
       </c>
       <c r="I5">
         <v>18801500.0</v>
       </c>
@@ -7781,144 +8066,144 @@
       </c>
       <c r="U5">
         <v>-206000.0</v>
       </c>
       <c r="V5">
         <v>2378000.0</v>
       </c>
       <c r="W5">
         <v>1109000.0</v>
       </c>
       <c r="X5">
         <v>2180000.0</v>
       </c>
       <c r="Y5">
         <v>-938000.0</v>
       </c>
       <c r="Z5">
         <v>178000.0</v>
       </c>
       <c r="AA5">
         <v>-5103000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>29601000.0</v>
       </c>
       <c r="K9"/>
       <c r="L9">
         <v>12965000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>7479000.0</v>
       </c>
       <c r="O9">
         <v>2650000.0</v>
       </c>
       <c r="P9">
         <v>5545000.0</v>
@@ -7937,51 +8222,51 @@
       </c>
       <c r="U9">
         <v>2544000.0</v>
       </c>
       <c r="V9">
         <v>6534000.0</v>
       </c>
       <c r="W9">
         <v>4011000.0</v>
       </c>
       <c r="X9">
         <v>5254000.0</v>
       </c>
       <c r="Y9">
         <v>1869000.0</v>
       </c>
       <c r="Z9">
         <v>3212000.0</v>
       </c>
       <c r="AA9">
         <v>8000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>7801000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>7547000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>2698000.0</v>
       </c>
       <c r="O10">
         <v>-418000.0</v>
       </c>
       <c r="P10">
         <v>2329000.0</v>
@@ -7998,51 +8283,51 @@
       <c r="T10">
         <v>771000.0</v>
       </c>
       <c r="U10">
         <v>532000.0</v>
       </c>
       <c r="V10">
         <v>3615000.0</v>
       </c>
       <c r="W10">
         <v>674000.0</v>
       </c>
       <c r="X10">
         <v>2393000.0</v>
       </c>
       <c r="Y10">
         <v>-570000.0</v>
       </c>
       <c r="Z10">
         <v>-6162000.0</v>
       </c>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11">
         <v>935500.0</v>
       </c>
       <c r="C11">
         <v>935500.0</v>
       </c>
       <c r="D11">
         <v>362500.0</v>
       </c>
       <c r="E11">
         <v>362500.0</v>
       </c>
       <c r="F11">
         <v>97000.0</v>
       </c>
       <c r="G11">
         <v>97000.0</v>
       </c>
       <c r="H11">
         <v>194000.0</v>
       </c>
       <c r="I11">
         <v>194000.0</v>
       </c>
@@ -8081,51 +8366,51 @@
       </c>
       <c r="U11">
         <v>262000.0</v>
       </c>
       <c r="V11">
         <v>-553000.0</v>
       </c>
       <c r="W11">
         <v>328000.0</v>
       </c>
       <c r="X11">
         <v>342000.0</v>
       </c>
       <c r="Y11">
         <v>197000.0</v>
       </c>
       <c r="Z11">
         <v>225000.0</v>
       </c>
       <c r="AA11">
         <v>611000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12">
         <v>485000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
         <v>1000.0</v>
       </c>
       <c r="O12">
         <v>768000.0</v>
       </c>
       <c r="P12">
         <v>94000.0</v>
       </c>
       <c r="Q12">
@@ -8142,96 +8427,96 @@
       </c>
       <c r="U12">
         <v>387000.0</v>
       </c>
       <c r="V12">
         <v>404000.0</v>
       </c>
       <c r="W12">
         <v>411000.0</v>
       </c>
       <c r="X12">
         <v>426000.0</v>
       </c>
       <c r="Y12">
         <v>436000.0</v>
       </c>
       <c r="Z12">
         <v>444000.0</v>
       </c>
       <c r="AA12">
         <v>463000.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>831000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13">
         <v>214000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>171000.0</v>
       </c>
       <c r="O13">
         <v>424000.0</v>
       </c>
       <c r="P13">
         <v>106000.0</v>
       </c>
       <c r="Q13">
         <v>50000.0</v>
       </c>
       <c r="R13">
         <v>308000.0</v>
       </c>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>3764000.0</v>
       </c>
       <c r="I14">
         <v>3764000.0</v>
       </c>
       <c r="J14">
         <v>2605000.0</v>
       </c>
       <c r="K14">
         <v>2605000.0</v>
       </c>
       <c r="L14">
         <v>2810000.0</v>
       </c>
       <c r="M14">
         <v>2810000.0</v>
       </c>
@@ -8256,51 +8541,51 @@
       <c r="T14">
         <v>4367000.0</v>
       </c>
       <c r="U14">
         <v>4721000.0</v>
       </c>
       <c r="V14">
         <v>4753000.0</v>
       </c>
       <c r="W14">
         <v>4598000.0</v>
       </c>
       <c r="X14">
         <v>4796000.0</v>
       </c>
       <c r="Y14">
         <v>4879000.0</v>
       </c>
       <c r="Z14">
         <v>4724000.0</v>
       </c>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>7230000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15">
         <v>7156000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>2616000.0</v>
       </c>
       <c r="O15">
         <v>-542000.0</v>
       </c>
       <c r="P15">
         <v>2028000.0</v>
@@ -8319,51 +8604,51 @@
       </c>
       <c r="U15">
         <v>324000.0</v>
       </c>
       <c r="V15">
         <v>4328000.0</v>
       </c>
       <c r="W15">
         <v>483000.0</v>
       </c>
       <c r="X15">
         <v>1986000.0</v>
       </c>
       <c r="Y15">
         <v>-859000.0</v>
       </c>
       <c r="Z15">
         <v>-6352000.0</v>
       </c>
       <c r="AA15">
         <v>-3794000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16">
         <v>75154000.0</v>
       </c>
       <c r="C16">
         <v>75154000.0</v>
       </c>
       <c r="D16">
         <v>85863500.0</v>
       </c>
       <c r="E16">
         <v>85863500.0</v>
       </c>
       <c r="F16">
         <v>45924500.0</v>
       </c>
       <c r="G16">
         <v>45924500.0</v>
       </c>
       <c r="H16">
         <v>18364500.0</v>
       </c>
       <c r="I16">
         <v>18364500.0</v>
       </c>
@@ -8400,51 +8685,51 @@
       <c r="T16">
         <v>817000.0</v>
       </c>
       <c r="U16">
         <v>324000.0</v>
       </c>
       <c r="V16">
         <v>4328000.0</v>
       </c>
       <c r="W16">
         <v>483000.0</v>
       </c>
       <c r="X16">
         <v>1986000.0</v>
       </c>
       <c r="Y16">
         <v>-859000.0</v>
       </c>
       <c r="Z16">
         <v>-6352000.0</v>
       </c>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17">
         <v>2538000.0</v>
       </c>
       <c r="O17">
         <v>-479000.0</v>
       </c>
       <c r="P17">
         <v>2206000.0</v>
       </c>
       <c r="Q17">
         <v>-80000.0</v>
       </c>
@@ -8457,152 +8742,152 @@
       <c r="T17">
         <v>487000.0</v>
       </c>
       <c r="U17">
         <v>270000.0</v>
       </c>
       <c r="V17">
         <v>4168000.0</v>
       </c>
       <c r="W17">
         <v>346000.0</v>
       </c>
       <c r="X17">
         <v>2051000.0</v>
       </c>
       <c r="Y17">
         <v>-767000.0</v>
       </c>
       <c r="Z17">
         <v>-6387000.0</v>
       </c>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
         <v>-798000.0</v>
       </c>
       <c r="O18">
         <v>-542000.0</v>
       </c>
       <c r="P18">
         <v>31000.0</v>
       </c>
       <c r="Q18">
         <v>-563000.0</v>
       </c>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>6970000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21">
         <v>7333000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>2527000.0</v>
       </c>
       <c r="O21">
         <v>6000.0</v>
       </c>
       <c r="P21">
         <v>2435000.0</v>
@@ -8621,82 +8906,82 @@
       </c>
       <c r="U21">
         <v>-206000.0</v>
       </c>
       <c r="V21">
         <v>2378000.0</v>
       </c>
       <c r="W21">
         <v>1109000.0</v>
       </c>
       <c r="X21">
         <v>2180000.0</v>
       </c>
       <c r="Y21">
         <v>-938000.0</v>
       </c>
       <c r="Z21">
         <v>178000.0</v>
       </c>
       <c r="AA21">
         <v>-5103000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
         <v>121000.0</v>
       </c>
       <c r="C23">
         <v>121000.0</v>
       </c>
       <c r="D23">
         <v>44500.0</v>
       </c>
       <c r="E23">
         <v>44500.0</v>
       </c>
       <c r="F23">
         <v>21500.0</v>
       </c>
       <c r="G23">
         <v>21500.0</v>
       </c>
       <c r="H23">
         <v>818000.0</v>
       </c>
       <c r="I23">
         <v>818000.0</v>
       </c>
@@ -8733,175 +9018,175 @@
       <c r="T23">
         <v>93000.0</v>
       </c>
       <c r="U23">
         <v>198000.0</v>
       </c>
       <c r="V23">
         <v>164000.0</v>
       </c>
       <c r="W23">
         <v>117000.0</v>
       </c>
       <c r="X23">
         <v>29000.0</v>
       </c>
       <c r="Y23">
         <v>131000.0</v>
       </c>
       <c r="Z23">
         <v>59000.0</v>
       </c>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28">
         <v>12867000.0</v>
       </c>
       <c r="K28"/>
       <c r="L28">
         <v>6329000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>3368000.0</v>
       </c>
       <c r="O28">
         <v>3343000.0</v>
       </c>
       <c r="P28">
         <v>3260000.0</v>
@@ -8918,96 +9203,96 @@
       <c r="T28">
         <v>3578000.0</v>
       </c>
       <c r="U28">
         <v>2948000.0</v>
       </c>
       <c r="V28">
         <v>4320000.0</v>
       </c>
       <c r="W28">
         <v>3019000.0</v>
       </c>
       <c r="X28">
         <v>3103000.0</v>
       </c>
       <c r="Y28">
         <v>2938000.0</v>
       </c>
       <c r="Z28">
         <v>3093000.0</v>
       </c>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29">
         <v>528000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29">
         <v>240000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>80000.0</v>
       </c>
       <c r="O29">
         <v>61000.0</v>
       </c>
       <c r="P29">
         <v>203000.0</v>
       </c>
       <c r="Q29">
         <v>378000.0</v>
       </c>
       <c r="R29">
         <v>-223000.0</v>
       </c>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30">
         <v>188586000.0</v>
       </c>
       <c r="O30">
         <v>90243000.0</v>
       </c>
       <c r="P30">
         <v>-3732000.0</v>
       </c>
       <c r="Q30">
         <v>93204000.0</v>
       </c>
@@ -9022,51 +9307,51 @@
       </c>
       <c r="U30">
         <v>91829000.0</v>
       </c>
       <c r="V30">
         <v>77739000.0</v>
       </c>
       <c r="W30">
         <v>68557000.0</v>
       </c>
       <c r="X30">
         <v>69038000.0</v>
       </c>
       <c r="Y30">
         <v>63638000.0</v>
       </c>
       <c r="Z30">
         <v>64913000.0</v>
       </c>
       <c r="AA30">
         <v>66106000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
         <v>-1391000.0</v>
       </c>
       <c r="O31">
         <v>163000.0</v>
       </c>
       <c r="P31">
         <v>-56000.0</v>
       </c>
       <c r="Q31">
         <v>379000.0</v>
       </c>
@@ -9079,51 +9364,51 @@
       <c r="T31">
         <v>192000.0</v>
       </c>
       <c r="U31">
         <v>738000.0</v>
       </c>
       <c r="V31">
         <v>1237000.0</v>
       </c>
       <c r="W31">
         <v>-435000.0</v>
       </c>
       <c r="X31">
         <v>213000.0</v>
       </c>
       <c r="Y31">
         <v>368000.0</v>
       </c>
       <c r="Z31">
         <v>-6340000.0</v>
       </c>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32">
         <v>347895000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32">
         <v>174830000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>99282000.0</v>
       </c>
       <c r="O32">
         <v>89576000.0</v>
       </c>
       <c r="P32">
         <v>91907000.0</v>
@@ -9161,1345 +9446,1404 @@
       <c r="AA32">
         <v>61003000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>128</v>
       </c>
       <c r="P1" t="s">
         <v>129</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>373036000.0</v>
+      </c>
+      <c r="C2">
         <v>357269000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>379556000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>186092000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>77018000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47753000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20749000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>37893000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>41965000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
-    </row>
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>61484000</v>
+      </c>
+      <c r="C3">
         <v>73884000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>104385000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>45157000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2114000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>208000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2178000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4076000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5748000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7957000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5786000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>663000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5895000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>-23765000.0</v>
+      </c>
+      <c r="C6">
         <v>16250000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-23259000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>193464000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>109074000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>29265000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>27004000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-17144000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4072000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>7870000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-12046000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>18250000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>11479000.0</v>
       </c>
-      <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-4492000.0</v>
+      </c>
+      <c r="C7">
         <v>-18670000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>37728000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5424000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-35953000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10163000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9125000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-20679000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-13572000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-28869000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-65994000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4927000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>14333000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-20112000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-19136000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8506000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-7845000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8323000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7050000.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-627000.0</v>
+      </c>
+      <c r="C10">
         <v>-942000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>649000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-489000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>153000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-19000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>377000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>399000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>199000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>768000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>577000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1453000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>106000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>9973000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>10677000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-5327000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-2044000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1592000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2611000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3200000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1300000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-13246000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>913000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-1893000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>370000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8602000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>64000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-1182000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-730000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8564000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10176000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2223000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-7899000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>24809000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>19211000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10582000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-3541000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-2558000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2754000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1131000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-1903000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>9687000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>6590000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>79453000.0</v>
+      </c>
+      <c r="C14">
         <v>55718000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>99518000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>108172000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>31570000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12335000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15642000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7545000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8538000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>20061000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>24241000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17101000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18213000.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>34233000.0</v>
+      </c>
+      <c r="C15">
         <v>39624000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>108467000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>79547000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5027000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2882000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2967000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3034000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1922000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2891000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7132000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3566000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1050000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>348630000.0</v>
+      </c>
+      <c r="C16">
         <v>373036000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>357269000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>379556000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>186092000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>77018000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>47753000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20749000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>37893000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>41965000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>73761000.0</v>
+      </c>
+      <c r="C18">
         <v>26289000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>124008000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>388788000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>123201000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>37118000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>26939000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6329000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3425000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>148</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-56719000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-91238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14800000.0</v>
       </c>
       <c r="E19">
         <v>-14800000.0</v>
       </c>
       <c r="F19">
         <v>-14800000.0</v>
       </c>
       <c r="G19">
+        <v>-14800000.0</v>
+      </c>
+      <c r="H19">
         <v>-336000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-247000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-928000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3212000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-920000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>101000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>113000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-15903000.0</v>
+      </c>
+      <c r="C21">
         <v>55432000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>37921000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-93085000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-37666000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-12116000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-15951000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-19460000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-21370000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-21753000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-28408000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-23968000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-26651000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>76700000.0</v>
+      </c>
+      <c r="C22">
         <v>70849000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>101233000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>322035000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>128578000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7230000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3911000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>8271000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10539000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-3797000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5205000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14281000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2193000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-12309210.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>30884000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>15643000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-775000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2919000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4797000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2582000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3689000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>492000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-896000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5187000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1007000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5712000.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
-    </row>
-    <row r="24" spans="1:16">
+      <c r="Q23"/>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>2519000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>525000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>92000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-806000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>701000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2069000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1738000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6502000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-7267000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1581000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>4906000.0</v>
+      </c>
+      <c r="C25">
         <v>-412000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-5411000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3289000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2466000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>934000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1872000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1108000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1096000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-173407000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-40987000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-10201000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-21500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-18805000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-22800000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-25540000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-40727000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-22961000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-21989000.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
-    </row>
-    <row r="29" spans="1:16">
+      <c r="Q28"/>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>135245000.0</v>
+      </c>
+      <c r="C29">
         <v>100173000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>228393000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>434166000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>126304000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>40185000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>30980000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2156000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9209000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>36827000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>28145000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>46556000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>30146000.0</v>
       </c>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-64916000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23580000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-707000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>17503000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4191000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9288000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3212000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>716000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-5256000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3630000.0</v>
       </c>
-      <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
+      <c r="Q30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="AE1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2">
         <v>47753000.0</v>
       </c>
       <c r="P2">
         <v>43826000.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>14160000</v>
       </c>
       <c r="E3">
         <v>14160000</v>
       </c>
       <c r="F3">
         <v>8418500</v>
       </c>
       <c r="G3">
         <v>8418500</v>
       </c>
       <c r="H3">
         <v>287000</v>
       </c>
       <c r="I3">
         <v>287000</v>
       </c>
@@ -10550,121 +10894,121 @@
       </c>
       <c r="Y3">
         <v>1110000</v>
       </c>
       <c r="Z3">
         <v>978000</v>
       </c>
       <c r="AA3">
         <v>2244000</v>
       </c>
       <c r="AB3">
         <v>1568000</v>
       </c>
       <c r="AC3">
         <v>1495000</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>67758500.0</v>
       </c>
       <c r="E6">
         <v>67758500.0</v>
       </c>
       <c r="F6">
         <v>28973500.0</v>
       </c>
       <c r="G6">
         <v>28973500.0</v>
       </c>
       <c r="H6">
         <v>40642000.0</v>
       </c>
       <c r="I6">
         <v>40642000.0</v>
       </c>
       <c r="J6">
         <v>13895000.0</v>
       </c>
       <c r="K6">
@@ -10707,121 +11051,121 @@
         <v>3175000.0</v>
       </c>
       <c r="X6">
         <v>7243000.0</v>
       </c>
       <c r="Y6">
         <v>2766000.0</v>
       </c>
       <c r="Z6">
         <v>-9457000.0</v>
       </c>
       <c r="AA6">
         <v>-4624000.0</v>
       </c>
       <c r="AB6">
         <v>-8750000.0</v>
       </c>
       <c r="AC6">
         <v>7389000.0</v>
       </c>
       <c r="AD6"/>
       <c r="AE6"/>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>11882000.0</v>
       </c>
       <c r="E9">
         <v>11882000.0</v>
       </c>
       <c r="F9">
         <v>-26316500.0</v>
       </c>
       <c r="G9">
         <v>-26316500.0</v>
       </c>
       <c r="H9">
         <v>-24303000.0</v>
       </c>
       <c r="I9">
         <v>-24303000.0</v>
       </c>
       <c r="J9">
         <v>-8694000.0</v>
       </c>
       <c r="K9">
@@ -10864,51 +11208,51 @@
         <v>1681000.0</v>
       </c>
       <c r="X9">
         <v>-7861000.0</v>
       </c>
       <c r="Y9">
         <v>-1363000.0</v>
       </c>
       <c r="Z9">
         <v>-8694000.0</v>
       </c>
       <c r="AA9">
         <v>-1218000.0</v>
       </c>
       <c r="AB9">
         <v>-8059000.0</v>
       </c>
       <c r="AC9">
         <v>9410000.0</v>
       </c>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>194000.0</v>
       </c>
       <c r="E10">
         <v>194000.0</v>
       </c>
       <c r="F10">
         <v>-438500.0</v>
       </c>
       <c r="G10">
         <v>-438500.0</v>
       </c>
       <c r="H10">
         <v>100500.0</v>
       </c>
       <c r="I10">
         <v>100500.0</v>
       </c>
       <c r="J10">
         <v>-24000.0</v>
       </c>
       <c r="K10">
@@ -10951,51 +11295,51 @@
         <v>-46000.0</v>
       </c>
       <c r="X10">
         <v>-122000.0</v>
       </c>
       <c r="Y10">
         <v>66000.0</v>
       </c>
       <c r="Z10">
         <v>189000.0</v>
       </c>
       <c r="AA10">
         <v>66000.0</v>
       </c>
       <c r="AB10">
         <v>-284000.0</v>
       </c>
       <c r="AC10">
         <v>108000.0</v>
       </c>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-1804500.0</v>
       </c>
       <c r="E11">
         <v>-1804500.0</v>
       </c>
       <c r="F11">
         <v>6791000.0</v>
       </c>
       <c r="G11">
         <v>6791000.0</v>
       </c>
       <c r="H11">
         <v>2606500.0</v>
       </c>
       <c r="I11">
         <v>2606500.0</v>
       </c>
       <c r="J11">
         <v>2732000.0</v>
       </c>
       <c r="K11">
@@ -11036,51 +11380,51 @@
       </c>
       <c r="W11">
         <v>1089000.0</v>
       </c>
       <c r="X11">
         <v>1103000.0</v>
       </c>
       <c r="Y11">
         <v>2460000.0</v>
       </c>
       <c r="Z11">
         <v>264000.0</v>
       </c>
       <c r="AA11">
         <v>-1216000.0</v>
       </c>
       <c r="AB11">
         <v>2014000.0</v>
       </c>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-1089000.0</v>
       </c>
       <c r="E12">
         <v>-1089000.0</v>
       </c>
       <c r="F12">
         <v>142500.0</v>
       </c>
       <c r="G12">
         <v>142500.0</v>
       </c>
       <c r="H12">
         <v>-207500.0</v>
       </c>
       <c r="I12">
         <v>-207500.0</v>
       </c>
       <c r="J12">
         <v>392500.0</v>
       </c>
       <c r="K12">
@@ -11121,51 +11465,51 @@
       </c>
       <c r="W12">
         <v>-914000.0</v>
       </c>
       <c r="X12">
         <v>-1131000.0</v>
       </c>
       <c r="Y12">
         <v>395000.0</v>
       </c>
       <c r="Z12">
         <v>5000.0</v>
       </c>
       <c r="AA12">
         <v>-12000.0</v>
       </c>
       <c r="AB12">
         <v>6272000.0</v>
       </c>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>16290000.0</v>
       </c>
       <c r="E13">
         <v>16290000.0</v>
       </c>
       <c r="F13">
         <v>-3885500.0</v>
       </c>
       <c r="G13">
         <v>-3885500.0</v>
       </c>
       <c r="H13">
         <v>9208000.0</v>
       </c>
       <c r="I13">
         <v>9208000.0</v>
       </c>
       <c r="J13">
         <v>397500.0</v>
       </c>
       <c r="K13">
@@ -11208,51 +11552,51 @@
         <v>-2721000.0</v>
       </c>
       <c r="X13">
         <v>2648000.0</v>
       </c>
       <c r="Y13">
         <v>639000.0</v>
       </c>
       <c r="Z13">
         <v>1903000.0</v>
       </c>
       <c r="AA13">
         <v>-2436000.0</v>
       </c>
       <c r="AB13">
         <v>678000.0</v>
       </c>
       <c r="AC13">
         <v>36000.0</v>
       </c>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>29785500.0</v>
       </c>
       <c r="E14">
         <v>29785500.0</v>
       </c>
       <c r="F14">
         <v>24300500.0</v>
       </c>
       <c r="G14">
         <v>24300500.0</v>
       </c>
       <c r="H14">
         <v>9533000.0</v>
       </c>
       <c r="I14">
         <v>9533000.0</v>
       </c>
       <c r="J14">
         <v>6252000.0</v>
       </c>
       <c r="K14">
@@ -11295,51 +11639,51 @@
         <v>2909000.0</v>
       </c>
       <c r="X14">
         <v>-388000.0</v>
       </c>
       <c r="Y14">
         <v>4247000.0</v>
       </c>
       <c r="Z14">
         <v>4657000.0</v>
       </c>
       <c r="AA14">
         <v>4636000.0</v>
       </c>
       <c r="AB14">
         <v>-1028000.0</v>
       </c>
       <c r="AC14">
         <v>4983000.0</v>
       </c>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>13645500.0</v>
       </c>
       <c r="E15">
         <v>13645500.0</v>
       </c>
       <c r="F15">
         <v>26128000.0</v>
       </c>
       <c r="G15">
         <v>26128000.0</v>
       </c>
       <c r="H15">
         <v>389500.0</v>
       </c>
       <c r="I15">
         <v>389500.0</v>
       </c>
       <c r="J15">
         <v>2124000.0</v>
       </c>
       <c r="K15">
@@ -11380,160 +11724,160 @@
       </c>
       <c r="W15">
         <v>3033000.0</v>
       </c>
       <c r="X15">
         <v>3033000.0</v>
       </c>
       <c r="Y15">
         <v>3033000.0</v>
       </c>
       <c r="Z15">
         <v>1922000.0</v>
       </c>
       <c r="AA15">
         <v>1922000.0</v>
       </c>
       <c r="AB15">
         <v>1922000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16">
         <v>47753000.0</v>
       </c>
       <c r="Q16">
         <v>43826000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>-7400000.0</v>
       </c>
       <c r="E19">
         <v>-7400000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>525000.0</v>
       </c>
       <c r="I19">
         <v>525000.0</v>
       </c>
       <c r="J19">
         <v>525000.0</v>
       </c>
       <c r="K19">
         <v>525000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
@@ -11562,86 +11906,86 @@
       </c>
       <c r="W19">
         <v>-17000.0</v>
       </c>
       <c r="X19">
         <v>-660000.0</v>
       </c>
       <c r="Y19">
         <v>653000.0</v>
       </c>
       <c r="Z19">
         <v>-930000.0</v>
       </c>
       <c r="AA19">
         <v>9000.0</v>
       </c>
       <c r="AB19">
         <v>-386000.0</v>
       </c>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>-27828000.0</v>
       </c>
       <c r="E21">
         <v>-27828000.0</v>
       </c>
       <c r="F21">
         <v>-18714500.0</v>
       </c>
       <c r="G21">
         <v>-18714500.0</v>
       </c>
       <c r="H21">
         <v>-13332000.0</v>
       </c>
       <c r="I21">
         <v>-13332000.0</v>
       </c>
       <c r="J21">
         <v>-5501000.0</v>
       </c>
       <c r="K21">
@@ -11682,51 +12026,51 @@
       </c>
       <c r="W21">
         <v>-5540000.0</v>
       </c>
       <c r="X21">
         <v>-4691000.0</v>
       </c>
       <c r="Y21">
         <v>-5293000.0</v>
       </c>
       <c r="Z21">
         <v>-6113000.0</v>
       </c>
       <c r="AA21">
         <v>-5273000.0</v>
       </c>
       <c r="AB21">
         <v>-5253000.0</v>
       </c>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>17289500.0</v>
       </c>
       <c r="C22">
         <v>33327000.0</v>
       </c>
       <c r="D22">
         <v>75154000.0</v>
       </c>
       <c r="E22">
         <v>75154000.0</v>
       </c>
       <c r="F22">
         <v>85863500.0</v>
       </c>
       <c r="G22">
         <v>85863500.0</v>
       </c>
       <c r="H22">
         <v>45924500.0</v>
       </c>
       <c r="I22">
         <v>45924500.0</v>
       </c>
@@ -11777,51 +12121,51 @@
       </c>
       <c r="Y22">
         <v>483000.0</v>
       </c>
       <c r="Z22">
         <v>1986000.0</v>
       </c>
       <c r="AA22">
         <v>-859000.0</v>
       </c>
       <c r="AB22">
         <v>-6352000.0</v>
       </c>
       <c r="AC22">
         <v>-3794000.0</v>
       </c>
       <c r="AD22">
         <v>8095780.0</v>
       </c>
       <c r="AE22">
         <v>881860.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-343000.0</v>
       </c>
       <c r="E23">
         <v>-343000.0</v>
       </c>
       <c r="F23">
         <v>-44500.0</v>
       </c>
       <c r="G23">
         <v>-44500.0</v>
       </c>
       <c r="H23">
         <v>1448500.0</v>
       </c>
       <c r="I23">
         <v>1448500.0</v>
       </c>
       <c r="J23">
         <v>11000.0</v>
       </c>
       <c r="K23">
@@ -11864,51 +12208,51 @@
         <v>-63000.0</v>
       </c>
       <c r="X23">
         <v>215000.0</v>
       </c>
       <c r="Y23">
         <v>375000.0</v>
       </c>
       <c r="Z23">
         <v>-124000.0</v>
       </c>
       <c r="AA23">
         <v>26000.0</v>
       </c>
       <c r="AB23">
         <v>1164000.0</v>
       </c>
       <c r="AC23">
         <v>1463000.0</v>
       </c>
       <c r="AD23"/>
       <c r="AE23"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>1105000.0</v>
       </c>
       <c r="E24">
         <v>1105000.0</v>
       </c>
       <c r="F24">
         <v>154500.0</v>
       </c>
       <c r="G24">
         <v>154500.0</v>
       </c>
       <c r="H24">
         <v>198000.0</v>
       </c>
       <c r="I24">
         <v>198000.0</v>
       </c>
       <c r="J24">
         <v>64500.0</v>
       </c>
       <c r="K24">
@@ -11949,156 +12293,156 @@
       </c>
       <c r="W24">
         <v>191000.0</v>
       </c>
       <c r="X24">
         <v>1708000.0</v>
       </c>
       <c r="Y24">
         <v>106000.0</v>
       </c>
       <c r="Z24">
         <v>140000.0</v>
       </c>
       <c r="AA24">
         <v>115000.0</v>
       </c>
       <c r="AB24">
         <v>100000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>-41816500.0</v>
       </c>
       <c r="E28">
         <v>-41816500.0</v>
       </c>
       <c r="F28">
         <v>-44887000.0</v>
       </c>
       <c r="G28">
         <v>-44887000.0</v>
       </c>
       <c r="H28">
         <v>-12879500.0</v>
       </c>
       <c r="I28">
         <v>-12879500.0</v>
       </c>
       <c r="J28">
         <v>-7614000.0</v>
       </c>
       <c r="K28">
@@ -12141,51 +12485,51 @@
         <v>-5603000.0</v>
       </c>
       <c r="X28">
         <v>-4476000.0</v>
       </c>
       <c r="Y28">
         <v>-4918000.0</v>
       </c>
       <c r="Z28">
         <v>-8159000.0</v>
       </c>
       <c r="AA28">
         <v>-5247000.0</v>
       </c>
       <c r="AB28">
         <v>-5896000.0</v>
       </c>
       <c r="AC28">
         <v>-5728000.0</v>
       </c>
       <c r="AD28"/>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>130518500.0</v>
       </c>
       <c r="E29">
         <v>130518500.0</v>
       </c>
       <c r="F29">
         <v>86564500.0</v>
       </c>
       <c r="G29">
         <v>86564500.0</v>
       </c>
       <c r="H29">
         <v>43616500.0</v>
       </c>
       <c r="I29">
         <v>43616500.0</v>
       </c>
       <c r="J29">
         <v>19535500.0</v>
       </c>
       <c r="K29">
@@ -12228,51 +12572,51 @@
         <v>2326000.0</v>
       </c>
       <c r="X29">
         <v>3011000.0</v>
       </c>
       <c r="Y29">
         <v>6927000.0</v>
       </c>
       <c r="Z29">
         <v>310000.0</v>
       </c>
       <c r="AA29">
         <v>-1039000.0</v>
       </c>
       <c r="AB29">
         <v>-991000.0</v>
       </c>
       <c r="AC29">
         <v>11711000.0</v>
       </c>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>-20488500.0</v>
       </c>
       <c r="E30">
         <v>-20488500.0</v>
       </c>
       <c r="F30">
         <v>-11969500.0</v>
       </c>
       <c r="G30">
         <v>-11969500.0</v>
       </c>
       <c r="H30">
         <v>9758500.0</v>
       </c>
       <c r="I30">
         <v>9758500.0</v>
       </c>
       <c r="J30">
         <v>2031500.0</v>
       </c>
       <c r="K30">