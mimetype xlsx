--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -7010,54 +7010,54 @@
       </c>
       <c r="H17">
         <v>474000.0</v>
       </c>
       <c r="I17">
         <v>5193000.0</v>
       </c>
       <c r="J17">
         <v>8112000.0</v>
       </c>
       <c r="K17">
         <v>2587000.0</v>
       </c>
       <c r="L17">
         <v>1703000.0</v>
       </c>
       <c r="M17">
         <v>10016000.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>113</v>
       </c>
       <c r="B18">
-        <v>-4366000.0</v>
+        <v>-4899000.0</v>
       </c>
       <c r="C18">
-        <v>-4299000.0</v>
+        <v>-4827000.0</v>
       </c>
       <c r="D18">
         <v>-4239000.0</v>
       </c>
       <c r="E18">
         <v>-3247000.0</v>
       </c>
       <c r="F18">
         <v>-3570000.0</v>
       </c>
       <c r="G18">
         <v>-4406000.0</v>
       </c>
       <c r="H18">
         <v>-4161000.0</v>
       </c>
       <c r="I18">
         <v>-4050000.0</v>
       </c>
       <c r="J18">
         <v>-4461000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
@@ -7079,51 +7079,51 @@
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
         <v>116</v>
       </c>
       <c r="B21">
-        <v>3508000.0</v>
+        <v>5199000.0</v>
       </c>
       <c r="C21">
         <v>8199000.0</v>
       </c>
       <c r="D21">
         <v>8386000.0</v>
       </c>
       <c r="E21">
         <v>10386000.0</v>
       </c>
       <c r="F21">
         <v>11078000.0</v>
       </c>
       <c r="G21">
         <v>936000.0</v>
       </c>
       <c r="H21">
         <v>6099000.0</v>
       </c>
       <c r="I21">
         <v>10639000.0</v>
       </c>
       <c r="J21">
         <v>13404000.0</v>
       </c>
@@ -7408,51 +7408,51 @@
       <c r="G31"/>
       <c r="H31">
         <v>-3565000.0</v>
       </c>
       <c r="I31">
         <v>-2131000.0</v>
       </c>
       <c r="J31">
         <v>-2304000.0</v>
       </c>
       <c r="K31">
         <v>-3365000.0</v>
       </c>
       <c r="L31">
         <v>-4634000.0</v>
       </c>
       <c r="M31">
         <v>-4890000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>127</v>
       </c>
       <c r="B32">
-        <v>191437000.0</v>
+        <v>193180000.0</v>
       </c>
       <c r="C32">
         <v>188578000.0</v>
       </c>
       <c r="D32">
         <v>193019000.0</v>
       </c>
       <c r="E32">
         <v>194430000.0</v>
       </c>
       <c r="F32">
         <v>193900000.0</v>
       </c>
       <c r="G32">
         <v>199851000.0</v>
       </c>
       <c r="H32">
         <v>234174000.0</v>
       </c>
       <c r="I32">
         <v>247855000.0</v>
       </c>
       <c r="J32">
         <v>239294000.0</v>
       </c>
@@ -9633,54 +9633,54 @@
         <v>7275000.0</v>
       </c>
       <c r="I14">
         <v>7698000.0</v>
       </c>
       <c r="J14">
         <v>7427000.0</v>
       </c>
       <c r="K14">
         <v>7877000.0</v>
       </c>
       <c r="L14">
         <v>9033000.0</v>
       </c>
       <c r="M14">
         <v>7389000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>143</v>
       </c>
       <c r="B15">
-        <v>4748000.0</v>
+        <v>-4748000.0</v>
       </c>
       <c r="C15">
-        <v>3561000.0</v>
+        <v>-3561000.0</v>
       </c>
       <c r="D15">
         <v>3561000.0</v>
       </c>
       <c r="E15">
         <v>2967000.0</v>
       </c>
       <c r="F15">
         <v>1184000.0</v>
       </c>
       <c r="G15">
         <v>2362000.0</v>
       </c>
       <c r="H15">
         <v>2356000.0</v>
       </c>
       <c r="I15">
         <v>3534000.0</v>
       </c>
       <c r="J15">
         <v>2356000.0</v>
       </c>
       <c r="K15">
         <v>2356000.0</v>
       </c>