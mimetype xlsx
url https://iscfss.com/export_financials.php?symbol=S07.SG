--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -857,6933 +860,7227 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>83116000.0</v>
+      </c>
+      <c r="C2">
         <v>78795000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>81186000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>77770000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>68293000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>81753000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>94432000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>104037000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>119984000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>118741000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>105341000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>102867000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>94958000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>753251000.0</v>
+      </c>
+      <c r="C7">
         <v>548836000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>572352000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>563689000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>618798000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>667530000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>640133000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>462904000.0</v>
       </c>
       <c r="C8">
         <v>462904000.0</v>
       </c>
       <c r="D8">
         <v>462904000.0</v>
       </c>
       <c r="E8">
         <v>462904000.0</v>
       </c>
       <c r="F8">
         <v>462904000.0</v>
       </c>
       <c r="G8">
         <v>462904000.0</v>
       </c>
       <c r="H8">
         <v>462904000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>462904000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>2241234000.0</v>
+      </c>
+      <c r="C10">
         <v>1817076000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>870797000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>753002000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>745540000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>924457000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>314922000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>302521000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>417900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>435730000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>595323000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1442257000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1135090000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>1035915000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1079275000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>948896000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>959181000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1099602000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1464204000.0</v>
       </c>
-      <c r="M12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
-[...1 lines deleted...]
-      </c>
+      <c r="E13"/>
       <c r="F13">
         <v>462904000.0</v>
       </c>
       <c r="G13">
         <v>462904000.0</v>
       </c>
       <c r="H13">
         <v>462904000.0</v>
       </c>
       <c r="I13">
+        <v>462904000.0</v>
+      </c>
+      <c r="J13">
         <v>462715000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>462195000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3191801000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>462191000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>404435000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>3560043201.0</v>
+      </c>
+      <c r="C14">
         <v>3556496301.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3585525056.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3585525000.0</v>
       </c>
       <c r="E14">
         <v>3585525000.0</v>
       </c>
       <c r="F14">
         <v>3585525000.0</v>
       </c>
       <c r="G14">
         <v>3585525000.0</v>
       </c>
       <c r="H14">
         <v>3585525000.0</v>
       </c>
       <c r="I14">
+        <v>3585525000.0</v>
+      </c>
+      <c r="J14">
         <v>3584060000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
+        <v>88950000.0</v>
+      </c>
+      <c r="C20">
         <v>87739000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>88356000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>88012000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>88406000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>89170000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>88351000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>88439000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>83852000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>82878000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>83127000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>84108000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>85092000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>769242000.0</v>
+      </c>
+      <c r="C21">
         <v>772736000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>800781000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>827806000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>893284000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>972040000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>20012000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11619000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>6095000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7489000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6643000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7125000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7973000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>76859000.0</v>
+      </c>
+      <c r="C22">
         <v>81848000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>82179000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>31378000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>28956000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>30590000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>33951000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>36528000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>38028000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>41790000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>64106000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>46433000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>48383000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>6229909000.0</v>
+      </c>
+      <c r="C24">
         <v>5518243000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5076335000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4659973000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4525766000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5102473000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4911785000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4703619000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4949844000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4486869000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3564532000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4432834000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4475908000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>5500315000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4703619000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4949844000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4486869000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3564532000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4402755000.0</v>
       </c>
-      <c r="M25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>3934458000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3888467000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3644750000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3540465000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3589815000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3403452000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>4653357000.0</v>
+      </c>
+      <c r="C28">
         <v>4573639000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4814409000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4859415000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4842312000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4794455000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4331068000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4164429000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4262813000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>12219020000.0</v>
+      </c>
+      <c r="C29">
         <v>11574241000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10907626000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10866458000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11452145000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11780501000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11430143000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11423790000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11787231000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>77024000.0</v>
+      </c>
+      <c r="C30">
         <v>79803000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>83688000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>76443000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>49686000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>45701000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>316805000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>258948000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>320776000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>259870000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>88179000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>266042000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>295058000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>5145237000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5754269000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5946189000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6081216000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>6188893000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>6512609000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>5900461000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>6302523000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6812965000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>6219516000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>1335655000.0</v>
+      </c>
+      <c r="C32">
         <v>740750000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-12400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-489214000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-608023000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-60666000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>221905000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>160148000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>91429000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>11531278000.0</v>
+      </c>
+      <c r="C33">
         <v>11063119000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>11406819000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>11395852000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>12130204000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>12527577000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>12156082000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>11557696000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>12229668000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>11585642000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
-[...1 lines deleted...]
-      </c>
+      <c r="I34"/>
       <c r="J34">
         <v>0.0</v>
       </c>
-      <c r="K34"/>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>7266838000.0</v>
+      </c>
+      <c r="C35">
         <v>6366699000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5926376000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5482123000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5472317000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6152164000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5873954000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5040956000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>5279101000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4827479000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>12156082000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11557696000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
-      <c r="K36"/>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>174997000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>90315000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>68339000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>51636000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>506668000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>520809000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>519483000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>546757000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>629550000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>669480000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>109430000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>164200000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>86529000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>92726000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>153097000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>46208000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>35293000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>31000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>23499000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>24439000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>755084000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>744608000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>816876000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>916072000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>998773000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>802240000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>734060000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>731315000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>760988000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>307606000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>336723000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>359628000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>331683000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>329257000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>310144000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>317319000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>304957000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>285452000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>562736000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>679292000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>590508000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>256590000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>297263000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>726654000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>215211000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>100704000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1325675000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1513145000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>9658266000.0</v>
+      </c>
+      <c r="C45">
         <v>4772597000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>5049400000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5246138000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>9893427000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9982694000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>9565021000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>4213725000.0</v>
+      </c>
+      <c r="C46">
         <v>4772597000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5049400000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5246138000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4937522000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5427919000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5438939000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>6971005000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>7568167000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>8122025000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>8069033000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>7016512000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>7730445000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>7331042000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>6386127000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>7536859000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>7148509000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>1765849000.0</v>
+      </c>
+      <c r="C48">
         <v>1715142000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1629620000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1489310000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1593265000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1879345000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2341253000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2399952000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2287741000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2194075000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3099788000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1997037000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1855473000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>664682000.0</v>
+      </c>
+      <c r="C50">
         <v>872472000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>608871000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>952444000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1062086000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>616439000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>375329000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>431220000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>234831000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>808624000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1626901000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>712716000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>4889515000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>375329000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>431220000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>234831000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>808624000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1626901000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>712716000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4889515000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
+        <v>302701000.0</v>
+      </c>
+      <c r="C53">
         <v>124864000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>107464000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>26876000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>56577000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>82667000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>125369000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>107815000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>23534000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>14963000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53"/>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>14426534000.0</v>
+      </c>
+      <c r="C55">
         <v>13498459000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>12862586000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>12633506000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>13474267000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>14008158000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>13722073000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>13170648000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>13675173000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>12993784000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>13285413000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>13740279000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>12898257000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>2895256000.0</v>
+      </c>
+      <c r="C56">
         <v>2435340000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1455767000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1237654000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1344063000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1480581000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1565991000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1612952000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1445505000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1408142000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1588876000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1892822000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1583751000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>1559601000.0</v>
+      </c>
+      <c r="C57">
         <v>1694590000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1468167000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1726868000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1952086000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1541247000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1344086000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1452804000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1354076000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1753871000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2481702000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1563241000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1269553000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>8826439000.0</v>
+      </c>
+      <c r="C58">
         <v>8061289000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7394543000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7208991000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7424403000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7693411000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7532494000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6881697000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7072617000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7002956000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6893120000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6301032000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6030913000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>5324429000.0</v>
+      </c>
+      <c r="C60">
         <v>5183526000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5222420000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5254041000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5864293000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>6061589000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>6189579000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>6288951000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>6602556000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5990828000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>6392293000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>6904198000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>6312581000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
+      <c r="G61"/>
+      <c r="H61">
         <v>-5985000.0</v>
       </c>
-      <c r="H61">
+      <c r="I61">
         <v>-4996000.0</v>
       </c>
-      <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>7</v>
+        <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>8</v>
+        <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>93</v>
+        <v>9</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>10</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>83116000.0</v>
+      </c>
+      <c r="C2">
         <v>59506000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>78795000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>55391000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>81186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60812000.0</v>
       </c>
       <c r="G2">
         <v>60812000.0</v>
       </c>
       <c r="H2">
+        <v>60812000.0</v>
+      </c>
+      <c r="I2">
         <v>77770000.0</v>
       </c>
-      <c r="I2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J2"/>
       <c r="K2">
         <v>54016000.0</v>
       </c>
       <c r="L2">
-        <v>68293000.0</v>
+        <v>54016000.0</v>
       </c>
       <c r="M2">
         <v>68293000.0</v>
       </c>
       <c r="N2">
-        <v>62862000.0</v>
+        <v>68293000.0</v>
       </c>
       <c r="O2">
         <v>62862000.0</v>
       </c>
       <c r="P2">
-        <v>81753000.0</v>
+        <v>62862000.0</v>
       </c>
       <c r="Q2">
         <v>81753000.0</v>
       </c>
       <c r="R2">
-        <v>84952000.0</v>
+        <v>81753000.0</v>
       </c>
       <c r="S2">
         <v>84952000.0</v>
       </c>
       <c r="T2">
-        <v>94432000.0</v>
+        <v>84952000.0</v>
       </c>
       <c r="U2">
         <v>94432000.0</v>
       </c>
       <c r="V2">
-        <v>80427000.0</v>
+        <v>94432000.0</v>
       </c>
       <c r="W2">
         <v>80427000.0</v>
       </c>
       <c r="X2">
-        <v>104037000.0</v>
+        <v>80427000.0</v>
       </c>
       <c r="Y2">
         <v>104037000.0</v>
       </c>
       <c r="Z2">
-        <v>96760000.0</v>
+        <v>104037000.0</v>
       </c>
       <c r="AA2">
         <v>96760000.0</v>
       </c>
       <c r="AB2">
-        <v>119984000.0</v>
+        <v>96760000.0</v>
       </c>
       <c r="AC2">
         <v>119984000.0</v>
       </c>
       <c r="AD2">
-        <v>87573000.0</v>
+        <v>119984000.0</v>
       </c>
       <c r="AE2">
         <v>87573000.0</v>
       </c>
       <c r="AF2">
-        <v>118741000.0</v>
+        <v>87573000.0</v>
       </c>
       <c r="AG2">
         <v>118741000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>118741000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>753251000.0</v>
+      </c>
+      <c r="C7">
         <v>583753000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>548836000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>560279000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>572352000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>573300000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>563689000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>561790000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>618798000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>647757000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>667530000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>614766000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>640133000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>637888000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>462904000.0</v>
       </c>
       <c r="C8">
         <v>462904000.0</v>
       </c>
       <c r="D8">
         <v>462904000.0</v>
       </c>
       <c r="E8">
         <v>462904000.0</v>
       </c>
       <c r="F8">
         <v>462904000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="G8">
         <v>462904000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="H8"/>
+      <c r="I8">
         <v>462904000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="J8"/>
+      <c r="K8">
         <v>462904000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="L8"/>
+      <c r="M8">
         <v>462904000.0</v>
       </c>
-      <c r="O8"/>
+      <c r="N8"/>
+      <c r="O8">
+        <v>462904000.0</v>
+      </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>2241234000.0</v>
+      </c>
+      <c r="C10">
         <v>2506783000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1817076000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1846184000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>870797000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>705511000.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>753002000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>613333000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>745540000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>690884000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>924457000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>875289000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>909496000.0</v>
       </c>
-      <c r="U10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V10"/>
       <c r="W10">
         <v>831472000.0</v>
       </c>
       <c r="X10">
-        <v>970410000.0</v>
+        <v>831472000.0</v>
       </c>
       <c r="Y10">
         <v>970410000.0</v>
       </c>
       <c r="Z10">
-        <v>971848000.0</v>
+        <v>970410000.0</v>
       </c>
       <c r="AA10">
         <v>971848000.0</v>
       </c>
       <c r="AB10">
-        <v>921862000.0</v>
+        <v>971848000.0</v>
       </c>
       <c r="AC10">
         <v>921862000.0</v>
       </c>
       <c r="AD10">
-        <v>898273000.0</v>
+        <v>921862000.0</v>
       </c>
       <c r="AE10">
         <v>898273000.0</v>
       </c>
       <c r="AF10">
-        <v>944218000.0</v>
+        <v>898273000.0</v>
       </c>
       <c r="AG10">
         <v>944218000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10">
+        <v>944218000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>966408000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>1035915000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>951263000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>1079275000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
-[...1 lines deleted...]
-      </c>
+      <c r="F13"/>
       <c r="G13">
         <v>462904000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>462904000.0</v>
+      </c>
       <c r="I13"/>
-      <c r="J13">
-[...1 lines deleted...]
-      </c>
+      <c r="J13"/>
       <c r="K13">
         <v>462904000.0</v>
       </c>
       <c r="L13">
         <v>462904000.0</v>
       </c>
       <c r="M13">
         <v>462904000.0</v>
       </c>
       <c r="N13">
         <v>462904000.0</v>
       </c>
       <c r="O13">
         <v>462904000.0</v>
       </c>
       <c r="P13">
         <v>462904000.0</v>
       </c>
       <c r="Q13">
         <v>462904000.0</v>
       </c>
       <c r="R13">
         <v>462904000.0</v>
       </c>
       <c r="S13">
         <v>462904000.0</v>
       </c>
       <c r="T13">
         <v>462904000.0</v>
       </c>
       <c r="U13">
         <v>462904000.0</v>
       </c>
       <c r="V13">
+        <v>462904000.0</v>
+      </c>
+      <c r="W13">
         <v>3201995000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>462904000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3201995000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>462904000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>462892000.0</v>
       </c>
       <c r="AA13">
         <v>462892000.0</v>
       </c>
       <c r="AB13">
-        <v>462715000.0</v>
+        <v>462892000.0</v>
       </c>
       <c r="AC13">
         <v>462715000.0</v>
       </c>
       <c r="AD13">
-        <v>462254000.0</v>
+        <v>462715000.0</v>
       </c>
       <c r="AE13">
         <v>462254000.0</v>
       </c>
       <c r="AF13">
-        <v>462195000.0</v>
+        <v>462254000.0</v>
       </c>
       <c r="AG13">
         <v>462195000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>462195000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>3560043201.0</v>
+      </c>
+      <c r="C14">
         <v>3549692101.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3556496301.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3550918001.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3554212001.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3585525000.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>3585525000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>3585525000.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>3585525000.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>3585525000.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>3585525000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>3585525000.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>3585525000.0</v>
       </c>
-      <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-      <c r="AB14">
+      <c r="AB14"/>
+      <c r="AC14">
         <v>3209900000.0</v>
       </c>
-      <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="C20">
+        <v>32</v>
+      </c>
+      <c r="B20">
+        <v>88950000.0</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20">
         <v>87739000.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>88356000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>88012000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>88406000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>89170000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>88351000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
-[...1 lines deleted...]
-      </c>
+      <c r="X20"/>
       <c r="Y20">
         <v>88439000.0</v>
       </c>
-      <c r="Z20"/>
+      <c r="Z20">
+        <v>88439000.0</v>
+      </c>
       <c r="AA20"/>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>83852000.0</v>
       </c>
-      <c r="AD20"/>
+      <c r="AD20">
+        <v>83852000.0</v>
+      </c>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>82878000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20">
+        <v>82878000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>33</v>
+      </c>
+      <c r="B21">
+        <v>769242000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>772736000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>800781000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>827806000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>893284000.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>972040000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>106356000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>108363000.0</v>
       </c>
-      <c r="U21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V21"/>
       <c r="W21">
         <v>104013000.0</v>
       </c>
       <c r="X21">
+        <v>104013000.0</v>
+      </c>
+      <c r="Y21">
         <v>100058000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89104000.0</v>
       </c>
       <c r="AA21">
         <v>89104000.0</v>
       </c>
       <c r="AB21">
-        <v>6095000.0</v>
+        <v>89104000.0</v>
       </c>
       <c r="AC21">
         <v>6095000.0</v>
       </c>
       <c r="AD21">
-        <v>90164000.0</v>
+        <v>6095000.0</v>
       </c>
       <c r="AE21">
         <v>90164000.0</v>
       </c>
       <c r="AF21">
-        <v>7489000.0</v>
+        <v>90164000.0</v>
       </c>
       <c r="AG21">
         <v>7489000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21">
+        <v>7489000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>76859000.0</v>
+      </c>
+      <c r="C22">
         <v>79070000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>81848000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>81922000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>82179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28835000.0</v>
       </c>
       <c r="G22">
         <v>28835000.0</v>
       </c>
       <c r="H22">
-        <v>31378000.0</v>
+        <v>28835000.0</v>
       </c>
       <c r="I22">
         <v>31378000.0</v>
       </c>
       <c r="J22">
-        <v>26915000.0</v>
+        <v>31378000.0</v>
       </c>
       <c r="K22">
         <v>26915000.0</v>
       </c>
       <c r="L22">
-        <v>28956000.0</v>
+        <v>26915000.0</v>
       </c>
       <c r="M22">
         <v>28956000.0</v>
       </c>
       <c r="N22">
-        <v>29497000.0</v>
+        <v>28956000.0</v>
       </c>
       <c r="O22">
         <v>29497000.0</v>
       </c>
       <c r="P22">
-        <v>30590000.0</v>
+        <v>29497000.0</v>
       </c>
       <c r="Q22">
         <v>30590000.0</v>
       </c>
       <c r="R22">
-        <v>32371000.0</v>
+        <v>30590000.0</v>
       </c>
       <c r="S22">
         <v>32371000.0</v>
       </c>
       <c r="T22">
-        <v>33951000.0</v>
+        <v>32371000.0</v>
       </c>
       <c r="U22">
         <v>33951000.0</v>
       </c>
       <c r="V22">
+        <v>33951000.0</v>
+      </c>
+      <c r="W22">
         <v>167769000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>34835000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>189625000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>36528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36075000.0</v>
       </c>
       <c r="AA22">
         <v>36075000.0</v>
       </c>
       <c r="AB22">
-        <v>38028000.0</v>
+        <v>36075000.0</v>
       </c>
       <c r="AC22">
         <v>38028000.0</v>
       </c>
       <c r="AD22">
-        <v>37647000.0</v>
+        <v>38028000.0</v>
       </c>
       <c r="AE22">
         <v>37647000.0</v>
       </c>
       <c r="AF22">
-        <v>41790000.0</v>
+        <v>37647000.0</v>
       </c>
       <c r="AG22">
         <v>41790000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22">
+        <v>41790000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>6229909000.0</v>
+      </c>
+      <c r="C24">
         <v>6053039000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5518243000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6169964000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5076335000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4900766000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>4659973000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>4923230000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>4525766000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>4615565000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>5102473000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>5152824000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>4911785000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>4789614000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4805306000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4703619000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4709273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4679625000.0</v>
       </c>
       <c r="AA24">
         <v>4679625000.0</v>
       </c>
       <c r="AB24">
-        <v>4949844000.0</v>
+        <v>4679625000.0</v>
       </c>
       <c r="AC24">
         <v>4949844000.0</v>
       </c>
       <c r="AD24">
-        <v>5096781000.0</v>
+        <v>4949844000.0</v>
       </c>
       <c r="AE24">
         <v>5096781000.0</v>
       </c>
       <c r="AF24">
-        <v>4517335000.0</v>
+        <v>5096781000.0</v>
       </c>
       <c r="AG24">
         <v>4517335000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24">
+        <v>4517335000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>5717161000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>5500315000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>5375499000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>4703619000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>3970907000.0</v>
       </c>
       <c r="X26">
-        <v>3934458000.0</v>
+        <v>3970907000.0</v>
       </c>
       <c r="Y26">
         <v>3934458000.0</v>
       </c>
       <c r="Z26">
-        <v>3986012000.0</v>
+        <v>3934458000.0</v>
       </c>
       <c r="AA26">
         <v>3986012000.0</v>
       </c>
       <c r="AB26">
-        <v>3888467000.0</v>
+        <v>3986012000.0</v>
       </c>
       <c r="AC26">
         <v>3888467000.0</v>
       </c>
       <c r="AD26">
-        <v>3694164000.0</v>
+        <v>3888467000.0</v>
       </c>
       <c r="AE26">
         <v>3694164000.0</v>
       </c>
       <c r="AF26">
-        <v>3644750000.0</v>
+        <v>3694164000.0</v>
       </c>
       <c r="AG26">
         <v>3644750000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26">
+        <v>3644750000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>4653357000.0</v>
+      </c>
+      <c r="C28">
         <v>4714238000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4573639000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4808313000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4814409000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4890320000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>4859415000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>4939029000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>4842312000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>4870288000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>4794455000.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>4648562000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>12219020000.0</v>
+      </c>
+      <c r="C29">
         <v>12477141000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11574241000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11816967000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10907626000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10725467000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>10866458000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>10978722000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>11452145000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>11586439000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>11780501000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>11184511000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>77024000.0</v>
+      </c>
+      <c r="C30">
         <v>83532000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>79803000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>88762000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>83688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>293540000.0</v>
       </c>
       <c r="G30">
         <v>293540000.0</v>
       </c>
       <c r="H30">
+        <v>293540000.0</v>
+      </c>
+      <c r="I30">
         <v>76443000.0</v>
       </c>
-      <c r="I30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J30"/>
       <c r="K30">
         <v>284898000.0</v>
       </c>
       <c r="L30">
-        <v>267127000.0</v>
+        <v>284898000.0</v>
       </c>
       <c r="M30">
         <v>267127000.0</v>
       </c>
       <c r="N30">
-        <v>288460000.0</v>
+        <v>267127000.0</v>
       </c>
       <c r="O30">
         <v>288460000.0</v>
       </c>
       <c r="P30">
-        <v>267185000.0</v>
+        <v>288460000.0</v>
       </c>
       <c r="Q30">
         <v>267185000.0</v>
       </c>
       <c r="R30">
-        <v>342065000.0</v>
+        <v>267185000.0</v>
       </c>
       <c r="S30">
         <v>342065000.0</v>
       </c>
       <c r="T30">
-        <v>316805000.0</v>
+        <v>342065000.0</v>
       </c>
       <c r="U30">
         <v>316805000.0</v>
       </c>
       <c r="V30">
+        <v>316805000.0</v>
+      </c>
+      <c r="W30">
         <v>98948000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>332967000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>108314000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>258948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>322465000.0</v>
       </c>
       <c r="AA30">
         <v>322465000.0</v>
       </c>
       <c r="AB30">
-        <v>320776000.0</v>
+        <v>322465000.0</v>
       </c>
       <c r="AC30">
         <v>320776000.0</v>
       </c>
       <c r="AD30">
-        <v>346066000.0</v>
+        <v>320776000.0</v>
       </c>
       <c r="AE30">
         <v>346066000.0</v>
       </c>
       <c r="AF30">
-        <v>259870000.0</v>
+        <v>346066000.0</v>
       </c>
       <c r="AG30">
         <v>259870000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30">
+        <v>259870000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
-[...1 lines deleted...]
-      </c>
+      <c r="F31"/>
       <c r="G31">
         <v>5025450000.0</v>
       </c>
       <c r="H31">
-        <v>5145237000.0</v>
+        <v>5025450000.0</v>
       </c>
       <c r="I31">
         <v>5145237000.0</v>
       </c>
       <c r="J31">
-        <v>5320764000.0</v>
+        <v>5145237000.0</v>
       </c>
       <c r="K31">
         <v>5320764000.0</v>
       </c>
       <c r="L31">
-        <v>5754269000.0</v>
+        <v>5320764000.0</v>
       </c>
       <c r="M31">
         <v>5754269000.0</v>
       </c>
       <c r="N31">
-        <v>5912754000.0</v>
+        <v>5754269000.0</v>
       </c>
       <c r="O31">
         <v>5912754000.0</v>
       </c>
       <c r="P31">
-        <v>5946189000.0</v>
+        <v>5912754000.0</v>
       </c>
       <c r="Q31">
         <v>5946189000.0</v>
       </c>
       <c r="R31">
-        <v>5554304000.0</v>
+        <v>5946189000.0</v>
       </c>
       <c r="S31">
         <v>5554304000.0</v>
       </c>
       <c r="T31">
-        <v>6081216000.0</v>
+        <v>5554304000.0</v>
       </c>
       <c r="U31">
         <v>6081216000.0</v>
       </c>
       <c r="V31">
-        <v>6108739000.0</v>
+        <v>6081216000.0</v>
       </c>
       <c r="W31">
         <v>6108739000.0</v>
       </c>
       <c r="X31">
-        <v>6188893000.0</v>
+        <v>6108739000.0</v>
       </c>
       <c r="Y31">
         <v>6188893000.0</v>
       </c>
       <c r="Z31">
-        <v>6480591000.0</v>
+        <v>6188893000.0</v>
       </c>
       <c r="AA31">
         <v>6480591000.0</v>
       </c>
       <c r="AB31">
-        <v>6512609000.0</v>
+        <v>6480591000.0</v>
       </c>
       <c r="AC31">
         <v>6512609000.0</v>
       </c>
       <c r="AD31">
-        <v>6131593000.0</v>
+        <v>6512609000.0</v>
       </c>
       <c r="AE31">
         <v>6131593000.0</v>
       </c>
       <c r="AF31">
-        <v>5900461000.0</v>
+        <v>6131593000.0</v>
       </c>
       <c r="AG31">
         <v>5900461000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31">
+        <v>5900461000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>1335655000.0</v>
+      </c>
+      <c r="C32">
         <v>1220709000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>740750000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1192385000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-12400000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-117598000.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>-489214000.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>-178266000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>-608023000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>-459919000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>-60666000.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>287426000.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>11531278000.0</v>
+      </c>
+      <c r="C33">
         <v>11251475000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>11063119000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>11238514000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>11406819000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11166287000.0</v>
       </c>
-      <c r="G33"/>
-      <c r="H33">
+      <c r="H33"/>
+      <c r="I33">
         <v>11395852000.0</v>
       </c>
-      <c r="I33"/>
-      <c r="J33">
+      <c r="J33"/>
+      <c r="K33">
         <v>11528407000.0</v>
       </c>
-      <c r="K33"/>
-      <c r="L33">
+      <c r="L33"/>
+      <c r="M33">
         <v>12130204000.0</v>
       </c>
-      <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>12302343000.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>12527577000.0</v>
       </c>
-      <c r="Q33"/>
-      <c r="R33">
+      <c r="R33"/>
+      <c r="S33">
         <v>11766064000.0</v>
       </c>
-      <c r="S33"/>
-      <c r="T33">
+      <c r="T33"/>
+      <c r="U33">
         <v>12156082000.0</v>
       </c>
-      <c r="U33"/>
-      <c r="V33">
+      <c r="V33"/>
+      <c r="W33">
         <v>12227564000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>7266838000.0</v>
+      </c>
+      <c r="C35">
         <v>6952713000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>6366699000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>7021225000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5926376000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5743475000.0</v>
       </c>
-      <c r="G35"/>
-      <c r="H35">
+      <c r="H35"/>
+      <c r="I35">
         <v>5482123000.0</v>
       </c>
-      <c r="I35"/>
-      <c r="J35">
+      <c r="J35"/>
+      <c r="K35">
         <v>5796135000.0</v>
       </c>
-      <c r="K35"/>
-      <c r="L35">
+      <c r="L35"/>
+      <c r="M35">
         <v>5472317000.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>5611622000.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>6152164000.0</v>
       </c>
-      <c r="Q35"/>
-      <c r="R35">
+      <c r="R35"/>
+      <c r="S35">
         <v>6135518000.0</v>
       </c>
-      <c r="S35"/>
-      <c r="T35">
+      <c r="T35"/>
+      <c r="U35">
         <v>5873954000.0</v>
       </c>
-      <c r="U35"/>
-      <c r="V35">
+      <c r="V35"/>
+      <c r="W35">
         <v>5742756000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>12156082000.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>12227564000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
-[...1 lines deleted...]
-      </c>
+      <c r="F38"/>
       <c r="G38">
         <v>91691000.0</v>
       </c>
       <c r="H38">
-        <v>174997000.0</v>
+        <v>91691000.0</v>
       </c>
       <c r="I38">
         <v>174997000.0</v>
       </c>
       <c r="J38">
-        <v>95280000.0</v>
+        <v>174997000.0</v>
       </c>
       <c r="K38">
         <v>95280000.0</v>
       </c>
       <c r="L38">
-        <v>90315000.0</v>
+        <v>95280000.0</v>
       </c>
       <c r="M38">
         <v>90315000.0</v>
       </c>
       <c r="N38">
-        <v>74409000.0</v>
+        <v>90315000.0</v>
       </c>
       <c r="O38">
         <v>74409000.0</v>
       </c>
       <c r="P38">
-        <v>68339000.0</v>
+        <v>74409000.0</v>
       </c>
       <c r="Q38">
         <v>68339000.0</v>
       </c>
       <c r="R38">
-        <v>58986000.0</v>
+        <v>68339000.0</v>
       </c>
       <c r="S38">
         <v>58986000.0</v>
       </c>
       <c r="T38">
-        <v>51636000.0</v>
+        <v>58986000.0</v>
       </c>
       <c r="U38">
         <v>51636000.0</v>
       </c>
       <c r="V38">
+        <v>51636000.0</v>
+      </c>
+      <c r="W38">
         <v>24995000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>40036000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>500050000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>506668000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>508138000.0</v>
       </c>
       <c r="AA38">
         <v>508138000.0</v>
       </c>
       <c r="AB38">
-        <v>520809000.0</v>
+        <v>508138000.0</v>
       </c>
       <c r="AC38">
         <v>520809000.0</v>
       </c>
       <c r="AD38">
-        <v>523477000.0</v>
+        <v>520809000.0</v>
       </c>
       <c r="AE38">
         <v>523477000.0</v>
       </c>
       <c r="AF38">
-        <v>519483000.0</v>
+        <v>523477000.0</v>
       </c>
       <c r="AG38">
         <v>519483000.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38">
+        <v>519483000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
-[...1 lines deleted...]
-      </c>
+      <c r="F39"/>
       <c r="G39">
         <v>62019000.0</v>
       </c>
       <c r="H39">
-        <v>109430000.0</v>
+        <v>62019000.0</v>
       </c>
       <c r="I39">
         <v>109430000.0</v>
       </c>
       <c r="J39">
-        <v>65879000.0</v>
+        <v>109430000.0</v>
       </c>
       <c r="K39">
         <v>65879000.0</v>
       </c>
       <c r="L39">
-        <v>164200000.0</v>
+        <v>65879000.0</v>
       </c>
       <c r="M39">
         <v>164200000.0</v>
       </c>
       <c r="N39">
-        <v>157613000.0</v>
+        <v>164200000.0</v>
       </c>
       <c r="O39">
         <v>157613000.0</v>
       </c>
       <c r="P39">
-        <v>86529000.0</v>
+        <v>157613000.0</v>
       </c>
       <c r="Q39">
         <v>86529000.0</v>
       </c>
       <c r="R39">
-        <v>88554000.0</v>
+        <v>86529000.0</v>
       </c>
       <c r="S39">
         <v>88554000.0</v>
       </c>
       <c r="T39">
-        <v>92726000.0</v>
+        <v>88554000.0</v>
       </c>
       <c r="U39">
         <v>92726000.0</v>
       </c>
       <c r="V39">
-        <v>132934000.0</v>
+        <v>92726000.0</v>
       </c>
       <c r="W39">
         <v>132934000.0</v>
       </c>
       <c r="X39">
+        <v>132934000.0</v>
+      </c>
+      <c r="Y39">
         <v>3472000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>153097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197605000.0</v>
       </c>
       <c r="AA39">
         <v>197605000.0</v>
       </c>
       <c r="AB39">
-        <v>46208000.0</v>
+        <v>197605000.0</v>
       </c>
       <c r="AC39">
         <v>46208000.0</v>
       </c>
       <c r="AD39">
-        <v>8831000.0</v>
+        <v>46208000.0</v>
       </c>
       <c r="AE39">
         <v>8831000.0</v>
       </c>
       <c r="AF39">
-        <v>35293000.0</v>
+        <v>8831000.0</v>
       </c>
       <c r="AG39">
         <v>35293000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39">
+        <v>35293000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
+      <c r="F40"/>
       <c r="G40">
         <v>626961000.0</v>
       </c>
-      <c r="H40"/>
+      <c r="H40">
+        <v>626961000.0</v>
+      </c>
       <c r="I40"/>
-      <c r="J40">
-[...1 lines deleted...]
-      </c>
+      <c r="J40"/>
       <c r="K40">
         <v>605880000.0</v>
       </c>
       <c r="L40">
-        <v>755084000.0</v>
+        <v>605880000.0</v>
       </c>
       <c r="M40">
         <v>755084000.0</v>
       </c>
       <c r="N40">
-        <v>685210000.0</v>
+        <v>755084000.0</v>
       </c>
       <c r="O40">
         <v>685210000.0</v>
       </c>
       <c r="P40">
-        <v>744608000.0</v>
+        <v>685210000.0</v>
       </c>
       <c r="Q40">
         <v>744608000.0</v>
       </c>
       <c r="R40">
-        <v>640786000.0</v>
+        <v>744608000.0</v>
       </c>
       <c r="S40">
         <v>640786000.0</v>
       </c>
       <c r="T40">
-        <v>816876000.0</v>
+        <v>640786000.0</v>
       </c>
       <c r="U40">
         <v>816876000.0</v>
       </c>
       <c r="V40">
-        <v>858283000.0</v>
+        <v>816876000.0</v>
       </c>
       <c r="W40">
         <v>858283000.0</v>
       </c>
       <c r="X40">
-        <v>916072000.0</v>
+        <v>858283000.0</v>
       </c>
       <c r="Y40">
         <v>916072000.0</v>
       </c>
       <c r="Z40">
-        <v>945326000.0</v>
+        <v>916072000.0</v>
       </c>
       <c r="AA40">
         <v>945326000.0</v>
       </c>
       <c r="AB40">
-        <v>970831000.0</v>
+        <v>945326000.0</v>
       </c>
       <c r="AC40">
         <v>970831000.0</v>
       </c>
       <c r="AD40">
-        <v>789113000.0</v>
+        <v>970831000.0</v>
       </c>
       <c r="AE40">
         <v>789113000.0</v>
       </c>
       <c r="AF40">
-        <v>802240000.0</v>
+        <v>789113000.0</v>
       </c>
       <c r="AG40">
         <v>802240000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:33">
+      <c r="AH40">
+        <v>802240000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-      <c r="F41">
-[...1 lines deleted...]
-      </c>
+      <c r="F41"/>
       <c r="G41">
         <v>310698000.0</v>
       </c>
-      <c r="H41"/>
+      <c r="H41">
+        <v>310698000.0</v>
+      </c>
       <c r="I41"/>
-      <c r="J41">
-[...1 lines deleted...]
-      </c>
+      <c r="J41"/>
       <c r="K41">
         <v>303625000.0</v>
       </c>
       <c r="L41">
-        <v>307606000.0</v>
+        <v>303625000.0</v>
       </c>
       <c r="M41">
         <v>307606000.0</v>
       </c>
       <c r="N41">
-        <v>318832000.0</v>
+        <v>307606000.0</v>
       </c>
       <c r="O41">
         <v>318832000.0</v>
       </c>
       <c r="P41">
-        <v>336723000.0</v>
+        <v>318832000.0</v>
       </c>
       <c r="Q41">
         <v>336723000.0</v>
       </c>
       <c r="R41">
-        <v>348433000.0</v>
+        <v>336723000.0</v>
       </c>
       <c r="S41">
         <v>348433000.0</v>
       </c>
       <c r="T41">
-        <v>359628000.0</v>
+        <v>348433000.0</v>
       </c>
       <c r="U41">
         <v>359628000.0</v>
       </c>
       <c r="V41">
-        <v>351565000.0</v>
+        <v>359628000.0</v>
       </c>
       <c r="W41">
         <v>351565000.0</v>
       </c>
       <c r="X41">
-        <v>331683000.0</v>
+        <v>351565000.0</v>
       </c>
       <c r="Y41">
         <v>331683000.0</v>
       </c>
       <c r="Z41">
-        <v>331459000.0</v>
+        <v>331683000.0</v>
       </c>
       <c r="AA41">
         <v>331459000.0</v>
       </c>
       <c r="AB41">
-        <v>329257000.0</v>
+        <v>331459000.0</v>
       </c>
       <c r="AC41">
         <v>329257000.0</v>
       </c>
       <c r="AD41">
-        <v>315150000.0</v>
+        <v>329257000.0</v>
       </c>
       <c r="AE41">
         <v>315150000.0</v>
       </c>
       <c r="AF41">
-        <v>310144000.0</v>
+        <v>315150000.0</v>
       </c>
       <c r="AG41">
         <v>310144000.0</v>
       </c>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41">
+        <v>310144000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
-[...1 lines deleted...]
-      </c>
+      <c r="F42"/>
       <c r="G42">
         <v>-78532000.0</v>
       </c>
       <c r="H42">
-        <v>562736000.0</v>
+        <v>-78532000.0</v>
       </c>
       <c r="I42">
         <v>562736000.0</v>
       </c>
       <c r="J42">
-        <v>350168000.0</v>
+        <v>562736000.0</v>
       </c>
       <c r="K42">
         <v>350168000.0</v>
       </c>
       <c r="L42">
-        <v>679292000.0</v>
+        <v>350168000.0</v>
       </c>
       <c r="M42">
         <v>679292000.0</v>
       </c>
       <c r="N42">
-        <v>611867000.0</v>
+        <v>679292000.0</v>
       </c>
       <c r="O42">
         <v>611867000.0</v>
       </c>
       <c r="P42">
-        <v>590508000.0</v>
+        <v>611867000.0</v>
       </c>
       <c r="Q42">
         <v>590508000.0</v>
       </c>
       <c r="R42">
-        <v>10311000.0</v>
+        <v>590508000.0</v>
       </c>
       <c r="S42">
         <v>10311000.0</v>
       </c>
       <c r="T42">
-        <v>256590000.0</v>
+        <v>10311000.0</v>
       </c>
       <c r="U42">
         <v>256590000.0</v>
       </c>
       <c r="V42">
+        <v>256590000.0</v>
+      </c>
+      <c r="W42">
         <v>-337291000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>279131000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-316702000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>297263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>581740000.0</v>
       </c>
       <c r="AA42">
         <v>581740000.0</v>
       </c>
       <c r="AB42">
-        <v>726654000.0</v>
+        <v>581740000.0</v>
       </c>
       <c r="AC42">
         <v>726654000.0</v>
       </c>
       <c r="AD42">
-        <v>420388000.0</v>
+        <v>726654000.0</v>
       </c>
       <c r="AE42">
         <v>420388000.0</v>
       </c>
       <c r="AF42">
-        <v>215211000.0</v>
+        <v>420388000.0</v>
       </c>
       <c r="AG42">
         <v>215211000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42">
+        <v>215211000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>9658266000.0</v>
+      </c>
+      <c r="C45">
         <v>4823911000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>9182186000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4897037000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>9291936000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5106760000.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>5246138000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>4213725000.0</v>
+      </c>
+      <c r="C46">
         <v>4823911000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4015254000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4897037000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4264924000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5106760000.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>5246138000.0</v>
       </c>
-      <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
-      <c r="F47">
-[...1 lines deleted...]
-      </c>
+      <c r="F47"/>
       <c r="G47">
         <v>6861974000.0</v>
       </c>
       <c r="H47">
-        <v>6971005000.0</v>
+        <v>6861974000.0</v>
       </c>
       <c r="I47">
         <v>6971005000.0</v>
       </c>
       <c r="J47">
-        <v>7058504000.0</v>
+        <v>6971005000.0</v>
       </c>
       <c r="K47">
         <v>7058504000.0</v>
       </c>
       <c r="L47">
-        <v>7568167000.0</v>
+        <v>7058504000.0</v>
       </c>
       <c r="M47">
         <v>7568167000.0</v>
       </c>
       <c r="N47">
-        <v>7826632000.0</v>
+        <v>7568167000.0</v>
       </c>
       <c r="O47">
         <v>7826632000.0</v>
       </c>
       <c r="P47">
-        <v>8122025000.0</v>
+        <v>7826632000.0</v>
       </c>
       <c r="Q47">
         <v>8122025000.0</v>
       </c>
       <c r="R47">
-        <v>7794468000.0</v>
+        <v>8122025000.0</v>
       </c>
       <c r="S47">
         <v>7794468000.0</v>
       </c>
       <c r="T47">
-        <v>8069033000.0</v>
+        <v>7794468000.0</v>
       </c>
       <c r="U47">
         <v>8069033000.0</v>
       </c>
       <c r="V47">
+        <v>8069033000.0</v>
+      </c>
+      <c r="W47">
         <v>6526675000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>8112608000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5537840000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>7016512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7396535000.0</v>
       </c>
       <c r="AA47">
         <v>7396535000.0</v>
       </c>
       <c r="AB47">
-        <v>7730445000.0</v>
+        <v>7396535000.0</v>
       </c>
       <c r="AC47">
         <v>7730445000.0</v>
       </c>
       <c r="AD47">
-        <v>7492373000.0</v>
+        <v>7730445000.0</v>
       </c>
       <c r="AE47">
         <v>7492373000.0</v>
       </c>
       <c r="AF47">
-        <v>7331042000.0</v>
+        <v>7492373000.0</v>
       </c>
       <c r="AG47">
         <v>7331042000.0</v>
       </c>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47">
+        <v>7331042000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>1765849000.0</v>
+      </c>
+      <c r="C48">
         <v>1731582000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1715142000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1665279000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1629620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1616432000.0</v>
       </c>
       <c r="G48">
         <v>1616432000.0</v>
       </c>
       <c r="H48">
-        <v>1489310000.0</v>
+        <v>1616432000.0</v>
       </c>
       <c r="I48">
         <v>1489310000.0</v>
       </c>
       <c r="J48">
-        <v>1484456000.0</v>
+        <v>1489310000.0</v>
       </c>
       <c r="K48">
         <v>1484456000.0</v>
       </c>
       <c r="L48">
-        <v>1593265000.0</v>
+        <v>1484456000.0</v>
       </c>
       <c r="M48">
         <v>1593265000.0</v>
       </c>
       <c r="N48">
-        <v>1821664000.0</v>
+        <v>1593265000.0</v>
       </c>
       <c r="O48">
         <v>1821664000.0</v>
       </c>
       <c r="P48">
-        <v>1879345000.0</v>
+        <v>1821664000.0</v>
       </c>
       <c r="Q48">
         <v>1879345000.0</v>
       </c>
       <c r="R48">
-        <v>2058613000.0</v>
+        <v>1879345000.0</v>
       </c>
       <c r="S48">
         <v>2058613000.0</v>
       </c>
       <c r="T48">
-        <v>2341253000.0</v>
+        <v>2058613000.0</v>
       </c>
       <c r="U48">
         <v>2341253000.0</v>
       </c>
       <c r="V48">
+        <v>2341253000.0</v>
+      </c>
+      <c r="W48">
         <v>3349998000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2341885000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>3408065000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>2399952000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2396743000.0</v>
       </c>
       <c r="AA48">
         <v>2396743000.0</v>
       </c>
       <c r="AB48">
-        <v>2287741000.0</v>
+        <v>2396743000.0</v>
       </c>
       <c r="AC48">
         <v>2287741000.0</v>
       </c>
       <c r="AD48">
-        <v>2218928000.0</v>
+        <v>2287741000.0</v>
       </c>
       <c r="AE48">
         <v>2218928000.0</v>
       </c>
       <c r="AF48">
-        <v>2194075000.0</v>
+        <v>2218928000.0</v>
       </c>
       <c r="AG48">
         <v>2194075000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:33">
+      <c r="AH48">
+        <v>2194075000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>664682000.0</v>
+      </c>
+      <c r="C50">
         <v>1167982000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>872472000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>484533000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>608871000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>695065000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>952444000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>629132000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>1062086000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>945607000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>616439000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>417577000.0</v>
       </c>
-      <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>375329000.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>489557000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>505540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>432695000.0</v>
       </c>
       <c r="Y50">
         <v>432695000.0</v>
       </c>
       <c r="Z50">
-        <v>633072000.0</v>
+        <v>432695000.0</v>
       </c>
       <c r="AA50">
         <v>633072000.0</v>
       </c>
       <c r="AB50">
-        <v>263261000.0</v>
+        <v>633072000.0</v>
       </c>
       <c r="AC50">
         <v>263261000.0</v>
       </c>
       <c r="AD50">
-        <v>5391088000.0</v>
+        <v>263261000.0</v>
       </c>
       <c r="AE50">
         <v>5391088000.0</v>
       </c>
       <c r="AF50">
-        <v>5350225000.0</v>
+        <v>5391088000.0</v>
       </c>
       <c r="AG50">
         <v>5350225000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50">
+        <v>5350225000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>718000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>375329000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>489557000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>505540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>432695000.0</v>
       </c>
       <c r="Y52">
         <v>432695000.0</v>
       </c>
       <c r="Z52">
-        <v>633072000.0</v>
+        <v>432695000.0</v>
       </c>
       <c r="AA52">
         <v>633072000.0</v>
       </c>
       <c r="AB52">
-        <v>263261000.0</v>
+        <v>633072000.0</v>
       </c>
       <c r="AC52">
         <v>263261000.0</v>
       </c>
       <c r="AD52">
-        <v>5391088000.0</v>
+        <v>263261000.0</v>
       </c>
       <c r="AE52">
         <v>5391088000.0</v>
       </c>
       <c r="AF52">
-        <v>5350225000.0</v>
+        <v>5391088000.0</v>
       </c>
       <c r="AG52">
         <v>5350225000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52">
+        <v>5350225000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
+        <v>302701000.0</v>
+      </c>
+      <c r="C53">
         <v>175755000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>124864000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>79860000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>107464000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>71389000.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>26876000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>55227000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>56577000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>74111000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>82667000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>91119000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>125369000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>118741000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>95716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88979000.0</v>
       </c>
       <c r="Y53">
         <v>88979000.0</v>
       </c>
       <c r="Z53">
-        <v>39489000.0</v>
+        <v>88979000.0</v>
       </c>
       <c r="AA53">
         <v>39489000.0</v>
       </c>
-      <c r="AB53"/>
+      <c r="AB53">
+        <v>39489000.0</v>
+      </c>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-    </row>
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>14426534000.0</v>
+      </c>
+      <c r="C55">
         <v>14399175000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>13498459000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>13694545000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>12862586000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>12472816000.0</v>
       </c>
-      <c r="G55"/>
-      <c r="H55">
+      <c r="H55"/>
+      <c r="I55">
         <v>12633506000.0</v>
       </c>
-      <c r="I55"/>
-      <c r="J55">
+      <c r="J55"/>
+      <c r="K55">
         <v>12680917000.0</v>
       </c>
-      <c r="K55"/>
-      <c r="L55">
+      <c r="L55"/>
+      <c r="M55">
         <v>13474267000.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>13639320000.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>14008158000.0</v>
       </c>
-      <c r="Q55"/>
-      <c r="R55">
+      <c r="R55"/>
+      <c r="S55">
         <v>13277184000.0</v>
       </c>
-      <c r="S55"/>
-      <c r="T55">
+      <c r="T55"/>
+      <c r="U55">
         <v>13722073000.0</v>
       </c>
-      <c r="U55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V55"/>
       <c r="W55">
         <v>13764952000.0</v>
       </c>
       <c r="X55">
-        <v>13170648000.0</v>
+        <v>13764952000.0</v>
       </c>
       <c r="Y55">
         <v>13170648000.0</v>
       </c>
       <c r="Z55">
-        <v>13672447000.0</v>
+        <v>13170648000.0</v>
       </c>
       <c r="AA55">
         <v>13672447000.0</v>
       </c>
       <c r="AB55">
-        <v>13675173000.0</v>
+        <v>13672447000.0</v>
       </c>
       <c r="AC55">
         <v>13675173000.0</v>
       </c>
       <c r="AD55">
-        <v>13212605000.0</v>
+        <v>13675173000.0</v>
       </c>
       <c r="AE55">
         <v>13212605000.0</v>
       </c>
       <c r="AF55">
-        <v>12993784000.0</v>
+        <v>13212605000.0</v>
       </c>
       <c r="AG55">
         <v>12993784000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:33">
+      <c r="AH55">
+        <v>12993784000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>2895256000.0</v>
+      </c>
+      <c r="C56">
         <v>3147700000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2435340000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2456031000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1455767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1306529000.0</v>
       </c>
       <c r="G56">
         <v>1306529000.0</v>
       </c>
       <c r="H56">
-        <v>1237654000.0</v>
+        <v>1306529000.0</v>
       </c>
       <c r="I56">
         <v>1237654000.0</v>
       </c>
       <c r="J56">
-        <v>1152510000.0</v>
+        <v>1237654000.0</v>
       </c>
       <c r="K56">
         <v>1152510000.0</v>
       </c>
       <c r="L56">
-        <v>1344063000.0</v>
+        <v>1152510000.0</v>
       </c>
       <c r="M56">
         <v>1344063000.0</v>
       </c>
       <c r="N56">
-        <v>1336977000.0</v>
+        <v>1344063000.0</v>
       </c>
       <c r="O56">
         <v>1336977000.0</v>
       </c>
       <c r="P56">
-        <v>1480581000.0</v>
+        <v>1336977000.0</v>
       </c>
       <c r="Q56">
         <v>1480581000.0</v>
       </c>
       <c r="R56">
-        <v>1511120000.0</v>
+        <v>1480581000.0</v>
       </c>
       <c r="S56">
         <v>1511120000.0</v>
       </c>
       <c r="T56">
-        <v>1565991000.0</v>
+        <v>1511120000.0</v>
       </c>
       <c r="U56">
         <v>1565991000.0</v>
       </c>
       <c r="V56">
-        <v>1537388000.0</v>
+        <v>1565991000.0</v>
       </c>
       <c r="W56">
         <v>1537388000.0</v>
       </c>
       <c r="X56">
-        <v>1612952000.0</v>
+        <v>1537388000.0</v>
       </c>
       <c r="Y56">
         <v>1612952000.0</v>
       </c>
       <c r="Z56">
-        <v>1692658000.0</v>
+        <v>1612952000.0</v>
       </c>
       <c r="AA56">
         <v>1692658000.0</v>
       </c>
       <c r="AB56">
-        <v>1445505000.0</v>
+        <v>1692658000.0</v>
       </c>
       <c r="AC56">
         <v>1445505000.0</v>
       </c>
       <c r="AD56">
-        <v>1412427000.0</v>
+        <v>1445505000.0</v>
       </c>
       <c r="AE56">
         <v>1412427000.0</v>
       </c>
       <c r="AF56">
-        <v>1408142000.0</v>
+        <v>1412427000.0</v>
       </c>
       <c r="AG56">
         <v>1408142000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:33">
+      <c r="AH56">
+        <v>1408142000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>1559601000.0</v>
+      </c>
+      <c r="C57">
         <v>1926991000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1694590000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1263646000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1468167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424127000.0</v>
       </c>
       <c r="G57">
         <v>1424127000.0</v>
       </c>
       <c r="H57">
-        <v>1726868000.0</v>
+        <v>1424127000.0</v>
       </c>
       <c r="I57">
         <v>1726868000.0</v>
       </c>
       <c r="J57">
-        <v>1330776000.0</v>
+        <v>1726868000.0</v>
       </c>
       <c r="K57">
         <v>1330776000.0</v>
       </c>
       <c r="L57">
-        <v>1952086000.0</v>
+        <v>1330776000.0</v>
       </c>
       <c r="M57">
         <v>1952086000.0</v>
       </c>
       <c r="N57">
-        <v>1796896000.0</v>
+        <v>1952086000.0</v>
       </c>
       <c r="O57">
         <v>1796896000.0</v>
       </c>
       <c r="P57">
-        <v>1541247000.0</v>
+        <v>1796896000.0</v>
       </c>
       <c r="Q57">
         <v>1541247000.0</v>
       </c>
       <c r="R57">
-        <v>1223694000.0</v>
+        <v>1541247000.0</v>
       </c>
       <c r="S57">
         <v>1223694000.0</v>
       </c>
       <c r="T57">
-        <v>1344086000.0</v>
+        <v>1223694000.0</v>
       </c>
       <c r="U57">
         <v>1344086000.0</v>
       </c>
       <c r="V57">
-        <v>1496253000.0</v>
+        <v>1344086000.0</v>
       </c>
       <c r="W57">
         <v>1496253000.0</v>
       </c>
       <c r="X57">
-        <v>1452804000.0</v>
+        <v>1496253000.0</v>
       </c>
       <c r="Y57">
         <v>1452804000.0</v>
       </c>
       <c r="Z57">
-        <v>1675158000.0</v>
+        <v>1452804000.0</v>
       </c>
       <c r="AA57">
         <v>1675158000.0</v>
       </c>
       <c r="AB57">
-        <v>1354076000.0</v>
+        <v>1675158000.0</v>
       </c>
       <c r="AC57">
         <v>1354076000.0</v>
       </c>
       <c r="AD57">
-        <v>1170993000.0</v>
+        <v>1354076000.0</v>
       </c>
       <c r="AE57">
         <v>1170993000.0</v>
       </c>
       <c r="AF57">
-        <v>1753871000.0</v>
+        <v>1170993000.0</v>
       </c>
       <c r="AG57">
         <v>1753871000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:33">
+      <c r="AH57">
+        <v>1753871000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>8826439000.0</v>
+      </c>
+      <c r="C58">
         <v>8879704000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8061289000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>8284871000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7394543000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7167602000.0</v>
       </c>
-      <c r="G58"/>
-      <c r="H58">
+      <c r="H58"/>
+      <c r="I58">
         <v>7208991000.0</v>
       </c>
-      <c r="I58"/>
-      <c r="J58">
+      <c r="J58"/>
+      <c r="K58">
         <v>7126911000.0</v>
       </c>
-      <c r="K58"/>
-      <c r="L58">
+      <c r="L58"/>
+      <c r="M58">
         <v>7424403000.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>7408518000.0</v>
       </c>
-      <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>7693411000.0</v>
       </c>
-      <c r="Q58"/>
-      <c r="R58">
+      <c r="R58"/>
+      <c r="S58">
         <v>7616524000.0</v>
       </c>
-      <c r="S58"/>
-      <c r="T58">
+      <c r="T58"/>
+      <c r="U58">
         <v>7532494000.0</v>
       </c>
-      <c r="U58"/>
-      <c r="V58">
+      <c r="V58"/>
+      <c r="W58">
         <v>7552200000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7239009000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6881697000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6493760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6686242000.0</v>
       </c>
       <c r="AA58">
         <v>6686242000.0</v>
       </c>
       <c r="AB58">
-        <v>6633177000.0</v>
+        <v>6686242000.0</v>
       </c>
       <c r="AC58">
         <v>6633177000.0</v>
       </c>
       <c r="AD58">
-        <v>6582924000.0</v>
+        <v>6633177000.0</v>
       </c>
       <c r="AE58">
         <v>6582924000.0</v>
       </c>
       <c r="AF58">
-        <v>6581350000.0</v>
+        <v>6582924000.0</v>
       </c>
       <c r="AG58">
         <v>6581350000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:33">
+      <c r="AH58">
+        <v>6581350000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>5324429000.0</v>
+      </c>
+      <c r="C60">
         <v>5256120000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5183526000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5162470000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5222420000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5129636000.0</v>
       </c>
-      <c r="G60"/>
-      <c r="H60">
+      <c r="H60"/>
+      <c r="I60">
         <v>5254041000.0</v>
       </c>
-      <c r="I60"/>
-      <c r="J60">
+      <c r="J60"/>
+      <c r="K60">
         <v>5426360000.0</v>
       </c>
-      <c r="K60"/>
-      <c r="L60">
+      <c r="L60"/>
+      <c r="M60">
         <v>5864293000.0</v>
       </c>
-      <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>6025267000.0</v>
       </c>
-      <c r="O60"/>
-      <c r="P60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>6061589000.0</v>
       </c>
-      <c r="Q60"/>
-      <c r="R60">
+      <c r="R60"/>
+      <c r="S60">
         <v>5660660000.0</v>
       </c>
-      <c r="S60"/>
-      <c r="T60">
+      <c r="T60"/>
+      <c r="U60">
         <v>6189579000.0</v>
       </c>
-      <c r="U60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V60"/>
       <c r="W60">
         <v>6212752000.0</v>
       </c>
       <c r="X60">
-        <v>6288951000.0</v>
+        <v>6212752000.0</v>
       </c>
       <c r="Y60">
         <v>6288951000.0</v>
       </c>
       <c r="Z60">
-        <v>6569695000.0</v>
+        <v>6288951000.0</v>
       </c>
       <c r="AA60">
         <v>6569695000.0</v>
       </c>
       <c r="AB60">
-        <v>6602556000.0</v>
+        <v>6569695000.0</v>
       </c>
       <c r="AC60">
         <v>6602556000.0</v>
       </c>
       <c r="AD60">
-        <v>6221757000.0</v>
+        <v>6602556000.0</v>
       </c>
       <c r="AE60">
         <v>6221757000.0</v>
       </c>
       <c r="AF60">
-        <v>5990828000.0</v>
+        <v>6221757000.0</v>
       </c>
       <c r="AG60">
         <v>5990828000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60">
+        <v>5990828000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-5017000.0</v>
       </c>
-      <c r="S61"/>
-      <c r="T61">
+      <c r="T61"/>
+      <c r="U61">
         <v>-5985000.0</v>
       </c>
-      <c r="U61"/>
-      <c r="V61">
+      <c r="V61"/>
+      <c r="W61">
         <v>-3856000.0</v>
       </c>
-      <c r="W61"/>
-      <c r="X61">
+      <c r="X61"/>
+      <c r="Y61">
         <v>-4996000.0</v>
       </c>
-      <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>988888000.0</v>
+      </c>
+      <c r="C2">
         <v>968538000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>975048000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>775627000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>696527000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>671194000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1108647000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1113268000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>955118000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>879390000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>934037000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>912646000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>906747000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-363968000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-462695000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>241118000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>309073000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>196296000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>592286000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>177256000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>208804000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>205924000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>41755000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-152984000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-324487000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>845938000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>813105000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>711771000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>1245184000.0</v>
+      </c>
+      <c r="C9">
         <v>1216818000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1166742000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>686518000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>544522000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>362237000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1322569000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1404589000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1234705000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1176033000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1188587000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1198938000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1174334000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>224186000.0</v>
+      </c>
+      <c r="C10">
         <v>258334000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>280146000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-174443000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-356946000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-537061000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>281664000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>290396000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>250166000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>149561000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>272333000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>314566000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>550987000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>13009000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-12527000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-26477000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>111944000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>106658000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>106120000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>87529000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>102355000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>107071000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>109871000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>331908000.0</v>
+      </c>
+      <c r="C12">
         <v>359117000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>333074000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>216198000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>203962000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>212574000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>224266000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>170073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>107321000.0</v>
+      </c>
+      <c r="C13">
         <v>106096000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>80504000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>11241000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>10138000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>15815000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>13101000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>109888000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>72265000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>162974000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>119007000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
+        <v>-22221000.0</v>
+      </c>
+      <c r="C14">
         <v>-21539000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-17537000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>28933000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>53844000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>253158000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>314454000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>387937000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>439440000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>421606000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>497392000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>535049000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>554763000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>112293000.0</v>
+      </c>
+      <c r="C15">
         <v>161387000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>184139000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-158519000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-290575000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-460161000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>152485000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>192905000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>157997000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>106054000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>140131000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>180889000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>392298000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-158519000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-290575000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-460161000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>152485000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>192905000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>157997000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>106054000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>140131000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>180889000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>392298000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>134514000.0</v>
+      </c>
+      <c r="C17">
         <v>182926000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>201676000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-187452000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-344419000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-510584000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>169720000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>183738000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>144046000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>62032000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>169978000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>207495000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>441116000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-224587000.0</v>
+      </c>
+      <c r="C18">
         <v>-253021000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-252570000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-204957000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-193824000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-196759000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-202119000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-148770000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-116913000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-102236000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>235699000.0</v>
+      </c>
+      <c r="C21">
         <v>187563000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>205656000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-102311000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-328724000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-414193000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>294765000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>180508000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>177901000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-13413000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>153326000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>208804000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>205924000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>657651000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>529755000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>700010000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>726829000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>714043000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>684999000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>703160000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>684459000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>671975000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>246627000.0</v>
+      </c>
+      <c r="C25">
         <v>262274000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>268839000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>278670000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>318736000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>322643000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>340008000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>352636000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>328723000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>396802000.0</v>
+      </c>
+      <c r="C28">
         <v>370017000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>321274000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>260336000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>250839000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>295177000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>381441000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>353850000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>309889000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>290910000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>292348000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>305675000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>296435000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>89672000.0</v>
+      </c>
+      <c r="C29">
         <v>75408000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>78470000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13009000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-12527000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-26477000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>111944000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>106658000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>106120000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>87529000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>102355000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>1998373000.0</v>
+      </c>
+      <c r="C30">
         <v>1997793000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1936134000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1564456000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1569773000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1447624000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2190959000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2210922000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1995758000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1875744000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1945368000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1902780000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1875157000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>-18677000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>53870000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-35839000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>95077000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>105762000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>345063000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>2234072000.0</v>
+      </c>
+      <c r="C32">
         <v>2185356000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2141790000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1462145000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1241049000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1033431000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2431216000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2517857000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2189823000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2055423000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2122624000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2111584000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2081081000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2">
         <v>295390000.0</v>
       </c>
       <c r="O2"/>
       <c r="P2">
         <v>574269000.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2">
         <v>534378000.0</v>
       </c>
       <c r="S2">
@@ -7800,117 +8097,117 @@
       </c>
       <c r="W2">
         <v>257155500.0</v>
       </c>
       <c r="X2">
         <v>528035000.0</v>
       </c>
       <c r="Y2">
         <v>264017500.0</v>
       </c>
       <c r="Z2">
         <v>213541500.0</v>
       </c>
       <c r="AA2">
         <v>213541500.0</v>
       </c>
       <c r="AB2">
         <v>226524000.0</v>
       </c>
       <c r="AC2">
         <v>226524000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>64683000.0</v>
       </c>
       <c r="C5">
         <v>64683000.0</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-46782000.0</v>
       </c>
       <c r="G5">
         <v>-46782000.0</v>
       </c>
       <c r="H5">
         <v>-107885000.0</v>
       </c>
       <c r="I5">
         <v>-107885000.0</v>
       </c>
       <c r="J5">
         <v>-74099000.0</v>
       </c>
       <c r="K5">
@@ -7947,150 +8244,150 @@
       </c>
       <c r="W5">
         <v>59367000.0</v>
       </c>
       <c r="X5">
         <v>65963000.0</v>
       </c>
       <c r="Y5">
         <v>65963000.0</v>
       </c>
       <c r="Z5">
         <v>32185000.0</v>
       </c>
       <c r="AA5">
         <v>32185000.0</v>
       </c>
       <c r="AB5">
         <v>55866000.0</v>
       </c>
       <c r="AC5">
         <v>55866000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9">
         <v>158146000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9">
         <v>661953000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9">
         <v>660616000.0</v>
       </c>
       <c r="S9">
@@ -8107,51 +8404,51 @@
       </c>
       <c r="W9">
         <v>330616000.0</v>
       </c>
       <c r="X9">
         <v>672033000.0</v>
       </c>
       <c r="Y9">
         <v>336016500.0</v>
       </c>
       <c r="Z9">
         <v>281336000.0</v>
       </c>
       <c r="AA9">
         <v>281336000.0</v>
       </c>
       <c r="AB9">
         <v>305082000.0</v>
       </c>
       <c r="AC9">
         <v>305082000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10">
         <v>-327354000.0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>92601000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10">
         <v>189063000.0</v>
       </c>
       <c r="S10">
@@ -8168,51 +8465,51 @@
       </c>
       <c r="W10">
         <v>106186000.0</v>
       </c>
       <c r="X10">
         <v>149063000.0</v>
       </c>
       <c r="Y10">
         <v>74531500.0</v>
       </c>
       <c r="Z10">
         <v>50551500.0</v>
       </c>
       <c r="AA10">
         <v>50551500.0</v>
       </c>
       <c r="AB10">
         <v>69170000.0</v>
       </c>
       <c r="AC10">
         <v>69170000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>20262500.0</v>
       </c>
       <c r="C11">
         <v>20262500.0</v>
       </c>
       <c r="D11">
         <v>7556000.0</v>
       </c>
       <c r="E11">
         <v>7556000.0</v>
       </c>
       <c r="F11">
         <v>-1051500.0</v>
       </c>
       <c r="G11">
         <v>-1051500.0</v>
       </c>
       <c r="H11">
         <v>-2688000.0</v>
       </c>
       <c r="I11">
         <v>-2688000.0</v>
       </c>
@@ -8257,51 +8554,51 @@
       </c>
       <c r="W11">
         <v>29876500.0</v>
       </c>
       <c r="X11">
         <v>29383500.0</v>
       </c>
       <c r="Y11">
         <v>29383500.0</v>
       </c>
       <c r="Z11">
         <v>23676500.0</v>
       </c>
       <c r="AA11">
         <v>23676500.0</v>
       </c>
       <c r="AB11">
         <v>21590500.0</v>
       </c>
       <c r="AC11">
         <v>21590500.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12">
         <v>21936000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12">
         <v>20371000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12">
         <v>55186000.0</v>
       </c>
       <c r="S12">
@@ -8318,96 +8615,96 @@
       </c>
       <c r="W12">
         <v>38123500.0</v>
       </c>
       <c r="X12">
         <v>18550000.0</v>
       </c>
       <c r="Y12">
         <v>33673000.0</v>
       </c>
       <c r="Z12">
         <v>32768000.0</v>
       </c>
       <c r="AA12">
         <v>32768000.0</v>
       </c>
       <c r="AB12">
         <v>29089000.0</v>
       </c>
       <c r="AC12">
         <v>29089000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13">
         <v>72819000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13">
         <v>25600000.0</v>
       </c>
       <c r="Q13"/>
       <c r="R13">
         <v>12499000.0</v>
       </c>
       <c r="S13"/>
       <c r="T13">
         <v>20149000.0</v>
       </c>
       <c r="U13"/>
       <c r="V13">
         <v>89739000.0</v>
       </c>
       <c r="W13"/>
       <c r="X13">
         <v>37117000.0</v>
       </c>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>205535000.0</v>
       </c>
       <c r="K14">
         <v>205535000.0</v>
       </c>
       <c r="L14">
         <v>253158000.0</v>
       </c>
       <c r="M14">
         <v>253158000.0</v>
       </c>
       <c r="N14">
         <v>257312000.0</v>
       </c>
       <c r="O14">
@@ -8436,51 +8733,51 @@
       </c>
       <c r="W14">
         <v>416510000.0</v>
       </c>
       <c r="X14">
         <v>439440000.0</v>
       </c>
       <c r="Y14">
         <v>439440000.0</v>
       </c>
       <c r="Z14">
         <v>407924000.0</v>
       </c>
       <c r="AA14">
         <v>407924000.0</v>
       </c>
       <c r="AB14">
         <v>421606000.0</v>
       </c>
       <c r="AC14">
         <v>421606000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15">
         <v>-282627000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
         <v>37424000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15">
         <v>115061000.0</v>
       </c>
       <c r="S15">
@@ -8497,51 +8794,51 @@
       </c>
       <c r="W15">
         <v>76429000.0</v>
       </c>
       <c r="X15">
         <v>96297000.0</v>
       </c>
       <c r="Y15">
         <v>48148500.0</v>
       </c>
       <c r="Z15">
         <v>30850000.0</v>
       </c>
       <c r="AA15">
         <v>30850000.0</v>
       </c>
       <c r="AB15">
         <v>54898500.0</v>
       </c>
       <c r="AC15">
         <v>54898500.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16">
         <v>65682000.0</v>
       </c>
       <c r="C16">
         <v>65682000.0</v>
       </c>
       <c r="D16">
         <v>-150000.0</v>
       </c>
       <c r="E16">
         <v>-150000.0</v>
       </c>
       <c r="F16">
         <v>-79109500.0</v>
       </c>
       <c r="G16">
         <v>-79109500.0</v>
       </c>
       <c r="H16">
         <v>-115401000.0</v>
       </c>
       <c r="I16">
         <v>-115401000.0</v>
       </c>
@@ -8586,51 +8883,51 @@
       </c>
       <c r="W16">
         <v>76429000.0</v>
       </c>
       <c r="X16">
         <v>96297000.0</v>
       </c>
       <c r="Y16">
         <v>48148500.0</v>
       </c>
       <c r="Z16">
         <v>30850000.0</v>
       </c>
       <c r="AA16">
         <v>30850000.0</v>
       </c>
       <c r="AB16">
         <v>54898500.0</v>
       </c>
       <c r="AC16">
         <v>54898500.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17">
         <v>62461500.0</v>
       </c>
       <c r="S17">
         <v>62461500.0</v>
       </c>
       <c r="T17">
         <v>15559500.0</v>
@@ -8643,150 +8940,150 @@
       </c>
       <c r="W17">
         <v>76309500.0</v>
       </c>
       <c r="X17">
         <v>45148000.0</v>
       </c>
       <c r="Y17">
         <v>45148000.0</v>
       </c>
       <c r="Z17">
         <v>26875000.0</v>
       </c>
       <c r="AA17">
         <v>26875000.0</v>
       </c>
       <c r="AB17">
         <v>47579500.0</v>
       </c>
       <c r="AC17">
         <v>47579500.0</v>
       </c>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21">
         <v>-254535000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>118201000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21">
         <v>176564000.0</v>
       </c>
       <c r="S21">
@@ -8803,84 +9100,84 @@
       </c>
       <c r="W21">
         <v>59367000.0</v>
       </c>
       <c r="X21">
         <v>111946000.0</v>
       </c>
       <c r="Y21">
         <v>65963000.0</v>
       </c>
       <c r="Z21">
         <v>32185000.0</v>
       </c>
       <c r="AA21">
         <v>32185000.0</v>
       </c>
       <c r="AB21">
         <v>55866000.0</v>
       </c>
       <c r="AC21">
         <v>55866000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
         <v>147712500.0</v>
       </c>
       <c r="C23">
         <v>147712500.0</v>
       </c>
       <c r="D23">
         <v>147712500.0</v>
       </c>
       <c r="E23">
         <v>147712500.0</v>
       </c>
       <c r="F23">
         <v>135942500.0</v>
       </c>
       <c r="G23">
         <v>135942500.0</v>
       </c>
       <c r="H23">
         <v>195889000.0</v>
       </c>
       <c r="I23">
         <v>195889000.0</v>
       </c>
@@ -8925,183 +9222,183 @@
       </c>
       <c r="W23">
         <v>187411500.0</v>
       </c>
       <c r="X23">
         <v>179787000.0</v>
       </c>
       <c r="Y23">
         <v>179787000.0</v>
       </c>
       <c r="Z23">
         <v>177234500.0</v>
       </c>
       <c r="AA23">
         <v>177234500.0</v>
       </c>
       <c r="AB23">
         <v>167352000.0</v>
       </c>
       <c r="AC23">
         <v>167352000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28">
         <v>144144000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>185029000.0</v>
       </c>
       <c r="Q28"/>
       <c r="R28">
         <v>196412000.0</v>
       </c>
       <c r="S28">
@@ -9118,96 +9415,96 @@
       </c>
       <c r="W28">
         <v>83837500.0</v>
       </c>
       <c r="X28">
         <v>166056000.0</v>
       </c>
       <c r="Y28">
         <v>90266500.0</v>
       </c>
       <c r="Z28">
         <v>71916500.0</v>
       </c>
       <c r="AA28">
         <v>71916500.0</v>
       </c>
       <c r="AB28">
         <v>81864000.0</v>
       </c>
       <c r="AC28">
         <v>81864000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29">
         <v>-15133000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29">
         <v>47804000.0</v>
       </c>
       <c r="Q29"/>
       <c r="R29">
         <v>64140000.0</v>
       </c>
       <c r="S29"/>
       <c r="T29">
         <v>46905000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29">
         <v>59753000.0</v>
       </c>
       <c r="W29"/>
       <c r="X29">
         <v>58767000.0</v>
       </c>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30">
         <v>536808000.0</v>
       </c>
       <c r="S30">
         <v>536808000.0</v>
       </c>
       <c r="T30">
         <v>575987500.0</v>
@@ -9220,51 +9517,51 @@
       </c>
       <c r="W30">
         <v>528404500.0</v>
       </c>
       <c r="X30">
         <v>534071000.0</v>
       </c>
       <c r="Y30">
         <v>534071000.0</v>
       </c>
       <c r="Z30">
         <v>462692500.0</v>
       </c>
       <c r="AA30">
         <v>462692500.0</v>
       </c>
       <c r="AB30">
         <v>475740000.0</v>
       </c>
       <c r="AC30">
         <v>475740000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31">
         <v>33842500.0</v>
       </c>
       <c r="S31">
         <v>33842500.0</v>
       </c>
       <c r="T31">
         <v>-56157500.0</v>
@@ -9277,51 +9574,51 @@
       </c>
       <c r="W31">
         <v>46819000.0</v>
       </c>
       <c r="X31">
         <v>8568500.0</v>
       </c>
       <c r="Y31">
         <v>8568500.0</v>
       </c>
       <c r="Z31">
         <v>18366500.0</v>
       </c>
       <c r="AA31">
         <v>18366500.0</v>
       </c>
       <c r="AB31">
         <v>13304000.0</v>
       </c>
       <c r="AC31">
         <v>13304000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32">
         <v>453536000.0</v>
       </c>
       <c r="O32"/>
       <c r="P32">
         <v>1236222000.0</v>
       </c>
       <c r="Q32"/>
       <c r="R32">
         <v>1194994000.0</v>
       </c>
       <c r="S32">
@@ -9357,1246 +9654,1311 @@
       <c r="AC32">
         <v>531606000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>1817076000.0</v>
+      </c>
+      <c r="C2">
         <v>870797000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>753002000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>745540000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>924457000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>909496000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>970410000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>797278000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>777577000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>67650000</v>
+      </c>
+      <c r="C3">
         <v>119864000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>155186000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>144905000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>71254000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>110700000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>231273000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>154340000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>374640000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>481126000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>724187000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>836553000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>594135000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>390941000.0</v>
+      </c>
+      <c r="C6">
         <v>954611000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>114851000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>61170000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-178917000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>14961000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-60914000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>173132000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>19701000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-115847000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-434411000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>216400000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>290151000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>-7803000.0</v>
+      </c>
+      <c r="C7">
         <v>-14328000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>21932000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-38033000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-33525000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-22986000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-57373000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>42628000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>192200000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>20874000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>68396000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-20262000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>38590000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-19410000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2603000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-39841000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>23579000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-29310000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>4748000.0</v>
+      </c>
+      <c r="C10">
         <v>1728000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1954000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2128000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9767000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9206000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>66361000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9981000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>32320000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>843000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3636000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2661000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1371000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-64951000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-102517000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-109634000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-8580000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>177469000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>98517000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>69088000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>12795000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>88475000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-139068000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-205220000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-204700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-141851000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-205260000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-132128000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-179299000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-187209000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-391107000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>785000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5103000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6162000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2637000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1821000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-3712000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3809000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-2480000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-714000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>246627000.0</v>
+      </c>
+      <c r="C14">
         <v>262274000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>268839000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>278670000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>312155000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>319726000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>337548000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>336841000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>313420000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>309462000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>324779000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>300811000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>304902000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>-68769000.0</v>
+      </c>
+      <c r="C15">
         <v>-91646000.0</v>
       </c>
-      <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>101387000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>87610000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>64494000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>46058000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>50664000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>40283000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>72504000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>2241234000.0</v>
+      </c>
+      <c r="C16">
         <v>1817076000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>870797000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>753002000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>745540000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>924457000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>909496000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>970410000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>797278000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>777577000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>91802000.0</v>
+      </c>
+      <c r="C18">
         <v>25294000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>83644000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-235943000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-264309000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-498235000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-113105000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>147840000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>43636000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
+        <v>-175348000.0</v>
+      </c>
+      <c r="C19">
         <v>-17091000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-82610000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>88166000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>38601000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>40632000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-22298000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>33875000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>94057000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-542191000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-82782000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-150077000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-20317000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20">
+        <v>-5607000.0</v>
+      </c>
+      <c r="C20">
         <v>-5335000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>-13900000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>-6139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>2289000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>338979000.0</v>
+      </c>
+      <c r="C21">
         <v>783920000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>61209000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>88555000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-102947000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>378408000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>82689000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-6658000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-188605000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>147304000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>154817000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>304293000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>532428000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>112293000.0</v>
+      </c>
+      <c r="C22">
         <v>161387000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>184139000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-158519000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-290575000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-460161000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>152485000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>192905000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>157997000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>149561000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>272333000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>180889000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>392298000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-5301000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-12187000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-51719000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-19013000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-20915000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-30564000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-908000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-23177000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-7022000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>112492000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>71256000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>143011000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>84546000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>122577000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>29849000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-90221000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>28406000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>143939000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>224587000.0</v>
+      </c>
+      <c r="C25">
         <v>259320000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>252570000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>203504000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>174824000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>196759000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>202119000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>148770000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>116913000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2129000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-5635000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6306000.0</v>
       </c>
       <c r="J26">
         <v>6306000.0</v>
       </c>
       <c r="K26">
+        <v>6306000.0</v>
+      </c>
+      <c r="L26">
         <v>44000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>637478000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>453000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27">
+        <v>10254000.0</v>
+      </c>
+      <c r="C27">
         <v>10119000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7889000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5241000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2337000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1153000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2077000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>-108248000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>366221000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-72546000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-118916000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-267708000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>70682000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>86079000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>878311000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>453355000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>159452000.0</v>
+      </c>
+      <c r="C29">
         <v>145158000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>238830000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-91038000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-144432000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-362550000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>230420000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>446318000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>473660000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>392304000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>338912000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>348108000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>383038000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>79756000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-23355000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-221259000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-128293000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-203913000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-542191000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-814408000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-991333000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-540391000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>33090500</v>
       </c>
       <c r="D3">
         <v>33090500</v>
       </c>
       <c r="E3">
         <v>33090500</v>
       </c>
       <c r="F3">
         <v>33090500</v>
       </c>
       <c r="G3">
         <v>30666500</v>
       </c>
       <c r="H3">
         <v>30666500</v>
       </c>
       <c r="I3">
         <v>16923500</v>
       </c>
@@ -10644,119 +11006,119 @@
       </c>
       <c r="X3">
         <v>59734500</v>
       </c>
       <c r="Y3">
         <v>231261000</v>
       </c>
       <c r="Z3">
         <v>89263500</v>
       </c>
       <c r="AA3">
         <v>98056500</v>
       </c>
       <c r="AB3">
         <v>98056500</v>
       </c>
       <c r="AC3">
         <v>102343000</v>
       </c>
       <c r="AD3">
         <v>102343000</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-23745500.0</v>
       </c>
       <c r="D6">
         <v>-23745500.0</v>
       </c>
       <c r="E6">
         <v>-23745500.0</v>
       </c>
       <c r="F6">
         <v>-23745500.0</v>
       </c>
       <c r="G6">
         <v>-66103500.0</v>
       </c>
       <c r="H6">
         <v>-66103500.0</v>
       </c>
       <c r="I6">
         <v>27328000.0</v>
       </c>
       <c r="J6">
         <v>27328000.0</v>
@@ -10800,119 +11162,119 @@
       </c>
       <c r="X6">
         <v>55423500.0</v>
       </c>
       <c r="Y6">
         <v>19701000.0</v>
       </c>
       <c r="Z6">
         <v>20979500.0</v>
       </c>
       <c r="AA6">
         <v>-11129000.0</v>
       </c>
       <c r="AB6">
         <v>-11129000.0</v>
       </c>
       <c r="AC6">
         <v>16747500.0</v>
       </c>
       <c r="AD6">
         <v>16747500.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
         <v>10437000.0</v>
       </c>
       <c r="J9">
         <v>10437000.0</v>
       </c>
       <c r="K9">
         <v>10437000.0</v>
       </c>
       <c r="L9">
         <v>10437000.0</v>
       </c>
       <c r="M9">
         <v>34198000.0</v>
       </c>
       <c r="N9">
         <v>34198000.0</v>
@@ -10938,51 +11300,51 @@
       </c>
       <c r="X9">
         <v>19295000.0</v>
       </c>
       <c r="Y9">
         <v>-9705000.0</v>
       </c>
       <c r="Z9">
         <v>-9705000.0</v>
       </c>
       <c r="AA9">
         <v>-9705000.0</v>
       </c>
       <c r="AB9">
         <v>-9705000.0</v>
       </c>
       <c r="AC9">
         <v>-1301500.0</v>
       </c>
       <c r="AD9">
         <v>-1301500.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>4883500.0</v>
       </c>
       <c r="J10">
         <v>4883500.0</v>
       </c>
       <c r="K10">
         <v>4883500.0</v>
       </c>
       <c r="L10">
         <v>4883500.0</v>
       </c>
       <c r="M10">
         <v>4603000.0</v>
       </c>
       <c r="N10">
         <v>4603000.0</v>
@@ -11008,51 +11370,51 @@
       </c>
       <c r="X10">
         <v>4990500.0</v>
       </c>
       <c r="Y10">
         <v>16160000.0</v>
       </c>
       <c r="Z10">
         <v>16160000.0</v>
       </c>
       <c r="AA10">
         <v>16160000.0</v>
       </c>
       <c r="AB10">
         <v>16160000.0</v>
       </c>
       <c r="AC10">
         <v>421500.0</v>
       </c>
       <c r="AD10">
         <v>421500.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>0.0</v>
       </c>
       <c r="D11">
         <v>0.0</v>
       </c>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>-32475500.0</v>
       </c>
       <c r="J11">
         <v>-32475500.0</v>
@@ -11098,51 +11460,51 @@
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>88734500.0</v>
       </c>
       <c r="Z11">
         <v>88734500.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>49258500.0</v>
       </c>
       <c r="AD11">
         <v>49258500.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-111621000.0</v>
       </c>
       <c r="D12">
         <v>-111621000.0</v>
       </c>
       <c r="E12">
         <v>-111621000.0</v>
       </c>
       <c r="F12">
         <v>-111621000.0</v>
       </c>
       <c r="G12">
         <v>-60845500.0</v>
       </c>
       <c r="H12">
         <v>-60845500.0</v>
       </c>
       <c r="I12">
         <v>45675500.0</v>
       </c>
       <c r="J12">
         <v>45675500.0</v>
@@ -11188,51 +11550,51 @@
       </c>
       <c r="X12">
         <v>-103761500.0</v>
       </c>
       <c r="Y12">
         <v>-39536500.0</v>
       </c>
       <c r="Z12">
         <v>-39536500.0</v>
       </c>
       <c r="AA12">
         <v>-63093500.0</v>
       </c>
       <c r="AB12">
         <v>-63093500.0</v>
       </c>
       <c r="AC12">
         <v>-9163000.0</v>
       </c>
       <c r="AD12">
         <v>-9163000.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
         <v>392500.0</v>
       </c>
       <c r="J13">
         <v>392500.0</v>
       </c>
       <c r="K13">
         <v>392500.0</v>
       </c>
       <c r="L13">
         <v>392500.0</v>
       </c>
       <c r="M13">
         <v>2551500.0</v>
       </c>
       <c r="N13">
         <v>2551500.0</v>
@@ -11266,51 +11628,51 @@
       </c>
       <c r="X13">
         <v>1318500.0</v>
       </c>
       <c r="Y13">
         <v>910500.0</v>
       </c>
       <c r="Z13">
         <v>910500.0</v>
       </c>
       <c r="AA13">
         <v>910500.0</v>
       </c>
       <c r="AB13">
         <v>910500.0</v>
       </c>
       <c r="AC13">
         <v>-1856000.0</v>
       </c>
       <c r="AD13">
         <v>-1856000.0</v>
       </c>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>67080500.0</v>
       </c>
       <c r="D14">
         <v>67080500.0</v>
       </c>
       <c r="E14">
         <v>67080500.0</v>
       </c>
       <c r="F14">
         <v>67080500.0</v>
       </c>
       <c r="G14">
         <v>72159500.0</v>
       </c>
       <c r="H14">
         <v>72159500.0</v>
       </c>
       <c r="I14">
         <v>73256500.0</v>
       </c>
       <c r="J14">
         <v>73256500.0</v>
@@ -11352,51 +11714,51 @@
       </c>
       <c r="X14">
         <v>86434500.0</v>
       </c>
       <c r="Y14">
         <v>80265000.0</v>
       </c>
       <c r="Z14">
         <v>80265000.0</v>
       </c>
       <c r="AA14">
         <v>76445000.0</v>
       </c>
       <c r="AB14">
         <v>76445000.0</v>
       </c>
       <c r="AC14">
         <v>76238500.0</v>
       </c>
       <c r="AD14">
         <v>76238500.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>822500.0</v>
       </c>
       <c r="L15">
         <v>822500.0</v>
       </c>
       <c r="M15">
         <v>822500.0</v>
       </c>
       <c r="N15">
         <v>822500.0</v>
       </c>
       <c r="O15">
         <v>1366500.0</v>
       </c>
@@ -11424,153 +11786,153 @@
       </c>
       <c r="X15">
         <v>27526500.0</v>
       </c>
       <c r="Y15">
         <v>64494000.0</v>
       </c>
       <c r="Z15">
         <v>6905000.0</v>
       </c>
       <c r="AA15">
         <v>25342000.0</v>
       </c>
       <c r="AB15">
         <v>25342000.0</v>
       </c>
       <c r="AC15">
         <v>3977000.0</v>
       </c>
       <c r="AD15">
         <v>3977000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-20251500.0</v>
       </c>
       <c r="D19">
         <v>-20251500.0</v>
       </c>
       <c r="E19">
         <v>-20251500.0</v>
       </c>
       <c r="F19">
         <v>-20251500.0</v>
       </c>
       <c r="G19">
         <v>15976500.0</v>
       </c>
       <c r="H19">
         <v>15976500.0</v>
       </c>
       <c r="I19">
         <v>-3261000.0</v>
       </c>
       <c r="J19">
         <v>-3261000.0</v>
@@ -11612,85 +11974,85 @@
       </c>
       <c r="X19">
         <v>1540000.0</v>
       </c>
       <c r="Y19">
         <v>5618500.0</v>
       </c>
       <c r="Z19">
         <v>5618500.0</v>
       </c>
       <c r="AA19">
         <v>41410000.0</v>
       </c>
       <c r="AB19">
         <v>41410000.0</v>
       </c>
       <c r="AC19">
         <v>43289500.0</v>
       </c>
       <c r="AD19">
         <v>43289500.0</v>
       </c>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>7191000.0</v>
       </c>
       <c r="D21">
         <v>7191000.0</v>
       </c>
       <c r="E21">
         <v>7191000.0</v>
       </c>
       <c r="F21">
         <v>7191000.0</v>
       </c>
       <c r="G21">
         <v>20246500.0</v>
       </c>
       <c r="H21">
         <v>20246500.0</v>
       </c>
       <c r="I21">
         <v>19247000.0</v>
       </c>
       <c r="J21">
         <v>19247000.0</v>
@@ -11736,51 +12098,51 @@
       </c>
       <c r="X21">
         <v>74378500.0</v>
       </c>
       <c r="Y21">
         <v>-93241500.0</v>
       </c>
       <c r="Z21">
         <v>-93241500.0</v>
       </c>
       <c r="AA21">
         <v>-1061000.0</v>
       </c>
       <c r="AB21">
         <v>-1061000.0</v>
       </c>
       <c r="AC21">
         <v>-8066500.0</v>
       </c>
       <c r="AD21">
         <v>-8066500.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>26387500.0</v>
       </c>
       <c r="C22">
         <v>65682000.0</v>
       </c>
       <c r="D22">
         <v>65682000.0</v>
       </c>
       <c r="E22">
         <v>-150000.0</v>
       </c>
       <c r="F22">
         <v>-150000.0</v>
       </c>
       <c r="G22">
         <v>-79109500.0</v>
       </c>
       <c r="H22">
         <v>-79109500.0</v>
       </c>
       <c r="I22">
         <v>-115401000.0</v>
       </c>
@@ -11824,51 +12186,51 @@
       </c>
       <c r="X22">
         <v>76429000.0</v>
       </c>
       <c r="Y22">
         <v>48148500.0</v>
       </c>
       <c r="Z22">
         <v>48148500.0</v>
       </c>
       <c r="AA22">
         <v>30850000.0</v>
       </c>
       <c r="AB22">
         <v>30850000.0</v>
       </c>
       <c r="AC22">
         <v>54898500.0</v>
       </c>
       <c r="AD22">
         <v>54898500.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23">
         <v>-1828000.0</v>
       </c>
       <c r="J23">
         <v>-1828000.0</v>
       </c>
       <c r="K23">
         <v>-1828000.0</v>
       </c>
       <c r="L23">
         <v>-1828000.0</v>
       </c>
       <c r="M23">
         <v>-4727000.0</v>
       </c>
       <c r="N23">
         <v>-4727000.0</v>
@@ -11902,51 +12264,51 @@
       </c>
       <c r="X23">
         <v>-9506500.0</v>
       </c>
       <c r="Y23">
         <v>-26820000.0</v>
       </c>
       <c r="Z23">
         <v>-8707500.0</v>
       </c>
       <c r="AA23">
         <v>-1750000.0</v>
       </c>
       <c r="AB23">
         <v>-1750000.0</v>
       </c>
       <c r="AC23">
         <v>-15282000.0</v>
       </c>
       <c r="AD23">
         <v>-15282000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>8873500.0</v>
       </c>
       <c r="D24">
         <v>8873500.0</v>
       </c>
       <c r="E24">
         <v>8873500.0</v>
       </c>
       <c r="F24">
         <v>8873500.0</v>
       </c>
       <c r="G24">
         <v>5468500.0</v>
       </c>
       <c r="H24">
         <v>5468500.0</v>
       </c>
       <c r="I24">
         <v>43908500.0</v>
       </c>
       <c r="J24">
         <v>43908500.0</v>
@@ -11992,85 +12354,85 @@
       </c>
       <c r="X24">
         <v>12477500.0</v>
       </c>
       <c r="Y24">
         <v>27348000.0</v>
       </c>
       <c r="Z24">
         <v>36258500.0</v>
       </c>
       <c r="AA24">
         <v>25030000.0</v>
       </c>
       <c r="AB24">
         <v>25030000.0</v>
       </c>
       <c r="AC24">
         <v>3278500.0</v>
       </c>
       <c r="AD24">
         <v>3278500.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26">
         <v>-2129000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
         <v>-5635000.0</v>
       </c>
@@ -12078,85 +12440,85 @@
       <c r="W26">
         <v>-717000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26">
         <v>6306000.0</v>
       </c>
       <c r="Z26">
         <v>2797500.0</v>
       </c>
       <c r="AA26">
         <v>355500.0</v>
       </c>
       <c r="AB26">
         <v>355500.0</v>
       </c>
       <c r="AC26">
         <v>355500.0</v>
       </c>
       <c r="AD26">
         <v>355500.0</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>3061500.0</v>
       </c>
       <c r="D28">
         <v>3061500.0</v>
       </c>
       <c r="E28">
         <v>3061500.0</v>
       </c>
       <c r="F28">
         <v>3061500.0</v>
       </c>
       <c r="G28">
         <v>20025500.0</v>
       </c>
       <c r="H28">
         <v>20025500.0</v>
       </c>
       <c r="I28">
         <v>17419000.0</v>
       </c>
       <c r="J28">
         <v>17419000.0</v>
@@ -12200,51 +12562,51 @@
       </c>
       <c r="X28">
         <v>46493500.0</v>
       </c>
       <c r="Y28">
         <v>-267708000.0</v>
       </c>
       <c r="Z28">
         <v>-106056500.0</v>
       </c>
       <c r="AA28">
         <v>-27797500.0</v>
       </c>
       <c r="AB28">
         <v>-27797500.0</v>
       </c>
       <c r="AC28">
         <v>-27325500.0</v>
       </c>
       <c r="AD28">
         <v>-27325500.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>21141500.0</v>
       </c>
       <c r="D29">
         <v>21141500.0</v>
       </c>
       <c r="E29">
         <v>21141500.0</v>
       </c>
       <c r="F29">
         <v>21141500.0</v>
       </c>
       <c r="G29">
         <v>-67795500.0</v>
       </c>
       <c r="H29">
         <v>-67795500.0</v>
       </c>
       <c r="I29">
         <v>-9941000.0</v>
       </c>
       <c r="J29">
         <v>-9941000.0</v>
@@ -12290,51 +12652,51 @@
       </c>
       <c r="X29">
         <v>59102000.0</v>
       </c>
       <c r="Y29">
         <v>473660000.0</v>
       </c>
       <c r="Z29">
         <v>192628500.0</v>
       </c>
       <c r="AA29">
         <v>44201500.0</v>
       </c>
       <c r="AB29">
         <v>44201500.0</v>
       </c>
       <c r="AC29">
         <v>176148000.0</v>
       </c>
       <c r="AD29">
         <v>176148000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>-44468500.0</v>
       </c>
       <c r="D30">
         <v>-44468500.0</v>
       </c>
       <c r="E30">
         <v>-44468500.0</v>
       </c>
       <c r="F30">
         <v>-44468500.0</v>
       </c>
       <c r="G30">
         <v>2203500.0</v>
       </c>
       <c r="H30">
         <v>2203500.0</v>
       </c>
       <c r="I30">
         <v>21791500.0</v>
       </c>
       <c r="J30">
         <v>21791500.0</v>