--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5322,777 +5325,783 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN62"/>
+  <dimension ref="A1:DO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
+      <c r="DO1" t="s">
+        <v>180</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>237500000.0</v>
+      </c>
+      <c r="C2">
         <v>169400000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>181800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>137500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>155800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>136700000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>172500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>168800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>159800000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>162300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>169200000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>159700000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>146400000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>204200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>209700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>236800000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>212900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>232600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>196000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>137300000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>161300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>153000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>135000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>159800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>161600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>143700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>148100000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>175800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>140900000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>165300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>183200000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>194400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>154400000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>167000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>182300000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>206100000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>148400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>176000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>148300000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>159200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>70500000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>98800000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>73600000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>118100000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>95800000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>129900000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>131600000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>135500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>90700000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>118700000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>104700000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>174900000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>160000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>182800000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>171400000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>237700000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>167100000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>217000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>158100000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>206000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>183200000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>194500000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>169400000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>441000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>486000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>470400000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>359900000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>436700000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>627600000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>703900000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>670600000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>629400000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>640700000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>655700000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>467600000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>297400000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>356200000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>282200000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>218100000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>205600000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>167100000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>177500000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>174300000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>202100000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>165800000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>192300000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>189000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>154000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>136400000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>161700000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>192100000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>152300000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>148900000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>195000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>130900000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>109585000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>106780000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>131928000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>103097000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>118476000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>107276000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>104230000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>77419000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>118935000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>92300000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>103500000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>88800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>85700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>65500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>93400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>81900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>63300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>68400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>79500000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>56000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>58100000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>63200000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>109300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6169,52 +6178,53 @@
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
+      <c r="DO3"/>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6291,408 +6301,412 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>660000000.0</v>
+      </c>
+      <c r="C5">
         <v>650200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>641100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>649100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>638200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>672600000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>674900000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>631800000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>641200000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>634500000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>618300000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>632600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>618600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>634700000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>635000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>641200000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>597000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>578200000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>588600000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>591000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>574800000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>583300000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>592000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>622100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>768400000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>795600000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>729500000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>744900000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>736200000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>752300000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>770600000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>724600000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>739700000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>722800000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>699400000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>954400000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1004100000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1026500000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1043700000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>991100000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>961400000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>955400000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1124400000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1005300000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>772500000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>826700000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>545700000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>414700000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>271000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>378600000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>258500000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>172900000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>224200000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>139000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>93700000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>69500000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>151300000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-88200000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>143700000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1400000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-152800000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-139500000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-202400000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-121700000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-57300000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-151600000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-84900000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-37900000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>130200000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>373900000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>231000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-99300000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-175600000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-159900000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-231000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-152600000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-109900000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-51700000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-43800000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-62500000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-62100000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-34500000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>12600000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>206300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208600000.0</v>
       </c>
       <c r="CH5">
         <v>208600000.0</v>
       </c>
       <c r="CI5">
+        <v>208600000.0</v>
+      </c>
+      <c r="CJ5">
         <v>224200000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>590800000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>783600000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>783500000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>783200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>787100000.0</v>
       </c>
       <c r="CO5">
         <v>787100000.0</v>
       </c>
       <c r="CP5">
         <v>787100000.0</v>
       </c>
       <c r="CQ5">
-        <v>787101000.0</v>
+        <v>787100000.0</v>
       </c>
       <c r="CR5">
         <v>787101000.0</v>
       </c>
       <c r="CS5">
         <v>787101000.0</v>
       </c>
       <c r="CT5">
         <v>787101000.0</v>
       </c>
       <c r="CU5">
         <v>787101000.0</v>
       </c>
       <c r="CV5">
         <v>787101000.0</v>
       </c>
       <c r="CW5">
         <v>787101000.0</v>
       </c>
       <c r="CX5">
         <v>787101000.0</v>
       </c>
       <c r="CY5">
         <v>787101000.0</v>
       </c>
       <c r="CZ5">
+        <v>787101000.0</v>
+      </c>
+      <c r="DA5">
         <v>812223000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>833200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>660700000.0</v>
       </c>
       <c r="DC5">
         <v>660700000.0</v>
       </c>
       <c r="DD5">
         <v>660700000.0</v>
       </c>
       <c r="DE5">
         <v>660700000.0</v>
       </c>
       <c r="DF5">
         <v>660700000.0</v>
       </c>
       <c r="DG5">
         <v>660700000.0</v>
       </c>
       <c r="DH5">
         <v>660700000.0</v>
       </c>
       <c r="DI5">
         <v>660700000.0</v>
       </c>
       <c r="DJ5">
         <v>660700000.0</v>
       </c>
       <c r="DK5">
         <v>660700000.0</v>
       </c>
       <c r="DL5">
         <v>660700000.0</v>
       </c>
       <c r="DM5">
         <v>660700000.0</v>
       </c>
       <c r="DN5">
         <v>660700000.0</v>
       </c>
+      <c r="DO5">
+        <v>660700000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6769,92 +6783,95 @@
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
+      <c r="DO6"/>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>2700000.0</v>
+      </c>
+      <c r="C7">
         <v>4400000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7600000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8200000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8700000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9300000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9800000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11600000.0</v>
       </c>
       <c r="M7">
         <v>11600000.0</v>
       </c>
       <c r="N7">
+        <v>11600000.0</v>
+      </c>
+      <c r="O7">
         <v>12100000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>12600000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
@@ -6913,116 +6930,119 @@
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
+      <c r="DO7"/>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
-        <v>2908800000.0</v>
+        <v>2951400000.0</v>
       </c>
       <c r="C8">
         <v>2908800000.0</v>
       </c>
       <c r="D8">
         <v>2908800000.0</v>
       </c>
       <c r="E8">
         <v>2908800000.0</v>
       </c>
       <c r="F8">
-        <v>2894900000.0</v>
+        <v>2908800000.0</v>
       </c>
       <c r="G8">
         <v>2894900000.0</v>
       </c>
       <c r="H8">
         <v>2894900000.0</v>
       </c>
       <c r="I8">
         <v>2894900000.0</v>
       </c>
       <c r="J8">
         <v>2894900000.0</v>
       </c>
       <c r="K8">
         <v>2894900000.0</v>
       </c>
       <c r="L8">
         <v>2894900000.0</v>
       </c>
       <c r="M8">
         <v>2894900000.0</v>
       </c>
       <c r="N8">
         <v>2894900000.0</v>
       </c>
       <c r="O8">
         <v>2894900000.0</v>
       </c>
       <c r="P8">
         <v>2894900000.0</v>
       </c>
       <c r="Q8">
         <v>2894900000.0</v>
       </c>
       <c r="R8">
         <v>2894900000.0</v>
       </c>
       <c r="S8">
         <v>2894900000.0</v>
       </c>
       <c r="T8">
         <v>2894900000.0</v>
       </c>
       <c r="U8">
         <v>2894900000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>2894900000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7075,52 +7095,53 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7197,456 +7218,460 @@
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
+      <c r="DO9"/>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>203800000.0</v>
+      </c>
+      <c r="C10">
         <v>123600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21600000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>17800000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>28400000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>34300000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>150000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>133700000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>145800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>119100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>27900000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>85600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>138300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>123900000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>137600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>124600000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>145500000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>145600000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>163400000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>153800000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>158300000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>167400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>165100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>172400000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>193400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>166100000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>169300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>156800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>160300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>206900000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>153100000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>173200000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>161300000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>185000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>266200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>186200000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>240700000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>268600000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>210200000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>131700000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>275800000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>229600000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>265800000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>255300000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>294700000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>160600000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>106800000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>466000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>235500000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>324200000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>145100000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>356700000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>255200000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>170700000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>708800000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>292100000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>163900000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>174600000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>120700000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>478400000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>380900000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>330800000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>215900000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>258600000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>243000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>440800000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>814400000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>672100000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>440400000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>500800000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>578400000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>748900000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>710500000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>355200000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>127600000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>410000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>372300000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>353300000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>399900000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>356400000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>336400000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>437600000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>510700000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>477800000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>460200000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>427000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>494700000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>441200000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>364300000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>333000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>235400000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>146200000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>71300000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>192958000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>253043000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>219435000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>211267000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>147907000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>130547000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>145390000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>300009000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>261343000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>345341000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>353100000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>396900000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>386000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>400800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>406300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>501200000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>510400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>470800000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>489500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>489600000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>600500000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>251400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>320700000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>368800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>200000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>16400000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>15200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="G11">
         <v>200000.0</v>
       </c>
       <c r="H11">
+        <v>200000.0</v>
+      </c>
+      <c r="I11">
         <v>42500000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
-[...1 lines deleted...]
-      </c>
+      <c r="P11"/>
       <c r="Q11">
         <v>100000.0</v>
       </c>
       <c r="R11">
-        <v>16100000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="S11">
         <v>16100000.0</v>
       </c>
       <c r="T11">
+        <v>16100000.0</v>
+      </c>
+      <c r="U11">
         <v>24100000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>31100000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7699,425 +7724,429 @@
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
+      <c r="DO11"/>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>203800000.0</v>
+      </c>
+      <c r="C12">
         <v>123600000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>21600000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8800000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17800000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>28400000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>34300000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>150000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>133700000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>145800000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>119100000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>27900000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>85600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>138300000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>123900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>137600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>124600000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>145500000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>145600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>163400000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>153800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>158300000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>167400000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>165100000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>172400000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>193400000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>166100000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>169300000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>176800000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>177300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>207000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>207100000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>197200000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>237300000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>203000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>290300000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>273200000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>299700000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>308600000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>344200000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>311600000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>368900000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>434400000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>373800000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>398300000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>477700000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>476200000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>980300000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>965900000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>603900000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>657800000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>383500000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>425900000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>468100000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>553600000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>961100000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>506900000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>621200000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>660500000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>616800000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>637900000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>761800000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>863500000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>745400000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>747200000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>803800000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>902100000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1330500000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1062000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>840300000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>607300000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>578400000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>748900000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>710500000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>458700000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>310700000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>458600000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>389100000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>363200000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>401700000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>356400000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>430300000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>479300000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>510700000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>477800000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>460200000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>427000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>494700000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>441200000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>364300000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>333000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>235400000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>146200000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>71300000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>192958000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>253043000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>219435000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>211267000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>147907000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>130547000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>145390000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>300009000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>261343000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>345341000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>353100000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>396900000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>386000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>400800000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>406300000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>501200000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>510400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>470800000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>489500000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>489600000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>600500000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>251400000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>320700000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>368800000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
-        <v>2908800000.0</v>
+        <v>2951400000.0</v>
       </c>
       <c r="C13">
         <v>2908800000.0</v>
       </c>
       <c r="D13">
         <v>2908800000.0</v>
       </c>
       <c r="E13">
         <v>2908800000.0</v>
       </c>
       <c r="F13">
-        <v>2894900000.0</v>
+        <v>2908800000.0</v>
       </c>
       <c r="G13">
         <v>2894900000.0</v>
       </c>
       <c r="H13">
         <v>2894900000.0</v>
       </c>
       <c r="I13">
         <v>2894900000.0</v>
       </c>
       <c r="J13">
         <v>2894900000.0</v>
       </c>
       <c r="K13">
         <v>2894900000.0</v>
       </c>
       <c r="L13">
         <v>2894900000.0</v>
       </c>
       <c r="M13">
         <v>2894900000.0</v>
       </c>
       <c r="N13">
         <v>2894900000.0</v>
       </c>
@@ -8154,1041 +8183,1051 @@
       <c r="Y13">
         <v>2894900000.0</v>
       </c>
       <c r="Z13">
         <v>2894900000.0</v>
       </c>
       <c r="AA13">
         <v>2894900000.0</v>
       </c>
       <c r="AB13">
         <v>2894900000.0</v>
       </c>
       <c r="AC13">
         <v>2894900000.0</v>
       </c>
       <c r="AD13">
         <v>2894900000.0</v>
       </c>
       <c r="AE13">
         <v>2894900000.0</v>
       </c>
       <c r="AF13">
         <v>2894900000.0</v>
       </c>
       <c r="AG13">
+        <v>2894900000.0</v>
+      </c>
+      <c r="AH13">
         <v>2894700000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2894600000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2784600000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2776900000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2776300000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2775800000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2775700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2775300000.0</v>
       </c>
       <c r="AO13">
         <v>2775300000.0</v>
       </c>
       <c r="AP13">
         <v>2775300000.0</v>
       </c>
       <c r="AQ13">
         <v>2775300000.0</v>
       </c>
       <c r="AR13">
         <v>2775300000.0</v>
       </c>
       <c r="AS13">
-        <v>2774500000.0</v>
+        <v>2775300000.0</v>
       </c>
       <c r="AT13">
         <v>2774500000.0</v>
       </c>
       <c r="AU13">
+        <v>2774500000.0</v>
+      </c>
+      <c r="AV13">
         <v>2772900000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>2810400000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>2809200000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>2809100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2808500000.0</v>
       </c>
       <c r="AZ13">
         <v>2808500000.0</v>
       </c>
       <c r="BA13">
-        <v>2806900000.0</v>
+        <v>2808500000.0</v>
       </c>
       <c r="BB13">
         <v>2806900000.0</v>
       </c>
       <c r="BC13">
+        <v>2806900000.0</v>
+      </c>
+      <c r="BD13">
         <v>2806100000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>2803000000.0</v>
       </c>
-      <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
-      <c r="BN13">
+      <c r="BN13"/>
+      <c r="BO13">
         <v>2772300000.0</v>
       </c>
-      <c r="BO13"/>
-      <c r="BP13">
+      <c r="BP13"/>
+      <c r="BQ13">
         <v>2758800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2758300000.0</v>
       </c>
       <c r="BR13">
         <v>2758300000.0</v>
       </c>
-      <c r="BS13"/>
+      <c r="BS13">
+        <v>2758300000.0</v>
+      </c>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>690300000.0</v>
+      </c>
+      <c r="C14">
         <v>496300000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>496288680.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>496300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>474500000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>397300000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>397288680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>397300000.0</v>
       </c>
       <c r="I14">
         <v>397300000.0</v>
       </c>
       <c r="J14">
         <v>397300000.0</v>
       </c>
       <c r="K14">
+        <v>397300000.0</v>
+      </c>
+      <c r="L14">
         <v>397288680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>397300000.0</v>
       </c>
       <c r="M14">
         <v>397300000.0</v>
       </c>
       <c r="N14">
         <v>397300000.0</v>
       </c>
       <c r="O14">
+        <v>397300000.0</v>
+      </c>
+      <c r="P14">
         <v>397288680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>397300000.0</v>
       </c>
       <c r="Q14">
         <v>397300000.0</v>
       </c>
       <c r="R14">
         <v>397300000.0</v>
       </c>
       <c r="S14">
         <v>397300000.0</v>
       </c>
       <c r="T14">
         <v>397300000.0</v>
       </c>
       <c r="U14">
         <v>397300000.0</v>
       </c>
       <c r="V14">
         <v>397300000.0</v>
       </c>
       <c r="W14">
         <v>397300000.0</v>
       </c>
       <c r="X14">
         <v>397300000.0</v>
       </c>
       <c r="Y14">
         <v>397300000.0</v>
       </c>
       <c r="Z14">
         <v>397300000.0</v>
       </c>
       <c r="AA14">
         <v>397300000.0</v>
       </c>
       <c r="AB14">
         <v>397300000.0</v>
       </c>
       <c r="AC14">
         <v>397300000.0</v>
       </c>
       <c r="AD14">
         <v>397300000.0</v>
       </c>
       <c r="AE14">
         <v>397300000.0</v>
       </c>
       <c r="AF14">
         <v>397300000.0</v>
       </c>
       <c r="AG14">
+        <v>397300000.0</v>
+      </c>
+      <c r="AH14">
         <v>402500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>371700000.0</v>
       </c>
       <c r="AI14">
         <v>371700000.0</v>
       </c>
       <c r="AJ14">
+        <v>371700000.0</v>
+      </c>
+      <c r="AK14">
         <v>294800000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>294500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294200000.0</v>
       </c>
       <c r="AM14">
         <v>294200000.0</v>
       </c>
       <c r="AN14">
-        <v>293900000.0</v>
+        <v>294200000.0</v>
       </c>
       <c r="AO14">
         <v>293900000.0</v>
       </c>
       <c r="AP14">
         <v>293900000.0</v>
       </c>
       <c r="AQ14">
         <v>293900000.0</v>
       </c>
       <c r="AR14">
+        <v>293900000.0</v>
+      </c>
+      <c r="AS14">
         <v>293800000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>293500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>293400000.0</v>
       </c>
       <c r="AU14">
         <v>293400000.0</v>
       </c>
       <c r="AV14">
+        <v>293400000.0</v>
+      </c>
+      <c r="AW14">
         <v>297200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297000000.0</v>
       </c>
       <c r="AX14">
         <v>297000000.0</v>
       </c>
       <c r="AY14">
-        <v>297300000.0</v>
+        <v>297000000.0</v>
       </c>
       <c r="AZ14">
         <v>297300000.0</v>
       </c>
       <c r="BA14">
+        <v>297300000.0</v>
+      </c>
+      <c r="BB14">
         <v>296600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296900000.0</v>
       </c>
       <c r="BC14">
         <v>296900000.0</v>
       </c>
       <c r="BD14">
+        <v>296900000.0</v>
+      </c>
+      <c r="BE14">
         <v>297000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>296400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296600000.0</v>
       </c>
       <c r="BG14">
         <v>296600000.0</v>
       </c>
       <c r="BH14">
+        <v>296600000.0</v>
+      </c>
+      <c r="BI14">
         <v>296400000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>296200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296400000.0</v>
       </c>
       <c r="BK14">
         <v>296400000.0</v>
       </c>
       <c r="BL14">
+        <v>296400000.0</v>
+      </c>
+      <c r="BM14">
         <v>296300000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>296100000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>296200000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>296500000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>296200000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>295900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>293100000.0</v>
       </c>
       <c r="BS14">
         <v>293100000.0</v>
       </c>
       <c r="BT14">
+        <v>293100000.0</v>
+      </c>
+      <c r="BU14">
         <v>295800000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>286600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>236700000.0</v>
       </c>
       <c r="BW14">
         <v>236700000.0</v>
       </c>
       <c r="BX14">
+        <v>236700000.0</v>
+      </c>
+      <c r="BY14">
         <v>234500000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>184500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172800000.0</v>
       </c>
       <c r="CA14">
         <v>172800000.0</v>
       </c>
       <c r="CB14">
+        <v>172800000.0</v>
+      </c>
+      <c r="CC14">
         <v>179100000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>179400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194300000.0</v>
       </c>
       <c r="CE14">
         <v>194300000.0</v>
       </c>
       <c r="CF14">
+        <v>194300000.0</v>
+      </c>
+      <c r="CG14">
         <v>199800000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>198700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198600000.0</v>
       </c>
       <c r="CI14">
         <v>198600000.0</v>
       </c>
       <c r="CJ14">
-        <v>208900000.0</v>
+        <v>198600000.0</v>
       </c>
       <c r="CK14">
         <v>208900000.0</v>
       </c>
       <c r="CL14">
-        <v>209000000.0</v>
+        <v>208900000.0</v>
       </c>
       <c r="CM14">
         <v>209000000.0</v>
       </c>
       <c r="CN14">
+        <v>209000000.0</v>
+      </c>
+      <c r="CO14">
         <v>199800000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>185100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166600000.0</v>
       </c>
       <c r="CQ14">
         <v>166600000.0</v>
       </c>
       <c r="CR14">
+        <v>166600000.0</v>
+      </c>
+      <c r="CS14">
         <v>166361500.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>166367000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166302000.0</v>
       </c>
       <c r="CU14">
         <v>166302000.0</v>
       </c>
       <c r="CV14">
+        <v>166302000.0</v>
+      </c>
+      <c r="CW14">
         <v>166306000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>154193000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141159000.0</v>
       </c>
       <c r="CY14">
         <v>141159000.0</v>
       </c>
       <c r="CZ14">
+        <v>141159000.0</v>
+      </c>
+      <c r="DA14">
         <v>72382000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>72500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72250000.0</v>
       </c>
       <c r="DC14">
         <v>72250000.0</v>
       </c>
       <c r="DD14">
+        <v>72250000.0</v>
+      </c>
+      <c r="DE14">
         <v>77142857.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>71666667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="DG14">
         <v>64000000.0</v>
       </c>
       <c r="DH14">
+        <v>64000000.0</v>
+      </c>
+      <c r="DI14">
         <v>72051000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>78333333.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>72000000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>72017000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>71933000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>92142857.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>71906000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
-[...1 lines deleted...]
-      </c>
+      <c r="W15"/>
       <c r="X15">
         <v>2894900000.0</v>
       </c>
       <c r="Y15">
         <v>2894900000.0</v>
       </c>
       <c r="Z15">
         <v>2894900000.0</v>
       </c>
       <c r="AA15">
         <v>2894900000.0</v>
       </c>
       <c r="AB15">
         <v>2894900000.0</v>
       </c>
       <c r="AC15">
         <v>2894900000.0</v>
       </c>
       <c r="AD15">
         <v>2894900000.0</v>
       </c>
       <c r="AE15">
         <v>2894900000.0</v>
       </c>
       <c r="AF15">
         <v>2894900000.0</v>
       </c>
       <c r="AG15">
+        <v>2894900000.0</v>
+      </c>
+      <c r="AH15">
         <v>2894700000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2894600000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2784600000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2776900000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2776300000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2775800000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2775700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2775300000.0</v>
       </c>
       <c r="AO15">
         <v>2775300000.0</v>
       </c>
       <c r="AP15">
         <v>2775300000.0</v>
       </c>
       <c r="AQ15">
         <v>2775300000.0</v>
       </c>
       <c r="AR15">
         <v>2775300000.0</v>
       </c>
       <c r="AS15">
-        <v>2774500000.0</v>
+        <v>2775300000.0</v>
       </c>
       <c r="AT15">
         <v>2774500000.0</v>
       </c>
       <c r="AU15">
+        <v>2774500000.0</v>
+      </c>
+      <c r="AV15">
         <v>2772900000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2810400000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2809200000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2809100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2808500000.0</v>
       </c>
       <c r="AZ15">
         <v>2808500000.0</v>
       </c>
       <c r="BA15">
-        <v>2806900000.0</v>
+        <v>2808500000.0</v>
       </c>
       <c r="BB15">
         <v>2806900000.0</v>
       </c>
       <c r="BC15">
+        <v>2806900000.0</v>
+      </c>
+      <c r="BD15">
         <v>2806100000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>2772300000.0</v>
       </c>
-      <c r="BO15"/>
-      <c r="BP15">
+      <c r="BP15"/>
+      <c r="BQ15">
         <v>2758800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2758300000.0</v>
       </c>
       <c r="BR15">
         <v>2758300000.0</v>
       </c>
-      <c r="BS15"/>
+      <c r="BS15">
+        <v>2758300000.0</v>
+      </c>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
+      <c r="DO15"/>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
-        <v>10900000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C16">
         <v>10900000.0</v>
       </c>
       <c r="D16">
+        <v>10900000.0</v>
+      </c>
+      <c r="E16">
         <v>23000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5700000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>26200000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>34000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4700000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>31900000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12200000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13400000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3500000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>30900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>12900000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>33300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7200000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>29900000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14400000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23100000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13300000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>29700000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11800000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9900000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>32200000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5400000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1900000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>35000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>24500000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>10900000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3500000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>37100000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>16700000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>18100000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3800000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>27000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>13100000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>20100000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>6700000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>31100000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>24600000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>22300000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1800000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>36100000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>17200000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>15200000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3200000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>37800000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>52500000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-1800000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>16700000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-2200000.0</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16">
         <v>48700000.0</v>
       </c>
-      <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>57100000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>57800000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>55200000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>56200000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>32400000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>23500000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7100000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1200000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>27500000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>4700000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>3000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>29000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>8100000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>15600000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>6700000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>45300000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>29900000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>400000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>100000.0</v>
       </c>
-      <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
-      <c r="CJ16">
+      <c r="CJ16"/>
+      <c r="CK16">
         <v>1000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>800000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="CN16">
         <v>700000.0</v>
       </c>
       <c r="CO16">
         <v>700000.0</v>
       </c>
       <c r="CP16">
+        <v>700000.0</v>
+      </c>
+      <c r="CQ16">
         <v>1300000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="CS16">
         <v>1400000.0</v>
       </c>
       <c r="CT16">
+        <v>1400000.0</v>
+      </c>
+      <c r="CU16">
         <v>2268000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>1400000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2268000.0</v>
       </c>
-      <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
+      <c r="DO16"/>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9265,52 +9304,53 @@
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -9387,52 +9427,53 @@
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
+      <c r="DO18"/>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9509,52 +9550,53 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -9564,53 +9606,51 @@
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ20"/>
       <c r="BA20">
         <v>307900000.0</v>
       </c>
       <c r="BB20">
         <v>307900000.0</v>
       </c>
       <c r="BC20">
         <v>307900000.0</v>
       </c>
       <c r="BD20">
         <v>307900000.0</v>
       </c>
       <c r="BE20">
         <v>307900000.0</v>
       </c>
       <c r="BF20">
         <v>307900000.0</v>
       </c>
       <c r="BG20">
         <v>307900000.0</v>
       </c>
       <c r="BH20">
         <v>307900000.0</v>
       </c>
       <c r="BI20">
@@ -9625,1218 +9665,1232 @@
       <c r="BL20">
         <v>307900000.0</v>
       </c>
       <c r="BM20">
         <v>307900000.0</v>
       </c>
       <c r="BN20">
         <v>307900000.0</v>
       </c>
       <c r="BO20">
         <v>307900000.0</v>
       </c>
       <c r="BP20">
         <v>307900000.0</v>
       </c>
       <c r="BQ20">
         <v>307900000.0</v>
       </c>
       <c r="BR20">
         <v>307900000.0</v>
       </c>
       <c r="BS20">
         <v>307900000.0</v>
       </c>
       <c r="BT20">
+        <v>307900000.0</v>
+      </c>
+      <c r="BU20">
         <v>704500000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>385400000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>388900000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>373800000.0</v>
       </c>
-      <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
-        <v>6400000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C21">
         <v>6400000.0</v>
       </c>
       <c r="D21">
-        <v>6600000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="E21">
         <v>6600000.0</v>
       </c>
       <c r="F21">
+        <v>6600000.0</v>
+      </c>
+      <c r="G21">
         <v>7000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14800000.0</v>
       </c>
       <c r="J21">
         <v>14800000.0</v>
       </c>
       <c r="K21">
+        <v>14800000.0</v>
+      </c>
+      <c r="L21">
         <v>7000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>14600000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6500000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15700000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>18200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>21300000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>17400000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>27700000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>30200000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>33800000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>31400000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>42500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>143900000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>152200000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>46200000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>161400000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>159600000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>156300000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>90800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>149100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>149600000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>144500000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>102900000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>138300000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>141700000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>148500000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>130300000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>143700000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>140900000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>142900000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>153300000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>155000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>149400000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>156600000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>149400000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>162200000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>159700000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>168600000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>151800000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>788400000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>784000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>778700000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>583200000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>790100000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>790700000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>786000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>786200000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>787800000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>784600000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>787600000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>476600000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>481800000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>476300000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>479600000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>483400000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>477300000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>477900000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>479800000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>483300000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>447700000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>28700000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>29500000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>30200000.0</v>
       </c>
-      <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>23700000.0</v>
       </c>
-      <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
-      <c r="CQ21">
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>15098000.0</v>
       </c>
-      <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
-      <c r="CU21">
+      <c r="CU21"/>
+      <c r="CV21">
         <v>15098000.0</v>
       </c>
-      <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
-      <c r="CY21">
+      <c r="CY21"/>
+      <c r="CZ21">
         <v>16455000.0</v>
       </c>
-      <c r="CZ21"/>
-      <c r="DA21">
+      <c r="DA21"/>
+      <c r="DB21">
         <v>17600000.0</v>
       </c>
-      <c r="DB21"/>
-      <c r="DC21">
+      <c r="DC21"/>
+      <c r="DD21">
         <v>16300000.0</v>
       </c>
-      <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
-      <c r="DG21">
+      <c r="DG21"/>
+      <c r="DH21">
         <v>17500000.0</v>
       </c>
-      <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
+      <c r="DO21"/>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
+        <v>38500000.0</v>
+      </c>
+      <c r="C22">
         <v>43200000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>37800000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>49400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42400000.0</v>
       </c>
       <c r="F22">
         <v>42400000.0</v>
       </c>
       <c r="G22">
+        <v>42400000.0</v>
+      </c>
+      <c r="H22">
         <v>43300000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>40400000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>38700000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>45600000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>39800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>45000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>41900000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>70400000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>37700000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>43600000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>35800000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>36100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>30300000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>34700000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>25600000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>31800000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>27000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>35700000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>31200000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>42200000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>35300000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>36800000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>30700000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>39500000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>33600000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>34300000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>32100000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>40500000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>34100000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>36200000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>35900000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>40600000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>39600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>37700000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>33400000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>40400000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>38000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>41700000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>34000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>37300000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>30600000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>34000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>27300000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>35100000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>35500000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>162500000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>163700000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>186000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>248200000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>243300000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>228000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>240100000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>215100000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>233000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>209300000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>206700000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>195000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>200100000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>193100000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>178600000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>171000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>172700000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>179500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189600000.0</v>
       </c>
       <c r="BS22">
         <v>189600000.0</v>
       </c>
       <c r="BT22">
+        <v>189600000.0</v>
+      </c>
+      <c r="BU22">
         <v>209500000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>178900000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>132500000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>94000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>97600000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>102200000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>126800000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>108500000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>111900000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>104200000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>122700000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>110000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>113400000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>97200000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>121800000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>103100000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>99300000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>87200000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>98400000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>92600000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>95700000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>89400000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>110400000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>112989000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>114772000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>110102000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>118686000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>111430000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>116326000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>112674000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>80531000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>76759000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>80561000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>67200000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>80500000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>76100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>77000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>68800000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>78700000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>79200000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>85600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>80500000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>87900000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>84800000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>86100000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>85700000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>104400000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>1301900000.0</v>
+      </c>
+      <c r="C23">
         <v>1230900000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1227300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1218700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1231000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1313500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1382800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1362200000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1330700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1381900000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1390600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1386000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1413600000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1553000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1555600000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1514500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1444900000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1470700000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1398000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1333100000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1345500000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1372700000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1352200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1454800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1663000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1815900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1738100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1974200000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1950500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2118300000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2194400000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2184300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2179500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2207700000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2244800000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3489300000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3566600000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3724000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3806900000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3775600000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3703900000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3810600000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4090000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5631600000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5443100000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5619800000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5283200000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5692300000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5488800000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6605500000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6457800000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6648400000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6715500000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6664700000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6758300000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6971000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6558600000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>6478300000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6497500000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>6367600000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6068100000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>6096300000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>10721500000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>10573700000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>10564300000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>9934700000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>9899400000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>10171500000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>10076600000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>10091400000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>9547200000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>8821200000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>8255000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>6418900000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5464500000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3780900000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3804000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2682000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2553500000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2473300000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2354300000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2757700000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2790500000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2786800000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2733700000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2680700000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2597600000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2445400000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2410000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>2377200000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2325400000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2281800000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>2304100000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2277100000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2025488000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>2010715000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2007103000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>2035417000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1998414000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1989977000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1989331000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1389001000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1335712000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1390317000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1369200000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1380900000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1343000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1316800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1272400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1298700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1293100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1352500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1356100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1361000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1330500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1329700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>1364900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>1399900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24">
-        <v>236400000.0</v>
+        <v>236300000.0</v>
       </c>
       <c r="C24">
         <v>236400000.0</v>
       </c>
       <c r="D24">
-        <v>248900000.0</v>
+        <v>236400000.0</v>
       </c>
       <c r="E24">
         <v>248900000.0</v>
       </c>
       <c r="F24">
+        <v>248900000.0</v>
+      </c>
+      <c r="G24">
         <v>309100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>305300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>304500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>302300000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>303000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>298800000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>299200000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>298400000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>305200000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>304400000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>390500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>379800000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>449900000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>444500000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>436700000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>431600000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>432900000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>433400000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>432700000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>556300000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>554100000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>552400000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>550700000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>549100000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>697700000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>686000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>686800000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>690400000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>816100000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2137400000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2194200000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2174500000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2185200000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
@@ -10871,125 +10925,126 @@
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
+      <c r="DO24"/>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>236400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248900000.0</v>
       </c>
       <c r="E25">
         <v>248900000.0</v>
       </c>
       <c r="F25">
+        <v>248900000.0</v>
+      </c>
+      <c r="G25">
         <v>309100000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>305300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>304500000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>390500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>379800000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>449900000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>444500000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>436700000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>431600000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>432900000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>433400000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>432700000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>556300000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>554100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>552400000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>550700000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>549100000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -11033,170 +11088,173 @@
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
+      <c r="DO25"/>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26">
+        <v>563500000.0</v>
+      </c>
+      <c r="C26">
         <v>574000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>574300000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>585300000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>593100000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>637800000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>665400000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>637700000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>647700000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>645300000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>646700000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>674000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>668900000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>893500000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>756000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>761300000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>702100000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>867700000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>642400000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>612600000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>604700000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>612100000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>597400000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>627100000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>371500000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>421800000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>422200000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>481800000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>494700000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>532900000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>586100000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>590000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>601000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>581100000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>579000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1010900000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1086200000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1088800000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1104700000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
@@ -11231,52 +11289,53 @@
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
+      <c r="DO26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11353,487 +11412,493 @@
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>121800000.0</v>
+      </c>
+      <c r="C28">
         <v>206700000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>302000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>315600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>306600000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>357500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>348000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>223900000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>248700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>238700000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>236500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>288600000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>271800000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>232000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>227000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>261000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>268800000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>304400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>298900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>281300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>285800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>282600000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>274000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>275600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>555200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>553600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>559400000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>540300000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>549100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>544100000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>498800000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>542900000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>521600000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>537100000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>639100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1887200000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2024000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1956300000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1959600000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1931000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2020400000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1852300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2033500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1838900000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1731600000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1670700000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1699300000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2107200000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1697300000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2293300000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2165600000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1917700000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1735400000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1787900000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1869100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1511600000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1484200000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1532300000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1570100000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1463500000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1067600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1172600000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3256200000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3268900000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>3219100000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2970600000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2804300000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2567500000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2267800000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2333400000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2092200000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1402900000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>966400000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-28100000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>302700000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>305300000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>16800000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>42400000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>71100000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>176600000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>216200000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>379200000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>295700000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>148000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>198000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>190600000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>399800000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-150100000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-86700000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-19700000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>9500000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>107600000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>233100000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>338800000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>94405000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>36214000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>57532000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>82000000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>148981000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>119867000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>111868000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-283970000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-253343000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-339841000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-347600000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-388500000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-376700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-395300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-400800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-491700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-503400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-470800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-489500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-489600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-600500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-251400000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-320700000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-368800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>816200000.0</v>
+      </c>
+      <c r="C29">
         <v>837600000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>827800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>851800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>859900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>931100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>969900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>948300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>954400000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>960600000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>969200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>997800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1049500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1078200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1045800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1106700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1083600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1040200000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1029500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1010000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1004900000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1033400000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1048200000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1127200000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1331900000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1476100000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11881,500 +11946,504 @@
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
+      <c r="DO29"/>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>94400000.0</v>
+      </c>
+      <c r="C30">
         <v>87500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>100600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>78600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>117800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>137400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>151400000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>130800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>125400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>129200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>152000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>132400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>135100000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>275100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>261200000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>242400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>213700000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>235800000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>191500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>132900000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>167600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>173500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>141100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>153900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>158700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>153200000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>154900000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>194700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>162500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>227800000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>227500000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>239500000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>225800000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>251000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>284900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>283600000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>272600000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>286700000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>240100000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>203500000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>254000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>257700000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>258300000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>298700000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>298900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>301100000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>264900000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>313100000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>250700000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>338400000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>253900000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>379400000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>383600000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>430300000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>396700000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>473300000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>489800000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>498300000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>512000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>468700000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>486500000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>497900000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>361500000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>355800000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>338300000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>329100000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>320700000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>331900000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>374000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>456900000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>507200000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>697700000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>613100000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>529200000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>546600000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>397600000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>438900000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>415800000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>399200000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>341800000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>326600000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>346800000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>312600000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>294800000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>341700000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>322000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>320500000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>325000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>352100000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>353300000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>344800000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>378700000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>387500000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>370300000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>289900000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>266755000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>263359000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>269152000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>299795000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>281706000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>247591000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>200710000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>181629000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>181374000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>198300000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>157500000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>140500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>131600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>100200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>85000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>83300000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>69900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>83700000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>76300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>75300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>98700000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>116200000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>91900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:118">
+    <row r="31" spans="1:119">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>681100000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>692400000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>672000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>569000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>560700000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>545600000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>543100000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>558700000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>569300000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>644000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>460400000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>593800000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>580500000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>761600000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>784700000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>894500000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>970400000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>988900000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1016600000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1001900000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>913400000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>627500000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>742700000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>859700000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>947000000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
@@ -12409,131 +12478,134 @@
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
+      <c r="DO31"/>
     </row>
-    <row r="32" spans="1:118">
+    <row r="32" spans="1:119">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>5500000.0</v>
+      </c>
+      <c r="C32">
         <v>-22200000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-10000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>24500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>43300000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>73100000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>91800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>75100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>72200000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>93500000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>111700000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>129100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>150000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>129500000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>61700000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>159000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>135700000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>131900000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>168100000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>170400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168700000.0</v>
       </c>
       <c r="V32">
         <v>168700000.0</v>
       </c>
       <c r="W32">
+        <v>168700000.0</v>
+      </c>
+      <c r="X32">
         <v>211800000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>209600000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-511200000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>100900000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12581,499 +12653,505 @@
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
+      <c r="DO32"/>
     </row>
-    <row r="33" spans="1:118">
+    <row r="33" spans="1:119">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>942200000.0</v>
+      </c>
+      <c r="C33">
         <v>964300000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>952700000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>956300000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>939300000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>989600000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>998000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>984700000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>997200000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>985200000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>991600000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1018300000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1011200000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1063900000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1126300000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1049200000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1045500000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1026300000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1008000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>981200000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>979700000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>990300000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>970900000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1047800000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1255900000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1356900000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1360400000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1550900000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1558100000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1651000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1696200000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1686200000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1695900000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1655400000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1664500000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2809400000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2909700000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3015400000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3086000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3039700000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3019900000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3058400000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3269600000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4810800000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4624100000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4713800000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4428100000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4279500000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4164300000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>5547000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>5421600000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>5603900000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>5628800000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>5467300000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>5444300000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>5270700000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>5314400000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>5104000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>5108500000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>4971900000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>4717400000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>4620800000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>9204600000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>9165600000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>9177000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>8515500000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>8396400000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>8216500000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>8400700000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>8533600000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>8179700000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>7243400000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>6632200000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>4953200000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>4295500000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>2855000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>2665600000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1667800000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1646200000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1559500000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1530100000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1830200000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1859500000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1828500000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1771900000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>1728000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1697500000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1473200000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1480000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1516500000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1523100000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1541600000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>1659400000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>1695500000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>1384676000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>1347908000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>1384234000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1403215000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>1413813000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>1437659000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>1455498000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>794922000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>806922000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>779294000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>747500000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>742200000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>733900000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>696900000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>687300000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>622200000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>612000000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>661000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>625500000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>612200000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>478000000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>434500000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>399400000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>384000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:118">
+    <row r="34" spans="1:119">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34">
+        <v>-300000.0</v>
+      </c>
+      <c r="C34">
         <v>-2200000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>6200000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>7300000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>8100000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>10700000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>13300000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>83900000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>89400000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>84200000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>16100000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>14700000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>13400000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>85200000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>97800000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>29200000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>28700000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>28500000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>40200000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>40300000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>41500000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>33500000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>30900000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>22300000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>19400000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>20300000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>16300000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>17000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>17100000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>19700000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -13117,764 +13195,771 @@
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
+      <c r="DO34"/>
     </row>
-    <row r="35" spans="1:118">
+    <row r="35" spans="1:119">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>454700000.0</v>
+      </c>
+      <c r="C35">
         <v>430400000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>430900000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>445200000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>438400000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>508200000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>492400000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>482600000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>484900000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>489400000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>489700000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>466100000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>469100000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>485500000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>493100000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>500100000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>491000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>567900000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>591100000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>578300000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>575100000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>566500000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>575900000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>570900000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>140400000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>711800000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>685300000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>701900000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>696300000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>698400000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>831200000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>812100000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>821800000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>822200000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>943400000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2458000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2490100000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2459200000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2483000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2382000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>2320600000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2275000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2320800000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2235800000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2137700000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2133200000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2030900000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2376900000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2315600000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2848500000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2796200000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2617500000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2656600000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2609500000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>2750700000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>2707500000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2475800000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2352900000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>2393500000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>2239200000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>2144000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>2180400000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>4241000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>4152800000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>4129700000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>3815700000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>5969300000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>3996100000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>3519400000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>3382000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>3338500000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>2688300000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>2430100000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1082400000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1035100000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>508000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>498700000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>484200000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>470700000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>637300000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>628700000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>922900000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>924800000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>863300000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>861400000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>861000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1046800000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>536600000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>552800000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>547200000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>532700000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>543100000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>548500000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>581600000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>478739000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>492028000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>500198000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>515477000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>522773000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>311965000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>329715000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>47334000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>39319000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>37278000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>38000000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>33500000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>31500000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>37400000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>33500000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>37200000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>41500000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>47300000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>46200000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>45300000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>44200000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>41000000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>39900000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>38500000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:118">
+    <row r="36" spans="1:119">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>228300000.0</v>
+      </c>
+      <c r="C36">
         <v>238600000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>219200000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>211600000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>186900000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>189200000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>172300000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>175800000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>179300000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>167800000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>170800000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>182700000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>179700000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>207100000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>133600000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>195400000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>204100000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>200000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>192600000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>193800000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>195000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>169600000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>189800000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>520000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>555400000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>588000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="AC36">
         <v>1700000.0</v>
       </c>
       <c r="AD36">
+        <v>1700000.0</v>
+      </c>
+      <c r="AE36">
         <v>1600000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AG36">
         <v>1000000.0</v>
       </c>
       <c r="AH36">
         <v>1000000.0</v>
       </c>
       <c r="AI36">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AJ36">
         <v>1100000.0</v>
       </c>
       <c r="AK36">
         <v>1100000.0</v>
       </c>
       <c r="AL36">
+        <v>1100000.0</v>
+      </c>
+      <c r="AM36">
         <v>1400000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1300000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1900000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1700000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1500000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1700000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1900000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2400000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>4000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1925700000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2300000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2600000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1307800000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2856900000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>165700000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>170100000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>173600000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>1806200000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1626700000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1601800000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1481300000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1493400000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1378800000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1251200000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>1266900000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>191700000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>242300000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>263300000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>261300000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>308100000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>354000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>398700000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>430100000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>590000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>404200000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>652600000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>655700000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>574000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1615500000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1335200000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>487200000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>463900000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>467400000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>465100000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>135200000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>125500000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>117800000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>120000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>125300000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>136000000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>193600000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>199800000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>224600000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>229600000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>240700000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>331500000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>320700000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>207115000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>199302000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>236690000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>240280000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>231972000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>261894000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>286402000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>288832000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>283061000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>289578000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>259800000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>281900000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>257100000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>241800000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>240300000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>191900000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>173700000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>205600000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>201400000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>205300000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>106200000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>79300000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>57600000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>51600000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:118">
+    <row r="37" spans="1:119">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -13951,156 +14036,157 @@
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
+      <c r="DO37"/>
     </row>
-    <row r="38" spans="1:118">
+    <row r="38" spans="1:119">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
-[...1 lines deleted...]
-      </c>
+      <c r="C38"/>
       <c r="D38">
         <v>1900000.0</v>
       </c>
       <c r="E38">
         <v>1900000.0</v>
       </c>
       <c r="F38">
+        <v>1900000.0</v>
+      </c>
+      <c r="G38">
         <v>2000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1800000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>207900000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>133600000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>195400000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>204100000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>190400000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>192600000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>193800000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>0.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>169600000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>189800000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>520000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>555400000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>588000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="AC38">
         <v>1700000.0</v>
       </c>
       <c r="AD38">
+        <v>1700000.0</v>
+      </c>
+      <c r="AE38">
         <v>1600000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>721700000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>726600000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>719900000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>706400000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>714100000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1423200000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1420700000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1504000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1544000000.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
@@ -14135,826 +14221,833 @@
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
+      <c r="DO38"/>
     </row>
-    <row r="39" spans="1:118">
+    <row r="39" spans="1:119">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>23000000.0</v>
+      </c>
+      <c r="C39">
         <v>12300000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>114600000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>125600000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>113700000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>115700000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>155800000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>56300000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>37100000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>77500000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>88100000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>69900000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>49400000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>96900000.0</v>
       </c>
-      <c r="O39">
-[...1 lines deleted...]
-      </c>
       <c r="P39">
+        <v>103200000.0</v>
+      </c>
+      <c r="Q39">
         <v>41700000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>25300000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>9500000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>22600000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>20900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18800000.0</v>
       </c>
       <c r="V39">
         <v>18800000.0</v>
       </c>
       <c r="W39">
+        <v>18800000.0</v>
+      </c>
+      <c r="X39">
         <v>45800000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>52300000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>44800000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>70200000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>21400000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>16800000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>16200000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>22700000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>27300000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>17200000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>24300000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>23500000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>58500000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>68800000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>74200000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>80600000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>86900000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>86000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4700000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>4500000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>88700000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>9100000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>10700000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>11700000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>7800000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>85400000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>80600000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>11900000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>11100000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>119100000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>15900000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>14500000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>14600000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>22600000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>19500000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>14700000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>12400000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>77200000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>17000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>9100000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>44400000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>106800000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>108700000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>107700000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>111500000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>119900000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>60400000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>71000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>61600000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>92200000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>81900000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>93500000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>69700000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>120000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>138700000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>82500000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>36400000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>58400000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>37000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>27700000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>29100000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>39400000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>45100000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>48700000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>49000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>53200000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>49500000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>44700000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>37900000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>30400000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>21600000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>29600000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>44900000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>28237000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>29973000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>33097000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>25469000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>23739000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>28178000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>12829000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>9059000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>3747000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>3100000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>3800000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>6500000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>10500000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>9800000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>11600000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>8200000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>65200000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>76900000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>95000000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>91900000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>459000000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>442900000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>450800000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:118">
+    <row r="40" spans="1:119">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>25100000.0</v>
+      </c>
+      <c r="C40">
         <v>17000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>10200000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6800000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>17300000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>17500000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>37600000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>29300000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>25500000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>32300000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>46900000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>43100000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>38800000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>55800000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>97500000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>60800000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>29100000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>49000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>8000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>12000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>12800000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>10800000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>6700000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5400000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>6500000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4700000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>13000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>8500000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>11200000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>5100000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>16000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>18300000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>25000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>24700000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>26300000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>13200000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>11400000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>17700000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>17200000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>14900000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>21900000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>49200000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>44900000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>52700000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>32800000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>57700000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>38400000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>35400000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>28900000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>556600000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>540900000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>44900000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>85300000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>135600000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>145200000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>121700000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>107600000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>147500000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>131400000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>109700000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>99100000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>131300000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>259900000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>44500000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>29600000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>23500000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>36400000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>24000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>31700000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>29300000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>34200000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>33400000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>29400000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>10300000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>11400000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>38400000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>27400000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>2500000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>2400000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>2200000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>2500000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>10500000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>8800000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>9800000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>9500000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>8800000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>1600000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>7800000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>7200000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>9900000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-17700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="CO40">
         <v>10000000.0</v>
       </c>
       <c r="CP40">
+        <v>10000000.0</v>
+      </c>
+      <c r="CQ40">
         <v>13800000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>11869000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>12348000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>12029000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>11848000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>12663000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>12985000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>15702000.0</v>
       </c>
-      <c r="CX40"/>
       <c r="CY40"/>
       <c r="CZ40"/>
       <c r="DA40"/>
-      <c r="DB40">
+      <c r="DB40"/>
+      <c r="DC40">
         <v>800000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>8200000.0</v>
       </c>
-      <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
       <c r="DG40"/>
       <c r="DH40"/>
       <c r="DI40"/>
       <c r="DJ40"/>
       <c r="DK40"/>
       <c r="DL40"/>
       <c r="DM40"/>
       <c r="DN40"/>
+      <c r="DO40"/>
     </row>
-    <row r="41" spans="1:118">
+    <row r="41" spans="1:119">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>188700000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>99400000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>100500000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>106900000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>135000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>129600000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>131100000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>120700000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>126800000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>120000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>125900000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>140100000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>117700000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>135300000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>145600000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>149300000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>133500000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>126100000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>135000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>131800000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>127300000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>320600000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>295900000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>284700000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>297800000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
@@ -14989,362 +15082,364 @@
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
+      <c r="DO41"/>
     </row>
-    <row r="42" spans="1:118">
+    <row r="42" spans="1:119">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>405900000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>414000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>403200000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>437600000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>440000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>397100000.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-      <c r="O42">
+      <c r="O42"/>
+      <c r="P42">
         <v>635000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>641200000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>597000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>578200000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>588600000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>591000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>574800000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>583300000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>592000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>622100000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>768400000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>795600000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>729500000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>511100000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>502600000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>518800000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>770600000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>724600000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>739700000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>722800000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>699400000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>954400000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1004100000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1026500000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1043700000.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
       <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
       <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
-      <c r="BD42">
-[...1 lines deleted...]
-      </c>
+      <c r="BD42"/>
       <c r="BE42">
+        <v>-3604500000.0</v>
+      </c>
+      <c r="BF42">
         <v>2801700000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2997500000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2803100000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2997800000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>2994800000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>2994000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2769200000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2992100000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>2990900000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>218500000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>2990000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232000000.0</v>
       </c>
       <c r="BQ42">
         <v>232000000.0</v>
       </c>
       <c r="BR42">
         <v>232000000.0</v>
       </c>
       <c r="BS42">
+        <v>232000000.0</v>
+      </c>
+      <c r="BT42">
         <v>2990300000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>2985900000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>2984500000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>2486100000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>2047500000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>2063700000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>2062300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121000000.0</v>
       </c>
       <c r="CA42">
         <v>1121000000.0</v>
       </c>
       <c r="CB42">
+        <v>1121000000.0</v>
+      </c>
+      <c r="CC42">
         <v>976100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>973600000.0</v>
       </c>
       <c r="CD42">
         <v>973600000.0</v>
       </c>
       <c r="CE42">
+        <v>973600000.0</v>
+      </c>
+      <c r="CF42">
         <v>974000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>802900000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>796500000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>793200000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>741300000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>775500000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>581900000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>582000000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>581700000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>581600000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>581400000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>478400000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>450984000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>450957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>450716000.0</v>
       </c>
       <c r="CT42">
         <v>450716000.0</v>
       </c>
       <c r="CU42">
         <v>450716000.0</v>
       </c>
       <c r="CV42">
         <v>450716000.0</v>
       </c>
       <c r="CW42">
+        <v>450716000.0</v>
+      </c>
+      <c r="CX42">
         <v>450372000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>350292000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>349840000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>349470000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>349400000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>549300000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>549000000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>549100000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>549000000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>548600000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>548700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>548200000.0</v>
       </c>
       <c r="DI42">
         <v>548200000.0</v>
       </c>
       <c r="DJ42">
+        <v>548200000.0</v>
+      </c>
+      <c r="DK42">
         <v>548000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>548100000.0</v>
       </c>
       <c r="DL42">
         <v>548100000.0</v>
       </c>
       <c r="DM42">
-        <v>547400000.0</v>
+        <v>548100000.0</v>
       </c>
       <c r="DN42">
         <v>547400000.0</v>
       </c>
+      <c r="DO42">
+        <v>547400000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:118">
+    <row r="43" spans="1:119">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15421,52 +15516,53 @@
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
+      <c r="DO43"/>
     </row>
-    <row r="44" spans="1:118">
+    <row r="44" spans="1:119">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -15543,834 +15639,839 @@
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
+      <c r="DO44"/>
     </row>
-    <row r="45" spans="1:118">
+    <row r="45" spans="1:119">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>644800000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>673700000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>813800000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>797800000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>172500000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>188400000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>220500000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>227500000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>304000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>233800000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>234000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>240300000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>297600000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>220500000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>224500000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>223400000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>268500000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>237000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>260200000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>273200000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>307000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>310000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>327900000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>332400000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>352600000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>370000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>441700000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>458000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>422100000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>406000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>393100000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>403100000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>404700000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>877100000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>899900000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>909200000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1624400000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1412000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1440200000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1409000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1430400000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1409000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1326100000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1321200000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>8099200000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>8016200000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>7994800000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>7337100000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>7162900000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>6936000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>7059000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>7138700000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>6703000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>5578900000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>5434200000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>3844400000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>3282200000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>1193600000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1288900000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1129100000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>1079900000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>1035500000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>1006800000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>1610600000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>1648800000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>1627400000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>1575300000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>1525700000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>1494700000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>1235900000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>1240000000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>1247100000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>1254000000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>1262700000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>1289400000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>1337000000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>1124312000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>1118944000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>1122066000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>1134348000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>1139007000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>1149929000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>1169096000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>506090000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>507406000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>489716000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>470100000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>460300000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>460500000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>455100000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>447000000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>430300000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>420800000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>455400000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>424100000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>406900000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>371800000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>355200000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>341800000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>332400000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:118">
+    <row r="46" spans="1:119">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>141900000.0</v>
+      </c>
+      <c r="C46">
         <v>144200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151700000.0</v>
       </c>
       <c r="D46">
         <v>151700000.0</v>
       </c>
       <c r="E46">
+        <v>151700000.0</v>
+      </c>
+      <c r="F46">
         <v>151600000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>154500000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>152100000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>154700000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>153800000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>155700000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>166700000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>146200000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>147700000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>152700000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>155900000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>138600000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>129800000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>137300000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>157800000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>148300000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>151000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>149400000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>172500000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>188400000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>220500000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>227500000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>304000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>233800000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>234000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>240300000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>297600000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>220500000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>224500000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>223400000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>268500000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>237000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>260200000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>273200000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>307000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>310000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>327900000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>332400000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>352600000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>370000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>441700000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>458000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>422100000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>406000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>393100000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>403100000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>404700000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>877100000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>899900000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>909200000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1624400000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1412000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1440200000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1409000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1430400000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1409000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1326100000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1321200000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>8099200000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>8016200000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>7994800000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>7337100000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>7162900000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>6936000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>7059000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>7138700000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>6703000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>5578900000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>5434200000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>3844400000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>3282200000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1193600000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1288900000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1129100000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1079900000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1035500000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1006800000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1610600000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>1648800000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>1627400000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>1575300000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1525700000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>1494700000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>1235900000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>1240000000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>1247100000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>1254000000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>1262700000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>1289400000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>1337000000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>1124312000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>1118944000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>1122066000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>1134348000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>1139007000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>1149929000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>1169096000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>506090000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>507406000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>489716000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>470100000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>460300000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>460500000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>455100000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>447000000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>430300000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>420800000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>455400000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>424100000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>406900000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>371800000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>355200000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>341800000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>332400000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:118">
+    <row r="47" spans="1:119">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
-[...1 lines deleted...]
-      </c>
+      <c r="C47"/>
       <c r="D47">
         <v>151700000.0</v>
       </c>
       <c r="E47">
+        <v>151700000.0</v>
+      </c>
+      <c r="F47">
         <v>151600000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>154500000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>152100000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>154700000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>148600000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>138600000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>129800000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>137300000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>150900000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>148300000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>151000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>149400000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>166400000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>188400000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>220500000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>227500000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>208600000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>233800000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>234000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>240300000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>227900000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>220500000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>224500000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>223400000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>228500000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>237000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>260200000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>273200000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>286400000.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
@@ -16405,408 +16506,412 @@
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
+      <c r="DO47"/>
     </row>
-    <row r="48" spans="1:118">
+    <row r="48" spans="1:119">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>-3118400000.0</v>
+      </c>
+      <c r="C48">
         <v>-3047300000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-3038100000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-3022300000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-3002800000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-3013000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2972400000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2949500000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2951600000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2940100000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2899600000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-2846200000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2821400000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2821700000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2835000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-2828000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-2801700000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-2882800000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-2898500000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-2912600000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-2896400000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-2885700000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-2880100000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-2830500000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-3059000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-2944500000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-2902300000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-2716800000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-2686800000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-2596400000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-2534600000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-2481500000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-2468200000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-2471000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-2427700000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-2965500000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-2896000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-2794100000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-2721500000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-2614800000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-2494000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-2390400000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-2342600000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-585300000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-375300000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-319700000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-259900000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-96500000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-42500000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-11000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>40200000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>726900000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>738600000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>762000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>772900000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>801500000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>835400000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>805900000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>784900000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>768000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>733800000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>684900000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>720300000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>650500000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>603500000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>598400000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>549300000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>511600000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>466200000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>452400000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>505800000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1108400000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>985900000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>916000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>833600000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>767500000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>709100000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>583700000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>500100000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>455300000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>385000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>402800000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>371700000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>423800000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>404500000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>356300000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>320800000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>329800000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>296400000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>241200000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>203200000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>183000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>168800000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>141600000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>116226000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>107457000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>114459000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>96030000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>79041000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>93793000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>80751000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>80831000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>71168000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>64313000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>47700000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>22000000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-6900000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-24500000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-44500000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-53100000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-49900000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>30200000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>30000000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>25200000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>21500000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>21800000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>53700000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>44000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:118">
+    <row r="49" spans="1:119">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -16883,158 +16988,161 @@
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
+      <c r="DO49"/>
     </row>
-    <row r="50" spans="1:118">
+    <row r="50" spans="1:119">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50">
+        <v>86900000.0</v>
+      </c>
+      <c r="C50">
         <v>89500000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>79600000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>67300000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>66800000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>67500000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>67200000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>66600000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>67600000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>68300000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>56800000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>17300000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>59000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>65100000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>46500000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>8100000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>13600000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
-[...1 lines deleted...]
-      </c>
+      <c r="V50"/>
       <c r="W50">
         <v>8000000.0</v>
       </c>
       <c r="X50">
         <v>8000000.0</v>
       </c>
       <c r="Y50">
+        <v>8000000.0</v>
+      </c>
+      <c r="Z50">
         <v>727600000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>173800000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>159500000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>157200000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>155200000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>155300000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>694800000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>698400000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>824100000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>2153400000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>2210200000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2197000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>2228200000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
@@ -17069,962 +17177,970 @@
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
+      <c r="DO50"/>
     </row>
-    <row r="51" spans="1:118">
+    <row r="51" spans="1:119">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>325600000.0</v>
+      </c>
+      <c r="C51">
         <v>330300000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>323600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>324400000.0</v>
       </c>
       <c r="E51">
         <v>324400000.0</v>
       </c>
       <c r="F51">
+        <v>324400000.0</v>
+      </c>
+      <c r="G51">
         <v>385900000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>382300000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>383399999.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>382400000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>384500000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>355600000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>316500000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>357400000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>370300000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>350900000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>398600000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>393400000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>449900000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>444500000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>444700000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>439600000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>440900000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>441400000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>440700000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>727600000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>747000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>725500000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>709600000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>705900000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>704400000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>705700000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>696000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>694800000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>698400000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>824100000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>2153400000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2210200000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2197000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2228200000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2141200000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2152100000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2128100000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2263100000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>2104700000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1986900000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1965400000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1859900000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2214000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2163300000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2528800000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2489800000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2062800000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2092100000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2043100000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2039800000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>2220400000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1776300000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1696200000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1744700000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1584200000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1546000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1553500000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>3587000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>3484800000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>3477700000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>3213600000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>3245100000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>3381900000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>2939900000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>2773800000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>2593000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>1981300000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1715300000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>682400000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>657900000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>432900000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>426800000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>414700000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>424400000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>576500000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>572600000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>715600000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>733300000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>658700000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>675800000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>650800000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>826800000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>344600000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>354500000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>344600000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>342500000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>343000000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>379300000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>410100000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>287363000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>289257000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>276967000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>293267000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>296888000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>250414000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>257258000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>16039000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="DA51">
         <v>5500000.0</v>
       </c>
       <c r="DB51">
+        <v>5500000.0</v>
+      </c>
+      <c r="DC51">
         <v>8400000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>9300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="DE51">
         <v>5500000.0</v>
       </c>
       <c r="DF51">
+        <v>5500000.0</v>
+      </c>
+      <c r="DG51">
         <v>9500000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>7000000.0</v>
       </c>
-      <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
+      <c r="DO51"/>
     </row>
-    <row r="52" spans="1:118">
+    <row r="52" spans="1:119">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>87700000.0</v>
+      </c>
+      <c r="C52">
         <v>90200000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>80700000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>69100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69400000.0</v>
       </c>
       <c r="F52">
         <v>69400000.0</v>
       </c>
       <c r="G52">
+        <v>69400000.0</v>
+      </c>
+      <c r="H52">
         <v>69300000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>69400000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>70200000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>73700000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>56800000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>20000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>61800000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>67800000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>46500000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>8100000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>16200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="S52">
         <v>2600000.0</v>
       </c>
       <c r="T52">
-        <v>10600000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="U52">
         <v>10600000.0</v>
       </c>
       <c r="V52">
+        <v>10600000.0</v>
+      </c>
+      <c r="W52">
         <v>10500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="X52">
         <v>8000000.0</v>
       </c>
       <c r="Y52">
+        <v>8000000.0</v>
+      </c>
+      <c r="Z52">
         <v>730100000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>176000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>160800000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>158100000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>155200000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>159500000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>8000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AH52">
         <v>8000000.0</v>
       </c>
       <c r="AI52">
         <v>8000000.0</v>
       </c>
       <c r="AJ52">
-        <v>16000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="AK52">
         <v>16000000.0</v>
       </c>
       <c r="AL52">
+        <v>16000000.0</v>
+      </c>
+      <c r="AM52">
         <v>22500000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>43000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>45000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>45400000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>45900000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>91200000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>26300000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1300000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1200000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1600000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1200000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>1000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>365500000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>365200000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>45700000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>53300000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>2200000.0</v>
       </c>
-      <c r="BC52"/>
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52">
         <v>212900000.0</v>
       </c>
-      <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>21900000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>56900000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>25000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>41400000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>18300000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>86300000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>71800000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>92700000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>78500000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>77400000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>88300000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>151800000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>152400000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>100300000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>56800000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>41300000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>68300000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>68100000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>67400000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>67700000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>67100000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>90900000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>61900000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>61800000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>89800000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>112500000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>72700000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>88900000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>68000000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>49100000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>49900000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>50900000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>50100000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>50200000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>24000000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>58700000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>72900000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>44637000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>45103000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>29956000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>35828000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>37634000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>208960000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>214989000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>16039000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="DA52">
         <v>5500000.0</v>
       </c>
       <c r="DB52">
+        <v>5500000.0</v>
+      </c>
+      <c r="DC52">
         <v>8400000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>9300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="DE52">
         <v>5500000.0</v>
       </c>
       <c r="DF52">
+        <v>5500000.0</v>
+      </c>
+      <c r="DG52">
         <v>9500000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>7000000.0</v>
       </c>
-      <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
+      <c r="DO52"/>
     </row>
-    <row r="53" spans="1:118">
+    <row r="53" spans="1:119">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>30300000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
-[...1 lines deleted...]
-      </c>
+      <c r="AA53"/>
       <c r="AB53">
         <v>0.0</v>
       </c>
       <c r="AC53">
+        <v>0.0</v>
+      </c>
+      <c r="AD53">
         <v>20000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>17000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>100000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>54000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>24000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>76000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>18000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>24100000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>87000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>59000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>40000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>134000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>179900000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>93100000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>204800000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>108000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>143000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>183000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>315600000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>873500000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>499900000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>368400000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>333600000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>238400000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>69200000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>212900000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>382900000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>252300000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>214800000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>457300000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>485900000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>496100000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>159500000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>380900000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>532700000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>529500000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>488600000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>560800000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>461300000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>516100000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>389900000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>399900000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>106500000.0</v>
       </c>
-      <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>103500000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>183100000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>48600000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>16800000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>9900000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>1800000.0</v>
       </c>
-      <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>93900000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>41700000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
+      <c r="DO53"/>
     </row>
-    <row r="54" spans="1:118">
+    <row r="54" spans="1:119">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -18101,1476 +18217,1489 @@
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
+      <c r="DO54"/>
     </row>
-    <row r="55" spans="1:118">
+    <row r="55" spans="1:119">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>1301900000.0</v>
+      </c>
+      <c r="C55">
         <v>1230900000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1227300000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1218700000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1231000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1313500000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1382800000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1362200000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1330700000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1381900000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1390600000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1386000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1413600000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1553000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1555600000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1514500000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1444900000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1470700000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1398000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1333100000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1345500000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1372700000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1352200000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1454800000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1663000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1815900000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1738100000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1974200000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1950500000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2118300000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2194400000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2184300000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2179500000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2207700000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2244800000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3489300000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3566600000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3724000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3806900000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3775600000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3703900000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3810600000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4090000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>5631600000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>5443100000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5619800000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>5283200000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>5692300000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>5488800000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>6605500000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>6457800000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>6648400000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>6715500000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>6664700000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>6758300000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>6971000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>6558600000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>6478300000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>6497500000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>6367600000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>6068100000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>6096300000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>10721500000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>10573700000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>10564300000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>9934700000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>9899400000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>10171500000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>10076600000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>10091400000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>9547200000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>8821200000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>8255000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>6418900000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>5464500000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>3780900000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>3804000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2682000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>2553500000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2473300000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2354300000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2757700000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2790500000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2786800000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>2733700000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>2680700000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>2597600000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>2445400000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>2410000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>2377200000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>2325400000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>2281800000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>2304100000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>2277100000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>2025488000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>2010715000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>2007103000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>2035417000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1998414000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1989977000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1989331000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1389001000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>1335712000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>1390317000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>1369200000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>1380900000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>1343000000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>1316800000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>1272400000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>1298700000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>1293100000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>1352500000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>1356100000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>1361000000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>1330500000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>1329700000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>1364900000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>1399900000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:118">
+    <row r="56" spans="1:119">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>359700000.0</v>
+      </c>
+      <c r="C56">
         <v>266600000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>274600000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>262400000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>291700000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>323900000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>384800000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>377500000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>333500000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>396700000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>399000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>367700000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>402400000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>489100000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>429300000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>465300000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>399400000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>444400000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>390000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>351900000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>365800000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>382400000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>381300000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>407000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>407100000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>459000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>377700000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>423300000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>392400000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>467300000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>498200000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>498100000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>483600000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>552300000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>580300000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>679900000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>656900000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>708600000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>720900000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>735900000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>684000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>752200000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>820400000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>820800000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>819000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>906000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>855100000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1412800000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1324500000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1058500000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1036200000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1044500000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1086700000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1197400000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1314000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1700300000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1244200000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1374300000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1389000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1395700000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1350700000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1475500000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1516900000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1408100000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1387300000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1419200000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1503000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1955000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1675900000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1557800000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1367500000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1577800000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1622800000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1465700000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1169000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>925900000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1138400000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>1014200000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>907300000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>913800000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>824200000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>927500000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>931000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>958300000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>961800000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>952700000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>900100000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>972200000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>930000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>860700000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>802300000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>740200000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>644700000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>581600000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>640812000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>662807000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>622869000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>632202000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>584601000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>552318000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>533833000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>594079000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>528790000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>611023000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>621700000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>638700000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>609100000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>619900000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>585100000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>676500000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>681100000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>691500000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>730600000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>748800000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>852500000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>895200000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>965500000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>1015900000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:118">
+    <row r="57" spans="1:119">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>354200000.0</v>
+      </c>
+      <c r="C57">
         <v>288800000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>284600000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>237900000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>248400000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>250800000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>293000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>302400000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>261300000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>303200000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>287300000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>238600000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>252400000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>359600000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>367600000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>306300000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>263700000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>312500000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>221900000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>181500000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>197100000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>213700000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>169500000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>197400000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>918300000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>358100000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>330700000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>349300000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>309900000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>369100000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>232300000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>234200000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>191500000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>239100000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>245100000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>265500000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>192100000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>256600000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>226000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>242000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>140600000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>195300000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>212100000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>200500000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>133700000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>205100000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>193600000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>186800000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>135500000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>580300000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>554400000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>322600000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>289200000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>347300000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>334900000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>589500000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>294400000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>410200000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>372300000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>364000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>348300000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>376500000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>602600000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>564400000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>609500000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>599900000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>475700000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>553700000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>814100000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>914600000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>813200000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>735200000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>718100000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>779600000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>577000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>403600000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>451400000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>351800000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>311400000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>269700000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>231400000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>277800000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>295600000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>284600000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>264200000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>269100000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>239700000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>212700000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>195300000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>223300000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>224600000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>187000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>218300000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>283000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>187406000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>168436000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>150165000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>181872000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>154794000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>342689000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>337967000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>120269000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>85419000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>124435000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>97800000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>112700000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>106300000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>91200000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>71000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>102900000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>88900000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>63300000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>68400000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>79500000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>56000000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>58100000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>63200000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>109300000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:118">
+    <row r="58" spans="1:119">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>808900000.0</v>
+      </c>
+      <c r="C58">
         <v>719200000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>715500000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>683100000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>686800000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>759000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>785400000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>785000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>746200000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>792600000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>777000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>704700000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>721500000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>845100000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>860700000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>806400000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>754700000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>880400000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>813000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>759800000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>772200000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>780200000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>745400000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>768300000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1058700000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1069900000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1016000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1051200000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1006200000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1067500000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1063500000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1046300000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1013300000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1061300000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1188500000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2723500000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2682200000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2715800000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2709000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2624000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2461200000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2470300000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2532900000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2436300000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2271400000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2338300000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2224500000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2563700000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2451100000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3428800000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3350600000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2940100000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2945800000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2956800000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>3085600000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>3297000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2770200000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2763100000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2765800000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2603200000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>2492300000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>2556900000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>4843600000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>4717200000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>4739200000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>4415600000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>6445000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>4549800000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>4333500000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>4296600000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>4151700000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>3423500000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>3148200000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1862000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1612100000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>911600000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>950100000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>836000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>782100000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>907000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>860100000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1200700000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1220400000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1147900000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1125600000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1130100000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1286500000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>749300000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>748100000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>770500000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>757300000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>730100000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>766800000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>864600000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>666145000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>660464000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>650363000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>697349000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>677567000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>654654000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>667682000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>167603000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>124738000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>161713000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>135800000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>146200000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>137800000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>128600000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>104500000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>140100000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>130400000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>110600000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>114600000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>124800000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>100200000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>99100000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>103100000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>147800000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:118">
+    <row r="59" spans="1:119">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -19647,408 +19776,412 @@
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
+      <c r="DO59"/>
     </row>
-    <row r="60" spans="1:118">
+    <row r="60" spans="1:119">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>493000000.0</v>
+      </c>
+      <c r="C60">
         <v>511700000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>511800000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>535600000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>544200000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>554500000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>597400000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>577200000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>584500000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>589300000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>613600000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>681300000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>692100000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>707900000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>694900000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>708100000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>690200000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>590300000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>585000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>573300000.0</v>
       </c>
       <c r="U60">
         <v>573300000.0</v>
       </c>
       <c r="V60">
+        <v>573300000.0</v>
+      </c>
+      <c r="W60">
         <v>592500000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>606800000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>686500000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>604300000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>746000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>722100000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>923000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>944300000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1050800000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1130900000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1138000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1166200000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1146400000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1056300000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>765800000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>884400000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1008200000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1097900000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1151600000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1242700000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1340300000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1557100000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3195300000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>3171700000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>3281500000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>3058700000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3128600000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>3037700000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>3176700000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>3107200000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>3708300000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>3769700000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>3707900000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>3672700000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>3674000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>3788400000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>3715200000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>3731700000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>3764400000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>3575800000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>3539400000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>3510200000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>3520900000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>3537100000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>3437600000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>3454400000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>3464500000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>3586700000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>3816600000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>3727100000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>3995000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>3794800000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>3242200000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>2650100000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>2678600000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>2661500000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1653000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1577300000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1368900000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1296500000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1341900000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1358300000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1433000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1409600000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1358100000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1127400000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>1696100000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>1661900000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>1606700000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1568100000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>1551700000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>1537300000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>1407100000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1354284000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>1345515000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>1352276000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>1333847000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>1316858000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>1331610000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>1318224000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>1218224000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>1208109000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>1226006000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>1230300000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>1232000000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>1202800000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>1185300000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>1165200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>1156200000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>1159500000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>1239100000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>1238900000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>1233900000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>1230300000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>1230600000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>1261800000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>1252100000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:118">
+    <row r="61" spans="1:119">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -20125,52 +20258,53 @@
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
+      <c r="DO61"/>
     </row>
-    <row r="62" spans="1:118">
+    <row r="62" spans="1:119">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20247,50 +20381,51 @@
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
+      <c r="DO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20377,51 +20512,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
         <v>163400000.0</v>
       </c>
       <c r="C2">
         <v>138500000.0</v>
       </c>
       <c r="D2">
         <v>265500000.0</v>
       </c>
       <c r="E2">
         <v>162700000.0</v>
       </c>
       <c r="F2">
         <v>141000000.0</v>
       </c>
       <c r="G2">
         <v>157900000.0</v>
       </c>
       <c r="H2">
         <v>159700000.0</v>
       </c>
       <c r="I2">
         <v>174300000.0</v>
       </c>
@@ -20468,51 +20603,51 @@
       <c r="X2"/>
       <c r="Y2">
         <v>518896000.0</v>
       </c>
       <c r="Z2">
         <v>431933000.0</v>
       </c>
       <c r="AA2">
         <v>288312000.0</v>
       </c>
       <c r="AB2">
         <v>250700000.0</v>
       </c>
       <c r="AC2">
         <v>262100000.0</v>
       </c>
       <c r="AD2">
         <v>275300000.0</v>
       </c>
       <c r="AE2">
         <v>209900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
         <v>14100000.0</v>
       </c>
       <c r="C3">
         <v>14000000.0</v>
       </c>
       <c r="D3">
         <v>14600000.0</v>
       </c>
       <c r="E3">
         <v>26300000.0</v>
       </c>
       <c r="F3">
         <v>35300000.0</v>
       </c>
       <c r="G3">
         <v>46100000.0</v>
       </c>
       <c r="H3">
         <v>47800000.0</v>
       </c>
       <c r="I3">
         <v>47000000.0</v>
       </c>
@@ -20563,51 +20698,51 @@
       </c>
       <c r="Y3">
         <v>144523000.0</v>
       </c>
       <c r="Z3">
         <v>120125000.0</v>
       </c>
       <c r="AA3">
         <v>72514000.0</v>
       </c>
       <c r="AB3">
         <v>51600000.0</v>
       </c>
       <c r="AC3">
         <v>46800000.0</v>
       </c>
       <c r="AD3">
         <v>34200000.0</v>
       </c>
       <c r="AE3">
         <v>28400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-200000.0</v>
       </c>
       <c r="F4">
         <v>-5000000.0</v>
       </c>
       <c r="G4">
         <v>107900000.0</v>
       </c>
       <c r="H4">
         <v>-225300000.0</v>
       </c>
       <c r="I4">
         <v>16000000.0</v>
       </c>
       <c r="J4">
         <v>-15100000.0</v>
       </c>
       <c r="K4">
         <v>2900000.0</v>
       </c>
@@ -20618,51 +20753,51 @@
         <v>28500000.0</v>
       </c>
       <c r="N4">
         <v>-501800000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5">
         <v>-30100000.0</v>
       </c>
       <c r="C5">
         <v>-32600000.0</v>
       </c>
       <c r="D5">
         <v>-26600000.0</v>
       </c>
       <c r="E5">
         <v>109200000.0</v>
       </c>
       <c r="F5">
         <v>-54400000.0</v>
       </c>
       <c r="G5">
         <v>-38800000.0</v>
       </c>
       <c r="H5">
         <v>-75700000.0</v>
       </c>
       <c r="I5">
         <v>-4600000.0</v>
       </c>
@@ -20713,51 +20848,51 @@
       </c>
       <c r="Y5">
         <v>96262000.0</v>
       </c>
       <c r="Z5">
         <v>52978000.0</v>
       </c>
       <c r="AA5">
         <v>119018000.0</v>
       </c>
       <c r="AB5">
         <v>65800000.0</v>
       </c>
       <c r="AC5">
         <v>-71100000.0</v>
       </c>
       <c r="AD5">
         <v>37000000.0</v>
       </c>
       <c r="AE5">
         <v>45200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
         <v>-16000000.0</v>
       </c>
       <c r="C6">
         <v>-18600000.0</v>
       </c>
       <c r="D6">
         <v>-12000000.0</v>
       </c>
       <c r="E6">
         <v>135500000.0</v>
       </c>
       <c r="F6">
         <v>-19100000.0</v>
       </c>
       <c r="G6">
         <v>7300000.0</v>
       </c>
       <c r="H6">
         <v>-27900000.0</v>
       </c>
       <c r="I6">
         <v>42400000.0</v>
       </c>
@@ -20808,86 +20943,86 @@
       </c>
       <c r="Y6">
         <v>240785000.0</v>
       </c>
       <c r="Z6">
         <v>173103000.0</v>
       </c>
       <c r="AA6">
         <v>191532000.0</v>
       </c>
       <c r="AB6">
         <v>117400000.0</v>
       </c>
       <c r="AC6">
         <v>-24300000.0</v>
       </c>
       <c r="AD6">
         <v>71200000.0</v>
       </c>
       <c r="AE6">
         <v>73600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8">
         <v>-300000.0</v>
       </c>
       <c r="C8">
         <v>300000.0</v>
       </c>
       <c r="D8">
         <v>-300000.0</v>
       </c>
       <c r="E8">
         <v>-200000.0</v>
       </c>
       <c r="F8">
         <v>-5000000.0</v>
       </c>
       <c r="G8">
         <v>107900000.0</v>
       </c>
       <c r="H8">
         <v>-3000000.0</v>
       </c>
       <c r="I8">
         <v>16000000.0</v>
       </c>
@@ -20900,51 +21035,51 @@
       <c r="L8">
         <v>-5000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
         <v>13900000.0</v>
       </c>
       <c r="C9">
         <v>20300000.0</v>
       </c>
       <c r="D9">
         <v>-42200000.0</v>
       </c>
       <c r="E9">
         <v>16100000.0</v>
       </c>
       <c r="F9">
         <v>-30800000.0</v>
       </c>
       <c r="G9">
         <v>-38100000.0</v>
       </c>
       <c r="H9">
         <v>-22100000.0</v>
       </c>
       <c r="I9">
         <v>-21400000.0</v>
       </c>
@@ -20995,51 +21130,51 @@
       </c>
       <c r="Y9">
         <v>287502000.0</v>
       </c>
       <c r="Z9">
         <v>204685000.0</v>
       </c>
       <c r="AA9">
         <v>192043000.0</v>
       </c>
       <c r="AB9">
         <v>121600000.0</v>
       </c>
       <c r="AC9">
         <v>50800000.0</v>
       </c>
       <c r="AD9">
         <v>74200000.0</v>
       </c>
       <c r="AE9">
         <v>75600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
         <v>-62800000.0</v>
       </c>
       <c r="C10">
         <v>-70500000.0</v>
       </c>
       <c r="D10">
         <v>-62100000.0</v>
       </c>
       <c r="E10">
         <v>63300000.0</v>
       </c>
       <c r="F10">
         <v>-12300000.0</v>
       </c>
       <c r="G10">
         <v>-86900000.0</v>
       </c>
       <c r="H10">
         <v>-361500000.0</v>
       </c>
       <c r="I10">
         <v>-76800000.0</v>
       </c>
@@ -21090,51 +21225,51 @@
       </c>
       <c r="Y10">
         <v>84651000.0</v>
       </c>
       <c r="Z10">
         <v>56291000.0</v>
       </c>
       <c r="AA10">
         <v>147721000.0</v>
       </c>
       <c r="AB10">
         <v>90300000.0</v>
       </c>
       <c r="AC10">
         <v>-27500000.0</v>
       </c>
       <c r="AD10">
         <v>68100000.0</v>
       </c>
       <c r="AE10">
         <v>58100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11">
         <v>2600000.0</v>
       </c>
       <c r="C11">
         <v>2600000.0</v>
       </c>
       <c r="D11">
         <v>2200000.0</v>
       </c>
       <c r="E11">
         <v>-400000.0</v>
       </c>
       <c r="F11">
         <v>1100000.0</v>
       </c>
       <c r="G11">
         <v>-1200000.0</v>
       </c>
       <c r="H11">
         <v>3200000.0</v>
       </c>
       <c r="I11">
         <v>3400000.0</v>
       </c>
@@ -21185,51 +21320,51 @@
       </c>
       <c r="Y11">
         <v>24202000.0</v>
       </c>
       <c r="Z11">
         <v>4696000.0</v>
       </c>
       <c r="AA11">
         <v>32151000.0</v>
       </c>
       <c r="AB11">
         <v>23700000.0</v>
       </c>
       <c r="AC11">
         <v>18500000.0</v>
       </c>
       <c r="AD11">
         <v>30800000.0</v>
       </c>
       <c r="AE11">
         <v>24800000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12">
         <v>32700000.0</v>
       </c>
       <c r="C12">
         <v>37900000.0</v>
       </c>
       <c r="D12">
         <v>35500000.0</v>
       </c>
       <c r="E12">
         <v>44300000.0</v>
       </c>
       <c r="F12">
         <v>44400000.0</v>
       </c>
       <c r="G12">
         <v>56800000.0</v>
       </c>
       <c r="H12">
         <v>63800000.0</v>
       </c>
       <c r="I12">
         <v>64000000.0</v>
       </c>
@@ -21280,51 +21415,51 @@
       </c>
       <c r="Y12">
         <v>27610000.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>580000.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>2000000.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13">
         <v>3100000.0</v>
       </c>
       <c r="C13">
         <v>32100000.0</v>
       </c>
       <c r="D13">
         <v>7200000.0</v>
       </c>
       <c r="E13">
         <v>12000000.0</v>
       </c>
       <c r="F13">
         <v>15400000.0</v>
       </c>
       <c r="G13">
         <v>110100000.0</v>
       </c>
       <c r="H13">
         <v>31200000.0</v>
       </c>
       <c r="I13">
         <v>33700000.0</v>
       </c>
@@ -21337,86 +21472,86 @@
       <c r="L13">
         <v>2005800000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15">
         <v>-65700000.0</v>
       </c>
       <c r="C15">
         <v>-72800000.0</v>
       </c>
       <c r="D15">
         <v>-64600000.0</v>
       </c>
       <c r="E15">
         <v>63500000.0</v>
       </c>
       <c r="F15">
         <v>-13400000.0</v>
       </c>
       <c r="G15">
         <v>-85700000.0</v>
       </c>
       <c r="H15">
         <v>-364700000.0</v>
       </c>
       <c r="I15">
         <v>-64200000.0</v>
       </c>
@@ -21467,51 +21602,51 @@
       </c>
       <c r="Y15">
         <v>60449000.0</v>
       </c>
       <c r="Z15">
         <v>51595000.0</v>
       </c>
       <c r="AA15">
         <v>115570000.0</v>
       </c>
       <c r="AB15">
         <v>66600000.0</v>
       </c>
       <c r="AC15">
         <v>-46000000.0</v>
       </c>
       <c r="AD15">
         <v>37300000.0</v>
       </c>
       <c r="AE15">
         <v>33300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16">
         <v>-65700000.0</v>
       </c>
       <c r="C16">
         <v>-72800000.0</v>
       </c>
       <c r="D16">
         <v>-64600000.0</v>
       </c>
       <c r="E16">
         <v>63500000.0</v>
       </c>
       <c r="F16">
         <v>-18400000.0</v>
       </c>
       <c r="G16">
         <v>22200000.0</v>
       </c>
       <c r="H16">
         <v>-367700000.0</v>
       </c>
       <c r="I16">
         <v>-64200000.0</v>
       </c>
@@ -21528,51 +21663,51 @@
         <v>-290000000.0</v>
       </c>
       <c r="N16">
         <v>-660300000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17">
         <v>-65400000.0</v>
       </c>
       <c r="C17">
         <v>-73100000.0</v>
       </c>
       <c r="D17">
         <v>-64300000.0</v>
       </c>
       <c r="E17">
         <v>63700000.0</v>
       </c>
       <c r="F17">
         <v>-13400000.0</v>
       </c>
       <c r="G17">
         <v>-85700000.0</v>
       </c>
       <c r="H17">
         <v>-364700000.0</v>
       </c>
       <c r="I17">
         <v>-80200000.0</v>
       </c>
@@ -21589,51 +21724,51 @@
         <v>-318500000.0</v>
       </c>
       <c r="N17">
         <v>-158500000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
         <v>-33000000.0</v>
       </c>
       <c r="C18">
         <v>-32700000.0</v>
       </c>
       <c r="D18">
         <v>-35900000.0</v>
       </c>
       <c r="E18">
         <v>-34200000.0</v>
       </c>
       <c r="F18">
         <v>-30800000.0</v>
       </c>
       <c r="G18">
         <v>-37200000.0</v>
       </c>
       <c r="H18">
         <v>-17600000.0</v>
       </c>
       <c r="I18">
         <v>-15900000.0</v>
       </c>
@@ -21644,121 +21779,121 @@
         <v>-104100000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
         <v>-74500000.0</v>
       </c>
       <c r="C21">
         <v>-43500000.0</v>
       </c>
       <c r="D21">
         <v>-43400000.0</v>
       </c>
       <c r="E21">
         <v>79800000.0</v>
       </c>
       <c r="F21">
         <v>29400000.0</v>
       </c>
       <c r="G21">
         <v>94600000.0</v>
       </c>
       <c r="H21">
         <v>-234400000.0</v>
       </c>
       <c r="I21">
         <v>-98400000.0</v>
       </c>
@@ -21809,86 +21944,86 @@
       </c>
       <c r="Y21">
         <v>96262000.0</v>
       </c>
       <c r="Z21">
         <v>52978000.0</v>
       </c>
       <c r="AA21">
         <v>119018000.0</v>
       </c>
       <c r="AB21">
         <v>65800000.0</v>
       </c>
       <c r="AC21">
         <v>-71100000.0</v>
       </c>
       <c r="AD21">
         <v>37000000.0</v>
       </c>
       <c r="AE21">
         <v>45200000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
         <v>251800000.0</v>
       </c>
       <c r="C23">
         <v>202300000.0</v>
       </c>
       <c r="D23">
         <v>266700000.0</v>
       </c>
       <c r="E23">
         <v>249100000.0</v>
       </c>
       <c r="F23">
         <v>182700000.0</v>
       </c>
       <c r="G23">
         <v>195600000.0</v>
       </c>
       <c r="H23">
         <v>351100000.0</v>
       </c>
       <c r="I23">
         <v>251300000.0</v>
       </c>
@@ -21939,86 +22074,86 @@
       </c>
       <c r="Y23">
         <v>710136000.0</v>
       </c>
       <c r="Z23">
         <v>583640000.0</v>
       </c>
       <c r="AA23">
         <v>361337000.0</v>
       </c>
       <c r="AB23">
         <v>306500000.0</v>
       </c>
       <c r="AC23">
         <v>384000000.0</v>
       </c>
       <c r="AD23">
         <v>312500000.0</v>
       </c>
       <c r="AE23">
         <v>240300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B25">
         <v>14100000.0</v>
       </c>
       <c r="C25">
         <v>14000000.0</v>
       </c>
       <c r="D25">
         <v>14300000.0</v>
       </c>
       <c r="E25">
         <v>26000000.0</v>
       </c>
       <c r="F25">
         <v>35000000.0</v>
       </c>
       <c r="G25">
         <v>45800000.0</v>
       </c>
       <c r="H25">
         <v>47500000.0</v>
       </c>
       <c r="I25">
         <v>46300000.0</v>
       </c>
@@ -22027,121 +22162,121 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
         <v>34800000.0</v>
       </c>
       <c r="C28">
         <v>33300000.0</v>
       </c>
       <c r="D28">
         <v>21700000.0</v>
       </c>
       <c r="E28">
         <v>35000000.0</v>
       </c>
       <c r="F28">
         <v>39000000.0</v>
       </c>
       <c r="G28">
         <v>39000000.0</v>
       </c>
       <c r="H28">
         <v>37900000.0</v>
       </c>
       <c r="I28">
         <v>26100000.0</v>
       </c>
@@ -22178,51 +22313,51 @@
       <c r="X28">
         <v>518800000.0</v>
       </c>
       <c r="Y28">
         <v>9717000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28">
         <v>3513000.0</v>
       </c>
       <c r="AB28">
         <v>4200000.0</v>
       </c>
       <c r="AC28">
         <v>2800000.0</v>
       </c>
       <c r="AD28">
         <v>3000000.0</v>
       </c>
       <c r="AE28">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29">
         <v>2600000.0</v>
       </c>
       <c r="C29">
         <v>2600000.0</v>
       </c>
       <c r="D29">
         <v>2200000.0</v>
       </c>
       <c r="E29">
         <v>-400000.0</v>
       </c>
       <c r="F29">
         <v>1100000.0</v>
       </c>
       <c r="G29">
         <v>-1200000.0</v>
       </c>
       <c r="H29">
         <v>3200000.0</v>
       </c>
       <c r="I29">
         <v>3400000.0</v>
       </c>
@@ -22235,51 +22370,51 @@
       <c r="L29">
         <v>-35900000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
         <v>88400000.0</v>
       </c>
       <c r="C30">
         <v>63800000.0</v>
       </c>
       <c r="D30">
         <v>1200000.0</v>
       </c>
       <c r="E30">
         <v>86400000.0</v>
       </c>
       <c r="F30">
         <v>41700000.0</v>
       </c>
       <c r="G30">
         <v>37700000.0</v>
       </c>
       <c r="H30">
         <v>191400000.0</v>
       </c>
       <c r="I30">
         <v>77000000.0</v>
       </c>
@@ -22330,51 +22465,51 @@
       </c>
       <c r="Y30">
         <v>191240000.0</v>
       </c>
       <c r="Z30">
         <v>151707000.0</v>
       </c>
       <c r="AA30">
         <v>73025000.0</v>
       </c>
       <c r="AB30">
         <v>55800000.0</v>
       </c>
       <c r="AC30">
         <v>121900000.0</v>
       </c>
       <c r="AD30">
         <v>37200000.0</v>
       </c>
       <c r="AE30">
         <v>30400000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B31">
         <v>11700000.0</v>
       </c>
       <c r="C31">
         <v>-27000000.0</v>
       </c>
       <c r="D31">
         <v>-18700000.0</v>
       </c>
       <c r="E31">
         <v>-55400000.0</v>
       </c>
       <c r="F31">
         <v>-20800000.0</v>
       </c>
       <c r="G31">
         <v>-11100000.0</v>
       </c>
       <c r="H31">
         <v>-53300000.0</v>
       </c>
       <c r="I31">
         <v>-16200000.0</v>
       </c>
@@ -22425,51 +22560,51 @@
       </c>
       <c r="Y31">
         <v>-49100000.0</v>
       </c>
       <c r="Z31">
         <v>3313000.0</v>
       </c>
       <c r="AA31">
         <v>28703000.0</v>
       </c>
       <c r="AB31">
         <v>24500000.0</v>
       </c>
       <c r="AC31">
         <v>43600000.0</v>
       </c>
       <c r="AD31">
         <v>31100000.0</v>
       </c>
       <c r="AE31">
         <v>12900000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B32">
         <v>177300000.0</v>
       </c>
       <c r="C32">
         <v>158800000.0</v>
       </c>
       <c r="D32">
         <v>223300000.0</v>
       </c>
       <c r="E32">
         <v>178800000.0</v>
       </c>
       <c r="F32">
         <v>110200000.0</v>
       </c>
       <c r="G32">
         <v>119800000.0</v>
       </c>
       <c r="H32">
         <v>137600000.0</v>
       </c>
       <c r="I32">
         <v>152900000.0</v>
       </c>
@@ -22539,1181 +22674,1190 @@
       <c r="AE32">
         <v>285500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN32"/>
+  <dimension ref="A1:DO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
+      <c r="DO1" t="s">
+        <v>180</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
+        <v>79700000.0</v>
+      </c>
+      <c r="C2">
         <v>32000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>52200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>32400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>50700000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>43800000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>41700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>60100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>50000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>96100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>59300000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>56700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>48500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>30500000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>42600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>27700000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>40300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>30400000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>48400000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>32400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>44600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>32500000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>40900000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>32300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>49700000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>36800000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>48400000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>39300000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>48700000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>37900000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>46500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>57100000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>67700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>58800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>68900000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>59200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>70700000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>64600000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>72900000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>77900000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>84600000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>82700000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>100100000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>65400000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>79100000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>73400000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>-453700000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>233800000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>302400000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>229400000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>410400000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>355600000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>385200000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>354800000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>407100000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>360000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>376800000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>337800000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1234400000.0</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2">
         <v>1067000000.0</v>
       </c>
-      <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2">
         <v>266600000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>271400000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>405100000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>278000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>263400000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>143500000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>148100000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>142700000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>159500000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>137200000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>105900000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>137200000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>144000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>147400000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>170900000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>154500000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>174900000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>132900000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>-369500000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>113800000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>142300000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>113400000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>-390000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>108500000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>156200000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>125300000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>131607000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>123999000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>146302000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>116988000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>135028000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>124834000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>108993000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>63078000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>86983000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>61194000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>85200000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>54900000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>72200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>52100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>69300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>57100000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>77400000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>55800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>73200000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>55700000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>73600000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>64800000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>81900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>55000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
+        <v>3800000.0</v>
+      </c>
+      <c r="C3">
         <v>3000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4100000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3200000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3500000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3300000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3700000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3400000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3700000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3400000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3800000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3300000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4200000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3300000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4900000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6500000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7500000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7400000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8500000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8200000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9600000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15900000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9800000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10200000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9900000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>11600000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>11900000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>12200000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>11800000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>12200000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>11900000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>11800000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>10400000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>11600000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>17000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>18900000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>18300000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>20700000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>23000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>24000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>24400000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>23200000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>32600000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>29600000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>33800000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>27400000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>23800000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>26000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>24200000.0</v>
       </c>
-      <c r="AY3">
-[...1 lines deleted...]
-      </c>
       <c r="AZ3">
+        <v>21400000.0</v>
+      </c>
+      <c r="BA3">
         <v>51100000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>54000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>47900000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>67500000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>61600000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>59900000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>57500000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>66500000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>55300000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>52200000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>50200000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>67500000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>66900000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>63000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>60500000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>66900000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>66400000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>60000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>68400000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>65900000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>69800000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>64400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39900000.0</v>
       </c>
       <c r="BW3">
         <v>39900000.0</v>
       </c>
       <c r="BX3">
+        <v>39900000.0</v>
+      </c>
+      <c r="BY3">
         <v>35500000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>38900000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>38600000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>35700000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>38300000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>48700000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>48100000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>50100000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>46400000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>46800000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>45000000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>61300000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>42500000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>43800000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>41700000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>39000000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>40200000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>40500000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>39900000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>34765000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>40858000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>35333000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>33567000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>38044000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>33916000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>27931000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>20234000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>16373000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>19041000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>19600000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>17500000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>15600000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>13000000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>12100000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>10900000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>12200000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>12800000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>11800000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>10000000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>10700000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>8000000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>7700000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>7800000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>300000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>600000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-400000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-700000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-300000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-700000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-300000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-3700000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217100000.0</v>
       </c>
       <c r="Y4">
         <v>217100000.0</v>
       </c>
       <c r="Z4">
         <v>217100000.0</v>
       </c>
       <c r="AA4">
         <v>217100000.0</v>
       </c>
-      <c r="AB4"/>
+      <c r="AB4">
+        <v>217100000.0</v>
+      </c>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
@@ -23760,766 +23904,773 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5">
+        <v>-33299999.0</v>
+      </c>
+      <c r="C5">
         <v>-700000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-7400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-10300000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>18500000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-30900000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11900000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>13700000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-300000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-18800000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-39600000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-14300000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-9300000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>22100000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-19700000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-18000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>25400000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-20300000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-7300000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-11800000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-16500000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-18800000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-22000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>25500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6400000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-50100000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-161600000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-17800000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-74500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-41000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-53500000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1500000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>8300000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4200000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-12400000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-10700000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-53500000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-25000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-34400000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-57900000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-8700000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4700000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1717300000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-62000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-22400000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-50700000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-104800000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>8300000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4500000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-21500000.0</v>
       </c>
-      <c r="AY5">
-[...1 lines deleted...]
-      </c>
       <c r="AZ5">
+        <v>-85500000.0</v>
+      </c>
+      <c r="BA5">
         <v>4900000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-4100000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>6100000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-29900000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>53800000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>68000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>65700000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>127800000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>95300000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>111300000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>148100000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>103600000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>67000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>95000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>64400000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>57800000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>70200000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>57100000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>27900000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-564200000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>146000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>126300000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>136000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>135900000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>123200000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>207000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>134400000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>117400000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>108500000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>76400000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>64700000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>39300000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>52700000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>98500000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>77700000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>86900000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>65000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>80900000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>69800000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>24800000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>37700000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>24500000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>40200000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-9064000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>3578000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>33608000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>30909000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-15678000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>28007000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>24808000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>14808000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>13206000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>31819000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>35200000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>39000000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>21100000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>31700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>15000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-1900000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-86000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-1200000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>8200000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>9000000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-700000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>14200000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>15300000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>8200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
+        <v>-29499999.0</v>
+      </c>
+      <c r="C6">
         <v>2300000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3300000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>22000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-27600000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8200000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>17100000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3400000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-15400000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-35800000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-11000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5100000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>25400000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-14800000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-11500000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>32900000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-12900000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1200000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3600000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-7500000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-9200000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6100000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>35300000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>16600000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-40200000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-150000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5900000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-62300000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-29200000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-41300000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>13400000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>20100000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>14600000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-800000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6300000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-34600000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-6700000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-13700000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-34900000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>15300000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>19700000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1694100000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-29400000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>7200000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-16900000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-77400000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>32100000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>30500000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2700000.0</v>
       </c>
-      <c r="AY6">
-[...1 lines deleted...]
-      </c>
       <c r="AZ6">
+        <v>-64100000.0</v>
+      </c>
+      <c r="BA6">
         <v>56000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>49900000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>54000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>37600000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>115400000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>127900000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>123200000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>194300000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>150600000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>163500000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>198300000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>171100000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>133900000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>158000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>124900000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>124700000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>136600000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>117100000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>96300000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-498300000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>215800000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>190700000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>175900000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>175800000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>158700000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>245900000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>173000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>153100000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>146800000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>125100000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>112800000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>89400000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>99100000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>145300000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>122700000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>148200000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>107500000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>124700000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>111500000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>63800000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>77900000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>65000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>80100000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>25701000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>44436000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>68941000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>64476000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>22366000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>61923000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>52739000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>35042000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>29579000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>50860000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>54800000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>56500000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>36700000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>44700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>27100000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>9000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-73800000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>11600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>20000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>19000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>10000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>22200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>23000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -24594,118 +24745,119 @@
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
+      <c r="DO7"/>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8">
         <v>-100000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>0.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-200000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>0.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-400000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>300000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>600000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-400000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-700000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-300000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-700000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-300000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-3700000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-300000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>217100000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-108900000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-7700000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-3000000.0</v>
       </c>
-      <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
@@ -24752,1523 +24904,1538 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
+        <v>-20400000.0</v>
+      </c>
+      <c r="C9">
         <v>2000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11600000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>11300000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-12300000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1900000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>7500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9700000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1300000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-25300000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-13600000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2600000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-700000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-8100000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>17400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3600000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-6000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-7000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-9300000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-8500000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-20200000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-7500000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-3700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-5800000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-9500000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-4500000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-3200000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-4900000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-11300000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-9400000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-2200000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1500000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>8300000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6200000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>9100000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>13600000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1600000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-700000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4200000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-6200000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3600000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>15000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>200000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1500000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>37500000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>51100000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>47500000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-9000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>52400000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>36100000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>57100000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>57500000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>66600000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>102700000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>107400000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>129700000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>106400000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>123800000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>136700000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-726400000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>440500000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>430900000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>393300000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-687200000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>389600000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>91100000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>77600000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-26100000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>199200000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>177800000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>170700000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>175500000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>158600000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>245900000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>172900000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>155100000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>148300000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>152900000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>112200000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>95900000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>98900000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>145200000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>122400000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>742300000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>107500000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>124700000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>111500000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>595700000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>77900000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>65000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>82200000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>65320000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>83674000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>71259000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>67249000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>53948000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>61923000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>52739000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>36075000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>30733000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>49139000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>55200000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>57000000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>37100000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>47300000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>27600000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>9600000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>-500000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>11200000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>20600000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>19600000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>11000000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>23200000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>23500000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>16500000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
+        <v>-69600000.0</v>
+      </c>
+      <c r="C10">
         <v>-8300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-15100000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-18100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-39800000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-21200000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-10200000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-28000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-53100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-24100000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>13900000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-6700000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-28500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>81800000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>16700000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>14800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-15500000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-9900000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1700000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-50800000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>11500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-114100000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-42400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-182200000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-28000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-89800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-61500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-68400000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-12900000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3600000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>900000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>556500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-65600000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-98600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-69200000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-105500000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-121000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-101700000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-47100000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1757300000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-205900000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-58200000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-86200000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-146800000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-33000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-36200000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-57100000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-112600000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-2800000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-3700000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>32400000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-9300000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-21000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>44200000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>44800000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>47200000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>62100000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>82900000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>95500000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>118300000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>87100000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>47200000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>87600000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>108200000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>59900000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>37200000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-51000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-558000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>144000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>115800000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>143300000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>141900000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>112100000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>205400000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>140500000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>118400000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>109800000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>70200000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>57000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>16500000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>45400000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>85200000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>63400000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>48000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>57800000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>82700000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>69100000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>20800000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>31100000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>31200000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>50800000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>28752000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-1191000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>30646000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>26444000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-14611000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>27102000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>17525000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>26275000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>40417000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>30177000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>37100000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>40100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>44700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>29700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>15200000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>700000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-78400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>11100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>21300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>18500000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>8700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>21900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>22600000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>14900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11">
+        <v>1500000.0</v>
+      </c>
+      <c r="C11">
         <v>900000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>600000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1400000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-200000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>800000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1300000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>600000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>100000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>600000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>300000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>700000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>900000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>300000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>600000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="R11">
         <v>300000.0</v>
       </c>
       <c r="S11">
+        <v>300000.0</v>
+      </c>
+      <c r="T11">
         <v>400000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>19400000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>500000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>200000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1500000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>100000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>400000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-200000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>300000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>600000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>300000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>700000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>400000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>800000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1500000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3600000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3900000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3300000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3400000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4100000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-200000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1900000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>700000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1672300000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>4100000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-10600000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-29400000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>900000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>18300000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>12800000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>13400000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>59400000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-3900000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>7000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>9300000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>8000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1600000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>8100000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>12200000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>18800000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>16300000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>22600000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>31500000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>32400000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>21100000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>34100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="BO11">
         <v>23000000.0</v>
       </c>
       <c r="BP11">
+        <v>23000000.0</v>
+      </c>
+      <c r="BQ11">
         <v>8800000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>5900000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-15000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>29400000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-400000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>28300000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>47900000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>53900000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>41000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>67200000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>46000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>39000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>30300000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>8000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>18000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>900000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>14900000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>23200000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>19100000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>11500000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>17600000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>21800000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>16200000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1200000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>10500000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-2400000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>16100000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>14119000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-53000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>6091000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>4045000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-5389000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>3645000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>2499000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>3941000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>3637000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>6350000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>11000000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>11200000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>3500000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>9700000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>6600000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>3900000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>-5400000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>4700000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>10400000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>8800000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>4700000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>9000000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>9700000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>7400000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12">
+        <v>7800000.0</v>
+      </c>
+      <c r="C12">
         <v>7600000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7700000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7800000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8300000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8900000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9300000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9500000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9900000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9300000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9100000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9900000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8199999.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10500000.0</v>
       </c>
       <c r="P12">
         <v>10500000.0</v>
       </c>
       <c r="Q12">
+        <v>10500000.0</v>
+      </c>
+      <c r="R12">
         <v>12500000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10900000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11200000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12700000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10400000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>16600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15500000.0</v>
       </c>
       <c r="AB12">
         <v>15500000.0</v>
       </c>
       <c r="AC12">
+        <v>15500000.0</v>
+      </c>
+      <c r="AD12">
         <v>15300000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15200000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>15500000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14700000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>15500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>18300000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>38900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45500000.0</v>
       </c>
       <c r="AK12">
         <v>45500000.0</v>
       </c>
       <c r="AL12">
+        <v>45500000.0</v>
+      </c>
+      <c r="AM12">
         <v>45100000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>43600000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>42000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>40900000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>42400000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>40000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>38600000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>35800000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>31200000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>42000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>36800000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>36300000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>35600000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>31500000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>35600000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>34900000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>34600000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>31000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>74800000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>32700000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>43100000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>80600000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>30200000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>28400000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>28500000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>19300000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>22000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>18700000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>25400000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>93000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>700000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>19900000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>21900000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>49600000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2100000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>14300000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>11600000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>10500000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>6900000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>6200000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>16800000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>6000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>12300000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>12200000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>36100000.0</v>
       </c>
-      <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>13300000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>15100000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>71800000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12">
         <v>8400000.0</v>
       </c>
-      <c r="CM12"/>
-      <c r="CN12">
+      <c r="CN12"/>
+      <c r="CO12">
         <v>2900000.0</v>
       </c>
-      <c r="CO12"/>
       <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>17587000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>4039000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1751000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>4233000.0</v>
       </c>
-      <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>16691000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>5617000.0</v>
       </c>
-      <c r="DA12"/>
-      <c r="DB12">
+      <c r="DB12"/>
+      <c r="DC12">
         <v>5800000.0</v>
       </c>
-      <c r="DC12"/>
-      <c r="DD12">
+      <c r="DD12"/>
+      <c r="DE12">
         <v>6000000.0</v>
       </c>
-      <c r="DE12"/>
-      <c r="DF12">
+      <c r="DF12"/>
+      <c r="DG12">
         <v>5800000.0</v>
       </c>
-      <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
+      <c r="DO12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13">
+        <v>300000.0</v>
+      </c>
+      <c r="C13">
         <v>900000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>800000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10300000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1100000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10400000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>8600000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1500000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1900000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>600000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2700000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4300000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>100000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>400000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1600000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3400000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3800000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4200000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3800000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>16100000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>137100000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>15300000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>18800000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>15400000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8500000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>8300000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -26312,54 +26479,55 @@
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -26434,512 +26602,516 @@
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
+      <c r="DO14"/>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15">
+        <v>-71100000.0</v>
+      </c>
+      <c r="C15">
         <v>-9200000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-15800000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-19500000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>10200000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-40600000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-22900000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2100000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-11500000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-40500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-53400000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-24800000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>300000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>13300000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-7300000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-26900000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>81100000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>15700000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>14100000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-16200000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-10700000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-5600000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-49600000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>228500000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-114500000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-42200000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-185500000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-30000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-90400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-61800000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-53100000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-13300000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2800000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-600000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>537800000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-69500000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-101900000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-72600000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-106700000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-120800000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-103600000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-47800000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1757300000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-210000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-52600000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-56800000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-160400000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-51300000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-30100000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-48200000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-673800000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1100000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-10700000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>23100000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-17300000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-22600000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>40800000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>32300000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>28100000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>45500000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>60100000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>63600000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>81000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>57600000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>15700000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>59700000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>48300000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>55900000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>24400000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-42900000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-592100000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>133100000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>80300000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>89000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>83500000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>65400000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>132400000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>89100000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>78600000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>74100000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>57200000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>35700000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>9700000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>23100000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>56000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>35500000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>5000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>40200000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>61900000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>52900000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>26900000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>20600000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>33600000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>34700000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>14633000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-1138000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>24555000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>22399000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-9222000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>23457000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>15026000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>22334000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>36780000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>23827000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>26100000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>28900000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>41200000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>20000000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>8600000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-3200000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-73000000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>6400000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>10900000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>9700000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12900000.0</v>
       </c>
       <c r="DM15">
         <v>12900000.0</v>
       </c>
       <c r="DN15">
+        <v>12900000.0</v>
+      </c>
+      <c r="DO15">
         <v>7500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-15800000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-19500000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10200000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-40600000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-22900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2100000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-7000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-26300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>81100000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15700000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14100000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-16200000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-10700000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-5600000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-49600000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>228500000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-114500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42200000.0</v>
       </c>
       <c r="AA16">
         <v>-42200000.0</v>
       </c>
       <c r="AB16">
+        <v>-42200000.0</v>
+      </c>
+      <c r="AC16">
         <v>-30000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-90400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-61800000.0</v>
       </c>
       <c r="AE16">
         <v>-61800000.0</v>
       </c>
       <c r="AF16">
+        <v>-61800000.0</v>
+      </c>
+      <c r="AG16">
         <v>-13300000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="AI16">
         <v>-600000.0</v>
       </c>
       <c r="AJ16">
+        <v>-600000.0</v>
+      </c>
+      <c r="AK16">
         <v>-69500000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-101900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-72600000.0</v>
       </c>
       <c r="AM16">
         <v>-72600000.0</v>
       </c>
-      <c r="AN16"/>
+      <c r="AN16">
+        <v>-72600000.0</v>
+      </c>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
@@ -26974,170 +27146,173 @@
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
+      <c r="DO16"/>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17">
+        <v>-71100000.0</v>
+      </c>
+      <c r="C17">
         <v>-9200000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-15700000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-19500000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>10400000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-40600000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-22500000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1800000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-11500000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-40900000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-53400000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-24800000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>300000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>13600000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-7300000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-26900000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>81500000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>16400000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>14400000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-15500000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-10400000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-1900000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-49300000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>11400000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-114500000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-42200000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-182500000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-30000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-90400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-61800000.0</v>
       </c>
       <c r="AE17">
         <v>-61800000.0</v>
       </c>
       <c r="AF17">
+        <v>-61800000.0</v>
+      </c>
+      <c r="AG17">
         <v>-13300000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="AI17">
         <v>-600000.0</v>
       </c>
       <c r="AJ17">
+        <v>-600000.0</v>
+      </c>
+      <c r="AK17">
         <v>-69500000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-101900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-72600000.0</v>
       </c>
       <c r="AM17">
         <v>-72600000.0</v>
       </c>
-      <c r="AN17"/>
+      <c r="AN17">
+        <v>-72600000.0</v>
+      </c>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
@@ -27172,143 +27347,146 @@
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
+        <v>-7700000.0</v>
+      </c>
+      <c r="C18">
         <v>-6700000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7400000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7700000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2300000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12800000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5400000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7300000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5100000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6100000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-16700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-12000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8600000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-7500000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-6400000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7400000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-8000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6600000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-10200000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6800000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-5800000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-4300000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3100000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-3200000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -27352,54 +27530,55 @@
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
+      <c r="DO18"/>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -27474,54 +27653,55 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27596,410 +27776,414 @@
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
+        <v>-33299999.0</v>
+      </c>
+      <c r="C21">
         <v>-5000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-57300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-20500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>300000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-300000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-8000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-39500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-20100000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1100000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-22300000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>76700000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>27000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>25100000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-13500000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-22500000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-23600000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-36100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-13900000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-66400000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-33600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-112400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-17900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-66400000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-16800000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-65000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-15300000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-15200000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2900000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-12800000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-9900000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1200000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-100000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-11700000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-14200000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-8900000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-18400000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-9900000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-10300000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3100000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-11800000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-11500000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>24300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30700000.0</v>
       </c>
       <c r="AX21">
         <v>30700000.0</v>
       </c>
       <c r="AY21">
+        <v>30700000.0</v>
+      </c>
+      <c r="AZ21">
         <v>-27100000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>28400000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>18700000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>38700000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>33200000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>47900000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>79500000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>88900000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>102500000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>89700000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>108900000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>114200000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>109000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>90600000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>86900000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>82600000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>81500000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>70200000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>52400000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>28600000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-564200000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>146000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>126300000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>136000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>135900000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>123200000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>207000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>134400000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>117400000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>110600000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>76400000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>64700000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>39300000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>52700000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>98500000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>77700000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>86900000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>65000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>80900000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>69800000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>24800000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>37700000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>24500000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>40200000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-9064000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>3578000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>33608000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>30909000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-15678000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>28007000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>24808000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>14808000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>13206000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>31787000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>35200000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>39000000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>21100000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>31700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>15000000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-1900000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-86000000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>-2100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>8200000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>9000000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>14100000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>15300000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>8200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -28074,410 +28258,414 @@
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
+      <c r="DO22"/>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
+        <v>92600000.0</v>
+      </c>
+      <c r="C23">
         <v>39000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>112800000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>35800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>44300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>58900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>50800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>32600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>51700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>36800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>63800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>55300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>102800000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>67000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>70900000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>78400000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>40500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>58800000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>49500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>34200000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>53500000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>45500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>64300000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>38800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>107300000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>60300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>143800000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>45700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>112900000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>48700000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>102100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>45200000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>61700000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>42300000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>67600000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>73200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>78000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>72500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>82200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>72700000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>83800000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>76800000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>86400000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>85200000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>96900000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>94900000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>113900000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>78800000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>99700000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>90400000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>436500000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>258800000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>320600000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>248800000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>439200000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>374300000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>408400000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>373300000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>433700000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>375200000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>394900000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>360300000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>399000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>349900000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>344000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>310700000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>298300000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>319400000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>305300000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>320400000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>943200000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>331200000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>314900000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>178200000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>187700000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>178100000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>198400000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>175700000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>143600000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>174900000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>220500000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>194900000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>227500000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>200700000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>221600000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>177600000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>285900000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>156300000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>186100000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>155100000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>180900000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>148700000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>196700000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>167300000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>205991000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>204095000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>183953000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>153328000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>204654000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>158750000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>136924000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>84345000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>104510000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>78546000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>105200000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>72900000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>88200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>67700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>81900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>68600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>162900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>69100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>85600000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>66300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>85300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>73900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>90100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>63300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -28552,354 +28740,358 @@
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
+      <c r="DO24"/>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B25">
+        <v>3800000.0</v>
+      </c>
+      <c r="C25">
         <v>3000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4100000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3500000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3300000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3700000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3300000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3700000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3300000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3700000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3200000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4200000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3200000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6400000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7300000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8400000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8200000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8900000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>15900000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9800000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>10200000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="AB25">
         <v>800000.0</v>
       </c>
       <c r="AC25">
         <v>800000.0</v>
       </c>
       <c r="AD25">
         <v>800000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25">
+      <c r="AE25">
+        <v>800000.0</v>
+      </c>
+      <c r="AF25"/>
+      <c r="AG25">
         <v>100000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>300000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>200000.0</v>
       </c>
-      <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>500000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>800000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>700000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="AP25">
         <v>700000.0</v>
       </c>
       <c r="AQ25">
+        <v>700000.0</v>
+      </c>
+      <c r="AR25">
         <v>600000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>800000.0</v>
       </c>
-      <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
-      <c r="BS25">
+      <c r="BS25"/>
+      <c r="BT25">
         <v>65900000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>69800000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>64400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39900000.0</v>
       </c>
       <c r="BW25">
         <v>39900000.0</v>
       </c>
       <c r="BX25">
+        <v>39900000.0</v>
+      </c>
+      <c r="BY25">
         <v>35500000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>38900000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>38600000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>35700000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>38300000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>48700000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>48100000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>50100000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>46400000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>46800000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>45000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>61300000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>42500000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>43800000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>41700000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>39000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>40200000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>40500000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>39900000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>34765000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>40858000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>35333000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>33567000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>37701000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>33578000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>27931000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>20234000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>16373000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>19041000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>19600000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>17500000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>15600000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>13000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>12100000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>10900000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>12200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>12800000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>11800000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>10000000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>10700000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>8000000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>7700000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>7800000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -28974,66 +29166,67 @@
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
+      <c r="DO26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>200000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
@@ -29098,439 +29291,445 @@
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
+        <v>14900000.0</v>
+      </c>
+      <c r="C28">
         <v>6700000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7800000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9300000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3300000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4800000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6400000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13700000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>27500000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5700000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7500000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14700000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5300000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9600000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8600000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9700000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>12500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4100000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>20300000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>15400000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>12500000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12100000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>12800000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>12200000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>12600000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6300000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11900000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>12000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>13000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>13200000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>20400000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>16800000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>18100000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>24000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>17400000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>18400000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>24300000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>18700000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>23200000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>18500000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>26600000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>15200000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>18100000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>22500000.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>308400000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>302700000.0</v>
       </c>
-      <c r="BN28"/>
       <c r="BO28"/>
-      <c r="BP28">
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>273600000.0</v>
       </c>
-      <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28">
         <v>28100000.0</v>
       </c>
-      <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
-      <c r="CP28">
+      <c r="CP28"/>
+      <c r="CQ28">
         <v>2100000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2619000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2238000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2318000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2773000.0</v>
       </c>
-      <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
-      <c r="CX28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>1033000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1154000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DB28">
         <v>500000.0</v>
       </c>
       <c r="DC28">
+        <v>500000.0</v>
+      </c>
+      <c r="DD28">
         <v>400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>600000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DI28">
         <v>600000.0</v>
       </c>
       <c r="DJ28">
         <v>600000.0</v>
       </c>
       <c r="DK28">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="DL28">
         <v>1000000.0</v>
       </c>
       <c r="DM28">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="DN28">
         <v>500000.0</v>
       </c>
+      <c r="DO28">
+        <v>500000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29">
+        <v>1500000.0</v>
+      </c>
+      <c r="C29">
         <v>900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-200000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>100000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>600000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>700000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="R29">
         <v>300000.0</v>
       </c>
       <c r="S29">
+        <v>300000.0</v>
+      </c>
+      <c r="T29">
         <v>400000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>0.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>200000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>100000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>400000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>300000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>600000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>300000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -29574,1116 +29773,1126 @@
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
+      <c r="DO29"/>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
+        <v>12900000.0</v>
+      </c>
+      <c r="C30">
         <v>7000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>60600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7200000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14200000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>51400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>28300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13200000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>15100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15900000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6400000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>62700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>27800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>102900000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>13400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>63200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>11900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>53700000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5900000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>13000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>21100000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>16100000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10300000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>13700000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>13300000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>13500000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>13100000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>12200000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>13500000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>7300000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>12300000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>12200000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>13800000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>13400000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>20600000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>17000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>17200000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>25000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>18200000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>19400000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>28800000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>18700000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>23200000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>18500000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>26600000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>15200000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>18100000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>22500000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-835400000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>349900000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>344000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>310700000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-768700000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>319400000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>38700000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>49000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>538100000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>53200000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>51500000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>34700000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>39600000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>35400000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>38900000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>38500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37700000.0</v>
       </c>
       <c r="CB30">
         <v>37700000.0</v>
       </c>
       <c r="CC30">
+        <v>37700000.0</v>
+      </c>
+      <c r="CD30">
         <v>76500000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>47500000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>56600000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>46200000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>46700000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>44700000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>655400000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>42500000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>43800000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>41700000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>570900000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>40200000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>40500000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>42000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>74384000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>80096000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>37651000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>36340000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>69626000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>33916000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>27931000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>21267000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>17527000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>17352000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>20000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>18000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>16000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>15600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>12600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>11500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>85500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>13300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>12400000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>10600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>11700000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>9100000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>8200000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>8300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:118">
+    <row r="31" spans="1:119">
       <c r="A31" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B31">
+        <v>-36300000.0</v>
+      </c>
+      <c r="C31">
         <v>-3300000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>42200000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-22000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>10800000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-19300000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-16100000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2100000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-10800000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-32300000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-9700000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5200000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>22300000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6600000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-6200000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>72400000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6800000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>27700000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>12600000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>21900000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-14700000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>25400000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-20400000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1400000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-64700000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2300000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-23400000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-10100000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-24500000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4800000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>20100000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>5900000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>569300000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-55700000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-97400000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-69100000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-93800000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-106800000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-92800000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-28700000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1747400000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-197800000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-61300000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-74400000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-61100000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-57300000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-66900000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-87800000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-85500000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-31100000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-25500000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-27100000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-42500000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-61000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-35500000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-26400000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-55300000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-29100000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-22800000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-18700000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>9300000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-26900000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-17800000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>18400000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>26700000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-700000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-26900000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-79600000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>6200000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-2000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-10500000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>7300000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>6000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-11100000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1600000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>6100000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1000000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-800000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-6200000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-7700000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-22800000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-7300000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-13300000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-14600000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-38900000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-7400000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>1800000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-1700000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-4000000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-6600000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>9500000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-3800000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>37816000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-4769000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-2962000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-4465000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>1067000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-905000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-7283000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>11467000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>27211000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-1610000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>1900000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>1100000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>23600000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-2000000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>200000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>2600000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>7600000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>6500000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>7000000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>3600000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>9400000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>7800000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>7300000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>6700000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:118">
+    <row r="32" spans="1:119">
       <c r="A32" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B32">
+        <v>59300000.0</v>
+      </c>
+      <c r="C32">
         <v>34000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>55500000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>39700000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>43700000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>38400000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>45700000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>32900000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>51400000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>28800000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>34800000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>36400000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>93500000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>58600000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>48600000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>30200000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>65900000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>34100000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>36600000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>20700000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>31000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>21900000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>28200000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>24900000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>40900000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>26700000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>31400000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>27800000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>46500000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>31900000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>37100000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>29900000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>46500000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>39400000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>54800000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>63300000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>76800000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>72400000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>70500000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>58500000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>74900000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>58400000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>76500000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>76900000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>99600000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>82900000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>101600000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>102900000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>130200000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>120900000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>-462700000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>286200000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>338500000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>286500000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>467900000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>422200000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>487900000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>462200000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>536800000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>466400000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>500600000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>474500000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>508000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>440500000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>430900000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>393300000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>379800000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>389600000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>357700000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>349000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>379000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>477200000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>441200000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>314200000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>323600000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>301300000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>405400000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>310100000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>261000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>285500000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>296900000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>259600000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>266800000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>253400000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>320100000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>255300000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>372800000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>221300000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>267000000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>224900000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>205700000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>186400000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>221200000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>207500000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>196927000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>207673000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>217561000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>184237000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>188976000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>186757000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>161732000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>99153000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>117716000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>110333000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>140400000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>111900000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>109300000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>99400000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>96900000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>66700000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>76900000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>67000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>93800000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>75300000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>84600000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>88000000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>105400000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>71500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -30772,51 +30981,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B2">
         <v>145700000.0</v>
       </c>
       <c r="C2">
         <v>119100000.0</v>
       </c>
       <c r="D2">
         <v>123900000.0</v>
       </c>
       <c r="E2">
         <v>145600000.0</v>
       </c>
       <c r="F2">
         <v>167400000.0</v>
       </c>
       <c r="G2">
         <v>166100000.0</v>
       </c>
       <c r="H2">
         <v>206900000.0</v>
       </c>
       <c r="I2">
         <v>185000000.0</v>
       </c>
@@ -30867,51 +31076,51 @@
       </c>
       <c r="Y2">
         <v>124078000.0</v>
       </c>
       <c r="Z2">
         <v>261343000.0</v>
       </c>
       <c r="AA2">
         <v>386018000.0</v>
       </c>
       <c r="AB2">
         <v>510400000.0</v>
       </c>
       <c r="AC2">
         <v>600500000.0</v>
       </c>
       <c r="AD2">
         <v>402300000.0</v>
       </c>
       <c r="AE2">
         <v>221100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B3">
         <v>16000000</v>
       </c>
       <c r="C3">
         <v>6800000</v>
       </c>
       <c r="D3">
         <v>21300000</v>
       </c>
       <c r="E3">
         <v>28500000</v>
       </c>
       <c r="F3">
         <v>10700000</v>
       </c>
       <c r="G3">
         <v>12100000</v>
       </c>
       <c r="H3">
         <v>32000000</v>
       </c>
       <c r="I3">
         <v>39500000</v>
       </c>
@@ -30962,121 +31171,121 @@
       </c>
       <c r="Y3">
         <v>132047000</v>
       </c>
       <c r="Z3">
         <v>113567000</v>
       </c>
       <c r="AA3">
         <v>116343000</v>
       </c>
       <c r="AB3">
         <v>150300000</v>
       </c>
       <c r="AC3">
         <v>211700000</v>
       </c>
       <c r="AD3">
         <v>89300000</v>
       </c>
       <c r="AE3">
         <v>80200000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B6">
         <v>-20800000.0</v>
       </c>
       <c r="C6">
         <v>26600000.0</v>
       </c>
       <c r="D6">
         <v>-4800000.0</v>
       </c>
       <c r="E6">
         <v>-21700000.0</v>
       </c>
       <c r="F6">
         <v>-21800000.0</v>
       </c>
       <c r="G6">
         <v>1300000.0</v>
       </c>
       <c r="H6">
         <v>-40800000.0</v>
       </c>
       <c r="I6">
         <v>21900000.0</v>
       </c>
@@ -31127,51 +31336,51 @@
       </c>
       <c r="Y6">
         <v>68880000.0</v>
       </c>
       <c r="Z6">
         <v>-113436000.0</v>
       </c>
       <c r="AA6">
         <v>-124675000.0</v>
       </c>
       <c r="AB6">
         <v>-124400000.0</v>
       </c>
       <c r="AC6">
         <v>-90100000.0</v>
       </c>
       <c r="AD6">
         <v>198200000.0</v>
       </c>
       <c r="AE6">
         <v>181200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B7">
         <v>44900000.0</v>
       </c>
       <c r="C7">
         <v>1400000.0</v>
       </c>
       <c r="D7">
         <v>-93600000.0</v>
       </c>
       <c r="E7">
         <v>-10600000.0</v>
       </c>
       <c r="F7">
         <v>23000000.0</v>
       </c>
       <c r="G7">
         <v>4600000.0</v>
       </c>
       <c r="H7">
         <v>8300000.0</v>
       </c>
       <c r="I7">
         <v>73300000.0</v>
       </c>
@@ -31222,86 +31431,86 @@
       </c>
       <c r="Y7">
         <v>-1578000.0</v>
       </c>
       <c r="Z7">
         <v>-42531000.0</v>
       </c>
       <c r="AA7">
         <v>-64045000.0</v>
       </c>
       <c r="AB7">
         <v>-37500000.0</v>
       </c>
       <c r="AC7">
         <v>20400000.0</v>
       </c>
       <c r="AD7">
         <v>-8400000.0</v>
       </c>
       <c r="AE7">
         <v>-19000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B9">
         <v>44900000.0</v>
       </c>
       <c r="C9">
         <v>9700000.0</v>
       </c>
       <c r="D9">
         <v>-45200000.0</v>
       </c>
       <c r="E9">
         <v>-11000000.0</v>
       </c>
       <c r="F9">
         <v>-47600000.0</v>
       </c>
       <c r="G9">
         <v>12000000.0</v>
       </c>
       <c r="H9">
         <v>65800000.0</v>
       </c>
       <c r="I9">
         <v>76100000.0</v>
       </c>
@@ -31326,51 +31535,51 @@
       <c r="P9">
         <v>-57900000.0</v>
       </c>
       <c r="Q9">
         <v>-57700000.0</v>
       </c>
       <c r="R9">
         <v>46600000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B10">
         <v>-800000.0</v>
       </c>
       <c r="C10">
         <v>1200000.0</v>
       </c>
       <c r="D10">
         <v>-10500000.0</v>
       </c>
       <c r="E10">
         <v>-7200000.0</v>
       </c>
       <c r="F10">
         <v>-5500000.0</v>
       </c>
       <c r="G10">
         <v>6600000.0</v>
       </c>
       <c r="H10">
         <v>-2700000.0</v>
       </c>
       <c r="I10">
         <v>700000.0</v>
       </c>
@@ -31421,51 +31630,51 @@
       </c>
       <c r="Y10">
         <v>-15535000.0</v>
       </c>
       <c r="Z10">
         <v>-3468000.0</v>
       </c>
       <c r="AA10">
         <v>-628000.0</v>
       </c>
       <c r="AB10">
         <v>3100000.0</v>
       </c>
       <c r="AC10">
         <v>5900000.0</v>
       </c>
       <c r="AD10">
         <v>9700000.0</v>
       </c>
       <c r="AE10">
         <v>-33000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>76400000.0</v>
       </c>
       <c r="G11">
         <v>-13000000.0</v>
       </c>
       <c r="H11">
         <v>-54600000.0</v>
       </c>
       <c r="I11">
         <v>-3700000.0</v>
       </c>
       <c r="J11">
         <v>39300000.0</v>
       </c>
       <c r="K11">
         <v>59500000.0</v>
       </c>
@@ -31476,51 +31685,51 @@
         <v>27800000.0</v>
       </c>
       <c r="N11">
         <v>13200000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>8200000.0</v>
       </c>
       <c r="F12">
         <v>-44300000.0</v>
       </c>
       <c r="G12">
         <v>-127200000.0</v>
       </c>
       <c r="H12">
         <v>310100000.0</v>
       </c>
       <c r="I12">
         <v>-57200000.0</v>
       </c>
       <c r="J12">
         <v>-382100000.0</v>
       </c>
       <c r="K12">
         <v>265900000.0</v>
       </c>
@@ -31531,51 +31740,51 @@
         <v>268900000.0</v>
       </c>
       <c r="N12">
         <v>720700000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-10600000.0</v>
       </c>
       <c r="F13">
         <v>-300000.0</v>
       </c>
       <c r="G13">
         <v>-1000000.0</v>
       </c>
       <c r="H13">
         <v>-200000.0</v>
       </c>
       <c r="I13">
         <v>200000.0</v>
       </c>
       <c r="J13">
         <v>-400000.0</v>
       </c>
       <c r="K13">
         <v>2000000.0</v>
       </c>
@@ -31586,51 +31795,51 @@
         <v>-7400000.0</v>
       </c>
       <c r="N13">
         <v>-10700000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B14">
         <v>14100000.0</v>
       </c>
       <c r="C14">
         <v>14000000.0</v>
       </c>
       <c r="D14">
         <v>14300000.0</v>
       </c>
       <c r="E14">
         <v>26000000.0</v>
       </c>
       <c r="F14">
         <v>35000000.0</v>
       </c>
       <c r="G14">
         <v>227000000.0</v>
       </c>
       <c r="H14">
         <v>335900000.0</v>
       </c>
       <c r="I14">
         <v>-2000000.0</v>
       </c>
@@ -31681,51 +31890,51 @@
       </c>
       <c r="Y14">
         <v>144523000.0</v>
       </c>
       <c r="Z14">
         <v>120125000.0</v>
       </c>
       <c r="AA14">
         <v>72514000.0</v>
       </c>
       <c r="AB14">
         <v>51600000.0</v>
       </c>
       <c r="AC14">
         <v>46800000.0</v>
       </c>
       <c r="AD14">
         <v>34200000.0</v>
       </c>
       <c r="AE14">
         <v>28400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>9000000.0</v>
       </c>
       <c r="M15">
         <v>21900000.0</v>
       </c>
       <c r="N15">
         <v>49500000.0</v>
       </c>
       <c r="O15">
         <v>45200000.0</v>
       </c>
@@ -31748,51 +31957,51 @@
         <v>46300000.0</v>
       </c>
       <c r="V15">
         <v>11600000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15">
         <v>21784000.0</v>
       </c>
       <c r="AA15">
         <v>21727000.0</v>
       </c>
       <c r="AB15">
         <v>2000000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15">
         <v>41500000.0</v>
       </c>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B16">
         <v>124900000.0</v>
       </c>
       <c r="C16">
         <v>145700000.0</v>
       </c>
       <c r="D16">
         <v>119100000.0</v>
       </c>
       <c r="E16">
         <v>123900000.0</v>
       </c>
       <c r="F16">
         <v>145600000.0</v>
       </c>
       <c r="G16">
         <v>167400000.0</v>
       </c>
       <c r="H16">
         <v>166100000.0</v>
       </c>
       <c r="I16">
         <v>206900000.0</v>
       </c>
@@ -31843,86 +32052,86 @@
       </c>
       <c r="Y16">
         <v>192958000.0</v>
       </c>
       <c r="Z16">
         <v>147907000.0</v>
       </c>
       <c r="AA16">
         <v>261343000.0</v>
       </c>
       <c r="AB16">
         <v>386000000.0</v>
       </c>
       <c r="AC16">
         <v>510400000.0</v>
       </c>
       <c r="AD16">
         <v>600500000.0</v>
       </c>
       <c r="AE16">
         <v>402300000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B18">
         <v>5000000.0</v>
       </c>
       <c r="C18">
         <v>-32900000.0</v>
       </c>
       <c r="D18">
         <v>6000000.0</v>
       </c>
       <c r="E18">
         <v>60200000.0</v>
       </c>
       <c r="F18">
         <v>-15100000.0</v>
       </c>
       <c r="G18">
         <v>28600000.0</v>
       </c>
       <c r="H18">
         <v>-33500000.0</v>
       </c>
       <c r="I18">
         <v>-40600000.0</v>
       </c>
@@ -31973,51 +32182,51 @@
       </c>
       <c r="Y18">
         <v>101470000.0</v>
       </c>
       <c r="Z18">
         <v>38970000.0</v>
       </c>
       <c r="AA18">
         <v>12826000.0</v>
       </c>
       <c r="AB18">
         <v>-60300000.0</v>
       </c>
       <c r="AC18">
         <v>-97900000.0</v>
       </c>
       <c r="AD18">
         <v>-11200000.0</v>
       </c>
       <c r="AE18">
         <v>-27500000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>36100000.0</v>
       </c>
       <c r="D19">
         <v>-4800000.0</v>
       </c>
       <c r="E19">
         <v>-23400000.0</v>
       </c>
       <c r="F19">
         <v>-9900000.0</v>
       </c>
       <c r="G19">
         <v>-11400000.0</v>
       </c>
       <c r="H19">
         <v>-31300000.0</v>
       </c>
       <c r="I19">
         <v>14200000.0</v>
       </c>
       <c r="J19">
         <v>-37200000.0</v>
@@ -32032,90 +32241,90 @@
         <v>18200000.0</v>
       </c>
       <c r="N19">
         <v>-98400000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>133100000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>9100000.0</v>
       </c>
       <c r="D21">
         <v>5200000.0</v>
       </c>
       <c r="E21">
         <v>-91100000.0</v>
       </c>
       <c r="F21">
         <v>-6100000.0</v>
       </c>
       <c r="G21">
         <v>-1800000.0</v>
       </c>
       <c r="H21">
         <v>-3300000.0</v>
       </c>
       <c r="I21">
         <v>-120300000.0</v>
       </c>
@@ -32132,51 +32341,51 @@
         <v>-801300000.0</v>
       </c>
       <c r="N21">
         <v>321600000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B22">
         <v>-65400000.0</v>
       </c>
       <c r="C22">
         <v>-73100000.0</v>
       </c>
       <c r="D22">
         <v>-64300000.0</v>
       </c>
       <c r="E22">
         <v>63700000.0</v>
       </c>
       <c r="F22">
         <v>-13400000.0</v>
       </c>
       <c r="G22">
         <v>-85700000.0</v>
       </c>
       <c r="H22">
         <v>-364700000.0</v>
       </c>
       <c r="I22">
         <v>-80200000.0</v>
       </c>
@@ -32227,51 +32436,51 @@
       </c>
       <c r="Y22">
         <v>60449000.0</v>
       </c>
       <c r="Z22">
         <v>51595000.0</v>
       </c>
       <c r="AA22">
         <v>115570000.0</v>
       </c>
       <c r="AB22">
         <v>66600000.0</v>
       </c>
       <c r="AC22">
         <v>-46000000.0</v>
       </c>
       <c r="AD22">
         <v>37300000.0</v>
       </c>
       <c r="AE22">
         <v>33300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B23">
         <v>-7000000.0</v>
       </c>
       <c r="C23">
         <v>-2000000.0</v>
       </c>
       <c r="D23">
         <v>-16900000.0</v>
       </c>
       <c r="E23">
         <v>-2200000.0</v>
       </c>
       <c r="F23">
         <v>-2300000.0</v>
       </c>
       <c r="G23">
         <v>-24600000.0</v>
       </c>
       <c r="H23">
         <v>-3300000.0</v>
       </c>
       <c r="I23">
         <v>-9500000.0</v>
       </c>
@@ -32322,51 +32531,51 @@
       </c>
       <c r="Y23">
         <v>-121196000.0</v>
       </c>
       <c r="Z23">
         <v>-268802000.0</v>
       </c>
       <c r="AA23">
         <v>-136050000.0</v>
       </c>
       <c r="AB23">
         <v>100000.0</v>
       </c>
       <c r="AC23">
         <v>100000.0</v>
       </c>
       <c r="AD23">
         <v>-134400000.0</v>
       </c>
       <c r="AE23">
         <v>-185700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B24">
         <v>2500000.0</v>
       </c>
       <c r="C24">
         <v>42900000.0</v>
       </c>
       <c r="D24">
         <v>2900000.0</v>
       </c>
       <c r="E24">
         <v>3800000.0</v>
       </c>
       <c r="F24">
         <v>800000.0</v>
       </c>
       <c r="G24">
         <v>700000.0</v>
       </c>
       <c r="H24">
         <v>600000.0</v>
       </c>
       <c r="I24">
         <v>35800000.0</v>
       </c>
@@ -32417,51 +32626,51 @@
       </c>
       <c r="Y24">
         <v>7703000.0</v>
       </c>
       <c r="Z24">
         <v>-38299000.0</v>
       </c>
       <c r="AA24">
         <v>-19707000.0</v>
       </c>
       <c r="AB24">
         <v>-24200000.0</v>
       </c>
       <c r="AC24">
         <v>40600000.0</v>
       </c>
       <c r="AD24">
         <v>-45100000.0</v>
       </c>
       <c r="AE24">
         <v>-105500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B25">
         <v>21500000.0</v>
       </c>
       <c r="C25">
         <v>32000000.0</v>
       </c>
       <c r="D25">
         <v>170200000.0</v>
       </c>
       <c r="E25">
         <v>-7500000.0</v>
       </c>
       <c r="F25">
         <v>-64000000.0</v>
       </c>
       <c r="G25">
         <v>-112200000.0</v>
       </c>
       <c r="H25">
         <v>15200000.0</v>
       </c>
       <c r="I25">
         <v>16200000.0</v>
       </c>
@@ -32512,51 +32721,51 @@
       </c>
       <c r="Y25">
         <v>34334000.0</v>
       </c>
       <c r="Z25">
         <v>24031000.0</v>
       </c>
       <c r="AA25">
         <v>-427000.0</v>
       </c>
       <c r="AB25">
         <v>3200000.0</v>
       </c>
       <c r="AC25">
         <v>77500000.0</v>
       </c>
       <c r="AD25">
         <v>100000.0</v>
       </c>
       <c r="AE25">
         <v>3100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>133100000.0</v>
       </c>
       <c r="J26">
         <v>5600000.0</v>
       </c>
       <c r="K26">
         <v>200000.0</v>
       </c>
       <c r="L26">
         <v>700000.0</v>
       </c>
       <c r="M26">
         <v>-10000000.0</v>
       </c>
@@ -32575,51 +32784,51 @@
       <c r="R26">
         <v>-800000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26">
         <v>-25300000.0</v>
       </c>
       <c r="U26">
         <v>-3800000.0</v>
       </c>
       <c r="V26">
         <v>-50400000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B27">
         <v>3300000.0</v>
       </c>
       <c r="C27">
         <v>-3000000.0</v>
       </c>
       <c r="D27">
         <v>-1500000.0</v>
       </c>
       <c r="E27">
         <v>17500000.0</v>
       </c>
       <c r="F27">
         <v>13900000.0</v>
       </c>
       <c r="G27">
         <v>8200000.0</v>
       </c>
       <c r="H27">
         <v>600000.0</v>
       </c>
       <c r="I27">
         <v>-11800000.0</v>
       </c>
@@ -32644,51 +32853,51 @@
       <c r="P27">
         <v>-600000.0</v>
       </c>
       <c r="Q27">
         <v>8300000.0</v>
       </c>
       <c r="R27">
         <v>4900000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B28">
         <v>-22900000.0</v>
       </c>
       <c r="C28">
         <v>7100000.0</v>
       </c>
       <c r="D28">
         <v>-11700000.0</v>
       </c>
       <c r="E28">
         <v>-93300000.0</v>
       </c>
       <c r="F28">
         <v>-6900000.0</v>
       </c>
       <c r="G28">
         <v>-26400000.0</v>
       </c>
       <c r="H28">
         <v>-3300000.0</v>
       </c>
       <c r="I28">
         <v>3300000.0</v>
       </c>
@@ -32739,51 +32948,51 @@
       </c>
       <c r="Y28">
         <v>-43441000.0</v>
       </c>
       <c r="Z28">
         <v>2829000.0</v>
       </c>
       <c r="AA28">
         <v>-117794000.0</v>
       </c>
       <c r="AB28">
         <v>-39800000.0</v>
       </c>
       <c r="AC28">
         <v>-32800000.0</v>
       </c>
       <c r="AD28">
         <v>254500000.0</v>
       </c>
       <c r="AE28">
         <v>314200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B29">
         <v>21000000.0</v>
       </c>
       <c r="C29">
         <v>-26100000.0</v>
       </c>
       <c r="D29">
         <v>27300000.0</v>
       </c>
       <c r="E29">
         <v>88700000.0</v>
       </c>
       <c r="F29">
         <v>-4400000.0</v>
       </c>
       <c r="G29">
         <v>40700000.0</v>
       </c>
       <c r="H29">
         <v>-1500000.0</v>
       </c>
       <c r="I29">
         <v>-1100000.0</v>
       </c>
@@ -32834,51 +33043,51 @@
       </c>
       <c r="Y29">
         <v>233517000.0</v>
       </c>
       <c r="Z29">
         <v>152537000.0</v>
       </c>
       <c r="AA29">
         <v>129169000.0</v>
       </c>
       <c r="AB29">
         <v>90000000.0</v>
       </c>
       <c r="AC29">
         <v>113800000.0</v>
       </c>
       <c r="AD29">
         <v>78100000.0</v>
       </c>
       <c r="AE29">
         <v>52700000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B30">
         <v>-13500000.0</v>
       </c>
       <c r="C30">
         <v>36100000.0</v>
       </c>
       <c r="D30">
         <v>-18400000.0</v>
       </c>
       <c r="E30">
         <v>-23400000.0</v>
       </c>
       <c r="F30">
         <v>-9900000.0</v>
       </c>
       <c r="G30">
         <v>-11400000.0</v>
       </c>
       <c r="H30">
         <v>-31300000.0</v>
       </c>
       <c r="I30">
         <v>14200000.0</v>
       </c>
@@ -32948,1135 +33157,1144 @@
       <c r="AE30">
         <v>-185700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN30"/>
+  <dimension ref="A1:DO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
+      <c r="DO1" t="s">
+        <v>180</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B2">
+        <v>123600000.0</v>
+      </c>
+      <c r="C2">
         <v>124900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>120200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>121600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>135600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>145700000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>148600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>133700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>145800000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>120500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>120400000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>176000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>138300000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>123900000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>137600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>124600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>145500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>145600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>163400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>153800000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>158300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>167400000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>165100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>172400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>193400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>166100000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>169300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>156800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>160300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>206900000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>153100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>173200000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>161300000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>185000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>267200000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>187200000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>241700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>269600000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>211200000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>132700000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>276800000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>230600000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>265800000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>255300000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>294700000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>160600000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>106800000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>466000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>235500000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>324200000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>145100000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>356700000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>255200000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>147100000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>708800000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>239800000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>163900000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>174600000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>120700000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>478400000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>380900000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>263100000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>215900000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>258600000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>243000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>440800000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>814400000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>672100000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>440400000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>500800000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>578400000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>748900000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>710700000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>355700000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>131500000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>410200000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>372300000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>353300000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>399900000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>356400000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>336400000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>437600000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>510700000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>477800000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>460200000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>427000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>494700000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>441200000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>364300000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>333000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>235400000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>146200000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>71300000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>193000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>253043000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>219435000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>211267000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>147907000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>130547000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>145390000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>300009000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>261343000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>345341000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>353100000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>396900000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>386000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>400800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>406300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>501200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>510400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>470800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>489500000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>489600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>600500000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>251400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>320700000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>368800000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>402300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B3">
+        <v>100000</v>
+      </c>
+      <c r="C3">
         <v>200000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5800000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2700000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4400000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3100000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>200000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1100000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1600000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3900000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5500000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4300000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4500000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9900000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10400000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3300000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4900000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2900000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3600000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2900000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1300000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3400000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2500000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3600000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2600000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6600000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5700000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>11900000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7800000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>13900000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>12200000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>9300000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4100000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10400000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>9200000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6100000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4900000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>10800000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>12600000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>10400000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6400000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>11200000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>17300000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>28100000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>23800000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>25400000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>18900000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>19700000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>18300000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>7500000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>29500000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>27900000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>33700000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>45100000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>35500000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>43700000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>22100000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>42700000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>36800000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>25900000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>29100000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>343500000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>247500000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>289500000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>425300000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>209100000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>478300000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>455600000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>424500000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>647600000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>479700000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>619300000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>462200000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>733000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>86200000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>91300000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>88900000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>79500000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>53000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>58800000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>50600000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>71700000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>70500000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>84900000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>59400000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>65000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>32200000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>26200000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>20000000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>29000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>13900000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>28500000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>26100000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>39190000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>37108000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>27602000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>28147000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>28647000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>28209000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>33382000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>23329000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>24401000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>47642000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>28000000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>16300000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>82900000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>19800000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>27900000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>19700000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>48900000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>43300000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>28200000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>91300000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>27300000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>25200000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>15900000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>20900000</v>
       </c>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -34151,54 +34369,55 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -34273,766 +34492,773 @@
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
+      <c r="DO5"/>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B6">
+        <v>80200000.0</v>
+      </c>
+      <c r="C6">
         <v>-1300000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4700000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1400000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-14000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-10100000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2900000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16300000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-12100000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>25300000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-55600000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>37700000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>14400000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13700000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>13000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-20900000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-100000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-17800000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9600000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4500000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-9100000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2300000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7300000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-21000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>27300000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3200000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12500000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-3500000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-46600000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>53800000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-20100000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>11900000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-23700000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-82200000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>80000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-54500000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-27900000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>58400000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>78500000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-144100000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>46200000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-35200000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>10500000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-39400000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>134100000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>53800000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-359200000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>230500000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-88700000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>179100000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-211600000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>101500000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>108100000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-538100000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>416000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>128200000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-10700000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>53900000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-357700000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>97500000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>117800000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>114900000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-42700000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>15600000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-197800000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-373600000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>142300000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>231700000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-60400000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-77600000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-170500000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>38200000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>355000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>224200000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-278700000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>37900000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>19000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-46600000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>43500000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>20000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-101200000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-73100000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>32900000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>17600000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>33200000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-67700000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>53500000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>76900000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>31300000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>97600000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>89200000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>74900000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-121700000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-60085000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>33608000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>8168000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>63360000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>17360000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-14843000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-154619000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>38666000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-83998000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-7759000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-43800000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>10900000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-14800000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-5500000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-94900000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-9200000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>39600000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-18700000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-100000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-110900000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>349100000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-69300000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-48100000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-33500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B7">
+        <v>51400000.0</v>
+      </c>
+      <c r="C7">
         <v>-11300000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>23000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-400000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>21200000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1100000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-30000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>24600000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-16200000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>23000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-200000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-20900000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-61600000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>21100000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-8600000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>16400000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3600000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-22000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6900000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>13500000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-5400000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-9800000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>21700000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-16200000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>8900000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>17900000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1900000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>19100000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-26800000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>30100000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>22400000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-12300000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>33100000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-13600000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>27700000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-16600000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>10400000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-17600000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>58400000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-22500000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-4200000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>15400000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>53500000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-63700000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-26300000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>62800000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-7900000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>30800000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-51500000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>48500000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>19400000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-3200000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-11400000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-34000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>11900000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-53800000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>6300000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>12500000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-24100000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-42900000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>22300000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>36800000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-26900000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-30800000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>38400000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-16700000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>78600000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-57300000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>9300000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>172300000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-109000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-133700000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>19900000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>240300000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-49000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-51800000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>23700000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-15200000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-2100000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>2500000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-46500000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-28600000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>33300000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-18800000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-12600000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>38800000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>5300000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>10000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-33100000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>29600000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>3900000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-38900000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-6900000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-36986000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-4125000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>5753000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>33780000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-14160000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-19285000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-20333000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>11247000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-39229000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>18484000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-28800000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-14500000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>9700000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-26400000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-22100000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>1300000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>6300000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-600000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>1300000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>13400000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>28800000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-900000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-33300000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -35107,764 +35333,771 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B9">
+        <v>-5100000.0</v>
+      </c>
+      <c r="C9">
         <v>14100000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-27900000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>21400000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>19400000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>32000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-14000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6200000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5200000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>24700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-22900000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-19900000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-5600000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3200000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>24700000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-15500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>45000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-65200000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-57600000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>42100000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4100000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-36200000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>7100000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2500000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-11200000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>13600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>36600000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-27500000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>59800000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3100000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>26700000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-17900000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>27500000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>39800000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-23500000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-18500000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2100000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-32000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-4800000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-4100000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-4400000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-400000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>54000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-27300000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>7500000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>31300000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-35200000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>55900000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-59800000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>26200000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>19600000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>26300000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-12700000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-18400000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-5000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-10400000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1300000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-19400000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1800000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-1800000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-38500000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-11800000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-30600000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>10000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-25300000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-7500000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-6000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>57000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>3100000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
+      <c r="DO9"/>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B10">
+        <v>4400000.0</v>
+      </c>
+      <c r="C10">
         <v>-4600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6800000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-17200000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7200000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-6700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>500000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5500000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4300000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-9500000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5800000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-6100000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7300000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10100000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>900000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5500000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7900000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-6000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2700000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>8700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-5800000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1400000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1200000.0</v>
       </c>
       <c r="AM10">
         <v>-1200000.0</v>
       </c>
       <c r="AN10">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AO10">
         <v>-3800000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6700000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-3800000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-5600000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2900000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-4900000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-5500000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>6900000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1300000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-13400000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>800000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>20500000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-16500000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-4300000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-10000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-400000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-26600000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>16900000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-16200000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-6200000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-17400000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2300000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-4700000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>4600000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-11100000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-4500000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3300000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4900000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2800000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>21400000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-30600000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3600000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-30200000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1500000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-600000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>18600000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-20100000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-8000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-2000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-14100000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-2900000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-17700000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>23100000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-18700000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>11800000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-12200000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>11200000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-5800000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3100000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-6400000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>18000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>5800000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-12193000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-4670000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>8584000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-7256000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>4896000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-1450000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-3142000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-3772000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3802000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-13330000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>13300000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-4400000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>900000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-8100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>9800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>6400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-5100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>7400000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-2800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>1300000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>18700000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-9800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-25500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-47300000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>39100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-39200000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>47400000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>57600000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-17100000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>500000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>35400000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-25700000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>25000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-12400000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>100000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>0.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>31600000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-48100000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-17800000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>42700000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-46500000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-600000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>0.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>46000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-22600000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>9200000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>0.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
@@ -35899,144 +36132,145 @@
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
+      <c r="DO11"/>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>49600000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>21900000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-67200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4200000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-42900000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5800000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-5300000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1700000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>75100000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-355000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>107200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45500000.0</v>
       </c>
       <c r="AA12">
         <v>45500000.0</v>
       </c>
       <c r="AB12">
+        <v>45500000.0</v>
+      </c>
+      <c r="AC12">
         <v>18200000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>73100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56900000.0</v>
       </c>
       <c r="AE12">
         <v>56900000.0</v>
       </c>
       <c r="AF12">
+        <v>56900000.0</v>
+      </c>
+      <c r="AG12">
         <v>-10800000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-33300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35700000.0</v>
       </c>
       <c r="AI12">
         <v>-35700000.0</v>
       </c>
       <c r="AJ12">
+        <v>-35700000.0</v>
+      </c>
+      <c r="AK12">
         <v>48100000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>77700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60200000.0</v>
       </c>
       <c r="AM12">
         <v>60200000.0</v>
       </c>
-      <c r="AN12"/>
+      <c r="AN12">
+        <v>60200000.0</v>
+      </c>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
@@ -36071,144 +36305,145 @@
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
+      <c r="DO12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>-8700000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-500000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2700000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1300000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2600000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="W13">
         <v>1500000.0</v>
       </c>
       <c r="X13">
+        <v>1500000.0</v>
+      </c>
+      <c r="Y13">
         <v>-400000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="AA13">
         <v>600000.0</v>
       </c>
       <c r="AB13">
-        <v>-500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="AC13">
         <v>-500000.0</v>
       </c>
       <c r="AD13">
-        <v>100000.0</v>
+        <v>-500000.0</v>
       </c>
       <c r="AE13">
         <v>100000.0</v>
       </c>
       <c r="AF13">
+        <v>100000.0</v>
+      </c>
+      <c r="AG13">
         <v>300000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="AI13">
         <v>-300000.0</v>
       </c>
       <c r="AJ13">
+        <v>-300000.0</v>
+      </c>
+      <c r="AK13">
         <v>1400000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AM13">
         <v>300000.0</v>
       </c>
-      <c r="AN13"/>
+      <c r="AN13">
+        <v>300000.0</v>
+      </c>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
@@ -36243,970 +36478,978 @@
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B14">
+        <v>3800000.0</v>
+      </c>
+      <c r="C14">
         <v>3000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4100000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3200000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3500000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3300000.0</v>
       </c>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
       <c r="H14">
+        <v>3700000.0</v>
+      </c>
+      <c r="I14">
         <v>3400000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3700000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3400000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>26300000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5800000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9300000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3300000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4800000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6400000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7300000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-40800000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8200000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-11800000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-11300000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-4800000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>125600000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>10200000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>10000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11600000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>12300000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>11900000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>12300000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3600000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>12000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-6200000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>12000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>35600000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>19100000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>18500000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21200000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>23100000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>24200000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>24600000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>23500000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>32800000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>30000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>34000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>40500000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>24000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>26200000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>24400000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>21400000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>22800000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>24600000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>22000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>38500000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>62500000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>21600000.0</v>
       </c>
-      <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
-      <c r="BI14">
+      <c r="BI14"/>
+      <c r="BJ14">
         <v>-3100000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>48000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>39300000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>71500000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>62700000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>60800000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>85700000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>28800000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>56600000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>149400000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>65900000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>69800000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>64400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39900000.0</v>
       </c>
       <c r="BW14">
         <v>39900000.0</v>
       </c>
       <c r="BX14">
+        <v>39900000.0</v>
+      </c>
+      <c r="BY14">
         <v>35500000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>38900000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>38600000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>35700000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>38300000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>48700000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>48100000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>50100000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>46400000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>46800000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>45000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>61300000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>42500000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>43800000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>41700000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>39000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>40200000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>40500000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>39900000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>34765000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>40858000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>35333000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>33567000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>38044000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>33916000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>27931000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>20234000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>16373000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>19041000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>19600000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>17500000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>15600000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>13000000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>12100000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>10900000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>12200000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>12800000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>11800000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>10000000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>10700000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>8000000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>7700000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>7800000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-      <c r="AR15">
-[...1 lines deleted...]
-      </c>
+      <c r="AR15"/>
       <c r="AS15">
         <v>3000000.0</v>
       </c>
       <c r="AT15">
         <v>3000000.0</v>
       </c>
       <c r="AU15">
         <v>3000000.0</v>
       </c>
       <c r="AV15">
         <v>3000000.0</v>
       </c>
       <c r="AW15">
         <v>3000000.0</v>
       </c>
       <c r="AX15">
+        <v>3000000.0</v>
+      </c>
+      <c r="AY15">
         <v>12900000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>12800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12700000.0</v>
       </c>
       <c r="BA15">
         <v>12700000.0</v>
       </c>
       <c r="BB15">
-        <v>11300000.0</v>
+        <v>12700000.0</v>
       </c>
       <c r="BC15">
         <v>11300000.0</v>
       </c>
       <c r="BD15">
         <v>11300000.0</v>
       </c>
       <c r="BE15">
         <v>11300000.0</v>
       </c>
       <c r="BF15">
         <v>11300000.0</v>
       </c>
       <c r="BG15">
+        <v>11300000.0</v>
+      </c>
+      <c r="BH15">
         <v>11200000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>11300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11200000.0</v>
       </c>
       <c r="BJ15">
         <v>11200000.0</v>
       </c>
       <c r="BK15">
+        <v>11200000.0</v>
+      </c>
+      <c r="BL15">
         <v>14900000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>23200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10600000.0</v>
       </c>
       <c r="BN15">
         <v>10600000.0</v>
       </c>
       <c r="BO15">
+        <v>10600000.0</v>
+      </c>
+      <c r="BP15">
         <v>14800000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>12500000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>22700000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>10500000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>10600000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>10500000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>9300000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>8300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BX15">
         <v>7000000.0</v>
       </c>
       <c r="BY15">
+        <v>7000000.0</v>
+      </c>
+      <c r="BZ15">
         <v>5100000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>5200000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>6800000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>9600000.0</v>
       </c>
-      <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>3800000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>3900000.0</v>
       </c>
-      <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
-      <c r="CV15">
+      <c r="CV15"/>
+      <c r="CW15">
         <v>4886000.0</v>
       </c>
-      <c r="CW15"/>
       <c r="CX15"/>
-      <c r="CY15">
+      <c r="CY15"/>
+      <c r="CZ15">
         <v>7250000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>7277000.0</v>
       </c>
-      <c r="DA15"/>
       <c r="DB15"/>
-      <c r="DC15">
+      <c r="DC15"/>
+      <c r="DD15">
         <v>1000000.0</v>
       </c>
-      <c r="DD15"/>
       <c r="DE15"/>
-      <c r="DF15">
+      <c r="DF15"/>
+      <c r="DG15">
         <v>1000000.0</v>
       </c>
-      <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
+      <c r="DO15"/>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B16">
+        <v>203800000.0</v>
+      </c>
+      <c r="C16">
         <v>123600000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>124900000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>120200000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>121600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>135600000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>145700000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>150000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>133700000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>145800000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>119100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>120400000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>176000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>138300000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>123900000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>137600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>124600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>145500000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>145600000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>163400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>153800000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>158300000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>167400000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>165100000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>172400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>193400000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>166100000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>169300000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>156800000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>160300000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>206900000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>153100000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>173200000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>161300000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>185000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>267200000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>187200000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>241700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>269600000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>211200000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>132700000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>276800000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>230600000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>265800000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>255300000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>294700000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>160600000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>106800000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>466000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>235500000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>324200000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>145100000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>356700000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>255200000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>170700000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>655800000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>292100000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>163900000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>174600000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>120700000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>478400000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>380900000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>330800000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>215900000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>258600000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>243000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>440800000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>814400000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>672100000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>440400000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>500800000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>578400000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>748900000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>710700000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>355700000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>131500000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>410200000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>372300000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>353300000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>399900000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>356400000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>336400000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>437600000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>510700000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>477800000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>460200000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>427000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>494700000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>441200000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>364300000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>333000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>235400000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>146200000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>71300000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>192958000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>253043000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>219435000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>211267000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>147907000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>130547000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>145390000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>300009000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>261343000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>345341000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>353100000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>396900000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>386000000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>400800000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>406300000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>501200000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>510400000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>470800000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>489500000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>489600000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>600500000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>251400000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>320700000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>368800000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -37281,522 +37524,526 @@
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B18">
+        <v>38800000.0</v>
+      </c>
+      <c r="C18">
         <v>-13300000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>6300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-300000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1200000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2200000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-21700000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>19200000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-39400000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>9000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-23900000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2900000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>27500000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5200000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>30100000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>8000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>21700000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>400000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-16500000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>7700000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1900000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4400000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>7700000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>18200000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-16900000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>19600000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-7400000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2200000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-27600000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-2000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1700000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-40100000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>3200000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-43500000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>14300000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-27800000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>11600000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-34000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>46900000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-39900000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-19000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-12700000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>51100000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-69300000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-1000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>13900000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>16500000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>7000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>8500000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>37900000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>47800000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>21100000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>14300000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-39600000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>65600000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-15900000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>100700000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>60500000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>59000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>22600000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>83700000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-165900000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-145600000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-205500000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-279800000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-116300000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-279800000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-408600000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-329200000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-367800000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-437200000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-598000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-310700000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-369100000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-8400000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>62100000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>45200000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>16400000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>44200000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>31800000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-15300000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-45700000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>37000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>5400000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>14000000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>67200000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>51700000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>80200000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>30900000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>54600000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>52200000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-13200000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>35200000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-14451000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>30667000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>22151000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>63103000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>12015000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>5126000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-9985000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>31814000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-25051000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>15177000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-1400000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>24100000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-39200000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>2100000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-17100000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-6100000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-16800000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-23800000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>100000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-57400000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>28700000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-4700000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-27000000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-8200000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2900000.0</v>
       </c>
       <c r="F19">
         <v>-2900000.0</v>
       </c>
       <c r="G19">
+        <v>-2900000.0</v>
+      </c>
+      <c r="H19">
         <v>11900000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-900000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>25700000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-600000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-20300000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-21700000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>27900000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-4300000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-6700000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-10200000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3500000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2700000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3400000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2700000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1100000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3200000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2300000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3500000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-2400000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-6500000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>14500000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-14800000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-24500000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-16900000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-30000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>52000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58000000.0</v>
       </c>
       <c r="AI19">
         <v>-58000000.0</v>
       </c>
       <c r="AJ19">
+        <v>-58000000.0</v>
+      </c>
+      <c r="AK19">
         <v>66100000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19000000.0</v>
       </c>
       <c r="AM19">
         <v>-19000000.0</v>
       </c>
-      <c r="AN19"/>
+      <c r="AN19">
+        <v>-19000000.0</v>
+      </c>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
@@ -37831,60 +38078,65 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>230</v>
+      </c>
+      <c r="B20">
+        <v>42500000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
@@ -37953,158 +38205,161 @@
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B21">
+        <v>-3200000.0</v>
+      </c>
+      <c r="C21">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>-1100000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-44800000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-45300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="S21">
         <v>-400000.0</v>
       </c>
       <c r="T21">
+        <v>-400000.0</v>
+      </c>
+      <c r="U21">
         <v>-500000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3500000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="Y21">
         <v>-400000.0</v>
       </c>
       <c r="Z21">
-        <v>-700000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="AA21">
         <v>-700000.0</v>
       </c>
       <c r="AB21">
+        <v>-700000.0</v>
+      </c>
+      <c r="AC21">
         <v>-900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="AE21">
         <v>-600000.0</v>
       </c>
       <c r="AF21">
+        <v>-600000.0</v>
+      </c>
+      <c r="AG21">
         <v>2000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-110300000.0</v>
       </c>
       <c r="AI21">
         <v>-110300000.0</v>
       </c>
       <c r="AJ21">
         <v>-110300000.0</v>
       </c>
       <c r="AK21">
+        <v>-110300000.0</v>
+      </c>
+      <c r="AL21">
         <v>-6500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20500000.0</v>
       </c>
       <c r="AM21">
         <v>-20500000.0</v>
       </c>
-      <c r="AN21"/>
+      <c r="AN21">
+        <v>-20500000.0</v>
+      </c>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
@@ -38139,2954 +38394,2976 @@
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
+      <c r="DO21"/>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B22">
+        <v>-71100000.0</v>
+      </c>
+      <c r="C22">
         <v>-9200000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-15700000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-19500000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10400000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-40600000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-22500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1800000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-11500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-40900000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-53400000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-24800000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>300000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13600000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-7300000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-26900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>81500000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>16400000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>14400000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-15500000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-10400000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1900000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-49300000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>11400000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-114500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-42200000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-182500000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-30000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-90400000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-61800000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-69100000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-13300000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2800000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-600000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>552900000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-69500000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-101900000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-72600000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-109600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-120800000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-103600000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-47800000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1757300000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-210000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-47600000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-56800000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-147700000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-51300000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-49000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-70500000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-172000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1100000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-10700000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>23100000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-22000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-22600000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>40800000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>32300000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>28100000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>45500000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>60100000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>63600000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>88900000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>64100000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>15700000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>59700000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>48300000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>55900000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>25700000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-42100000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-591600000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>135400000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>80800000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>89200000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>83100000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>66100000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>132400000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>89100000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>75900000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>74100000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>57200000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>35700000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>9700000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>23100000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>56000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>35500000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>5000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>40200000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>61900000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>52900000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>26900000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>20600000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>33600000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>34700000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>14633000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-1138000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>24555000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>22399000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-9222000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>23457000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>15026000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>22334000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>36780000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>23790000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>26100000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>28900000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>41200000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>20000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>8600000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-3200000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-73000000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>6400000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>10900000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>9700000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>4000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>12800000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>13000000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>7500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B23">
         <v>-200000.0</v>
       </c>
       <c r="C23">
-        <v>-500000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="D23">
         <v>-500000.0</v>
       </c>
       <c r="E23">
+        <v>-500000.0</v>
+      </c>
+      <c r="F23">
         <v>-600000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5400000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
+        <v>-600000.0</v>
+      </c>
+      <c r="I23">
         <v>-500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="K23">
         <v>-500000.0</v>
       </c>
       <c r="L23">
+        <v>-500000.0</v>
+      </c>
+      <c r="M23">
         <v>-600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-6700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-6500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-900000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-800000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-400000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="V23">
         <v>-400000.0</v>
       </c>
       <c r="W23">
+        <v>-400000.0</v>
+      </c>
+      <c r="X23">
         <v>-1600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-23700000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-900000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>120300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-31400000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-100000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-9400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-45500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>57700000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-25500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-23900000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-14600000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-96700000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>105700000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-99700000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-80300000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>112400000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>239000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-2700000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-6800000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-21800000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-6300000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-8300000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1700000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-14400000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-138000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-800000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-78800000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1700000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-300000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-1700000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>800000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>270500000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>13900000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-7600000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2800000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-100000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>161600000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>215900000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>354600000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>77000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>39900000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1600000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>49900000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>223000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-5300000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-6400000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-6500000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-91900000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-50200000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-29900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-3800000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-110900000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-57400000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-3900000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-54500000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-107600000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-28800000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-20000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-19500000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-23000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-17800000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>102900000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-215700000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-41954000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>18241000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-18000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-25162000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>18000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-37130000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-27557000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-6809000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-39702000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-44848000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-7200000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-29000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-27400000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-24200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-38300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-20100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-144800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-24200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-41500000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-22100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-46400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>233</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>300000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>600000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>200000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1500000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>200000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>12100000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>200000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>27300000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3300000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-14800000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-14700000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>32200000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>200000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3200000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>200000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>300000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="T24">
         <v>200000.0</v>
       </c>
       <c r="U24">
         <v>200000.0</v>
       </c>
       <c r="V24">
         <v>200000.0</v>
       </c>
       <c r="W24">
         <v>200000.0</v>
       </c>
       <c r="X24">
         <v>200000.0</v>
       </c>
       <c r="Y24">
+        <v>200000.0</v>
+      </c>
+      <c r="Z24">
         <v>100000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>200000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>100000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>20200000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>100000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>200000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>53900000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>10800000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>9000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>16000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-41200000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>8600000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-21100000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>86200000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>7700000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>500000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>400000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>8300000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-98000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-6900000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3600000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-69400000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-800000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-77800000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-30200000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>91300000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>3100000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-29800000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-20500000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-151800000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-57200000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-72800000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-20100000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-54000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-57800000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-87200000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-49400000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>27300000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-68100000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-70600000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>144100000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-181900000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-625600000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>154200000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>30800000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-174700000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-52400000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-231800000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>115000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>30500000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-267800000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-21600000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-9300000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-4300000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>4600000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>200900000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-12400000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-43300000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>13100000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-5400000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>4000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-42600000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>3400000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>17300000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>500000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>8700000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>2100000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>26800000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-6800000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-2038000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-195000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>9963000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-27000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-22352000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-8921000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-129584000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>12230000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-15301000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>2794000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>5500000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-12700000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>41800000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-7600000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-53900000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-4500000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>69200000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>5000000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>19900000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-53500000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>3100000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-23700000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>1000000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-25500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B25">
+        <v>54800000.0</v>
+      </c>
+      <c r="C25">
         <v>1800000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1700000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>17200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-29900000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>35900000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>32900000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-9500000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-19200000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>29600000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10500000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>44000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>83700000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-30500000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>39800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>26700000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-50700000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-23300000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6600000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>12500000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7600000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8200000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>71700000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-12500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>117000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>55700000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>170200000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>28200000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>84800000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>68500000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>50200000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2100000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-22100000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-13600000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-576000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>20300000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>93500000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>75300000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>99900000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>122100000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>94700000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>38700000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1740400000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>220800000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>80700000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>135300000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>123300000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>76300000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>32100000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>135400000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>94500000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>60700000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>55900000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>27000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-35500000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>112100000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>24100000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>90700000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>65300000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>77400000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>39700000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-25600000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>400000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-14000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>18900000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-16100000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-30200000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>34500000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>23000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-4000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>483800000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-12400000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>11600000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-1000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-33400000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>25600000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>9500000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-7700000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>15100000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-2200000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3200000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1700000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>15300000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>5700000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>6800000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>12000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>33000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>2300000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-9100000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-1500000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>4500000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>8600000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-400000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-12400000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>12437000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>35678000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-16770000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>2989000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>32181000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-9826000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-2286000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>3962000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-14456000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>2129000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>5700000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>5900000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-17400000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>7900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>6700000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>100000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>72800000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>500000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>3900000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-100000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>1000000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>500000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>700000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
+      <c r="AH26"/>
       <c r="AI26">
         <v>116800000.0</v>
       </c>
       <c r="AJ26">
+        <v>116800000.0</v>
+      </c>
+      <c r="AK26">
         <v>400000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AM26">
         <v>100000.0</v>
       </c>
-      <c r="AN26"/>
+      <c r="AN26">
+        <v>100000.0</v>
+      </c>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-10000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>700000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>4600000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>551600000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-100000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-1500000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>376900000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>46000000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>-800000.0</v>
       </c>
-      <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>623400000.0</v>
       </c>
-      <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
-      <c r="CA26">
+      <c r="CA26"/>
+      <c r="CB26">
         <v>-1700000.0</v>
       </c>
-      <c r="CB26"/>
       <c r="CC26"/>
-      <c r="CD26">
+      <c r="CD26"/>
+      <c r="CE26">
         <v>-2100000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-40500000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-4500000.0</v>
       </c>
-      <c r="CG26"/>
-      <c r="CH26">
+      <c r="CH26"/>
+      <c r="CI26">
         <v>-5400000.0</v>
       </c>
-      <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
+      <c r="DO26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B27">
+        <v>300000.0</v>
+      </c>
+      <c r="C27">
         <v>1700000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1800000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>500000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>600000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>400000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>-3200000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>-1200000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1100000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>300000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-1900000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>-700000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-800000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1900000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>10700000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>-2600000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-17200000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>26600000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-1100000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7100000.0</v>
       </c>
       <c r="V27">
         <v>7100000.0</v>
       </c>
       <c r="W27">
+        <v>7100000.0</v>
+      </c>
+      <c r="X27">
         <v>6200000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1900000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>900000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-800000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>-1000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1700000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-1200000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1100000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-5000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>-4700000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3200000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>-6900000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>12100000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>5500000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>-4000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1700000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>6700000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2400000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1700000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1800000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1400000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>-3000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1600000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>-400000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>300000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>-400000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3400000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>900000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>800000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>900000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>-700000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>200000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3500000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1500000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>800000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-      <c r="BI27">
+      <c r="BI27"/>
+      <c r="BJ27">
         <v>-3300000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1900000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1700000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>5000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>-500000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>2100000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>-100000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2900000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1900000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>200000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B28">
+        <v>39100000.0</v>
+      </c>
+      <c r="C28">
         <v>9800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-500000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-10900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-8000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1600000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1200000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>39500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-40600000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-19500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-45800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-45600000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-500000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1700000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-3700000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1600000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-23700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-400000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-700000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-2000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-10000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>13200000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>400000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-6300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-20400000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-2000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-15100000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-17800000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-45400000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>64600000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>22300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3400000.0</v>
       </c>
       <c r="AT28">
         <v>-3400000.0</v>
       </c>
       <c r="AU28">
+        <v>-3400000.0</v>
+      </c>
+      <c r="AV28">
         <v>-449400000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2100000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-370700000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-19500000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>339300000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-29000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-34000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-24600000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-240300000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>453400000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>11500000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-54000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>126700000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-40700000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-50400000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-28200000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>256400000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>161000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>210700000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>45100000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-101400000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>724300000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>488000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>478000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>512800000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>311300000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>873600000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>441300000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>411900000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>700000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1300000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-9800000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-54000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-3400000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-212200000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-21500000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>21100000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-17200000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>17600000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>14300000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-93400000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-1600000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-20600000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-100000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-18200000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-35400000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>75000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>32700000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-19041000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3305000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-24977000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-2728000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>27697000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-11048000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-15050000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1230000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-43646000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-25748000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-47800000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-600000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-17400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>100000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-23900000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-12700000.0</v>
       </c>
-      <c r="DH28"/>
-      <c r="DI28">
+      <c r="DI28"/>
+      <c r="DJ28">
         <v>-20100000.0</v>
       </c>
-      <c r="DJ28"/>
-      <c r="DK28">
+      <c r="DK28"/>
+      <c r="DL28">
         <v>317300000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-40900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-22100000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B29">
+        <v>38900000.0</v>
+      </c>
+      <c r="C29">
         <v>-13100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-21500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>20300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-37800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12900000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-18400000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>31800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>40000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>18400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>25000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5300000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-13600000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>11300000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3100000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11100000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>20700000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-13300000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>22200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5900000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1700000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>14100000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-19800000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>11900000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>10500000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-30800000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>7300000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-33100000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>23500000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-21700000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>16500000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-23200000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>59500000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-29500000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-12600000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-1500000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>68400000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-41200000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>22800000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>39300000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>35400000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>26700000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>26800000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>30400000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>77300000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>49000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>48000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>5500000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>101100000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>27800000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>122800000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>103200000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>95800000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>48500000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>112800000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>177600000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>101900000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>84000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>145500000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>92800000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>198500000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>47000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>95300000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>279800000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>42500000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>21300000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>151500000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>363900000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>77800000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>153400000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>134100000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>95900000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>97200000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>90600000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>35300000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>26000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>107500000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>90300000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>73400000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>132200000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>83900000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>106400000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>50900000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>83600000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>66100000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>15300000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>61300000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>24739000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>67775000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>49753000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>91250000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>40662000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>33335000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>23397000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>55143000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-650000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>62819000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>26600000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>40400000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>43700000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>21900000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>10800000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>13600000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>32100000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>19500000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>28300000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>33900000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>56000000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>20500000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>-11100000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>12700000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>239</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>100000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5200000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2900000.0</v>
       </c>
       <c r="F30">
         <v>-2900000.0</v>
       </c>
       <c r="G30">
+        <v>-2900000.0</v>
+      </c>
+      <c r="H30">
         <v>11900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-900000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>25700000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-600000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-20300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-21700000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>27900000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4300000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-6700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-10200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3500000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2700000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2700000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3500000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2400000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-6500000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14500000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-14800000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-24500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>40000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-31400000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>51700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-46100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-45500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>57700000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-25500000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-23900000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>83200000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>33700000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-96700000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>105700000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-99700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-80300000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>5000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>112400000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>462900000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-393300000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>575700000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-97700000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-191300000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-259500000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>85600000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>84300000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-303000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-138000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>87400000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-78800000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-174200000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-414100000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>100000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>33300000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-316200000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-315700000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-287300000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-382200000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-338100000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-755400000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-296000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-636400000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-909900000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-532100000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-851100000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-243700000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-559300000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-354000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-112900000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-105100000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-91900000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-50200000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>142100000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-115200000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-110900000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-57400000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-90300000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-54500000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-107600000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-28800000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-8900000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-19500000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>32200000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>58500000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-15400000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-215700000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-41954000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-37472000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-16608000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-25162000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-50999000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-37130000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-162966000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-17707000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-39702000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-44848000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-22500000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-29000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-41100000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-27400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-81800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-24200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>20300000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-38300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-8300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-144800000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-24200000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-48900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-14900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-46400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>