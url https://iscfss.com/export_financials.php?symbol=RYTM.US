--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -6780,51 +6780,51 @@
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35">
         <v>72586000.0</v>
       </c>
       <c r="AX35"/>
       <c r="AY35">
         <v>72586000.0</v>
       </c>
       <c r="AZ35"/>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
         <v>2518000.0</v>
       </c>
       <c r="C36">
         <v>3286000.0</v>
       </c>
       <c r="D36">
-        <v>5868000.0</v>
+        <v>2473000.0</v>
       </c>
       <c r="E36">
         <v>2747000.0</v>
       </c>
       <c r="F36">
         <v>7608000.0</v>
       </c>
       <c r="G36">
         <v>7790000.0</v>
       </c>
       <c r="H36">
         <v>12454000.0</v>
       </c>
       <c r="I36">
         <v>13210000.0</v>
       </c>
       <c r="J36">
         <v>14264000.0</v>
       </c>
       <c r="K36">
         <v>15327000.0</v>
       </c>
       <c r="L36">
         <v>15323000.0</v>
       </c>
@@ -7110,93 +7110,93 @@
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38">
         <v>23000.0</v>
       </c>
       <c r="AX38"/>
       <c r="AY38">
         <v>23000.0</v>
       </c>
       <c r="AZ38">
         <v>23000.0</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
         <v>26622000.0</v>
       </c>
       <c r="C39">
         <v>26133000.0</v>
       </c>
       <c r="D39">
-        <v>45716000.0</v>
+        <v>23609000.0</v>
       </c>
       <c r="E39">
         <v>24656000.0</v>
       </c>
       <c r="F39">
         <v>17659000.0</v>
       </c>
       <c r="G39">
         <v>16382000.0</v>
       </c>
       <c r="H39">
         <v>8750000.0</v>
       </c>
       <c r="I39">
         <v>8644000.0</v>
       </c>
       <c r="J39">
         <v>11352000.0</v>
       </c>
       <c r="K39">
         <v>8931000.0</v>
       </c>
       <c r="L39">
         <v>7638000.0</v>
       </c>
       <c r="M39">
         <v>10267000.0</v>
       </c>
       <c r="N39">
         <v>9652000.0</v>
       </c>
       <c r="O39">
         <v>11807000.0</v>
       </c>
       <c r="P39">
         <v>10751000.0</v>
       </c>
       <c r="Q39">
         <v>12029000.0</v>
       </c>
       <c r="R39">
-        <v>11623000.0</v>
+        <v>11515000.0</v>
       </c>
       <c r="S39">
         <v>12396000.0</v>
       </c>
       <c r="T39">
         <v>7282000.0</v>
       </c>
       <c r="U39">
         <v>10300000.0</v>
       </c>
       <c r="V39">
         <v>7384000.0</v>
       </c>
       <c r="W39">
         <v>8876000.0</v>
       </c>
       <c r="X39">
         <v>8130000.0</v>
       </c>
       <c r="Y39">
         <v>9193000.0</v>
       </c>
       <c r="Z39">
         <v>10436000.0</v>
       </c>
@@ -11629,108 +11629,108 @@
       </c>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4"/>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4"/>
       <c r="BA4"/>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>116</v>
       </c>
       <c r="B5">
-        <v>-52613000.0</v>
+        <v>-50511000.0</v>
       </c>
       <c r="C5">
         <v>-42921000.0</v>
       </c>
       <c r="D5">
         <v>-48051000.0</v>
       </c>
       <c r="E5">
         <v>-40478000.0</v>
       </c>
       <c r="F5">
         <v>-44009000.0</v>
       </c>
       <c r="G5">
         <v>-37935000.0</v>
       </c>
       <c r="H5">
         <v>-38743000.0</v>
       </c>
       <c r="I5">
         <v>-27179000.0</v>
       </c>
       <c r="J5">
         <v>-136317000.0</v>
       </c>
       <c r="K5">
         <v>-36887000.0</v>
       </c>
       <c r="L5">
         <v>-40646000.0</v>
       </c>
       <c r="M5">
         <v>-43400000.0</v>
       </c>
       <c r="N5">
         <v>-49118000.0</v>
       </c>
       <c r="O5">
         <v>-39482000.0</v>
       </c>
       <c r="P5">
         <v>-38717000.0</v>
       </c>
       <c r="Q5">
         <v>-44955000.0</v>
       </c>
       <c r="R5">
         <v>-52764000.0</v>
       </c>
       <c r="S5">
-        <v>-50989000.0</v>
+        <v>-50855000.0</v>
       </c>
       <c r="T5">
         <v>-44102000.0</v>
       </c>
       <c r="U5">
-        <v>-40432000.0</v>
+        <v>-40411000.0</v>
       </c>
       <c r="V5">
         <v>-34398000.0</v>
       </c>
       <c r="W5">
         <v>-35073000.0</v>
       </c>
       <c r="X5">
         <v>-34284000.0</v>
       </c>
       <c r="Y5">
         <v>-31918000.0</v>
       </c>
       <c r="Z5">
         <v>-35300000.0</v>
       </c>
       <c r="AA5">
         <v>-34224000.0</v>
       </c>
       <c r="AB5">
         <v>-37107000.0</v>
       </c>
       <c r="AC5">
         <v>-44149000.0</v>
       </c>
@@ -11780,108 +11780,108 @@
         <v>-3438000.0</v>
       </c>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5">
         <v>-6493000.0</v>
       </c>
       <c r="AV5"/>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5"/>
       <c r="BA5"/>
     </row>
     <row r="6" spans="1:53">
       <c r="A6" t="s">
         <v>117</v>
       </c>
       <c r="B6">
-        <v>-52361000.0</v>
+        <v>-50259000.0</v>
       </c>
       <c r="C6">
         <v>-42649000.0</v>
       </c>
       <c r="D6">
         <v>-47747000.0</v>
       </c>
       <c r="E6">
         <v>-40099000.0</v>
       </c>
       <c r="F6">
         <v>-43626000.0</v>
       </c>
       <c r="G6">
         <v>-37552000.0</v>
       </c>
       <c r="H6">
         <v>-38358000.0</v>
       </c>
       <c r="I6">
         <v>-26789000.0</v>
       </c>
       <c r="J6">
         <v>-135912000.0</v>
       </c>
       <c r="K6">
         <v>-36470000.0</v>
       </c>
       <c r="L6">
         <v>-40204000.0</v>
       </c>
       <c r="M6">
         <v>-42958000.0</v>
       </c>
       <c r="N6">
         <v>-48661000.0</v>
       </c>
       <c r="O6">
         <v>-39040000.0</v>
       </c>
       <c r="P6">
         <v>-38275000.0</v>
       </c>
       <c r="Q6">
         <v>-44517000.0</v>
       </c>
       <c r="R6">
         <v>-52414000.0</v>
       </c>
       <c r="S6">
-        <v>-50664000.0</v>
+        <v>-50530000.0</v>
       </c>
       <c r="T6">
         <v>-43787000.0</v>
       </c>
       <c r="U6">
-        <v>-40115000.0</v>
+        <v>-40094000.0</v>
       </c>
       <c r="V6">
         <v>-34197000.0</v>
       </c>
       <c r="W6">
         <v>-34895000.0</v>
       </c>
       <c r="X6">
         <v>-34112000.0</v>
       </c>
       <c r="Y6">
         <v>-31745000.0</v>
       </c>
       <c r="Z6">
         <v>-35133000.0</v>
       </c>
       <c r="AA6">
         <v>-34033000.0</v>
       </c>
       <c r="AB6">
         <v>-36916000.0</v>
       </c>
       <c r="AC6">
         <v>-43942000.0</v>
       </c>
@@ -17254,51 +17254,51 @@
       <c r="K7">
         <v>8909000.0</v>
       </c>
       <c r="L7">
         <v>-1578000.0</v>
       </c>
       <c r="M7">
         <v>-7341000.0</v>
       </c>
       <c r="N7">
         <v>2754000.0</v>
       </c>
       <c r="O7">
         <v>-116000.0</v>
       </c>
       <c r="P7">
         <v>-14480000.0</v>
       </c>
       <c r="Q7">
         <v>636000.0</v>
       </c>
       <c r="R7">
         <v>-5764000.0</v>
       </c>
       <c r="S7">
-        <v>5447000.0</v>
+        <v>-7473000.0</v>
       </c>
       <c r="T7">
         <v>-1578000.0</v>
       </c>
       <c r="U7">
         <v>2646000.0</v>
       </c>
       <c r="V7">
         <v>-4618000.0</v>
       </c>
       <c r="W7">
         <v>1400000.0</v>
       </c>
       <c r="X7">
         <v>1980000.0</v>
       </c>
       <c r="Y7">
         <v>-1755000.0</v>
       </c>
       <c r="Z7">
         <v>-7520000.0</v>
       </c>
       <c r="AA7">
         <v>-2322000.0</v>
       </c>
@@ -19314,51 +19314,51 @@
       <c r="K25">
         <v>-5750000.0</v>
       </c>
       <c r="L25">
         <v>7436000.0</v>
       </c>
       <c r="M25">
         <v>3486000.0</v>
       </c>
       <c r="N25">
         <v>6159000.0</v>
       </c>
       <c r="O25">
         <v>2880000.0</v>
       </c>
       <c r="P25">
         <v>3116000.0</v>
       </c>
       <c r="Q25">
         <v>-19000.0</v>
       </c>
       <c r="R25">
         <v>-65000.0</v>
       </c>
       <c r="S25">
-        <v>-8054000.0</v>
+        <v>4866000.0</v>
       </c>
       <c r="T25">
         <v>-63000.0</v>
       </c>
       <c r="U25">
         <v>-61000.0</v>
       </c>
       <c r="V25">
         <v>-100061000.0</v>
       </c>
       <c r="W25">
         <v>-61000.0</v>
       </c>
       <c r="X25">
         <v>-59000.0</v>
       </c>
       <c r="Y25">
         <v>-58000.0</v>
       </c>
       <c r="Z25">
         <v>-56000.0</v>
       </c>
       <c r="AA25">
         <v>-58000.0</v>
       </c>