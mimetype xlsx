--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -875,51 +878,53 @@
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>217303000.0</v>
+      </c>
       <c r="C2">
         <v>190200000.0</v>
       </c>
       <c r="D2">
         <v>122188000.0</v>
       </c>
       <c r="E2">
         <v>110122000.0</v>
       </c>
       <c r="F2">
         <v>83903000.0</v>
       </c>
       <c r="G2">
         <v>70150000.0</v>
       </c>
       <c r="H2">
         <v>45926000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
@@ -1400,51 +1405,51 @@
       </c>
       <c r="G26">
         <v>47216000.0</v>
       </c>
       <c r="H26">
         <v>22522000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>3525492000.0</v>
+        <v>3372403000.0</v>
       </c>
       <c r="C28">
         <v>2923995000.0</v>
       </c>
       <c r="D28">
         <v>1316248000.0</v>
       </c>
       <c r="E28">
         <v>1164452000.0</v>
       </c>
       <c r="F28">
         <v>1296303000.0</v>
       </c>
       <c r="G28">
         <v>1376316000.0</v>
       </c>
       <c r="H28">
         <v>617259000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
@@ -1467,51 +1472,51 @@
       </c>
       <c r="H29">
         <v>593657000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>488951000.0</v>
       </c>
       <c r="C30">
         <v>389758000.0</v>
       </c>
       <c r="D30">
         <v>330662000.0</v>
       </c>
       <c r="E30">
         <v>231423000.0</v>
       </c>
       <c r="F30">
         <v>210896000.0</v>
       </c>
       <c r="G30">
-        <v>177699000.0</v>
+        <v>2155851000.0</v>
       </c>
       <c r="H30">
         <v>127140000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>817812000.0</v>
       </c>
       <c r="F31">
         <v>-1539423000.0</v>
       </c>
       <c r="G31">
         <v>-1833440000.0</v>
       </c>
       <c r="H31">
         <v>-769129000.0</v>
       </c>
     </row>
@@ -1593,51 +1598,51 @@
       </c>
       <c r="H35">
         <v>699251000.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>5952195000.0</v>
       </c>
       <c r="C36">
         <v>1498956000.0</v>
       </c>
       <c r="D36">
         <v>54415000.0</v>
       </c>
       <c r="E36">
         <v>77779000.0</v>
       </c>
       <c r="F36">
         <v>-382753000.0</v>
       </c>
       <c r="G36">
-        <v>48492000.0</v>
+        <v>-1987540000.0</v>
       </c>
       <c r="H36">
         <v>41260000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38">
         <v>9649918000.0</v>
       </c>
@@ -1653,121 +1658,123 @@
       <c r="G38">
         <v>4529382000.0</v>
       </c>
       <c r="H38">
         <v>1292025000.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39"/>
       <c r="C39">
         <v>3858897000.0</v>
       </c>
       <c r="D39">
         <v>3202607000.0</v>
       </c>
       <c r="E39">
         <v>2669921000.0</v>
       </c>
       <c r="F39">
         <v>2413149000.0</v>
       </c>
       <c r="G39">
-        <v>2003000000.0</v>
+        <v>-2468502000.0</v>
       </c>
       <c r="H39">
         <v>1242057000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-217303000.0</v>
+      </c>
       <c r="C40">
         <v>4475249000.0</v>
       </c>
       <c r="D40">
         <v>3565372000.0</v>
       </c>
       <c r="E40">
         <v>2948172000.0</v>
       </c>
       <c r="F40">
         <v>-144938000.0</v>
       </c>
       <c r="G40">
-        <v>2363633000.0</v>
+        <v>-39038000.0</v>
       </c>
       <c r="H40">
         <v>1372724000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>327718000.0</v>
       </c>
       <c r="F41">
         <v>304777000.0</v>
       </c>
       <c r="G41">
         <v>86407000.0</v>
       </c>
       <c r="H41">
         <v>39225000.0</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
         <v>513610000.0</v>
       </c>
       <c r="C42">
         <v>506258000.0</v>
       </c>
       <c r="D42">
         <v>441997000.0</v>
       </c>
       <c r="E42">
         <v>418123000.0</v>
       </c>
       <c r="F42">
         <v>348865000.0</v>
       </c>
       <c r="G42">
-        <v>2702000.0</v>
+        <v>-7182000.0</v>
       </c>
       <c r="H42">
         <v>-1.0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
@@ -1892,51 +1899,51 @@
       </c>
       <c r="C50">
         <v>51732000.0</v>
       </c>
       <c r="D50">
         <v>35375000.0</v>
       </c>
       <c r="E50">
         <v>30587000.0</v>
       </c>
       <c r="F50">
         <v>23469000.0</v>
       </c>
       <c r="G50">
         <v>19158000.0</v>
       </c>
       <c r="H50">
         <v>9011000.0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>3683814000.0</v>
+        <v>3530725000.0</v>
       </c>
       <c r="C51">
         <v>3464198000.0</v>
       </c>
       <c r="D51">
         <v>2155038000.0</v>
       </c>
       <c r="E51">
         <v>2157175000.0</v>
       </c>
       <c r="F51">
         <v>1683265000.0</v>
       </c>
       <c r="G51">
         <v>1688967000.0</v>
       </c>
       <c r="H51">
         <v>669275000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
@@ -1944,51 +1951,53 @@
       </c>
       <c r="C52">
         <v>73839000.0</v>
       </c>
       <c r="D52">
         <v>56744000.0</v>
       </c>
       <c r="E52">
         <v>76075000.0</v>
       </c>
       <c r="F52">
         <v>61035000.0</v>
       </c>
       <c r="G52">
         <v>39038000.0</v>
       </c>
       <c r="H52">
         <v>9249000.0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
-      <c r="C53"/>
+      <c r="C53">
+        <v>13936000.0</v>
+      </c>
       <c r="D53">
         <v>29667000.0</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
@@ -2063,3633 +2072,3770 @@
       </c>
       <c r="H57">
         <v>1427899000.0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
         <v>9310120000.0</v>
       </c>
       <c r="C58">
         <v>8551633000.0</v>
       </c>
       <c r="D58">
         <v>6267565000.0</v>
       </c>
       <c r="E58">
         <v>5565931000.0</v>
       </c>
       <c r="F58">
         <v>4863931000.0</v>
       </c>
       <c r="G58">
-        <v>4209157000.0</v>
+        <v>4458292000.0</v>
       </c>
       <c r="H58">
         <v>2127150000.0</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
         <v>648073000.0</v>
       </c>
       <c r="C60">
-        <v>627662000.0</v>
+        <v>1098285000.0</v>
       </c>
       <c r="D60">
-        <v>559754000.0</v>
+        <v>979644000.0</v>
       </c>
       <c r="E60">
-        <v>478405000.0</v>
+        <v>817812000.0</v>
       </c>
       <c r="F60">
-        <v>343774000.0</v>
+        <v>594777000.0</v>
       </c>
       <c r="G60">
-        <v>309425000.0</v>
+        <v>69790000.0</v>
       </c>
       <c r="H60">
         <v>64263999.0</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2"/>
       <c r="C2">
+        <v>217303000.0</v>
+      </c>
+      <c r="D2">
         <v>202793000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>165977000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>179577000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>190200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>182040839.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>114369000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>174775000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>127388000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>96152000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>91023000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>62976000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>87022000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>71375000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>70956000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>83980000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>83903000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>48477000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>50213000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>60561000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>70150000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>9390000.0</v>
+      </c>
+      <c r="C5">
         <v>13845000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>11076000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>15355000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4472000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1796000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>7080000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5903000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>6096000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3076000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>8235999.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>8524999.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>4282999.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6034999.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4366999.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1259000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>353999.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1713999.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1759999.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2407999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1612000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>69790000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-75380000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>173389000.0</v>
+      </c>
+      <c r="C7">
         <v>179076000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>183828000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>180859000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>178032000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>181338000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>169976000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>169617000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>167315000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>175826000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>176905000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>181059000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>171853000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>174688000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>154154000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>143604000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>110157000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>93169000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>88739000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>95955000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>98472000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>103617000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
+        <v>263000.0</v>
+      </c>
+      <c r="C8">
         <v>265000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>262000.0</v>
       </c>
       <c r="E8">
         <v>262000.0</v>
       </c>
       <c r="F8">
+        <v>262000.0</v>
+      </c>
+      <c r="G8">
         <v>261000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261000.0</v>
       </c>
       <c r="I8">
         <v>261000.0</v>
       </c>
       <c r="J8">
         <v>261000.0</v>
       </c>
       <c r="K8">
-        <v>259000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="L8">
         <v>259000.0</v>
       </c>
       <c r="M8">
         <v>259000.0</v>
       </c>
       <c r="N8">
         <v>259000.0</v>
       </c>
       <c r="O8">
         <v>259000.0</v>
       </c>
       <c r="P8">
         <v>259000.0</v>
       </c>
       <c r="Q8">
         <v>259000.0</v>
       </c>
       <c r="R8">
         <v>259000.0</v>
       </c>
       <c r="S8">
         <v>259000.0</v>
       </c>
       <c r="T8">
+        <v>259000.0</v>
+      </c>
+      <c r="U8">
         <v>346615000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>436898000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>418123000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>402026000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>385908000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>371433000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>348865000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>327805000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>154650000.0</v>
+      </c>
+      <c r="C10">
         <v>158322000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>153485000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>172589000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>203549000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>540203000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>235199000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>612437000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>665420000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>838790000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>754370000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>965987000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>704746000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>992723000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>833135000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>866669000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>706370000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>386962000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>413695000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>307528000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>159176000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>312651000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-52016000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>154650000.0</v>
+      </c>
+      <c r="C12">
         <v>158322000.0</v>
       </c>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
-        <v>172589000.0</v>
+        <v>156589000.0</v>
       </c>
       <c r="E12">
-        <v>203549000.0</v>
+        <v>179602000.0</v>
       </c>
       <c r="F12">
+        <v>213428000.0</v>
+      </c>
+      <c r="G12">
         <v>540203000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>235199000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>612437000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>665420000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>838790000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>754370000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>965987000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>704746000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>992723000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>833135000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>866669000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>706370000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>386962000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>413695000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>307528000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>159176000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>312651000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>52016000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>263000.0</v>
+      </c>
+      <c r="C13">
         <v>265000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>262000.0</v>
       </c>
       <c r="E13">
         <v>262000.0</v>
       </c>
       <c r="F13">
+        <v>262000.0</v>
+      </c>
+      <c r="G13">
         <v>261000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261000.0</v>
       </c>
       <c r="I13">
         <v>261000.0</v>
       </c>
       <c r="J13">
         <v>261000.0</v>
       </c>
       <c r="K13">
-        <v>259000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="L13">
         <v>259000.0</v>
       </c>
       <c r="M13">
         <v>259000.0</v>
       </c>
       <c r="N13">
         <v>259000.0</v>
       </c>
       <c r="O13">
         <v>259000.0</v>
       </c>
       <c r="P13">
         <v>259000.0</v>
       </c>
       <c r="Q13">
         <v>259000.0</v>
       </c>
       <c r="R13">
         <v>259000.0</v>
       </c>
       <c r="S13">
         <v>259000.0</v>
       </c>
       <c r="T13">
+        <v>259000.0</v>
+      </c>
+      <c r="U13">
         <v>346615000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>343552000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>339122000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>129603426.0</v>
+      </c>
+      <c r="C14">
         <v>278506000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>273461634.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>274144981.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>126033000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>291324814.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>272686000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>271218549.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>269922368.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>120808733.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>115872327.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>123845655.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>111034503.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>267771000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>266352389.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>120204902.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>264121066.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>113531000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>105309406.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106488770.0</v>
       </c>
       <c r="U14">
         <v>106488770.0</v>
       </c>
       <c r="V14">
         <v>106488770.0</v>
       </c>
       <c r="W14">
         <v>106488770.0</v>
       </c>
       <c r="X14">
         <v>106488770.0</v>
       </c>
       <c r="Y14">
         <v>106488770.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>106488770.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>259000.0</v>
       </c>
       <c r="O15">
         <v>259000.0</v>
       </c>
       <c r="P15">
         <v>259000.0</v>
       </c>
       <c r="Q15">
         <v>259000.0</v>
       </c>
       <c r="R15">
         <v>259000.0</v>
       </c>
       <c r="S15">
         <v>259000.0</v>
       </c>
       <c r="T15">
+        <v>259000.0</v>
+      </c>
+      <c r="U15">
         <v>346615000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>343552000.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-20206000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-174775000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-65444000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-96152000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-91023000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-62976000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-110122000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-23104000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-23652000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-41651000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>-18662000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-31112000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>4700000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>618000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>624000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>666000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>740000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>379000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>537000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
+        <v>3217450000.0</v>
+      </c>
+      <c r="C20">
         <v>3225021000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>3129889000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>3085182000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>3024348000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2646676000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2341340000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1814803000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1647252000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1646482000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1581759000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1379100000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1379202000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1314984000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1314301000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1313366000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1314266000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1309267000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1223957000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1224299000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1224216000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1224196000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>127052000.0</v>
+      </c>
+      <c r="C21">
         <v>119621000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>1619858000.0</v>
+      </c>
+      <c r="E21">
         <v>1635682000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1652683000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>83674000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1352656000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>672791000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>591765000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>610670000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>591879000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>493859000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>514568000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>486444000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>501254000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>524808000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>549125000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>573930000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>527804000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>552904000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>578287000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>604764000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>-69368000.0</v>
       </c>
-      <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2521021000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3327695000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2475185000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2611647000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2179235000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-5657557000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2144556000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-4803978000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-3860888000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-4618749000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>-2003000000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>11011638000.0</v>
+      </c>
+      <c r="C23">
         <v>10564171000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9851858000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10625772000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9890039000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>9649918000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8478503000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8272411000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7116502000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7247209000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6425862000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7235797000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6046960000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6383743000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5687962000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6442417000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5485637000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5458708000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4858456000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4807147000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4150341000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4529382000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>63155000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>3533913000.0</v>
+      </c>
+      <c r="C24">
         <v>3291462000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3349380000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3410389000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3652783000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3231128000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2646550000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1940863000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1942542000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1943837000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1945495000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1948786000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1950329000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1951900000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1953461000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1955027000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1956631000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1566627000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1568410000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1570227000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1572014000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1566192000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>1950329000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>1953461000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1955027000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1956631000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>1568410000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1570227000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26">
+        <v>116431000.0</v>
+      </c>
+      <c r="C26">
         <v>109982000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>101845000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>96007000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>72443000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>70877000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>62444000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>58664000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>56016000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>46099000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>45272000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>43762000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>41166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38514000.0</v>
       </c>
       <c r="O26">
         <v>38514000.0</v>
       </c>
       <c r="P26">
+        <v>38514000.0</v>
+      </c>
+      <c r="Q26">
         <v>40522000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>41824000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>45417000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>47087000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>46911000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>46559000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>47216000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>3525492000.0</v>
+        <v>3588016000.0</v>
       </c>
       <c r="C28">
+        <v>3372403000.0</v>
+      </c>
+      <c r="D28">
         <v>3421537000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3480347000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3663474000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2923995000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2614643000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1531023000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1483811000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1316248000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1403596000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1194445000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1439895000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1164452000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1303637000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1260911000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1383058000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1296303000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1270223000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1381201000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1533247000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1376316000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>52016000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>4205479000.0</v>
+      </c>
+      <c r="C29">
         <v>3999722000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4021667000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4082163000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4231509000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3910522000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3312699000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2579697000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2536266000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2538966000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2524039000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2538308000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2481376000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2460892000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2425363000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2393232000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2351164000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1933870000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1907888000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1572150000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1520246000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1580870000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>565259000.0</v>
+      </c>
+      <c r="C30">
         <v>488951000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>4227712000.0</v>
+      </c>
+      <c r="E30">
         <v>5030772000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4347352000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>389758000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>334637000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>384414000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>299162000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>294195000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>238827000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>301237000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>234832000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>231423000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>187311000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3062551000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>190243000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>210896000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>172297000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>207861000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>158989000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>177699000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-1630660000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1314024000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1042172000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>817812000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1058031000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1136660000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1239352000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1539423000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1196663000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1797827000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1876208000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-769129000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>5432810000.0</v>
+      </c>
+      <c r="C33">
         <v>9916898000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5388208000.0</v>
       </c>
-      <c r="D33">
-[...1 lines deleted...]
-      </c>
       <c r="E33">
-        <v>5280929000.0</v>
+        <v>5344441000.0</v>
       </c>
       <c r="F33">
+        <v>5265105000.0</v>
+      </c>
+      <c r="G33">
         <v>4861060000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4459146000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3149909000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2900130000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2911617000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2839438000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2576427000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2578038000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2489676000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2488369000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2026738000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2445002000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2447701000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2327537000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1966095000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2000894000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2036032000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-52016000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>477815000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2431562000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>458508000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>437871000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>398918000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1945790000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>357704000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>155643590.0</v>
       </c>
-      <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>4336629000.0</v>
+      </c>
+      <c r="C35">
         <v>9223946000.0</v>
       </c>
-      <c r="C35">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
-        <v>4210170000.0</v>
+        <v>8079395000.0</v>
       </c>
       <c r="E35">
-        <v>4434118000.0</v>
+        <v>8797705000.0</v>
       </c>
       <c r="F35">
+        <v>8447899000.0</v>
+      </c>
+      <c r="G35">
         <v>4002545000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3411093000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2503041000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2464370000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2523261000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2502784000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2464380000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2428762001.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2431562000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2412593000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>47304000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2356289000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1945790000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1926493000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1726407000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1739632001.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1736336000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>1474372000.0</v>
+      </c>
+      <c r="C36">
         <v>5952195000.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
-        <v>-5017612000.0</v>
+        <v>14237000.0</v>
       </c>
       <c r="E36">
-        <v>-4941455000.0</v>
+        <v>15461000.0</v>
       </c>
       <c r="F36">
+        <v>14788000.0</v>
+      </c>
+      <c r="G36">
         <v>1498956000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-3937956000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-2743548000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-2875348000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>408564000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>409642000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>443710000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>432451000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>428733000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>476348000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-404235000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>425450000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>418923000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>433360000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>39455000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>45689000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>48492000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-52016000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>9851858000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>10625772000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>9890039000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>9649918000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>8478503000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>8272411000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>7116502000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>7247209000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>409642000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>443710000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>474593000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2650680000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3299998000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2566999000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2832716000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2377663000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2364841000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1876472000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2051492000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
-      <c r="B39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B39">
+        <v>4858919000.0</v>
+      </c>
+      <c r="C39"/>
       <c r="D39">
-        <v>-5203361000.0</v>
+        <v>79349000.0</v>
       </c>
       <c r="E39">
-        <v>-4550901000.0</v>
+        <v>70957000.0</v>
       </c>
       <c r="F39">
+        <v>64154000.0</v>
+      </c>
+      <c r="G39">
         <v>3858897000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-569836000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-996851000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-964582000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3202607000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2593227000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3392146000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2529344000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2669921000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2179147000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2844018000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2144022000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2413149000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1944927000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2325663000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1831282000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2003000000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>5393402000.0</v>
+      </c>
       <c r="C40">
-        <v>4187729000.0</v>
+        <v>-217303000.0</v>
       </c>
       <c r="D40">
-        <v>4982345000.0</v>
+        <v>474213000.0</v>
       </c>
       <c r="E40">
-        <v>4160526000.0</v>
+        <v>560787000.0</v>
       </c>
       <c r="F40">
+        <v>326322000.0</v>
+      </c>
+      <c r="G40">
         <v>4475249000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3729032161.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4528579000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3443615000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3560172000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2830197000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3686747000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2660718000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2994016000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2398199000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-47304000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2380412000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2791986000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2266608000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2753364000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2052195000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2363633000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>400306000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>353677000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>327718000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>324092000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>313288000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>307778000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>304777000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>288155000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>80134000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>89108000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>506021000.0</v>
+      </c>
+      <c r="C42">
         <v>513610000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>490284000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>479117000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>458446000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>506258000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>500518000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>478130000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>459456000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>441997000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>442304001.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>452925001.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>436898000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>418123001.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>402026001.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>385908000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>371433001.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>348865001.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>327805001.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-1.0</v>
       </c>
-      <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42">
         <v>-1109000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>31271000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
-      <c r="R45">
+      <c r="R45"/>
+      <c r="S45">
         <v>15290000.0</v>
       </c>
-      <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>102526000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>106143000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>191940000.0</v>
+      </c>
+      <c r="C46">
         <v>199941000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>204303000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>200741000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>191981000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>183465000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>168320000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>167741000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>164267000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>170135000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>164041000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>168996000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>173451000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>175141000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>157952000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>148042000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>114337000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>100164000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>95329000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>102526000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>106143000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>111364000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>164041000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>168996000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>31832000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>31271000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>22669000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>16039000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>14649000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>100164000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>15034000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>102526000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>106143000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>120528000.0</v>
+      </c>
+      <c r="C48">
         <v>120353000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>128849000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>115352000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>79338000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>122939000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>124973000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>121560000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>88537000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>114420000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>92179000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>97226000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>67148000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>53988000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>36093000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>24348000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-153000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-7064000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-17115000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-369647000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-418869000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-346304000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>67148000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>53988000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>36093000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>24348000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-153000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-7064000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-17115000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-369647000.0</v>
       </c>
-      <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
+        <v>35364000.0</v>
+      </c>
+      <c r="C50">
         <v>60187000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>41814000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>61688000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>36208000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>51732000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>33316000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>32980000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>39374000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>35375000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>35566000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>30587000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>22459000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>30587000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>29157000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>28949000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>22640000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>23469000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>26769000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>22547000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>21937000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>19158000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>3683814000.0</v>
+        <v>3742666000.0</v>
       </c>
       <c r="C51">
+        <v>3530725000.0</v>
+      </c>
+      <c r="D51">
         <v>3575022000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3652936000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3867023000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3464198000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2849842000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2143460000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2149231000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2155038000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2157966000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2160432000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2144641000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2157175000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2136772000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2127580000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2089428000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1683265000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1683918000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1688729000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1692423000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1688967000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>62553000.0</v>
+      </c>
+      <c r="C52">
         <v>86174000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>66379000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>85131000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>58505000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>73839000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>54805000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>53186000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>58989000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>56744000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>55488000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>49729000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>42906000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>53331000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>48271000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>47304000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>40917000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>42252000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>45580000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>42456000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>41899000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>39038000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53"/>
-[...1 lines deleted...]
-      <c r="F53"/>
+      <c r="D53">
+        <v>3104000.0</v>
+      </c>
+      <c r="E53">
+        <v>7013000.0</v>
+      </c>
+      <c r="F53">
+        <v>9879000.0</v>
+      </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>104032000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>11011638000.0</v>
+      </c>
+      <c r="C55">
         <v>10564171000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>9851858000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>10625772000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>9890039000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>9649918000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>8478503000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>8272411000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7116502000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7247209000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6425862000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7235797000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>6046960000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6383743000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5687962000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6442417000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5485637000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5458708000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4858456000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>4807147000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>4150341000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>4529382000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>5578828000.0</v>
+      </c>
+      <c r="C56">
         <v>647273000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4463650000.0</v>
       </c>
-      <c r="D56">
-[...1 lines deleted...]
-      </c>
       <c r="E56">
-        <v>4609110000.0</v>
+        <v>5281331000.0</v>
       </c>
       <c r="F56">
+        <v>4624934000.0</v>
+      </c>
+      <c r="G56">
         <v>4788858000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4019357000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>5122502000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4216372000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4335592000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3586424000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>4659370000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3468922000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3894067000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>3199593000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1115681000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>3040635000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>3011007000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2530919000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2841052000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2149447000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2493350000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>52016000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>5455955000.0</v>
+      </c>
+      <c r="C57">
         <v>86174000.0</v>
       </c>
-      <c r="C57">
-[...1 lines deleted...]
-      </c>
       <c r="D57">
-        <v>5233453000.0</v>
+        <v>540592000.0</v>
       </c>
       <c r="E57">
-        <v>4398608000.0</v>
+        <v>645918000.0</v>
       </c>
       <c r="F57">
+        <v>384827000.0</v>
+      </c>
+      <c r="G57">
         <v>4549088000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3965878000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4696134000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3677379000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3744304000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2981837000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3827499000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2766600000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3134369000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2517845000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>47304000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2505309000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2918141000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2360665000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2846033000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2154655000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2472821000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>9792584000.0</v>
+      </c>
+      <c r="C58">
         <v>9310120000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8619987000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>9443623000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8832726000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8551633000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7376971000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7199175000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6141749000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6267565000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5484621000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6291879000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5195362001.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5565931000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4930438000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5740903000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4861598000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4863931000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4287158000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4572440000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3894287001.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4209157000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>636202000.0</v>
+      </c>
+      <c r="C60">
         <v>648073000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>630473000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>610086000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>542518000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>627662000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>632832999.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>605854000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>554350000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>559754000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>542978000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>558935000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>508587999.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>478405000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>442745000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>409256000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>371893000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>343774000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>328909000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>234707000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>256053999.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>318925000.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>63155000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5714,2749 +5860,2824 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>287515000.0</v>
       </c>
       <c r="C2">
         <v>1510829000.0</v>
       </c>
       <c r="D2">
         <v>1298526000.0</v>
       </c>
       <c r="E2">
         <v>1106042000.0</v>
       </c>
       <c r="F2">
         <v>943279000.0</v>
       </c>
       <c r="G2">
         <v>658210000.0</v>
       </c>
       <c r="H2">
         <v>487108000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
         <v>287515000.0</v>
       </c>
       <c r="C3">
         <v>167630000.0</v>
       </c>
       <c r="D3">
         <v>115837000.0</v>
       </c>
       <c r="E3">
         <v>109291000.0</v>
       </c>
       <c r="F3">
         <v>112683000.0</v>
       </c>
       <c r="G3">
         <v>67501000.0</v>
       </c>
       <c r="H3">
         <v>53098000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
         <v>515568000.0</v>
       </c>
       <c r="C5">
         <v>431002000.0</v>
       </c>
       <c r="D5">
         <v>357432000.0</v>
       </c>
       <c r="E5">
         <v>284021000.0</v>
       </c>
       <c r="F5">
         <v>140918000.0</v>
       </c>
       <c r="G5">
         <v>126708000.0</v>
       </c>
       <c r="H5">
         <v>103529000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
         <v>803083000.0</v>
       </c>
       <c r="C6">
         <v>598632000.0</v>
       </c>
       <c r="D6">
         <v>473269000.0</v>
       </c>
       <c r="E6">
         <v>393312000.0</v>
       </c>
       <c r="F6">
         <v>253601000.0</v>
       </c>
       <c r="G6">
         <v>194209000.0</v>
       </c>
       <c r="H6">
         <v>156627000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
         <v>2763611000.0</v>
       </c>
       <c r="C9">
         <v>2515710000.0</v>
       </c>
       <c r="D9">
         <v>2077549000.0</v>
       </c>
       <c r="E9">
         <v>1725193000.0</v>
       </c>
       <c r="F9">
         <v>1432771000.0</v>
       </c>
       <c r="G9">
         <v>1018274000.0</v>
       </c>
       <c r="H9">
         <v>765111000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
         <v>293184000.0</v>
       </c>
       <c r="C10">
         <v>272554000.0</v>
       </c>
       <c r="D10">
         <v>237925000.0</v>
       </c>
       <c r="E10">
         <v>179192000.0</v>
       </c>
       <c r="F10">
         <v>61564000.0</v>
       </c>
       <c r="G10">
         <v>79465000.0</v>
       </c>
       <c r="H10">
         <v>67983000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
         <v>79027000.0</v>
       </c>
       <c r="C11">
         <v>42641000.0</v>
       </c>
       <c r="D11">
         <v>43445000.0</v>
       </c>
       <c r="E11">
         <v>15935000.0</v>
       </c>
       <c r="F11">
         <v>4932000.0</v>
       </c>
       <c r="G11">
         <v>8952000.0</v>
       </c>
       <c r="H11">
         <v>4926000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
         <v>222384000.0</v>
       </c>
       <c r="C12">
         <v>158448000.0</v>
       </c>
       <c r="D12">
         <v>119507000.0</v>
       </c>
       <c r="E12">
         <v>104829000.0</v>
       </c>
       <c r="F12">
         <v>79354000.0</v>
       </c>
       <c r="G12">
         <v>47243000.0</v>
       </c>
       <c r="H12">
         <v>35546000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14">
         <v>-150758000.0</v>
       </c>
       <c r="C14">
         <v>-135248000.0</v>
       </c>
       <c r="D14">
         <v>-125673000.0</v>
       </c>
       <c r="E14">
         <v>102205000.0</v>
       </c>
       <c r="F14">
         <v>-9241000.0</v>
       </c>
       <c r="G14">
         <v>1300000.0</v>
       </c>
       <c r="H14">
         <v>-1109000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
         <v>63399000.0</v>
       </c>
       <c r="C15">
         <v>94665000.0</v>
       </c>
       <c r="D15">
         <v>61037000.0</v>
       </c>
       <c r="E15">
         <v>61052000.0</v>
       </c>
       <c r="F15">
         <v>65873000.0</v>
       </c>
       <c r="G15">
         <v>68104000.0</v>
       </c>
       <c r="H15">
         <v>64166000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>61052000.0</v>
       </c>
       <c r="F16">
         <v>56632000.0</v>
       </c>
       <c r="G16">
         <v>68104000.0</v>
       </c>
       <c r="H16">
         <v>64166000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17">
         <v>214157000.0</v>
       </c>
       <c r="C17">
         <v>229913000.0</v>
       </c>
       <c r="D17">
         <v>181759000.0</v>
       </c>
       <c r="E17">
         <v>163257000.0</v>
       </c>
       <c r="F17">
         <v>56632000.0</v>
       </c>
       <c r="G17">
         <v>70513000.0</v>
       </c>
       <c r="H17">
         <v>63057000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B18">
         <v>-222384000.0</v>
       </c>
       <c r="C18">
         <v>-158448000.0</v>
       </c>
       <c r="D18">
         <v>-119207000.0</v>
       </c>
       <c r="E18">
         <v>-104829000.0</v>
       </c>
       <c r="F18">
         <v>-79354000.0</v>
       </c>
       <c r="G18">
         <v>-47243000.0</v>
       </c>
       <c r="H18">
         <v>-35546000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-5487000.0</v>
       </c>
       <c r="F19">
         <v>-45706000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
         <v>625231000.0</v>
       </c>
       <c r="C21">
         <v>272554000.0</v>
       </c>
       <c r="D21">
         <v>237925000.0</v>
       </c>
       <c r="E21">
         <v>179192000.0</v>
       </c>
       <c r="F21">
         <v>61564000.0</v>
       </c>
       <c r="G21">
         <v>79465000.0</v>
       </c>
       <c r="H21">
         <v>67983000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
         <v>2425895000.0</v>
       </c>
       <c r="C23">
         <v>2243156000.0</v>
       </c>
       <c r="D23">
         <v>1839624000.0</v>
       </c>
       <c r="E23">
         <v>1546001000.0</v>
       </c>
       <c r="F23">
         <v>1371207000.0</v>
       </c>
       <c r="G23">
         <v>938809000.0</v>
       </c>
       <c r="H23">
         <v>697128000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25">
         <v>287515000.0</v>
       </c>
       <c r="C25">
         <v>167630000.0</v>
       </c>
       <c r="D25">
         <v>112520000.0</v>
       </c>
       <c r="E25">
         <v>109291000.0</v>
       </c>
       <c r="F25">
         <v>112683000.0</v>
       </c>
       <c r="G25">
         <v>67501000.0</v>
       </c>
       <c r="H25">
         <v>53098000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.11</v>
       </c>
       <c r="E26">
         <v>0.1</v>
       </c>
       <c r="F26">
         <v>0.04</v>
       </c>
       <c r="G26">
         <v>0.08</v>
       </c>
       <c r="H26">
         <v>0.09</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>45714000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
         <v>453452000.0</v>
       </c>
       <c r="C28">
         <v>1943127000.0</v>
       </c>
       <c r="D28">
         <v>1597210000.0</v>
       </c>
       <c r="E28">
         <v>1325952000.0</v>
       </c>
       <c r="F28">
         <v>1130573000.0</v>
       </c>
       <c r="G28">
         <v>793536000.0</v>
       </c>
       <c r="H28">
         <v>612570000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29">
         <v>79027000.0</v>
       </c>
       <c r="C29">
         <v>42641000.0</v>
       </c>
       <c r="D29">
         <v>48631000.0</v>
       </c>
       <c r="E29">
         <v>15935000.0</v>
       </c>
       <c r="F29">
         <v>4932000.0</v>
       </c>
       <c r="G29">
         <v>8952000.0</v>
       </c>
       <c r="H29">
         <v>4926000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
         <v>2138380000.0</v>
       </c>
       <c r="C30">
         <v>2243156000.0</v>
       </c>
       <c r="D30">
         <v>1839624000.0</v>
       </c>
       <c r="E30">
         <v>1546001000.0</v>
       </c>
       <c r="F30">
         <v>1371207000.0</v>
       </c>
       <c r="G30">
         <v>938809000.0</v>
       </c>
       <c r="H30">
         <v>697128000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
         <v>-332047000.0</v>
       </c>
       <c r="C31">
         <v>-338564000.0</v>
       </c>
       <c r="D31">
         <v>-256390000.0</v>
       </c>
       <c r="E31">
         <v>-198803000.0</v>
       </c>
       <c r="F31">
         <v>-264785000.0</v>
       </c>
       <c r="G31">
         <v>-79073000.0</v>
       </c>
       <c r="H31">
         <v>-33055000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>3051126000.0</v>
       </c>
       <c r="C32">
         <v>2515710000.0</v>
       </c>
       <c r="D32">
         <v>2077549000.0</v>
       </c>
       <c r="E32">
         <v>1725193000.0</v>
       </c>
       <c r="F32">
         <v>1432771000.0</v>
       </c>
       <c r="G32">
         <v>1018274000.0</v>
       </c>
       <c r="H32">
         <v>765111000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>69402000.0</v>
+      </c>
+      <c r="C2">
         <v>73540000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>395594000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>485272000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>430289000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>387890000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>377203000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>406199000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>339537000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>327672000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>329212000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>352360000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>307722000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1128981000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>274108000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>310058000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>274274000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>253793000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>286538000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>236801000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>214486000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>225061000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>162981000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>156811000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>141302000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>69402000.0</v>
+      </c>
+      <c r="C3">
         <v>73540000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>73795000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>72556000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>67624000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>63099000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>41649000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>32814000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>30068000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>30142000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>31773000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>26545000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>27377000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>26825000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27130000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>27462000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>27874000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>26987000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>28161000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>28541000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>28994000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>30054000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>16669000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9969000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10809000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>100838000.0</v>
+      </c>
+      <c r="C5">
         <v>97804000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>118456000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>196065000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>105549000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>117573000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>69069000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>167857000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>76503000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>88843000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>72021000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>124348000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>72220000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>81008000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>44020000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>60515000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>24160000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>34915000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>14491000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>84725000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>16028000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>19449000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>23993000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>58285000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>22572000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>170240000.0</v>
+      </c>
+      <c r="C6">
         <v>171344000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>192251000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>268621000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>173173000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>180672000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>110718000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>200671000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>106571000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>118985000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>103794000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>150893000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>99597000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>107833000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>71150000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>87977000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>52034000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>61902000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>42652000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>113266000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>45022000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>49503000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>40662000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>68254000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>33381000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>725827000.0</v>
+      </c>
+      <c r="C9">
         <v>677673000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>358983000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>855170000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>690166000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>663529000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>604694000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>695441000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>552046000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>532863000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>501938000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>585149000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>457599000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>435015000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>137888000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>181234000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>112616000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>124742000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>66228000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>153211000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>96972000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>101886000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>73830000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>89513000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>66890000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>47105000.0</v>
+      </c>
+      <c r="C10">
         <v>44606000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>59806000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>137731000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>51041000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>69041000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19681000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>136729000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>47103000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>59176000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>40530000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>95467000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>42752000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>51641000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>32690000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>81288000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>13573000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>35350000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-37958000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>65739000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1567000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-621000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>13719000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>51472000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14895000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>6508000.0</v>
+      </c>
+      <c r="C11">
         <v>13368000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-2797000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>13026000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>55430000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>26486000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-8962000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>18691000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6426000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>673000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>24827000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>11650000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6295000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5859000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3411000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11168000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4503000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5734000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-5368000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2332000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2234000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2867000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2923000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1585000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1577000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>53733000.0</v>
+      </c>
+      <c r="C12">
         <v>53198000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>56344000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>58334000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>54508000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>48532000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>49388000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>31128000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>29400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>29667000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>31491000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>28881000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>29468000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>29367000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>28864000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>24846000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21752000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19130000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>21193000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>18986000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>20045000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>20948000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10859000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6759000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8677000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14">
+        <v>-22951000.0</v>
+      </c>
+      <c r="C14">
         <v>-23258000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-31518000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-72729000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-23253000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-28801000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-11054000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-71251000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-24142000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-35657000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-20750000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-53739000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>23297000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>27887000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17534000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>45619000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11165000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-19565000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-31256000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>0.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-2450000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-878000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-585000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>40597000.0</v>
+      </c>
+      <c r="C15">
         <v>7980000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>31085000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>51976000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-27642000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13754000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>17589000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>46787000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>16535000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>22846000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-5047000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>30078000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>13160000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>17895000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>29279000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>70120000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>18076000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>29616000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-32590000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>63407000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-3801000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-3488000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10796000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>49887000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>13318000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-5147000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>30484000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13160000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>17895000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11745000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>24501000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6911000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10051000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1334000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>63407000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-6251000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-4366000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10211000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>49941000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12318000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>40597000.0</v>
+      </c>
+      <c r="C17">
         <v>31238000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>62603000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>124705000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4389000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>42555000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>28643000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>118038000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>40677000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>58503000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>15703000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>83817000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>36457000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>45782000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>29279000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>70120000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>18076000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>29616000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-32590000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>63407000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-3801000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-3488000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>10796000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>49887000.0</v>
       </c>
-      <c r="Y17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-53733000.0</v>
+      </c>
+      <c r="C18">
         <v>-53198000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-56344000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-58334000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-54508000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-48532000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-49388000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-31128000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-29400000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-29667000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-31491000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-28881000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-29468000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-29367000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-28864000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-24846000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21752000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-19130000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-21193000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-18986000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-20045000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-20948000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-10859000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-6759000.0</v>
       </c>
-      <c r="Y18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>2133000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-12735000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-210000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-606000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>8064000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-16035000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-7537000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>144085000.0</v>
+      </c>
+      <c r="C21">
         <v>134907000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>155631000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>137731000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>51041000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>69041000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19681000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>136729000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>47103000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>59176000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>40530000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>95467000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>42752000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>51641000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>61344000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>105528000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>43389000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>55249000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-730000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>92262000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>39843000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>48504000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>25826000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>57676000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>26532000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>651144000.0</v>
+      </c>
+      <c r="C23">
         <v>616306000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>598946000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>717439000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>639125000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>594488000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>585013000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>558712000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>504943000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>473687000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>461408000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>489682000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>414847000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>383374000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>379306000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>410004000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>373317000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>343185000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>390724000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>324273000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>313025000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>327568000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>223092000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>194852000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>193297000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>69402000.0</v>
+      </c>
+      <c r="C25">
         <v>73540000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>73795000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>72556000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>67624000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>63099000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>41649000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>32814000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>30068000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>30142000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>31773000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>26545000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>27377000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>26825000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>27130000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>27462000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>27874000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>26987000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>28161000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>28541000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>28994000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>30054000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>16669000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9969000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>10809000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>410252000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>108761000.0</v>
+      </c>
+      <c r="C28">
         <v>122754000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>117589000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>592321000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>536349000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>514784000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>481933000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>497016000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>449394000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>405321000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>398500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>433968000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>359421000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>327662000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>48991000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>48495000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>42361000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>41791000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>38754000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>30865000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>27545000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>25626000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>31370000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>21868000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>28517000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>6508000.0</v>
+      </c>
+      <c r="C29">
         <v>13368000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2797000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13026000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>55430000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>26486000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-8962000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18691000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6426000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>673000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>24827000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11650000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6295000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5859000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3411000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11168000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-4503000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5734000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-5368000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2332000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2234000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2867000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2923000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1585000.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>581742000.0</v>
+      </c>
+      <c r="C30">
         <v>542766000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>203352000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>717439000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>639125000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>594488000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>585013000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>558712000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>504943000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>473687000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>461408000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>489682000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>414847000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>383374000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>350652000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>385764000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>343501000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>323286000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>353496000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>297750000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>271615000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>278443000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>210985000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>188648000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>181660000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-96980000.0</v>
+      </c>
+      <c r="C31">
         <v>-90301000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-95825000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-84379000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-68303000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-75201000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-99447000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-70555000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-93361000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-37161000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-29287000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-27373000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-27335000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-109172000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-28654000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-24240000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-29816000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-151274000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>37228000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>26523000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-17595000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-20070000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-10274000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-6813000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-7677000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>795229000.0</v>
+      </c>
+      <c r="C32">
         <v>751213000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>754577000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>855170000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>690166000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>663529000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>604694000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>695441000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>552046000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>532863000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>501938000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>585149000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>457599000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>435015000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>411996000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>491292000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>386890000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>378535000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>352766000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>390012000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>311458000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>326947000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>236811000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>246324000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>208192000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8483,2751 +8704,2822 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>1680805000.0</v>
       </c>
       <c r="C2">
         <v>1756332000.0</v>
       </c>
       <c r="D2">
         <v>1767385000.0</v>
       </c>
       <c r="E2">
         <v>1139661000.0</v>
       </c>
       <c r="F2">
         <v>895704000.0</v>
       </c>
       <c r="G2">
         <v>52016000.0</v>
       </c>
       <c r="H2">
         <v>338113000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>67953000</v>
       </c>
       <c r="C3">
         <v>47001000</v>
       </c>
       <c r="D3">
         <v>29776000</v>
       </c>
       <c r="E3">
         <v>15043000</v>
       </c>
       <c r="F3">
         <v>9781000</v>
       </c>
       <c r="G3">
         <v>12498000</v>
       </c>
       <c r="H3">
         <v>7990000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>627850000.0</v>
       </c>
       <c r="F4">
         <v>243957000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-10906000.0</v>
       </c>
       <c r="F5">
         <v>58061000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>-96335000.0</v>
       </c>
       <c r="C6">
         <v>-75527000.0</v>
       </c>
       <c r="D6">
         <v>-11053000.0</v>
       </c>
       <c r="E6">
         <v>627724000.0</v>
       </c>
       <c r="F6">
         <v>243957000.0</v>
       </c>
       <c r="G6">
         <v>260635000.0</v>
       </c>
       <c r="H6">
         <v>64049000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
         <v>-37277000.0</v>
       </c>
       <c r="C7">
         <v>-29376000.0</v>
       </c>
       <c r="D7">
         <v>37895000.0</v>
       </c>
       <c r="E7">
         <v>-74988000.0</v>
       </c>
       <c r="F7">
         <v>-29437000.0</v>
       </c>
       <c r="G7">
         <v>-39805000.0</v>
       </c>
       <c r="H7">
         <v>20440000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-20370000.0</v>
       </c>
       <c r="F8">
         <v>-29657000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>126</v>
+      </c>
+      <c r="B9">
+        <v>-57559000.0</v>
+      </c>
       <c r="C9">
         <v>-22007000.0</v>
       </c>
       <c r="D9">
         <v>-44185000.0</v>
       </c>
       <c r="E9">
         <v>-20370000.0</v>
       </c>
       <c r="F9">
         <v>-29657000.0</v>
       </c>
       <c r="G9">
         <v>-31174000.0</v>
       </c>
       <c r="H9">
         <v>-3727000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7776000.0</v>
       </c>
       <c r="F11">
         <v>760000.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>86466000.0</v>
       </c>
       <c r="F12">
         <v>122243000.0</v>
       </c>
       <c r="G12">
         <v>34591000.0</v>
       </c>
       <c r="H12">
         <v>10256000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-54618000.0</v>
       </c>
       <c r="F13">
         <v>220000.0</v>
       </c>
       <c r="G13">
         <v>-8631000.0</v>
       </c>
       <c r="H13">
         <v>24167000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
         <v>287515000.0</v>
       </c>
       <c r="C14">
         <v>167630000.0</v>
       </c>
       <c r="D14">
         <v>115837000.0</v>
       </c>
       <c r="E14">
         <v>109291000.0</v>
       </c>
       <c r="F14">
         <v>112683000.0</v>
       </c>
       <c r="G14">
         <v>67501000.0</v>
       </c>
       <c r="H14">
         <v>53098000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15">
         <v>62339000.0</v>
       </c>
       <c r="C15">
         <v>80236000.0</v>
       </c>
       <c r="D15">
         <v>71674000.0</v>
       </c>
       <c r="E15">
         <v>39883000.0</v>
       </c>
       <c r="F15">
         <v>47096000.0</v>
       </c>
       <c r="G15">
         <v>50121000.0</v>
       </c>
       <c r="H15">
         <v>72291000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
         <v>1584470000.0</v>
       </c>
       <c r="C16">
         <v>1680805000.0</v>
       </c>
       <c r="D16">
         <v>1756332000.0</v>
       </c>
       <c r="E16">
         <v>1767385000.0</v>
       </c>
       <c r="F16">
         <v>1139661000.0</v>
       </c>
       <c r="G16">
         <v>312651000.0</v>
       </c>
       <c r="H16">
         <v>402162000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-883000.0</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>575714000.0</v>
       </c>
       <c r="C18">
         <v>467867000.0</v>
       </c>
       <c r="D18">
         <v>447427000.0</v>
       </c>
       <c r="E18">
         <v>320471000.0</v>
       </c>
       <c r="F18">
         <v>263712000.0</v>
       </c>
       <c r="G18">
         <v>122895000.0</v>
       </c>
       <c r="H18">
         <v>141517000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-1755738000.0</v>
       </c>
       <c r="D19">
         <v>-392665000.0</v>
       </c>
       <c r="E19">
         <v>-22420000.0</v>
       </c>
       <c r="F19">
         <v>-457937000.0</v>
       </c>
       <c r="G19">
         <v>-23500000.0</v>
       </c>
       <c r="H19">
         <v>-23500000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>-7087000.0</v>
       </c>
       <c r="F20">
         <v>1448097000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
         <v>54400000.0</v>
       </c>
       <c r="C21">
         <v>1286775000.0</v>
       </c>
       <c r="D21">
         <v>-16500000.0</v>
       </c>
       <c r="E21">
         <v>349631000.0</v>
       </c>
       <c r="F21">
         <v>-17737000.0</v>
       </c>
       <c r="G21">
         <v>1051788000.0</v>
       </c>
       <c r="H21">
         <v>78826000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
         <v>214157000.0</v>
       </c>
       <c r="C22">
         <v>229913000.0</v>
       </c>
       <c r="D22">
         <v>194480000.0</v>
       </c>
       <c r="E22">
         <v>163257000.0</v>
       </c>
       <c r="F22">
         <v>56632000.0</v>
       </c>
       <c r="G22">
         <v>70513000.0</v>
       </c>
       <c r="H22">
         <v>63057000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
-        <v>140455000.0</v>
+        <v>89788000.0</v>
       </c>
       <c r="C23">
         <v>-37552000.0</v>
       </c>
       <c r="D23">
         <v>12675000.0</v>
       </c>
       <c r="E23">
         <v>371175000.0</v>
       </c>
       <c r="F23">
         <v>92124000.0</v>
       </c>
       <c r="G23">
         <v>40372000.0</v>
       </c>
       <c r="H23">
         <v>58906000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24">
-        <v>-19575000.0</v>
+        <v>-3014000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>228000.0</v>
       </c>
       <c r="E24">
         <v>337000.0</v>
       </c>
       <c r="F24">
         <v>3885000.0</v>
       </c>
       <c r="G24">
         <v>-9313000.0</v>
       </c>
       <c r="H24">
         <v>-8510000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
-        <v>77169000.0</v>
+        <v>114446000.0</v>
       </c>
       <c r="C25">
         <v>43488000.0</v>
       </c>
       <c r="D25">
         <v>22588000.0</v>
       </c>
       <c r="E25">
         <v>45935000.0</v>
       </c>
       <c r="F25">
         <v>67235000.0</v>
       </c>
       <c r="G25">
         <v>26181000.0</v>
       </c>
       <c r="H25">
         <v>5559000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
         <v>-3733000.0</v>
       </c>
       <c r="C26">
         <v>-27460000.0</v>
       </c>
       <c r="D26">
         <v>-8785000.0</v>
       </c>
       <c r="E26">
         <v>-7168000.0</v>
       </c>
       <c r="F26">
         <v>-1046104000.0</v>
       </c>
       <c r="G26">
         <v>-52562000.0</v>
       </c>
       <c r="H26">
         <v>-3167000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>38779000.0</v>
       </c>
       <c r="C27">
         <v>78995000.0</v>
       </c>
       <c r="D27">
         <v>69743000.0</v>
       </c>
       <c r="E27">
         <v>77480000.0</v>
       </c>
       <c r="F27">
         <v>67534000.0</v>
       </c>
       <c r="G27">
         <v>10800000.0</v>
       </c>
       <c r="H27">
         <v>8153000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>78116000.0</v>
       </c>
       <c r="C28">
         <v>1166857000.0</v>
       </c>
       <c r="D28">
         <v>-12610000.0</v>
       </c>
       <c r="E28">
         <v>314756000.0</v>
       </c>
       <c r="F28">
         <v>429284000.0</v>
       </c>
       <c r="G28">
         <v>989242000.0</v>
       </c>
       <c r="H28">
         <v>62274000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>643667000.0</v>
       </c>
       <c r="C29">
         <v>514868000.0</v>
       </c>
       <c r="D29">
         <v>477203000.0</v>
       </c>
       <c r="E29">
         <v>335514000.0</v>
       </c>
       <c r="F29">
         <v>273493000.0</v>
       </c>
       <c r="G29">
         <v>135393000.0</v>
       </c>
       <c r="H29">
         <v>149507000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>-834013000.0</v>
       </c>
       <c r="C30">
         <v>-1755738000.0</v>
       </c>
       <c r="D30">
         <v>-476230000.0</v>
       </c>
       <c r="E30">
         <v>-22420000.0</v>
       </c>
       <c r="F30">
         <v>-457937000.0</v>
       </c>
       <c r="G30">
         <v>-865417000.0</v>
       </c>
       <c r="H30">
         <v>-173533000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>1584470000.0</v>
+      </c>
+      <c r="C2">
         <v>1373873000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1518762000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>203549000.0</v>
+      </c>
+      <c r="F2">
         <v>1680805000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1356113000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1744103000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1621313000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1756332000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1603000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1953107000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1473787000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1767385000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1538017000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1677691000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1381017000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1139661000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1049258000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>983306000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>679741000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>895704000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>212792000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>107296000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>83119000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>52016000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>13265000</v>
+      </c>
+      <c r="C3">
         <v>17275000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14132000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>19816000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>16730000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17296000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7100000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14977000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7628000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13763000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10651000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2569000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2793000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3017000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5229000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4573000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2224000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3352000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2488000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1733000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2208000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1902000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2738000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2548000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5310000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-293683000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>228220000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-138048000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>296322000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>241356000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-237844000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>131089000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-153311000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>161153000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-149837000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-99582000.0</v>
+      </c>
+      <c r="C6">
         <v>210597000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-144889000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
+        <v>-30960000.0</v>
+      </c>
+      <c r="F6">
         <v>-368939000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>324692000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-387990000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>122790000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-135019000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>153332000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-350107000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>479320000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-293598000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>229368000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-139674000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>296674000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>241356000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>90403000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>65952000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>303565000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-215963000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>99859000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>105496000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>24177000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>31103000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-308494000.0</v>
+      </c>
+      <c r="C7">
         <v>121353000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10302000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>117811000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-286743000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>106400000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-7636000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>79053000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-207193000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>113611000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>12561000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>160517000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-248794000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>86408000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-113198000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>98975000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-147173000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>21447000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-6554000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>70612000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-114942000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>91290000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-103217000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>34034000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-61912000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-1212000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-44711000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>58096000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-54298000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>20543000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-77800000.0</v>
+      </c>
+      <c r="C9">
         <v>-51167000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>91961000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-81265000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-17088000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-43521000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>101106000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-74841000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4751000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-48060000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>71400000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-66313000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1212000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-24341000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>58096000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-54298000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>20543000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-35661000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>35093000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-48276000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>19187000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-48843000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>42103000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-34585000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10151000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>-4743000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4760000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-4440000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4579000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2877000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="V11">
         <v>0.0</v>
       </c>
+      <c r="W11"/>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>63167000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>83866000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20754000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20785000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>29519000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>21165000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14997000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>67048000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>22589000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>17729000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14877000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>9196000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6069000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6419000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-58839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226830000.0</v>
       </c>
       <c r="M13">
         <v>226830000.0</v>
       </c>
       <c r="N13">
+        <v>226830000.0</v>
+      </c>
+      <c r="O13">
         <v>131119000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-171294000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>153273000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-167716000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>57108000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-41647000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>118888000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-134129000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>-145320000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>68619000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-72063000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>69402000.0</v>
+      </c>
+      <c r="C14">
         <v>82626000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>73795000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>72556000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>67624000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>63099000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>41649000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>32814000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>30068000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>30142000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>41656000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>36931000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>36430000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>26825000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27130000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>27462000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>30685000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>29813000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>28161000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>28541000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>28994000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>30054000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>16669000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9969000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>10809000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15">
+        <v>16795000.0</v>
+      </c>
+      <c r="C15">
         <v>15514000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>16315000.0</v>
       </c>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
       <c r="E15">
+        <v>50250000.0</v>
+      </c>
+      <c r="F15">
         <v>15074000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13729000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>13485000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13001000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>40021000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>19041000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>18104000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>34265000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>264000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7205000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6456000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>26035000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="S15">
         <v>57000.0</v>
       </c>
       <c r="T15">
+        <v>57000.0</v>
+      </c>
+      <c r="U15">
         <v>23793000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>23246000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4416000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>32061000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1001000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>12643000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>1484888000.0</v>
+      </c>
+      <c r="C16">
         <v>1584470000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1373873000.0</v>
       </c>
-      <c r="D16">
-[...1 lines deleted...]
-      </c>
       <c r="E16">
+        <v>172589000.0</v>
+      </c>
+      <c r="F16">
         <v>1311866000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1680805000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1356113000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1744103000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1621313000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1756332000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1603000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1953107000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1473787000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1767385000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1538017000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1677691000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1381017000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1139661000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1049258000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>983306000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>679741000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>312651000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>212792000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>107296000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>83119000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-      <c r="Q17">
+      <c r="Q17"/>
+      <c r="R17">
         <v>816000.0</v>
       </c>
-      <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-180676000.0</v>
+      </c>
+      <c r="C18">
         <v>245970999.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>155529000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>333769000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-159555000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>242344000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>93840000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>255850000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-124167000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>213105000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>94848000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>301478000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-162004000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>181513000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-18956000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>225608000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-67694000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>115765999.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>44172000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>180787000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-77013000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>131227000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-68808000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>97811000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-37335000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-88198000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-45945000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-573035000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-469301000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1049739000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-229070000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-7628000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-94296000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-272660000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-4422000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-104852000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10731000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-4899000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4069000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2721000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-112486000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-345296000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2053000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2208000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-11326000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-813218000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2677000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-23500000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>7087000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>241317000.0</v>
+      </c>
+      <c r="C21">
         <v>-56865000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-67983000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-240558000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>419806000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>592200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>702825000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-4125000.0</v>
       </c>
       <c r="M21">
         <v>-4125000.0</v>
       </c>
       <c r="N21">
         <v>-4125000.0</v>
       </c>
       <c r="O21">
         <v>-4125000.0</v>
       </c>
       <c r="P21">
+        <v>-4125000.0</v>
+      </c>
+      <c r="Q21">
         <v>-30191000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>388072000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4146000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-5266000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-8278000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-47000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>973159000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-65546000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>148295000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>40597000.0</v>
+      </c>
+      <c r="C22">
         <v>7980000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>62603000.0</v>
       </c>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
+        <v>51976000.0</v>
+      </c>
+      <c r="F22">
         <v>-4389000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>42555000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>28643000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>118038000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>40677000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>58503000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5047000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>30078000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>13160000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>45782000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>29279000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>70120000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6911000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>10051000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-32590000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>63407000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-3801000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3488000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10796000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>49887000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>13318000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-98218000.0</v>
+      </c>
+      <c r="C23">
         <v>146171000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-144672000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
+        <v>189761000.0</v>
+      </c>
+      <c r="F23">
         <v>-67807000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-36880000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-136100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>103719000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>31709000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>25167000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-173454000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>186053000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-25091000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>65760000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-108832000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>102155000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-80846000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>94458000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-120413000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>154696000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-114873000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-8080000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>48488000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-36000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>151170000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-2274000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-16637000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-664000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-14977000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-228000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>212999.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>15000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-102059000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>15000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>330000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>504000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-497000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-251000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-342808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3786000.0</v>
       </c>
       <c r="U24">
         <v>3786000.0</v>
       </c>
       <c r="V24">
+        <v>3786000.0</v>
+      </c>
+      <c r="W24">
         <v>-3100000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1934000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-129000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-9386000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>10591000.0</v>
+      </c>
+      <c r="C25">
         <v>32823999.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9374000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
+        <v>111242000.0</v>
+      </c>
+      <c r="F25">
         <v>9975000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4724000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>31824000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6480000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>460000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5247000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>48049001.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>57872000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>22114000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6350000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13543000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13004000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>20859000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>18174000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>24181000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16755000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>10594000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>10569000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7715000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4760000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3137000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>-40019000.0</v>
+      </c>
+      <c r="C26">
         <v>-994000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-82000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-12988000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1700000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-8944000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-13930000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-4456000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-130000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1694000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-5196000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1491000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-404000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-336000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-5770000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-957000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-105000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-7087000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1042224000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-3880000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>0.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-7605000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-5801000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-7121000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-32035000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>17351000.0</v>
+      </c>
+      <c r="C27">
         <v>18463000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11190000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>19925000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>19873000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>17331000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>23459000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>20895000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>17310000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>15607000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8279999.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>18649000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>17879000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>16396000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>18056000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>19780000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>23248000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>39633000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>39282000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3165000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4430000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4445000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2219000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1455000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2681000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>86285000.0</v>
+      </c>
+      <c r="C28">
         <v>72798000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-229052000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-102470000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>336840000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>541508000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>553158000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>82386000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10195000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19348000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-182775000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>180437000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-29620000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>54421000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-119422000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>71026000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>308731000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>83168000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>365537000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>118745000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-138166000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-24456000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>983749000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-73668000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>103617000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-167411000.0</v>
+      </c>
+      <c r="C29">
         <v>263245999.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>169661000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>353585000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-142825000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>259640000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>100940000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>270827000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-116539000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>226868000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>105499000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>304047000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-159211000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>184530000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-13727000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>230181000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-65470000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>119118000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>46660000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>182520000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-74805000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>133129000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-66070000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>100359000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-32025000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-13265000.0</v>
+      </c>
+      <c r="C30">
         <v>-126835000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-88198000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-45945000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-573035000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-469301000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1049739000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-229070000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-7628000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-94296000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-272660000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4422000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-104852000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-10731000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4899000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4069000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2721000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-112486000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-345296000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2053000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2208000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-11326000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-813218000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2677000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-38196000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>