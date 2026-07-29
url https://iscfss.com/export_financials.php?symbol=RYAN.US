--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2281,77 +2281,79 @@
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>237742000.0</v>
+      </c>
       <c r="C2">
         <v>217303000.0</v>
       </c>
       <c r="D2">
         <v>202793000.0</v>
       </c>
       <c r="E2">
         <v>165977000.0</v>
       </c>
       <c r="F2">
         <v>179577000.0</v>
       </c>
       <c r="G2">
         <v>190200000.0</v>
       </c>
       <c r="H2">
         <v>182040839.0</v>
       </c>
       <c r="I2">
         <v>114369000.0</v>
       </c>
       <c r="J2">
         <v>174775000.0</v>
       </c>
       <c r="K2">
-        <v>127388000.0</v>
+        <v>127488000.0</v>
       </c>
       <c r="L2">
         <v>96152000.0</v>
       </c>
       <c r="M2">
         <v>91023000.0</v>
       </c>
       <c r="N2">
         <v>62976000.0</v>
       </c>
       <c r="O2">
         <v>87022000.0</v>
       </c>
       <c r="P2">
         <v>71375000.0</v>
       </c>
       <c r="Q2">
         <v>70956000.0</v>
       </c>
       <c r="R2">
         <v>83980000.0</v>
       </c>
       <c r="S2">
         <v>83903000.0</v>
       </c>
@@ -3779,51 +3781,51 @@
       <c r="C28">
         <v>3372403000.0</v>
       </c>
       <c r="D28">
         <v>3421537000.0</v>
       </c>
       <c r="E28">
         <v>3480347000.0</v>
       </c>
       <c r="F28">
         <v>3663474000.0</v>
       </c>
       <c r="G28">
         <v>2923995000.0</v>
       </c>
       <c r="H28">
         <v>2614643000.0</v>
       </c>
       <c r="I28">
         <v>1531023000.0</v>
       </c>
       <c r="J28">
         <v>1483811000.0</v>
       </c>
       <c r="K28">
-        <v>1316248000.0</v>
+        <v>1316247999.0</v>
       </c>
       <c r="L28">
         <v>1403596000.0</v>
       </c>
       <c r="M28">
         <v>1194445000.0</v>
       </c>
       <c r="N28">
         <v>1439895000.0</v>
       </c>
       <c r="O28">
         <v>1164452000.0</v>
       </c>
       <c r="P28">
         <v>1303637000.0</v>
       </c>
       <c r="Q28">
         <v>1260911000.0</v>
       </c>
       <c r="R28">
         <v>1383058000.0</v>
       </c>
       <c r="S28">
         <v>1296303000.0</v>
       </c>
@@ -4502,78 +4504,78 @@
       </c>
       <c r="S39">
         <v>2413149000.0</v>
       </c>
       <c r="T39">
         <v>1944927000.0</v>
       </c>
       <c r="U39">
         <v>2325663000.0</v>
       </c>
       <c r="V39">
         <v>1831282000.0</v>
       </c>
       <c r="W39">
         <v>2003000000.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>5393402000.0</v>
+        <v>5155659999.0</v>
       </c>
       <c r="C40">
         <v>-217303000.0</v>
       </c>
       <c r="D40">
         <v>474213000.0</v>
       </c>
       <c r="E40">
         <v>560787000.0</v>
       </c>
       <c r="F40">
         <v>326322000.0</v>
       </c>
       <c r="G40">
         <v>4475249000.0</v>
       </c>
       <c r="H40">
         <v>3729032161.0</v>
       </c>
       <c r="I40">
         <v>4528579000.0</v>
       </c>
       <c r="J40">
         <v>3443615000.0</v>
       </c>
       <c r="K40">
-        <v>3560172000.0</v>
+        <v>3560072001.0</v>
       </c>
       <c r="L40">
         <v>2830197000.0</v>
       </c>
       <c r="M40">
         <v>3686747000.0</v>
       </c>
       <c r="N40">
         <v>2660718000.0</v>
       </c>
       <c r="O40">
         <v>2994016000.0</v>
       </c>
       <c r="P40">
         <v>2398199000.0</v>
       </c>
       <c r="Q40">
         <v>-47304000.0</v>
       </c>
       <c r="R40">
         <v>2380412000.0</v>
       </c>
       <c r="S40">
         <v>2791986000.0</v>
       </c>
@@ -5145,51 +5147,51 @@
       <c r="C51">
         <v>3530725000.0</v>
       </c>
       <c r="D51">
         <v>3575022000.0</v>
       </c>
       <c r="E51">
         <v>3652936000.0</v>
       </c>
       <c r="F51">
         <v>3867023000.0</v>
       </c>
       <c r="G51">
         <v>3464198000.0</v>
       </c>
       <c r="H51">
         <v>2849842000.0</v>
       </c>
       <c r="I51">
         <v>2143460000.0</v>
       </c>
       <c r="J51">
         <v>2149231000.0</v>
       </c>
       <c r="K51">
-        <v>2155038000.0</v>
+        <v>2155037999.0</v>
       </c>
       <c r="L51">
         <v>2157966000.0</v>
       </c>
       <c r="M51">
         <v>2160432000.0</v>
       </c>
       <c r="N51">
         <v>2144641000.0</v>
       </c>
       <c r="O51">
         <v>2157175000.0</v>
       </c>
       <c r="P51">
         <v>2136772000.0</v>
       </c>
       <c r="Q51">
         <v>2127580000.0</v>
       </c>
       <c r="R51">
         <v>2089428000.0</v>
       </c>
       <c r="S51">
         <v>1683265000.0</v>
       </c>
@@ -5219,51 +5221,51 @@
       <c r="C52">
         <v>86174000.0</v>
       </c>
       <c r="D52">
         <v>66379000.0</v>
       </c>
       <c r="E52">
         <v>85131000.0</v>
       </c>
       <c r="F52">
         <v>58505000.0</v>
       </c>
       <c r="G52">
         <v>73839000.0</v>
       </c>
       <c r="H52">
         <v>54805000.0</v>
       </c>
       <c r="I52">
         <v>53186000.0</v>
       </c>
       <c r="J52">
         <v>58989000.0</v>
       </c>
       <c r="K52">
-        <v>56744000.0</v>
+        <v>56743999.0</v>
       </c>
       <c r="L52">
         <v>55488000.0</v>
       </c>
       <c r="M52">
         <v>49729000.0</v>
       </c>
       <c r="N52">
         <v>42906000.0</v>
       </c>
       <c r="O52">
         <v>53331000.0</v>
       </c>
       <c r="P52">
         <v>48271000.0</v>
       </c>
       <c r="Q52">
         <v>47304000.0</v>
       </c>
       <c r="R52">
         <v>40917000.0</v>
       </c>
       <c r="S52">
         <v>42252000.0</v>
       </c>
@@ -10243,51 +10245,51 @@
       <c r="U13">
         <v>118888000.0</v>
       </c>
       <c r="V13">
         <v>-134129000.0</v>
       </c>
       <c r="W13"/>
       <c r="X13">
         <v>-145320000.0</v>
       </c>
       <c r="Y13">
         <v>68619000.0</v>
       </c>
       <c r="Z13">
         <v>-72063000.0</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>131</v>
       </c>
       <c r="B14">
         <v>69402000.0</v>
       </c>
       <c r="C14">
-        <v>82626000.0</v>
+        <v>73540000.0</v>
       </c>
       <c r="D14">
         <v>73795000.0</v>
       </c>
       <c r="E14">
         <v>72556000.0</v>
       </c>
       <c r="F14">
         <v>67624000.0</v>
       </c>
       <c r="G14">
         <v>63099000.0</v>
       </c>
       <c r="H14">
         <v>41649000.0</v>
       </c>
       <c r="I14">
         <v>32814000.0</v>
       </c>
       <c r="J14">
         <v>30068000.0</v>
       </c>
       <c r="K14">
         <v>30142000.0</v>
       </c>
@@ -10515,51 +10517,51 @@
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17">
         <v>816000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>135</v>
       </c>
       <c r="B18">
         <v>-180676000.0</v>
       </c>
       <c r="C18">
-        <v>245970999.0</v>
+        <v>245971000.0</v>
       </c>
       <c r="D18">
         <v>155529000.0</v>
       </c>
       <c r="E18">
         <v>333769000.0</v>
       </c>
       <c r="F18">
         <v>-159555000.0</v>
       </c>
       <c r="G18">
         <v>242344000.0</v>
       </c>
       <c r="H18">
         <v>93840000.0</v>
       </c>
       <c r="I18">
         <v>255850000.0</v>
       </c>
       <c r="J18">
         <v>-124167000.0</v>
       </c>
       <c r="K18">
         <v>213105000.0</v>
       </c>
@@ -10777,51 +10779,51 @@
       <c r="U21">
         <v>-8278000.0</v>
       </c>
       <c r="V21">
         <v>-47000.0</v>
       </c>
       <c r="W21"/>
       <c r="X21">
         <v>973159000.0</v>
       </c>
       <c r="Y21">
         <v>-65546000.0</v>
       </c>
       <c r="Z21">
         <v>148295000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>101</v>
       </c>
       <c r="B22">
         <v>40597000.0</v>
       </c>
       <c r="C22">
-        <v>7980000.0</v>
+        <v>31238000.0</v>
       </c>
       <c r="D22">
         <v>62603000.0</v>
       </c>
       <c r="E22">
         <v>51976000.0</v>
       </c>
       <c r="F22">
         <v>-4389000.0</v>
       </c>
       <c r="G22">
         <v>42555000.0</v>
       </c>
       <c r="H22">
         <v>28643000.0</v>
       </c>
       <c r="I22">
         <v>118038000.0</v>
       </c>
       <c r="J22">
         <v>40677000.0</v>
       </c>
       <c r="K22">
         <v>58503000.0</v>
       </c>
@@ -10857,60 +10859,60 @@
       </c>
       <c r="V22">
         <v>-3801000.0</v>
       </c>
       <c r="W22">
         <v>-3488000.0</v>
       </c>
       <c r="X22">
         <v>10796000.0</v>
       </c>
       <c r="Y22">
         <v>49887000.0</v>
       </c>
       <c r="Z22">
         <v>13318000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
         <v>-98218000.0</v>
       </c>
       <c r="C23">
-        <v>146171000.0</v>
+        <v>152145000.0</v>
       </c>
       <c r="D23">
-        <v>-144672000.0</v>
+        <v>-144590000.0</v>
       </c>
       <c r="E23">
         <v>189761000.0</v>
       </c>
       <c r="F23">
-        <v>-67807000.0</v>
+        <v>-66192000.0</v>
       </c>
       <c r="G23">
         <v>-36880000.0</v>
       </c>
       <c r="H23">
         <v>-136100000.0</v>
       </c>
       <c r="I23">
         <v>103719000.0</v>
       </c>
       <c r="J23">
         <v>31709000.0</v>
       </c>
       <c r="K23">
         <v>25167000.0</v>
       </c>
       <c r="L23">
         <v>-173454000.0</v>
       </c>
       <c r="M23">
         <v>186053000.0</v>
       </c>
       <c r="N23">
         <v>-25091000.0</v>
       </c>
@@ -10936,51 +10938,51 @@
         <v>154696000.0</v>
       </c>
       <c r="V23">
         <v>-114873000.0</v>
       </c>
       <c r="W23">
         <v>-8080000.0</v>
       </c>
       <c r="X23">
         <v>48488000.0</v>
       </c>
       <c r="Y23">
         <v>-36000.0</v>
       </c>
       <c r="Z23">
         <v>151170000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
-        <v>-2274000.0</v>
+        <v>-2350000.0</v>
       </c>
       <c r="E24">
         <v>-16637000.0</v>
       </c>
       <c r="F24">
         <v>-664000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>-14977000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24">
         <v>-228000.0</v>
       </c>
       <c r="L24">
         <v>212999.0</v>
       </c>
       <c r="M24">
         <v>15000.0</v>
       </c>
       <c r="N24">
         <v>-102059000.0</v>
       </c>
@@ -11007,51 +11009,51 @@
       </c>
       <c r="V24">
         <v>3786000.0</v>
       </c>
       <c r="W24">
         <v>-3100000.0</v>
       </c>
       <c r="X24">
         <v>-1934000.0</v>
       </c>
       <c r="Y24">
         <v>-129000.0</v>
       </c>
       <c r="Z24">
         <v>-9386000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
         <v>10591000.0</v>
       </c>
       <c r="C25">
-        <v>32823999.0</v>
+        <v>3129000.0</v>
       </c>
       <c r="D25">
         <v>9374000.0</v>
       </c>
       <c r="E25">
         <v>111242000.0</v>
       </c>
       <c r="F25">
         <v>9975000.0</v>
       </c>
       <c r="G25">
         <v>4724000.0</v>
       </c>
       <c r="H25">
         <v>31824000.0</v>
       </c>
       <c r="I25">
         <v>6480000.0</v>
       </c>
       <c r="J25">
         <v>460000.0</v>
       </c>
       <c r="K25">
         <v>5247000.0</v>
       </c>
@@ -11087,66 +11089,66 @@
       </c>
       <c r="V25">
         <v>10594000.0</v>
       </c>
       <c r="W25">
         <v>10569000.0</v>
       </c>
       <c r="X25">
         <v>7715000.0</v>
       </c>
       <c r="Y25">
         <v>4760000.0</v>
       </c>
       <c r="Z25">
         <v>3137000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>142</v>
       </c>
       <c r="B26">
         <v>-40019000.0</v>
       </c>
       <c r="C26">
-        <v>-994000.0</v>
+        <v>-3484000.0</v>
       </c>
       <c r="D26">
         <v>-82000.0</v>
       </c>
       <c r="E26">
-        <v>-12988000.0</v>
+        <v>-167000.0</v>
       </c>
       <c r="F26">
         <v>-1700000.0</v>
       </c>
       <c r="G26">
-        <v>-8944000.0</v>
+        <v>-83000.0</v>
       </c>
       <c r="H26">
-        <v>-13930000.0</v>
+        <v>-82000.0</v>
       </c>
       <c r="I26">
         <v>-4456000.0</v>
       </c>
       <c r="J26">
         <v>-130000.0</v>
       </c>
       <c r="K26">
         <v>-1694000.0</v>
       </c>
       <c r="L26">
         <v>-5196000.0</v>
       </c>
       <c r="M26">
         <v>-1491000.0</v>
       </c>
       <c r="N26">
         <v>-404000.0</v>
       </c>
       <c r="O26">
         <v>-336000.0</v>
       </c>
       <c r="P26">
         <v>-5770000.0</v>
       </c>
@@ -11327,51 +11329,51 @@
       </c>
       <c r="V28">
         <v>-138166000.0</v>
       </c>
       <c r="W28">
         <v>-24456000.0</v>
       </c>
       <c r="X28">
         <v>983749000.0</v>
       </c>
       <c r="Y28">
         <v>-73668000.0</v>
       </c>
       <c r="Z28">
         <v>103617000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>145</v>
       </c>
       <c r="B29">
         <v>-167411000.0</v>
       </c>
       <c r="C29">
-        <v>263245999.0</v>
+        <v>263246000.0</v>
       </c>
       <c r="D29">
         <v>169661000.0</v>
       </c>
       <c r="E29">
         <v>353585000.0</v>
       </c>
       <c r="F29">
         <v>-142825000.0</v>
       </c>
       <c r="G29">
         <v>259640000.0</v>
       </c>
       <c r="H29">
         <v>100940000.0</v>
       </c>
       <c r="I29">
         <v>270827000.0</v>
       </c>
       <c r="J29">
         <v>-116539000.0</v>
       </c>
       <c r="K29">
         <v>226868000.0</v>
       </c>