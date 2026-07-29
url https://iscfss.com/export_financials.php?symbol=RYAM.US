--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -11814,101 +11814,101 @@
         <v>1000000.0</v>
       </c>
       <c r="H4">
         <v>96158000.0</v>
       </c>
       <c r="I4">
         <v>28965000.0</v>
       </c>
       <c r="J4">
         <v>1537000.0</v>
       </c>
       <c r="K4">
         <v>1537000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>121</v>
       </c>
       <c r="B5">
-        <v>30927000.0</v>
+        <v>2908000.0</v>
       </c>
       <c r="C5">
         <v>36515000.0</v>
       </c>
       <c r="D5">
         <v>-58664000.0</v>
       </c>
       <c r="E5">
         <v>42361000.0</v>
       </c>
       <c r="F5">
         <v>-16478000.0</v>
       </c>
       <c r="G5">
         <v>-35647000.0</v>
       </c>
       <c r="H5">
         <v>-52332000.0</v>
       </c>
       <c r="I5">
         <v>170923000.0</v>
       </c>
       <c r="J5">
         <v>385142000.0</v>
       </c>
       <c r="K5">
         <v>144470000.0</v>
       </c>
       <c r="L5">
         <v>154300000.0</v>
       </c>
       <c r="M5">
         <v>62962000.0</v>
       </c>
       <c r="N5">
         <v>297046000.0</v>
       </c>
       <c r="O5">
         <v>342489000.0</v>
       </c>
       <c r="P5">
         <v>283052000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
-        <v>164885000.0</v>
+        <v>136866000.0</v>
       </c>
       <c r="C6">
         <v>173688000.0</v>
       </c>
       <c r="D6">
         <v>81319000.0</v>
       </c>
       <c r="E6">
         <v>176937000.0</v>
       </c>
       <c r="F6">
         <v>121821000.0</v>
       </c>
       <c r="G6">
         <v>102724000.0</v>
       </c>
       <c r="H6">
         <v>89820000.0</v>
       </c>
       <c r="I6">
         <v>316880000.0</v>
       </c>
       <c r="J6">
         <v>482105000.0</v>
       </c>
@@ -12222,51 +12222,51 @@
         <v>-290000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>131</v>
       </c>
       <c r="B15">
-        <v>-420674000.0</v>
+        <v>-422498000.0</v>
       </c>
       <c r="C15">
         <v>-38997000.0</v>
       </c>
       <c r="D15">
         <v>-101835000.0</v>
       </c>
       <c r="E15">
         <v>-14919000.0</v>
       </c>
       <c r="F15">
         <v>66414000.0</v>
       </c>
       <c r="G15">
         <v>555000.0</v>
       </c>
       <c r="H15">
         <v>-22450000.0</v>
       </c>
       <c r="I15">
         <v>128000000.0</v>
       </c>
       <c r="J15">
         <v>325000000.0</v>
       </c>
@@ -12454,51 +12454,51 @@
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>137</v>
       </c>
       <c r="B21">
-        <v>30927000.0</v>
+        <v>11247000.0</v>
       </c>
       <c r="C21">
         <v>39481000.0</v>
       </c>
       <c r="D21">
         <v>-65264000.0</v>
       </c>
       <c r="E21">
         <v>26135000.0</v>
       </c>
       <c r="F21">
         <v>-10445000.0</v>
       </c>
       <c r="G21">
         <v>-30365000.0</v>
       </c>
       <c r="H21">
         <v>-52483000.0</v>
       </c>
       <c r="I21">
         <v>198000000.0</v>
       </c>
       <c r="J21">
         <v>57000000.0</v>
       </c>
@@ -12524,51 +12524,51 @@
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
-        <v>1435470000.0</v>
+        <v>1455150000.0</v>
       </c>
       <c r="C23">
         <v>1590827000.0</v>
       </c>
       <c r="D23">
         <v>1708594000.0</v>
       </c>
       <c r="E23">
         <v>1691132000.0</v>
       </c>
       <c r="F23">
         <v>1418003000.0</v>
       </c>
       <c r="G23">
         <v>1374199000.0</v>
       </c>
       <c r="H23">
         <v>1483431000.0</v>
       </c>
       <c r="I23">
         <v>1936000000.0</v>
       </c>
       <c r="J23">
         <v>904000000.0</v>
       </c>
@@ -12808,101 +12808,101 @@
       <c r="H29">
         <v>-29676000.0</v>
       </c>
       <c r="I29">
         <v>43793000.0</v>
       </c>
       <c r="J29">
         <v>19731000.0</v>
       </c>
       <c r="K29">
         <v>39315000.0</v>
       </c>
       <c r="L29">
         <v>27607000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>146</v>
       </c>
       <c r="B30">
-        <v>87858000.0</v>
+        <v>107538000.0</v>
       </c>
       <c r="C30">
         <v>126101000.0</v>
       </c>
       <c r="D30">
         <v>153418000.0</v>
       </c>
       <c r="E30">
         <v>96948000.0</v>
       </c>
       <c r="F30">
         <v>85167000.0</v>
       </c>
       <c r="G30">
         <v>93794000.0</v>
       </c>
       <c r="H30">
         <v>105948000.0</v>
       </c>
       <c r="I30">
         <v>146000000.0</v>
       </c>
       <c r="J30">
         <v>82000000.0</v>
       </c>
       <c r="K30">
         <v>44000000.0</v>
       </c>
       <c r="L30">
         <v>82000000.0</v>
       </c>
       <c r="M30">
         <v>160700000.0</v>
       </c>
       <c r="N30">
         <v>35519000.0</v>
       </c>
       <c r="O30">
         <v>35368000.0</v>
       </c>
       <c r="P30">
         <v>33046000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>147</v>
       </c>
       <c r="B31">
-        <v>-130845000.0</v>
+        <v>-111165000.0</v>
       </c>
       <c r="C31">
         <v>-90333000.0</v>
       </c>
       <c r="D31">
         <v>-67210000.0</v>
       </c>
       <c r="E31">
         <v>-52610000.0</v>
       </c>
       <c r="F31">
         <v>-74012000.0</v>
       </c>
       <c r="G31">
         <v>-68594000.0</v>
       </c>
       <c r="H31">
         <v>-51850000.0</v>
       </c>
       <c r="I31">
         <v>-21324000.0</v>
       </c>
       <c r="J31">
         <v>283680000.0</v>
       </c>
@@ -13173,51 +13173,51 @@
       </c>
       <c r="BC1" t="s">
         <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>14</v>
       </c>
       <c r="BE1" t="s">
         <v>149</v>
       </c>
       <c r="BF1" t="s">
         <v>150</v>
       </c>
       <c r="BG1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>118</v>
       </c>
       <c r="B2">
         <v>326658000.0</v>
       </c>
       <c r="C2">
-        <v>380000000.0</v>
+        <v>380526000.0</v>
       </c>
       <c r="D2">
         <v>318766000.0</v>
       </c>
       <c r="E2">
         <v>316407000.0</v>
       </c>
       <c r="F2">
         <v>331913000.0</v>
       </c>
       <c r="G2">
         <v>385561000.0</v>
       </c>
       <c r="H2">
         <v>357534000.0</v>
       </c>
       <c r="I2">
         <v>370736000.0</v>
       </c>
       <c r="J2">
         <v>350895000.0</v>
       </c>
       <c r="K2">
         <v>395132000.0</v>
       </c>
@@ -13352,51 +13352,51 @@
       </c>
       <c r="BC2">
         <v>187857000.0</v>
       </c>
       <c r="BD2">
         <v>202602000.0</v>
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
       <c r="BG2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>119</v>
       </c>
       <c r="B3">
         <v>33453000.0</v>
       </c>
       <c r="C3">
-        <v>67000000.0</v>
+        <v>38373000.0</v>
       </c>
       <c r="D3">
         <v>33147000.0</v>
       </c>
       <c r="E3">
         <v>31187000.0</v>
       </c>
       <c r="F3">
         <v>31251000.0</v>
       </c>
       <c r="G3">
         <v>35185000.0</v>
       </c>
       <c r="H3">
         <v>35194000.0</v>
       </c>
       <c r="I3">
         <v>33511000.0</v>
       </c>
       <c r="J3">
         <v>33283000.0</v>
       </c>
       <c r="K3">
         <v>35910000.0</v>
       </c>
@@ -13677,60 +13677,60 @@
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>121</v>
       </c>
       <c r="B5">
-        <v>-24241000.0</v>
+        <v>-65234000.0</v>
       </c>
       <c r="C5">
-        <v>17093000.0</v>
+        <v>8586000.0</v>
       </c>
       <c r="D5">
-        <v>10145000.0</v>
+        <v>10357000.0</v>
       </c>
       <c r="E5">
-        <v>3915000.0</v>
+        <v>-2466000.0</v>
       </c>
       <c r="F5">
         <v>-13569000.0</v>
       </c>
       <c r="G5">
         <v>4395000.0</v>
       </c>
       <c r="H5">
         <v>-16190000.0</v>
       </c>
       <c r="I5">
         <v>29045000.0</v>
       </c>
       <c r="J5">
         <v>19265000.0</v>
       </c>
       <c r="K5">
         <v>-60422000.0</v>
       </c>
       <c r="L5">
         <v>-10658000.0</v>
       </c>
       <c r="M5">
         <v>-2750000.0</v>
       </c>
@@ -13856,60 +13856,60 @@
       </c>
       <c r="BB5">
         <v>75199000.0</v>
       </c>
       <c r="BC5">
         <v>87787000.0</v>
       </c>
       <c r="BD5">
         <v>89760000.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
-        <v>9212000.0</v>
+        <v>-31781000.0</v>
       </c>
       <c r="C6">
-        <v>84093000.0</v>
+        <v>46959000.0</v>
       </c>
       <c r="D6">
-        <v>43292000.0</v>
+        <v>43504000.0</v>
       </c>
       <c r="E6">
-        <v>35102000.0</v>
+        <v>28721000.0</v>
       </c>
       <c r="F6">
         <v>17682000.0</v>
       </c>
       <c r="G6">
         <v>39580000.0</v>
       </c>
       <c r="H6">
         <v>19004000.0</v>
       </c>
       <c r="I6">
         <v>62556000.0</v>
       </c>
       <c r="J6">
         <v>52548000.0</v>
       </c>
       <c r="K6">
         <v>-24512000.0</v>
       </c>
       <c r="L6">
         <v>25726000.0</v>
       </c>
       <c r="M6">
         <v>29682000.0</v>
       </c>
@@ -14275,54 +14275,54 @@
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:59">
       <c r="A9" t="s">
         <v>125</v>
       </c>
       <c r="B9">
-        <v>-7592999.0</v>
+        <v>-7593000.0</v>
       </c>
       <c r="C9">
-        <v>37000000.0</v>
+        <v>37019000.0</v>
       </c>
       <c r="D9">
         <v>34071000.0</v>
       </c>
       <c r="E9">
         <v>23641000.0</v>
       </c>
       <c r="F9">
         <v>24054000.0</v>
       </c>
       <c r="G9">
         <v>36943000.0</v>
       </c>
       <c r="H9">
         <v>43569000.0</v>
       </c>
       <c r="I9">
         <v>48309000.0</v>
       </c>
       <c r="J9">
         <v>36761000.0</v>
       </c>
       <c r="K9">
         <v>27354000.0</v>
       </c>
@@ -14457,51 +14457,51 @@
       </c>
       <c r="BC9">
         <v>97308000.0</v>
       </c>
       <c r="BD9">
         <v>98353000.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:59">
       <c r="A10" t="s">
         <v>126</v>
       </c>
       <c r="B10">
         <v>-88732000.0</v>
       </c>
       <c r="C10">
-        <v>-21000000.0</v>
+        <v>-20928000.0</v>
       </c>
       <c r="D10">
         <v>-14799000.0</v>
       </c>
       <c r="E10">
         <v>-26647000.0</v>
       </c>
       <c r="F10">
         <v>-37544000.0</v>
       </c>
       <c r="G10">
         <v>-18941000.0</v>
       </c>
       <c r="H10">
         <v>-37193000.0</v>
       </c>
       <c r="I10">
         <v>7324000.0</v>
       </c>
       <c r="J10">
         <v>-2042000.0</v>
       </c>
       <c r="K10">
         <v>-82676000.0</v>
       </c>
@@ -14815,51 +14815,51 @@
       </c>
       <c r="BC11">
         <v>7354000.0</v>
       </c>
       <c r="BD11">
         <v>29203000.0</v>
       </c>
       <c r="BE11">
         <v>0.0</v>
       </c>
       <c r="BF11">
         <v>0.0</v>
       </c>
       <c r="BG11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>128</v>
       </c>
       <c r="B12">
         <v>23114000.0</v>
       </c>
       <c r="C12">
-        <v>26000000.0</v>
+        <v>25891000.0</v>
       </c>
       <c r="D12">
         <v>24765000.0</v>
       </c>
       <c r="E12">
         <v>23694000.0</v>
       </c>
       <c r="F12">
         <v>23603000.0</v>
       </c>
       <c r="G12">
         <v>23111000.0</v>
       </c>
       <c r="H12">
         <v>20479000.0</v>
       </c>
       <c r="I12">
         <v>21270000.0</v>
       </c>
       <c r="J12">
         <v>20855000.0</v>
       </c>
       <c r="K12">
         <v>21861000.0</v>
       </c>
@@ -15211,57 +15211,57 @@
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:59">
       <c r="A15" t="s">
         <v>131</v>
       </c>
       <c r="B15">
-        <v>-82052000.0</v>
+        <v>-81579000.0</v>
       </c>
       <c r="C15">
-        <v>-21000000.0</v>
+        <v>-21533000.0</v>
       </c>
       <c r="D15">
-        <v>-4454000.0</v>
+        <v>-4909000.0</v>
       </c>
       <c r="E15">
         <v>-363197000.0</v>
       </c>
       <c r="F15">
         <v>-31970000.0</v>
       </c>
       <c r="G15">
         <v>-16219000.0</v>
       </c>
       <c r="H15">
         <v>-32598000.0</v>
       </c>
       <c r="I15">
         <v>11390000.0</v>
       </c>
       <c r="J15">
         <v>-1570000.0</v>
       </c>
       <c r="K15">
         <v>-61592000.0</v>
       </c>
       <c r="L15">
         <v>-25100000.0</v>
       </c>
@@ -16101,60 +16101,60 @@
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:59">
       <c r="A21" t="s">
         <v>137</v>
       </c>
       <c r="B21">
-        <v>-24241000.0</v>
+        <v>-66380000.0</v>
       </c>
       <c r="C21">
-        <v>17093000.0</v>
+        <v>13911000.0</v>
       </c>
       <c r="D21">
-        <v>10145000.0</v>
+        <v>8313000.0</v>
       </c>
       <c r="E21">
-        <v>3915000.0</v>
+        <v>2603000.0</v>
       </c>
       <c r="F21">
         <v>-15093000.0</v>
       </c>
       <c r="G21">
         <v>11009000.0</v>
       </c>
       <c r="H21">
         <v>-16800000.0</v>
       </c>
       <c r="I21">
         <v>28197000.0</v>
       </c>
       <c r="J21">
         <v>17075000.0</v>
       </c>
       <c r="K21">
         <v>-60962000.0</v>
       </c>
       <c r="L21">
         <v>-14440000.0</v>
       </c>
       <c r="M21">
         <v>-6456000.0</v>
       </c>
@@ -16399,60 +16399,60 @@
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
-        <v>343306000.0</v>
+        <v>385445000.0</v>
       </c>
       <c r="C23">
-        <v>399907000.0</v>
+        <v>403634000.0</v>
       </c>
       <c r="D23">
-        <v>342692000.0</v>
+        <v>344524000.0</v>
       </c>
       <c r="E23">
-        <v>336133000.0</v>
+        <v>337445000.0</v>
       </c>
       <c r="F23">
         <v>371060000.0</v>
       </c>
       <c r="G23">
         <v>411495000.0</v>
       </c>
       <c r="H23">
         <v>417903000.0</v>
       </c>
       <c r="I23">
         <v>390848000.0</v>
       </c>
       <c r="J23">
         <v>370581000.0</v>
       </c>
       <c r="K23">
         <v>483448000.0</v>
       </c>
       <c r="L23">
         <v>383110000.0</v>
       </c>
       <c r="M23">
         <v>391869000.0</v>
       </c>
@@ -17384,60 +17384,60 @@
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
     </row>
     <row r="30" spans="1:59">
       <c r="A30" t="s">
         <v>146</v>
       </c>
       <c r="B30">
-        <v>16648000.0</v>
+        <v>58787000.0</v>
       </c>
       <c r="C30">
-        <v>19907000.0</v>
+        <v>23108000.0</v>
       </c>
       <c r="D30">
-        <v>23926000.0</v>
+        <v>25758000.0</v>
       </c>
       <c r="E30">
-        <v>19726000.0</v>
+        <v>21038000.0</v>
       </c>
       <c r="F30">
         <v>39147000.0</v>
       </c>
       <c r="G30">
         <v>25934000.0</v>
       </c>
       <c r="H30">
         <v>60369000.0</v>
       </c>
       <c r="I30">
         <v>20112000.0</v>
       </c>
       <c r="J30">
         <v>19686000.0</v>
       </c>
       <c r="K30">
         <v>88316000.0</v>
       </c>
       <c r="L30">
         <v>23172000.0</v>
       </c>
       <c r="M30">
         <v>21084000.0</v>
       </c>
@@ -17563,60 +17563,60 @@
       </c>
       <c r="BB30">
         <v>9152000.0</v>
       </c>
       <c r="BC30">
         <v>9521000.0</v>
       </c>
       <c r="BD30">
         <v>9129000.0</v>
       </c>
       <c r="BE30">
         <v>0.0</v>
       </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:59">
       <c r="A31" t="s">
         <v>147</v>
       </c>
       <c r="B31">
-        <v>-64491000.0</v>
+        <v>-22352000.0</v>
       </c>
       <c r="C31">
-        <v>-38093000.0</v>
+        <v>-34839000.0</v>
       </c>
       <c r="D31">
-        <v>-24944000.0</v>
+        <v>-23112000.0</v>
       </c>
       <c r="E31">
-        <v>-30562000.0</v>
+        <v>-29250000.0</v>
       </c>
       <c r="F31">
         <v>-22451000.0</v>
       </c>
       <c r="G31">
         <v>-29950000.0</v>
       </c>
       <c r="H31">
         <v>-20393000.0</v>
       </c>
       <c r="I31">
         <v>-20873000.0</v>
       </c>
       <c r="J31">
         <v>-19117000.0</v>
       </c>
       <c r="K31">
         <v>-21714000.0</v>
       </c>
       <c r="L31">
         <v>-17492000.0</v>
       </c>
       <c r="M31">
         <v>-12415000.0</v>
       </c>
@@ -17745,51 +17745,51 @@
       </c>
       <c r="BC31">
         <v>-430000.0</v>
       </c>
       <c r="BD31">
         <v>-230000.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:59">
       <c r="A32" t="s">
         <v>148</v>
       </c>
       <c r="B32">
         <v>319065000.0</v>
       </c>
       <c r="C32">
-        <v>417000000.0</v>
+        <v>417545000.0</v>
       </c>
       <c r="D32">
         <v>352837000.0</v>
       </c>
       <c r="E32">
         <v>340048000.0</v>
       </c>
       <c r="F32">
         <v>355967000.0</v>
       </c>
       <c r="G32">
         <v>422504000.0</v>
       </c>
       <c r="H32">
         <v>401103000.0</v>
       </c>
       <c r="I32">
         <v>419045000.0</v>
       </c>
       <c r="J32">
         <v>387656000.0</v>
       </c>
       <c r="K32">
         <v>422486000.0</v>
       </c>
@@ -22549,51 +22549,51 @@
       </c>
       <c r="BD22">
         <v>60327000.0</v>
       </c>
       <c r="BE22">
         <v>68741000.0</v>
       </c>
       <c r="BF22">
         <v>62344000.0</v>
       </c>
       <c r="BG22">
         <v>50684000.0</v>
       </c>
     </row>
     <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>172</v>
       </c>
       <c r="B23">
         <v>-18000000.0</v>
       </c>
       <c r="C23">
         <v>-59000.0</v>
       </c>
       <c r="D23">
-        <v>152273000.0</v>
+        <v>-197000.0</v>
       </c>
       <c r="E23">
         <v>-2282000.0</v>
       </c>
       <c r="F23">
         <v>2120000.0</v>
       </c>
       <c r="G23">
         <v>-7264000.0</v>
       </c>
       <c r="H23">
         <v>-21645000.0</v>
       </c>
       <c r="I23">
         <v>1177000.0</v>
       </c>
       <c r="J23">
         <v>-1875000.0</v>
       </c>
       <c r="K23">
         <v>24881000.0</v>
       </c>
       <c r="L23">
         <v>-10082000.0</v>
       </c>