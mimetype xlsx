--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1007,81 +1010,85 @@
       <c r="I5">
         <v>-3623000.0</v>
       </c>
       <c r="J5">
         <v>-2184000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>15</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>158702000.0</v>
+      </c>
       <c r="C7">
         <v>135843000.0</v>
       </c>
       <c r="D7">
         <v>87944000.0</v>
       </c>
       <c r="E7">
         <v>64205000.0</v>
       </c>
       <c r="F7">
         <v>66633000.0</v>
       </c>
       <c r="G7">
         <v>32664000.0</v>
       </c>
       <c r="H7">
         <v>172000.0</v>
       </c>
       <c r="I7">
         <v>147000.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>16</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>19000.0</v>
+      </c>
       <c r="C8">
         <v>18000.0</v>
       </c>
       <c r="D8">
         <v>16000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
         <v>8000.0</v>
       </c>
       <c r="G8">
         <v>7000.0</v>
       </c>
       <c r="H8">
         <v>305109000.0</v>
       </c>
       <c r="I8">
         <v>3000.0</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
@@ -1533,51 +1540,53 @@
         <v>-608204000.0</v>
       </c>
       <c r="E28">
         <v>-97207000.0</v>
       </c>
       <c r="F28">
         <v>-41864000.0</v>
       </c>
       <c r="G28">
         <v>-71604000.0</v>
       </c>
       <c r="H28">
         <v>-16659000.0</v>
       </c>
       <c r="I28">
         <v>-69439000.0</v>
       </c>
       <c r="J28">
         <v>-9079000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>37</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1631297000.0</v>
+      </c>
       <c r="C29">
         <v>2265204000.0</v>
       </c>
       <c r="D29">
         <v>1826194000.0</v>
       </c>
       <c r="E29">
         <v>685188000.0</v>
       </c>
       <c r="F29">
         <v>602568000.0</v>
       </c>
       <c r="G29">
         <v>474676000.0</v>
       </c>
       <c r="H29">
         <v>-152574000.0</v>
       </c>
       <c r="I29">
         <v>96659000.0</v>
       </c>
       <c r="J29">
         <v>-67717000.0</v>
       </c>
     </row>
@@ -1617,51 +1626,53 @@
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>611773000.0</v>
       </c>
       <c r="F31">
         <v>528084000.0</v>
       </c>
       <c r="G31">
         <v>399123000.0</v>
       </c>
       <c r="H31">
         <v>-229195000.0</v>
       </c>
       <c r="I31">
         <v>-186112000.0</v>
       </c>
       <c r="J31">
         <v>-67717000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>40</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>1784613000.0</v>
+      </c>
       <c r="C32">
         <v>2163718000.0</v>
       </c>
       <c r="D32">
         <v>1735430000.0</v>
       </c>
       <c r="E32">
         <v>598201000.0</v>
       </c>
       <c r="F32">
         <v>558123000.0</v>
       </c>
       <c r="G32">
         <v>406946000.0</v>
       </c>
       <c r="H32">
         <v>90929000.0</v>
       </c>
       <c r="I32">
         <v>54879000.0</v>
       </c>
       <c r="J32">
         <v>1843000.0</v>
       </c>
     </row>
@@ -1679,51 +1690,53 @@
         <v>182424000.0</v>
       </c>
       <c r="E33">
         <v>151745000.0</v>
       </c>
       <c r="F33">
         <v>148215000.0</v>
       </c>
       <c r="G33">
         <v>113279000.0</v>
       </c>
       <c r="H33">
         <v>86548000.0</v>
       </c>
       <c r="I33">
         <v>85155000.0</v>
       </c>
       <c r="J33">
         <v>5636000.0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>42</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>269654000.0</v>
+      </c>
       <c r="C34">
         <v>670000.0</v>
       </c>
       <c r="D34">
         <v>1458000.0</v>
       </c>
       <c r="E34">
         <v>301000.0</v>
       </c>
       <c r="F34">
         <v>634000.0</v>
       </c>
       <c r="G34">
         <v>38105000.0</v>
       </c>
       <c r="H34">
         <v>655000.0</v>
       </c>
       <c r="I34">
         <v>516000.0</v>
       </c>
       <c r="J34">
         <v>142000.0</v>
       </c>
     </row>
@@ -1965,51 +1978,53 @@
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>53</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>193791000.0</v>
+      </c>
       <c r="C45">
         <v>163646000.0</v>
       </c>
       <c r="D45">
         <v>117708000.0</v>
       </c>
       <c r="E45">
         <v>88225000.0</v>
       </c>
       <c r="F45">
         <v>82048000.0</v>
       </c>
       <c r="G45">
         <v>36337000.0</v>
       </c>
       <c r="H45">
         <v>7147000.0</v>
       </c>
       <c r="I45">
         <v>6872000.0</v>
       </c>
       <c r="J45">
         <v>5253000.0</v>
       </c>
     </row>
@@ -2438,1300 +2453,1341 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>80538000.0</v>
+      </c>
+      <c r="C2">
         <v>64616000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>74849000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>56761000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>47507000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>54427000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24456000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>29319000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>32379000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>61788000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29627000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>29784000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19912000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21306000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24382000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>14067000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14174000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14057000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10491000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10435000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9650000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12609000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6656000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10173000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7877000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11400000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6013000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>5236000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>-622000.0</v>
+      </c>
+      <c r="C5">
         <v>3237000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3116000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1302000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1707000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1321000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3812000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1863000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1198000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>544000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-871000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1251000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-556000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1780000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2419000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1765000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1284000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-376000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-40000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>9000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>63000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>116000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>211000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>291000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>36000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>74000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>54000.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-108422000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3623000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>15</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>156629000.0</v>
+      </c>
       <c r="C7">
+        <v>158702000.0</v>
+      </c>
+      <c r="D7">
         <v>158461000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>132787000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>134342000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>135843000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>86706000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>87411000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>88029000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>87944000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>62848000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>63256000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>63597000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>64205000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>65200000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>64952000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>65914000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>66633000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>31786000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>32492000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>31994000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>32664000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>33378000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>34063000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>10838000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>172000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>157000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>16</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>19000.0</v>
+      </c>
       <c r="C8">
-        <v>18000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="D8">
         <v>18000.0</v>
       </c>
       <c r="E8">
         <v>18000.0</v>
       </c>
       <c r="F8">
         <v>18000.0</v>
       </c>
       <c r="G8">
-        <v>16000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="H8">
         <v>16000.0</v>
       </c>
       <c r="I8">
         <v>16000.0</v>
       </c>
       <c r="J8">
         <v>16000.0</v>
       </c>
       <c r="K8">
-        <v>11000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="L8">
         <v>11000.0</v>
       </c>
       <c r="M8">
         <v>11000.0</v>
       </c>
       <c r="N8">
-        <v>9000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="O8">
         <v>9000.0</v>
       </c>
       <c r="P8">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="Q8">
         <v>8000.0</v>
       </c>
       <c r="R8">
         <v>8000.0</v>
       </c>
       <c r="S8">
         <v>8000.0</v>
       </c>
       <c r="T8">
         <v>8000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>8000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1722202000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>1328663000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1072103000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1062552000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1055572000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1038196000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1032009000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1025230000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>740098000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>562179000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4738000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3290000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>440939000.0</v>
+      </c>
+      <c r="C10">
         <v>383745000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>217442000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>402438000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>333554000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>543064000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>201262000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>275713000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>288432000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>696148000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>358399000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>380330000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>427222000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>161412000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>178941000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>105781000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>97667000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>108497000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>129154000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>195600000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>351595000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>104268000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>64871000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>23976000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>182669000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>16659000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>21824000.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-69586000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>69586000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>1908084000.0</v>
+      </c>
+      <c r="C12">
         <v>2025679000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1931508000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2137171000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2102675000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2289299000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1549481000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1590715000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1703540000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1852955000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>813195000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>909489000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>909800000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>644943000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>655013000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>461433000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>518754000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>577054000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>608655000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>646322000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>681593000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>440741000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>466140000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>325445000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>347948000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>122758000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>136288000.0</v>
       </c>
-      <c r="AB12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC12"/>
       <c r="AD12">
         <v>69586000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12">
+        <v>69586000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>19000.0</v>
       </c>
       <c r="C13">
-        <v>18000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="D13">
         <v>18000.0</v>
       </c>
       <c r="E13">
         <v>18000.0</v>
       </c>
       <c r="F13">
         <v>18000.0</v>
       </c>
       <c r="G13">
-        <v>16000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="H13">
         <v>16000.0</v>
       </c>
       <c r="I13">
         <v>16000.0</v>
       </c>
       <c r="J13">
         <v>16000.0</v>
       </c>
       <c r="K13">
-        <v>11000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="L13">
         <v>11000.0</v>
       </c>
       <c r="M13">
         <v>11000.0</v>
       </c>
       <c r="N13">
-        <v>9000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="O13">
         <v>9000.0</v>
       </c>
       <c r="P13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="Q13">
         <v>8000.0</v>
       </c>
       <c r="R13">
         <v>8000.0</v>
       </c>
       <c r="S13">
         <v>8000.0</v>
       </c>
       <c r="T13">
         <v>8000.0</v>
       </c>
       <c r="U13">
         <v>8000.0</v>
       </c>
       <c r="V13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="W13">
         <v>7000.0</v>
       </c>
       <c r="X13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="Y13">
         <v>6000.0</v>
       </c>
       <c r="Z13">
+        <v>6000.0</v>
+      </c>
+      <c r="AA13">
         <v>-5633000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>198098047.0</v>
+      </c>
+      <c r="C14">
         <v>190129154.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>189231000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>188145904.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>188146000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>167737672.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>166843984.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>165141936.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>164729200.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>141183907.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>109233084.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>106884185.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>94831979.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>89158785.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>84694860.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>74280590.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>74162363.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>73831121.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>73535686.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>73399714.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>70420076.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>66319926.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>64892868.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>58752494.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>29297698.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36473121.0</v>
       </c>
       <c r="AA14">
         <v>36473121.0</v>
       </c>
       <c r="AB14">
         <v>36473121.0</v>
       </c>
       <c r="AC14">
         <v>36473121.0</v>
       </c>
       <c r="AD14">
         <v>36473121.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>36473121.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>11000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="Q15">
         <v>8000.0</v>
       </c>
       <c r="R15">
         <v>8000.0</v>
       </c>
       <c r="S15">
         <v>8000.0</v>
       </c>
       <c r="T15">
         <v>8000.0</v>
       </c>
       <c r="U15">
         <v>8000.0</v>
       </c>
       <c r="V15">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="W15">
         <v>7000.0</v>
       </c>
       <c r="X15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="Y15">
         <v>6000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="Z15">
+        <v>6000.0</v>
+      </c>
+      <c r="AA15"/>
+      <c r="AB15">
         <v>4000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-8332000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>49679000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>42207000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1434000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9686000.0</v>
       </c>
       <c r="P16">
         <v>9686000.0</v>
       </c>
       <c r="Q16">
+        <v>9686000.0</v>
+      </c>
+      <c r="R16">
         <v>11433000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12358000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12665000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8337000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9964000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12111000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>13109000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>14582000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>16402000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>17124000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>19509000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>16830000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>7025000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7444000.0</v>
       </c>
       <c r="Q18">
         <v>7444000.0</v>
       </c>
       <c r="R18">
+        <v>7444000.0</v>
+      </c>
+      <c r="S18">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7444000.0</v>
       </c>
       <c r="T18">
         <v>7444000.0</v>
       </c>
       <c r="U18">
         <v>7444000.0</v>
       </c>
       <c r="V18">
         <v>7444000.0</v>
       </c>
-      <c r="W18"/>
+      <c r="W18">
+        <v>7444000.0</v>
+      </c>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>2100000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
         <v>14608000.0</v>
       </c>
       <c r="C20">
         <v>14608000.0</v>
       </c>
       <c r="D20">
         <v>14608000.0</v>
       </c>
       <c r="E20">
         <v>14608000.0</v>
       </c>
       <c r="F20">
         <v>14608000.0</v>
       </c>
       <c r="G20">
         <v>14608000.0</v>
       </c>
       <c r="H20">
         <v>14608000.0</v>
       </c>
       <c r="I20">
@@ -3769,2935 +3825,3034 @@
       </c>
       <c r="T20">
         <v>14608000.0</v>
       </c>
       <c r="U20">
         <v>14608000.0</v>
       </c>
       <c r="V20">
         <v>14608000.0</v>
       </c>
       <c r="W20">
         <v>14608000.0</v>
       </c>
       <c r="X20">
         <v>14608000.0</v>
       </c>
       <c r="Y20">
         <v>14608000.0</v>
       </c>
       <c r="Z20">
         <v>14608000.0</v>
       </c>
       <c r="AA20">
         <v>14608000.0</v>
       </c>
-      <c r="AB20"/>
+      <c r="AB20">
+        <v>14608000.0</v>
+      </c>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>14608000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
         <v>55800000.0</v>
       </c>
       <c r="C21">
+        <v>55800000.0</v>
+      </c>
+      <c r="D21">
         <v>55869000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>56136000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>56403000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>56670000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>56937000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>57205000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>57472000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>57739000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>58006000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>58273000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>58540000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>58807000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>59075000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>59342000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>59609000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>59876000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>60143000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>60410000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>60678000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>60945000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>61212000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>61479000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>61746000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>62013000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>62280000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>63082000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
-[...1 lines deleted...]
-      </c>
+      <c r="J22"/>
       <c r="K22">
         <v>1.0</v>
       </c>
       <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="M22">
         <v>1.0</v>
       </c>
+      <c r="N22"/>
       <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
+      <c r="P22">
+        <v>1.0</v>
+      </c>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>-12719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="T22">
         <v>1.0</v>
       </c>
       <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="V22"/>
+      <c r="V22">
+        <v>1.0</v>
+      </c>
       <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Y22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
+      <c r="AB22">
+        <v>1.0</v>
+      </c>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>6597000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>2253737000.0</v>
+      </c>
+      <c r="C23">
         <v>2354508000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2251920000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2429568000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2365353000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2558301000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1762999000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1808437000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1908362000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2061705000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>984232000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1073709000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1073248000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>811930000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>825910000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>632802000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>682774000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>737988000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>734976000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>774046000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>811651000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>567401000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>595070000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>453957000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>454341000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>220529000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>234745000.0</v>
       </c>
-      <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>96659000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>170586000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>-3667000.0</v>
+      </c>
+      <c r="C28">
         <v>-225043000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-58981000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-269651000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-199212000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-407221000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-114556000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-188302000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-200403000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-608204000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-295551000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-317074000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-363625000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-97207000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-113741000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-40829000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-31753000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-41864000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-97368000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-163108000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-319601000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-71604000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-31493000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10087000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-171831000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-16659000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-21667000.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>69586000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-69439000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>37</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1499917000.0</v>
+      </c>
       <c r="C29">
+        <v>1631297000.0</v>
+      </c>
+      <c r="D29">
         <v>1596904000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1865369000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2078150000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2265204000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1566304000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1618848000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1725467000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1826194000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>837458000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>930835000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>952218000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>685188000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>681419000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>498841000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>550993000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>602568000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>638204000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>685006000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>722580000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>474676000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>505070000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>360498000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>385316000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
+      <c r="F30"/>
       <c r="G30">
         <v>0.0</v>
       </c>
       <c r="H30">
         <v>0.0</v>
       </c>
       <c r="I30">
         <v>0.0</v>
       </c>
       <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
         <v>1254000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>309000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2510000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3995000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4673000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4940000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5624000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5383000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5929000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7412000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6527000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7564000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6393000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9299000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7331000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8450000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8737000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8950000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>7303000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>857954000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>879070000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>611773000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>607736000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>424891000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>476776000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>528084000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>563453000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>609988000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>647294000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>399123000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>429250000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>284411000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>308962000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-229195000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
-      <c r="AC31">
-[...1 lines deleted...]
-      </c>
+      <c r="AC31"/>
       <c r="AD31">
         <v>-186112000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31">
+        <v>-186112000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>40</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>1678314000.0</v>
+      </c>
       <c r="C32">
+        <v>1784613000.0</v>
+      </c>
+      <c r="D32">
         <v>1731867000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1991905000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1975983000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2163718000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1468276000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1519398000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1635479000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1735430000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>738926000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>844033000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>868118000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>598201000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>601837000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>419507000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>476885000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>558123000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>571645000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>615210000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>653646000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>406946000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>440514000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>296644000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>320572000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>285824000.0</v>
+      </c>
+      <c r="C33">
         <v>279471000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>274431000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>253129000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>230771000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>230669000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>183860000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>183707000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>179160000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>182424000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>159765000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>151617000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>150495000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>151745000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>150802000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>149756000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>148431000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>148215000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>111440000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>113035000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>114246000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>113279000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>112172000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>113576000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>92255000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>86548000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>85628000.0</v>
       </c>
-      <c r="AB33"/>
-      <c r="AC33">
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-69586000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>85155000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>42</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>287522000.0</v>
+      </c>
       <c r="C34">
+        <v>269654000.0</v>
+      </c>
+      <c r="D34">
         <v>258988000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>252285000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4138000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>670000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1644000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>656000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>3040000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1458000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>982000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>252000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>59370000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>301000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>64072000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>62978000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>66879000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>634000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>37437000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>608000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>37868000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>38105000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1089000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>691000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>589000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>655000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>766000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>464221000.0</v>
+      </c>
+      <c r="C35">
         <v>432787000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>409394000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>379665000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>128604000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>129183000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>85832000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>84257000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>89172000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>91660000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>61233000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>64815000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>66395000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>64758000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>71220000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>70422000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>74323000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>75070000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>44881000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>43239000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>45312000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>45549000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>47616000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>49722000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>27511000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>24942000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>30437000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
-      <c r="AD35">
+      <c r="AD35"/>
+      <c r="AE35">
         <v>43375000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:30">
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>54046000.0</v>
+      </c>
+      <c r="C36">
         <v>43785000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>36578000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>35336000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>16830000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>17568000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>13163000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11305000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>7190000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>10063000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>13743000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5285000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4509000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4594000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2593000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2462000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2588000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1348000.0</v>
       </c>
       <c r="T36">
         <v>1348000.0</v>
       </c>
       <c r="U36">
+        <v>1348000.0</v>
+      </c>
+      <c r="V36">
         <v>1386000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1389000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1123000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1495000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>658000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2780000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1960000.0</v>
       </c>
-      <c r="AB36"/>
-      <c r="AC36">
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-69586000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>593000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>5285000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4509000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4594000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2593000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2462000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2588000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1348000.0</v>
       </c>
       <c r="T38">
         <v>1348000.0</v>
       </c>
       <c r="U38">
+        <v>1348000.0</v>
+      </c>
+      <c r="V38">
         <v>1386000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1389000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1123000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1495000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>658000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2780000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1960000.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
-      <c r="AD38">
+      <c r="AD38"/>
+      <c r="AE38">
         <v>593000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>59829000.0</v>
+      </c>
+      <c r="C39">
         <v>49358000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>45981000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>39268000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>31907000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>38333000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>29658000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>34015000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>25662000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>25072000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>10963000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>10093000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8958000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>10569000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>15155000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>15989000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10206000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6790000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7469000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>8162000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>8248000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>6988000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>7459000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>7605000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5688000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2486000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3879000.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>8542000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:30">
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>192451000.0</v>
+      </c>
+      <c r="C40">
         <v>209340000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>154447000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>114685000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>98113000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>96615000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>78011000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>67681000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>53175000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>74694000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>50159000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>42557000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>27368000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>29446000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>32186000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>33756000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>25520000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>27721000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>23776000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>22103000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>20445000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>18784000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>18910000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>15256000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>13800000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>14528000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>12961000.0</v>
       </c>
-      <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>8339000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>7277000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>8719000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>7326000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>13037000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>11500000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>14740000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>14651000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>18054000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>15673000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>17018000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>16557000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>17947000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>19385000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>20108000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>24942000.0</v>
       </c>
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-      <c r="AD41">
+      <c r="AD41"/>
+      <c r="AE41">
         <v>43375000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:30">
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>4823438000.0</v>
+      </c>
+      <c r="C42">
         <v>4497143000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>4097980000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4063053000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>4027642000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>4001666000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3105708000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3007639000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2980360000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2963342000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1814489000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1799812000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1722202000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1388300000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1328663000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1072103000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1062552000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1055572000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1038196000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1032009000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1025230000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>740098000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>736193000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>564321000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>562179000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>4738000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>308400000.0</v>
       </c>
-      <c r="AB42"/>
       <c r="AC42"/>
-      <c r="AD42">
+      <c r="AD42"/>
+      <c r="AE42">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:30">
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>53</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>192051000.0</v>
+      </c>
       <c r="C45">
+        <v>193791000.0</v>
+      </c>
+      <c r="D45">
         <v>194390000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>172077000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>166311000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>163646000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>120825000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>121042000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>118769000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>117708000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>91490000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>90280000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>88508000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>88225000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>88010000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>36669000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>37574000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>36337000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>35229000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>35994000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>15243000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>7147000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>6780000.0</v>
       </c>
-      <c r="AB45"/>
       <c r="AC45"/>
-      <c r="AD45">
+      <c r="AD45"/>
+      <c r="AE45">
         <v>6872000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:30">
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>161370000.0</v>
+      </c>
+      <c r="C46">
         <v>165278000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>167376000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>147049000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>142930000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>141823000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>99152000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>100589000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>99890000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>100014000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>73408000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>73451000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>72838000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>73736000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>74526000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>73344000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>71626000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>71236000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>35341000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>36669000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>37574000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>36337000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>35229000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>35994000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>15243000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>7147000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>6780000.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>6872000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:30">
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>73451000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>18536000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>73736000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>18267000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>15910000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>13056000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>71236000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>35341000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>36669000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>10879000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>8902000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>35229000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>35994000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>15243000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>7147000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>6780000.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
-      <c r="AD47">
+      <c r="AD47"/>
+      <c r="AE47">
         <v>6872000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:30">
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-3322918000.0</v>
+      </c>
+      <c r="C48">
         <v>-2869102000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2504210000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2199004000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1951217000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1737801000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1543232000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1386944000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1253711000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1137708000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-976171000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-867737000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-769439000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-701341000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-644834000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-571505000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-510283000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-452636000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-399960000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-347020000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-302721000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-265545000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-231341000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-204120000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-176905000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-157386000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-142790000.0</v>
       </c>
-      <c r="AB48"/>
       <c r="AC48"/>
-      <c r="AD48">
+      <c r="AD48"/>
+      <c r="AE48">
         <v>-109722000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-769439000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-644834000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-571505000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-510283000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-452636000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-399960000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-347020000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-302721000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-265545000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>437272000.0</v>
+      </c>
+      <c r="C51">
         <v>158702000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>158461000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>132787000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>134342000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>135843000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>86706000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>87411000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>88029000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>87944000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>62848000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>63256000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>63597000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>64205000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>65200000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>64952000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>65914000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>66633000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>31786000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>32492000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>31994000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>32664000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>33378000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>34063000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>10838000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>172000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>157000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
-      <c r="AD51">
+      <c r="AD51"/>
+      <c r="AE51">
         <v>147000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:30">
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>16610000.0</v>
+      </c>
+      <c r="C52">
         <v>16468000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>16326000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>13088000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12979000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>12872000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8396000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8332000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>8169000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7369000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>5755000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5718000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5921000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>6773000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7017000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>6030000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>6331000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6214000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>4959000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4926000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3700000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3672000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3709000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3726000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3435000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>200000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>157000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>147000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>1467145000.0</v>
+      </c>
+      <c r="C53">
         <v>1641934000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1714066000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1734733000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1769121000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1746235000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1348219000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1315002000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1415108000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1156807000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>454796000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>529159000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>482578000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>483531000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>476072000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>355652000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>421087000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>468557000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>479501000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>450722000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>329998000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>336473000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>401269000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>301469000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>165279000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>106099000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>114464000.0</v>
       </c>
-      <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>139172000.0</v>
       </c>
-      <c r="AD53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>2253737000.0</v>
+      </c>
+      <c r="C55">
         <v>2354508000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2251920000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2429568000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2365353000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2558301000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1762999000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1808437000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1908362000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2061705000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>984232000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1073709000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1073248000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>811930000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>825910000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>632802000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>682774000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>737988000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>734976000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>774046000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>811651000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>567401000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>595070000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>453957000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>454341000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>220529000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>234745000.0</v>
       </c>
-      <c r="AB55"/>
       <c r="AC55"/>
-      <c r="AD55">
+      <c r="AD55"/>
+      <c r="AE55">
         <v>170586000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>1967913000.0</v>
+      </c>
+      <c r="C56">
         <v>2075037000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1977489000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2176439000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2134582000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2327632000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1579139000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1624730000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1729202000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1879281000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>824467000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>922092000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>922753000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>660185000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>675108000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>483046000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>534343000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>589773000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>623536000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>661011000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>697405000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>454122000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>482898000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>340381000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>362086000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>133981000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>149117000.0</v>
       </c>
-      <c r="AB56"/>
-      <c r="AC56">
+      <c r="AC56"/>
+      <c r="AD56">
         <v>69586000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>85431000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>289599000.0</v>
+      </c>
+      <c r="C57">
         <v>290424000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>245622000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>184534000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>158599000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>163914000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>110863000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>105332000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>93723000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>143851000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>85541000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>78059000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>54635000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>61984000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>73271000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>63539000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>57458000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>60350000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>51891000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>45801000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>43759000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>47176000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>42384000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>43737000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>41514000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>43052000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>38640000.0</v>
       </c>
-      <c r="AB57"/>
       <c r="AC57"/>
-      <c r="AD57">
+      <c r="AD57"/>
+      <c r="AE57">
         <v>30552000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>753820000.0</v>
+      </c>
+      <c r="C58">
         <v>723211000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>655016000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>564199000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>287203000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>293097000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>196695000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>189589000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>182895000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>235511000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>146774000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>142874000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>121030000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>126742000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>144491000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>133961000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>131781000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>135420000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>96772000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>89040000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>89071000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>92725000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>90000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>93459000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>69025000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>67994000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>69077000.0</v>
       </c>
-      <c r="AB58"/>
       <c r="AC58"/>
-      <c r="AD58">
+      <c r="AD58"/>
+      <c r="AE58">
         <v>73927000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>1499917000.0</v>
+      </c>
+      <c r="C60">
         <v>1631297000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1596904000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1865369000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2078150000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2265204000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1566304000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1618848000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1725467000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1826194000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>837458000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>930835000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>952218000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>685188000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>681419000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>498841000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>550993000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>602568000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>638204000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>685006000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>722580000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>474676000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>505070000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>360498000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>385316000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>152535000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>165668000.0</v>
       </c>
-      <c r="AB60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC60"/>
       <c r="AD60">
         <v>96659000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60">
+        <v>96659000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6730,3305 +6885,3401 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>16558000.0</v>
       </c>
       <c r="C2">
         <v>592225000.0</v>
       </c>
       <c r="D2">
         <v>411244000.0</v>
       </c>
       <c r="E2">
         <v>253073000.0</v>
       </c>
       <c r="F2">
         <v>186948000.0</v>
       </c>
       <c r="G2">
         <v>132252000.0</v>
       </c>
       <c r="H2">
         <v>91755000.0</v>
       </c>
       <c r="I2">
         <v>51084000.0</v>
       </c>
       <c r="J2">
         <v>26586000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>16558000.0</v>
       </c>
       <c r="C3">
         <v>11824000.0</v>
       </c>
       <c r="D3">
         <v>9309000.0</v>
       </c>
       <c r="E3">
         <v>9656000.0</v>
       </c>
       <c r="F3">
         <v>7332000.0</v>
       </c>
       <c r="G3">
         <v>6545000.0</v>
       </c>
       <c r="H3">
         <v>3342000.0</v>
       </c>
       <c r="I3">
         <v>1764000.0</v>
       </c>
       <c r="J3">
         <v>1188000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>-1107070000.0</v>
       </c>
       <c r="C5">
-        <v>-689524000.0</v>
+        <v>-600846000.0</v>
       </c>
       <c r="D5">
-        <v>-487185000.0</v>
+        <v>-439588000.0</v>
       </c>
       <c r="E5">
-        <v>-258279000.0</v>
+        <v>-249125000.0</v>
       </c>
       <c r="F5">
         <v>-187079000.0</v>
       </c>
       <c r="G5">
         <v>-108459000.0</v>
       </c>
       <c r="H5">
         <v>-51931000.0</v>
       </c>
       <c r="I5">
         <v>-41673000.0</v>
       </c>
       <c r="J5">
         <v>-31024000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>-1090512000.0</v>
       </c>
       <c r="C6">
-        <v>-677700000.0</v>
+        <v>-589022000.0</v>
       </c>
       <c r="D6">
-        <v>-477876000.0</v>
+        <v>-430279000.0</v>
       </c>
       <c r="E6">
-        <v>-248623000.0</v>
+        <v>-239469000.0</v>
       </c>
       <c r="F6">
         <v>-179747000.0</v>
       </c>
       <c r="G6">
         <v>-101914000.0</v>
       </c>
       <c r="H6">
         <v>-48589000.0</v>
       </c>
       <c r="I6">
         <v>-39909000.0</v>
       </c>
       <c r="J6">
         <v>-29836000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>-16558000.0</v>
       </c>
       <c r="C9">
         <v>-592225000.0</v>
       </c>
       <c r="D9">
         <v>11580000.0</v>
       </c>
       <c r="E9">
         <v>35380000.0</v>
       </c>
       <c r="F9">
         <v>29390000.0</v>
       </c>
       <c r="G9">
         <v>42983000.0</v>
       </c>
       <c r="H9">
         <v>50041000.0</v>
       </c>
       <c r="I9">
         <v>20165000.0</v>
       </c>
       <c r="J9">
         <v>-26586000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>-1131301000.0</v>
       </c>
       <c r="C10">
         <v>-600846000.0</v>
       </c>
       <c r="D10">
         <v>-439891000.0</v>
       </c>
       <c r="E10">
         <v>-249125000.0</v>
       </c>
       <c r="F10">
         <v>-187091000.0</v>
       </c>
       <c r="G10">
         <v>-108530000.0</v>
       </c>
       <c r="H10">
         <v>-52037000.0</v>
       </c>
       <c r="I10">
         <v>-41789000.0</v>
       </c>
       <c r="J10">
         <v>-31127000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-753000.0</v>
       </c>
       <c r="D11">
         <v>-3524000.0</v>
       </c>
       <c r="E11">
         <v>-420000.0</v>
       </c>
       <c r="F11">
         <v>-7320000.0</v>
       </c>
       <c r="G11">
         <v>-371000.0</v>
       </c>
       <c r="H11">
         <v>-4373000.0</v>
       </c>
       <c r="I11">
         <v>-1344000.0</v>
       </c>
       <c r="J11">
         <v>105000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12">
         <v>24231000.0</v>
       </c>
-      <c r="C12"/>
+      <c r="C12">
+        <v>0.0</v>
+      </c>
       <c r="D12">
         <v>303000.0</v>
       </c>
       <c r="E12">
         <v>9656000.0</v>
       </c>
       <c r="F12">
         <v>12000.0</v>
       </c>
       <c r="G12">
         <v>71000.0</v>
       </c>
       <c r="H12">
         <v>106000.0</v>
       </c>
       <c r="I12">
         <v>116000.0</v>
       </c>
       <c r="J12">
         <v>103000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>104</v>
+      </c>
+      <c r="B13">
+        <v>90694000.0</v>
+      </c>
       <c r="C13">
         <v>86883000.0</v>
       </c>
       <c r="D13">
         <v>47482000.0</v>
       </c>
       <c r="E13">
         <v>9154000.0</v>
       </c>
       <c r="F13">
         <v>929000.0</v>
       </c>
       <c r="G13">
         <v>2238000.0</v>
       </c>
       <c r="H13">
         <v>2189000.0</v>
       </c>
       <c r="I13">
         <v>777000.0</v>
       </c>
       <c r="J13">
         <v>105000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>-1131301000.0</v>
       </c>
       <c r="C15">
         <v>-600093000.0</v>
       </c>
       <c r="D15">
         <v>-436367000.0</v>
       </c>
       <c r="E15">
         <v>-248705000.0</v>
       </c>
       <c r="F15">
         <v>-187091000.0</v>
       </c>
       <c r="G15">
         <v>-108159000.0</v>
       </c>
       <c r="H15">
         <v>-47664000.0</v>
       </c>
       <c r="I15">
         <v>-41789000.0</v>
       </c>
       <c r="J15">
         <v>-31127000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-248705000.0</v>
       </c>
       <c r="F16">
         <v>-187091000.0</v>
       </c>
       <c r="G16">
         <v>-110378000.0</v>
       </c>
       <c r="H16">
         <v>-61902000.0</v>
       </c>
       <c r="I16">
         <v>-48820000.0</v>
       </c>
       <c r="J16">
         <v>-34890000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>108</v>
+      </c>
+      <c r="B17">
+        <v>-1131301000.0</v>
+      </c>
       <c r="C17">
         <v>-600093000.0</v>
       </c>
       <c r="D17">
         <v>-436367000.0</v>
       </c>
       <c r="E17">
         <v>-248705000.0</v>
       </c>
       <c r="F17">
         <v>-187091000.0</v>
       </c>
       <c r="G17">
         <v>-108159000.0</v>
       </c>
       <c r="H17">
         <v>-47664000.0</v>
       </c>
       <c r="I17">
         <v>-41789000.0</v>
       </c>
       <c r="J17">
         <v>-31127000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>109</v>
+      </c>
+      <c r="B18">
+        <v>66463000.0</v>
+      </c>
       <c r="C18">
         <v>86883000.0</v>
       </c>
       <c r="D18">
         <v>47179000.0</v>
       </c>
       <c r="E18">
         <v>9154000.0</v>
       </c>
       <c r="F18">
         <v>917000.0</v>
       </c>
       <c r="G18">
         <v>2167000.0</v>
       </c>
       <c r="H18">
         <v>2083000.0</v>
       </c>
       <c r="I18">
         <v>661000.0</v>
       </c>
       <c r="J18">
         <v>2000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>929000.0</v>
       </c>
       <c r="G19">
         <v>2238000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>-1182369000.0</v>
       </c>
       <c r="C21">
         <v>-689524000.0</v>
       </c>
       <c r="D21">
         <v>-487185000.0</v>
       </c>
       <c r="E21">
         <v>-258279000.0</v>
       </c>
       <c r="F21">
         <v>-188008000.0</v>
       </c>
       <c r="G21">
         <v>-110697000.0</v>
       </c>
       <c r="H21">
         <v>-54120000.0</v>
       </c>
       <c r="I21">
         <v>-40329000.0</v>
       </c>
       <c r="J21">
         <v>-31129000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>1182369000.0</v>
       </c>
       <c r="C23">
         <v>689524000.0</v>
       </c>
       <c r="D23">
         <v>498765000.0</v>
       </c>
       <c r="E23">
         <v>293659000.0</v>
       </c>
       <c r="F23">
         <v>217398000.0</v>
       </c>
       <c r="G23">
         <v>153680000.0</v>
       </c>
       <c r="H23">
         <v>104161000.0</v>
       </c>
       <c r="I23">
         <v>60494000.0</v>
       </c>
       <c r="J23">
         <v>31129000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>116</v>
+      </c>
+      <c r="B25">
+        <v>16558000.0</v>
+      </c>
       <c r="C25">
         <v>11824000.0</v>
       </c>
       <c r="D25">
         <v>9309000.0</v>
       </c>
       <c r="E25">
         <v>9656000.0</v>
       </c>
       <c r="F25">
         <v>7332000.0</v>
       </c>
       <c r="G25">
         <v>6545000.0</v>
       </c>
       <c r="H25">
         <v>3342000.0</v>
       </c>
       <c r="I25">
         <v>1764000.0</v>
       </c>
       <c r="J25">
         <v>1188000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
         <v>978682000.0</v>
       </c>
       <c r="C26">
         <v>592225000.0</v>
       </c>
       <c r="D26">
         <v>423144000.0</v>
       </c>
       <c r="E26">
         <v>253073000.0</v>
       </c>
       <c r="F26">
         <v>186948000.0</v>
       </c>
       <c r="G26">
         <v>132252000.0</v>
       </c>
       <c r="H26">
         <v>91755000.0</v>
       </c>
       <c r="I26">
         <v>51084000.0</v>
       </c>
       <c r="J26">
         <v>26586000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>3199000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
         <v>187129000.0</v>
       </c>
       <c r="C28">
         <v>97299000.0</v>
       </c>
       <c r="D28">
         <v>75621000.0</v>
       </c>
       <c r="E28">
         <v>40586000.0</v>
       </c>
       <c r="F28">
         <v>30450000.0</v>
       </c>
       <c r="G28">
         <v>21428000.0</v>
       </c>
       <c r="H28">
         <v>12406000.0</v>
       </c>
       <c r="I28">
         <v>9410000.0</v>
       </c>
       <c r="J28">
         <v>4543000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>120</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
       <c r="C29">
         <v>-753000.0</v>
       </c>
       <c r="D29">
         <v>-3524000.0</v>
       </c>
       <c r="E29">
         <v>-420000.0</v>
       </c>
       <c r="F29">
         <v>362000.0</v>
       </c>
       <c r="G29">
         <v>-371000.0</v>
       </c>
       <c r="H29">
         <v>-4373000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>1165811000.0</v>
       </c>
       <c r="C30">
         <v>689524000.0</v>
       </c>
       <c r="D30">
         <v>498765000.0</v>
       </c>
       <c r="E30">
         <v>293659000.0</v>
       </c>
       <c r="F30">
         <v>217398000.0</v>
       </c>
       <c r="G30">
         <v>153680000.0</v>
       </c>
       <c r="H30">
         <v>104161000.0</v>
       </c>
       <c r="I30">
         <v>60494000.0</v>
       </c>
       <c r="J30">
         <v>4543000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>51068000.0</v>
       </c>
       <c r="C31">
         <v>88678000.0</v>
       </c>
       <c r="D31">
         <v>47294000.0</v>
       </c>
       <c r="E31">
         <v>9154000.0</v>
       </c>
       <c r="F31">
         <v>917000.0</v>
       </c>
       <c r="G31">
         <v>2167000.0</v>
       </c>
       <c r="H31">
         <v>2083000.0</v>
       </c>
       <c r="I31">
         <v>-1460000.0</v>
       </c>
       <c r="J31">
         <v>2000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>123</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>11580000.0</v>
       </c>
       <c r="E32">
         <v>35380000.0</v>
       </c>
       <c r="F32">
         <v>29390000.0</v>
       </c>
       <c r="G32">
         <v>42983000.0</v>
       </c>
       <c r="H32">
         <v>50041000.0</v>
       </c>
       <c r="I32">
         <v>20165000.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>4535000.0</v>
+      </c>
+      <c r="C2">
         <v>4702000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>3802000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>205749000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>188096000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>151752000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12775000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>118021000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>136581000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>107735000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7642000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>68947000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>66126999.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>69455000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>61001000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>56490000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>53681000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>46473000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>45936000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>40858000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>37006000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>34871000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>32918000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>27457000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>27490000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>22962000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>20117000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>21186000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>18181000.0</v>
       </c>
-      <c r="AE2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>4535000.0</v>
+      </c>
+      <c r="C3">
         <v>4702000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4338000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3802000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3716000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3387000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2877000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2797000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2763000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2858000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2145000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1773000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2533000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2599000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2433000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2334000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2290000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2062000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1751000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1841000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1678000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1700000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1630000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1671000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1544000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>865000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>873000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>811000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>793000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>691000.0</v>
       </c>
-      <c r="AE3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-441619000.0</v>
+      </c>
+      <c r="C5">
         <v>-352956000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-293778000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-240760000.0</v>
+        <v>-247787000.0</v>
       </c>
       <c r="F5">
-        <v>-216310000.0</v>
+        <v>-213416000.0</v>
       </c>
       <c r="G5">
+        <v>-195322000.0</v>
+      </c>
+      <c r="H5">
         <v>-156288000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
-        <v>-140859000.0</v>
+        <v>-133233000.0</v>
       </c>
       <c r="J5">
+        <v>-116003000.0</v>
+      </c>
+      <c r="K5">
         <v>-132386000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
-        <v>-108797000.0</v>
+        <v>-112301000.0</v>
       </c>
       <c r="M5">
-        <v>-75157000.0</v>
+        <v>-98298000.0</v>
       </c>
       <c r="N5">
+        <v>-68098000.0</v>
+      </c>
+      <c r="O5">
         <v>-56630000.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
-        <v>-62089000.0</v>
+        <v>-73626000.0</v>
       </c>
       <c r="Q5">
-        <v>-57949000.0</v>
+        <v>-61222000.0</v>
       </c>
       <c r="R5">
+        <v>-57647000.0</v>
+      </c>
+      <c r="S5">
         <v>-52676000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-52940000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-44299000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-37164000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-33828000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-27204000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-27254000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-20173000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-18946000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-12793000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-10091000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-10101000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-11306000.0</v>
       </c>
-      <c r="AE5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-437084000.0</v>
+      </c>
+      <c r="C6">
         <v>-348254000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-289440000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-237044000.0</v>
+        <v>-243985000.0</v>
       </c>
       <c r="F6">
-        <v>-212923000.0</v>
+        <v>-209700000.0</v>
       </c>
       <c r="G6">
+        <v>-191935000.0</v>
+      </c>
+      <c r="H6">
         <v>-153411000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>-138096000.0</v>
+        <v>-130436000.0</v>
       </c>
       <c r="J6">
+        <v>-113240000.0</v>
+      </c>
+      <c r="K6">
         <v>-129528000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
-        <v>-107024000.0</v>
+        <v>-110156000.0</v>
       </c>
       <c r="M6">
-        <v>-72624000.0</v>
+        <v>-96525000.0</v>
       </c>
       <c r="N6">
+        <v>-65565000.0</v>
+      </c>
+      <c r="O6">
         <v>-54031000.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
-        <v>-59755000.0</v>
+        <v>-71193000.0</v>
       </c>
       <c r="Q6">
-        <v>-55659000.0</v>
+        <v>-58888000.0</v>
       </c>
       <c r="R6">
+        <v>-55357000.0</v>
+      </c>
+      <c r="S6">
         <v>-50614000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-51189000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-42458000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-35486000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-32128000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-25574000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-25583000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-18629000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-18081000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-11920000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-9280000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-9308000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-10615000.0</v>
       </c>
-      <c r="AE6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>-4535000.0</v>
+      </c>
+      <c r="C9">
         <v>-4702000.0</v>
       </c>
-      <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-3802000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-205749000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-188096000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-151752000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-12775000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-118021000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>742000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-107735000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3824000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7014000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>15330000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3356000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9116000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7578000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9460000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1101000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>8698000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>10131000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>8751000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>12661000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>10025000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>11546000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12088000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12506000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>12281000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>13166000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>10347000.0</v>
       </c>
-      <c r="AE9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-453816000.0</v>
+      </c>
+      <c r="C10">
         <v>-364892000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-305206000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-247787000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-213416000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-195322000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-156288000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-133233000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-116003000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-161194000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-112301000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-98298000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-68098000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-56630000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-73626000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-61222000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-57647000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-52676000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-52940000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-44299000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-37176000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-33842000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-27221000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-27273000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-20194000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-18969000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-12818000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-10119000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-10131000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-11339000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-30450000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>-753000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-156288000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>-2763000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>343000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-3867000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1773000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-9592000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-123000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-297000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-867000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-302000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1825000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>223000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>236000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>233000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>362000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>347000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-58000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-675000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4373000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>766000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>470000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>335000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>363000.0</v>
       </c>
-      <c r="AE11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>12197000.0</v>
+      </c>
+      <c r="C12">
         <v>11936000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11428000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>899000.0</v>
       </c>
-      <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>9289000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>9592000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3209000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2907000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>867000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>302000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
         <v>12000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>17000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>19000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>21000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>23000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>25000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>28000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>30000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>33000.0</v>
       </c>
-      <c r="AE12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>104</v>
+      </c>
+      <c r="B13">
+        <v>19508000.0</v>
+      </c>
       <c r="C13">
+        <v>21292000.0</v>
+      </c>
+      <c r="D13">
         <v>22083000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>22404000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>24915000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>21225000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>20411000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>21487000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>23760000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>18977000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>10947000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>10499000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>7059000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>5077000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2907000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>867000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>302000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>237000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>223000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>236000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>233000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>252000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>347000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>730000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>909000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>618000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>766000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>470000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>305000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>330000.0</v>
       </c>
-      <c r="AE13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-453816000.0</v>
+      </c>
+      <c r="C15">
         <v>-364892000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-305206000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-247787000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-213416000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-194569000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-156288000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-133233000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-116003000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-161537000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-108434000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-98298000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-68098000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-56507000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-73329000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-61222000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-57647000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-52676000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-52940000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-44299000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-37176000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-34204000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-27221000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-27215000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-19519000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-14596000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-12818000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-10119000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-10131000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-11339000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-30450000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-98298000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-68098000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-56507000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-73329000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-61222000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-57647000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-52676000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-52940000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-44299000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-37176000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-34204000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-27221000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-27215000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-21738000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-18847000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-43055000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-13182000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-12807000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-13858000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-34962000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>108</v>
+      </c>
+      <c r="B17">
+        <v>-453816000.0</v>
+      </c>
       <c r="C17">
+        <v>-364892000.0</v>
+      </c>
+      <c r="D17">
         <v>-305206000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-247787000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-213416000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-194569000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-156288000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-133233000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-116003000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-161537000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-108434000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-98298000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-68098000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-56507000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-73329000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-61222000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-57647000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-52676000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-52940000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-44299000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-37176000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-34204000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-27221000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-27215000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-19519000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-14596000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-12818000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-10119000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-10131000.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>109</v>
+      </c>
+      <c r="B18">
+        <v>7311000.0</v>
+      </c>
       <c r="C18">
+        <v>9356000.0</v>
+      </c>
+      <c r="D18">
         <v>10655000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>22404000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>24915000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>21225000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>20411000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>21487000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>23760000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>18674000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>10947000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>10499000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>7059000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5077000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2907000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>867000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>302000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>237000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>223000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>236000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>221000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>238000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>330000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>711000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>888000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>595000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>741000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>442000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>305000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>7059000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>2907000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>867000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>302000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>237000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>223000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>236000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>233000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-445222000.0</v>
+      </c>
+      <c r="C21">
         <v>-361626000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-315269000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-264714000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-240760000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-216310000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-175712000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-156643000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-140859000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-179983000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-123248000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-108797000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-75157000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-61707000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-76533000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-62089000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-57949000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-52913000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-53163000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-44535000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-37397000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-34080000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-27551000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-27984000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-21082000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-19564000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-13559000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-10561000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-10436000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-11669000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-28660000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>445222000.0</v>
+      </c>
+      <c r="C23">
         <v>361626000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>315269000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>264714000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>240760000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>216310000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>175712000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>156643000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>140859000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>180725000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>123248000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>112621000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>82171000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>77037000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>79889000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>71205000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>65527000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>62373000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>54264000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>53233000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>47528000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>42831000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>40212000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>38009000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>32628000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>31652000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>26065000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>22842000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>23602000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>22016000.0</v>
       </c>
-      <c r="AE23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>116</v>
+      </c>
+      <c r="B25">
+        <v>4535000.0</v>
+      </c>
       <c r="C25">
+        <v>4702000.0</v>
+      </c>
+      <c r="D25">
         <v>4338000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3802000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3716000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3387000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2877000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2797000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2763000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2858000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2145000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1773000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2533000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2599000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2433000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2334000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2290000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2062000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1751000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1841000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1678000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1700000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1630000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1671000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1544000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>865000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>873000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>811000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>793000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>691000.0</v>
       </c>
-      <c r="AE25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>343970000.0</v>
+      </c>
+      <c r="C26">
         <v>292607000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>262506000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>224134000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>205749000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>188096000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>151752000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>134932000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>118021000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>148481000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>107735000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>97981000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>68947000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>66127000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>69455000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>61001000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>56490000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>53681000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>46473000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>45936000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>40858000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>37006000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>34871000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>32918000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>27457000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>27490000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>22962000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>20117000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>21186000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>18181000.0</v>
       </c>
-      <c r="AE26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>888000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>1244000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>101252000.0</v>
+      </c>
+      <c r="C28">
         <v>64316999.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>52763000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>40580000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>35011000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28214000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>23960000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21711000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22838000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>32244000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15513000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>14640000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13224000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10910000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10434000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10204000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9037000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8692000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7791000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7297000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6670000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5825000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5341000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5091000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5171000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4162000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3103000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2725000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2416000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3835000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5575000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>-753000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>343000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3867000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
+        <v>0.0</v>
+      </c>
+      <c r="O29">
         <v>-123000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
         <v>362000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>0.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-58000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-675000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-4373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
-      <c r="AD29"/>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>440687000.0</v>
+      </c>
+      <c r="C30">
         <v>356924000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>315269000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>264714000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>240760000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>216310000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>175712000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>156643000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>140859000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>180725000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>123248000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>112621000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>82171000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>77037000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>79889000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>71205000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>65527000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>62373000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>54264000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>53233000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>47528000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>42831000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>40212000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>38009000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>32628000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>31652000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>26065000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>22842000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>23602000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>22016000.0</v>
       </c>
-      <c r="AE30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:31">
+      <c r="AF30"/>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>-8594000.0</v>
+      </c>
+      <c r="C31">
         <v>-3266000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>10063000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>16927000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>27344000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>20988000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>19424000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>23410000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>24856000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>18789000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>10947000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>10499000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>7059000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>5077000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2907000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>867000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>302000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>237000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>223000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>236000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>221000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>238000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>330000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>711000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>888000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>595000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>741000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>442000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>305000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>330000.0</v>
       </c>
-      <c r="AE31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>123</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
         <v>261592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
         <v>742000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>0.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3824000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>7014000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>15330000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3356000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>9116000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>7578000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>9460000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1101000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>8698000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>10131000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>8751000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12661000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>10025000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>11546000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>12088000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>12506000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>12281000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>13166000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>10347000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>9818000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -10063,3207 +10314,3285 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>546762000.0</v>
       </c>
       <c r="C2">
         <v>696148000.0</v>
       </c>
       <c r="D2">
         <v>161412000.0</v>
       </c>
       <c r="E2">
         <v>110234000.0</v>
       </c>
       <c r="F2">
         <v>105352000.0</v>
       </c>
       <c r="G2">
         <v>16873000.0</v>
       </c>
       <c r="H2">
         <v>69586000.0</v>
       </c>
       <c r="I2">
         <v>9079000.0</v>
       </c>
       <c r="J2">
         <v>13140000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>15990000</v>
       </c>
       <c r="C3">
         <v>10308000</v>
       </c>
       <c r="D3">
         <v>7729000</v>
       </c>
       <c r="E3">
         <v>10816000</v>
       </c>
       <c r="F3">
         <v>6528000</v>
       </c>
       <c r="G3">
         <v>2933000</v>
       </c>
       <c r="H3">
         <v>2589000</v>
       </c>
       <c r="I3">
         <v>1499000</v>
       </c>
       <c r="J3">
         <v>1575000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>4882000.0</v>
       </c>
       <c r="G4">
         <v>88479000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>168000.0</v>
       </c>
       <c r="G5">
         <v>-1484000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>-158159000.0</v>
       </c>
       <c r="C6">
         <v>-153084000.0</v>
       </c>
       <c r="D6">
         <v>534736000.0</v>
       </c>
       <c r="E6">
         <v>52915000.0</v>
       </c>
       <c r="F6">
         <v>4882000.0</v>
       </c>
       <c r="G6">
         <v>88479000.0</v>
       </c>
       <c r="H6">
         <v>-52927001.0</v>
       </c>
       <c r="I6">
         <v>60721000.0</v>
       </c>
       <c r="J6">
         <v>-4061000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7">
         <v>86823000.0</v>
       </c>
       <c r="C7">
         <v>1168000.0</v>
       </c>
       <c r="D7">
         <v>40662000.0</v>
       </c>
       <c r="E7">
         <v>-13489000.0</v>
       </c>
       <c r="F7">
         <v>8724000.0</v>
       </c>
       <c r="G7">
         <v>-8304000.0</v>
       </c>
       <c r="H7">
         <v>-4455000.0</v>
       </c>
       <c r="I7">
         <v>38061000.0</v>
       </c>
       <c r="J7">
         <v>4650000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>464000.0</v>
       </c>
       <c r="G8">
         <v>2344000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>132</v>
+      </c>
+      <c r="B9">
+        <v>0.0</v>
+      </c>
       <c r="C9">
         <v>1254000.0</v>
       </c>
       <c r="D9">
         <v>3419000.0</v>
       </c>
       <c r="E9">
         <v>1256000.0</v>
       </c>
       <c r="F9">
         <v>464000.0</v>
       </c>
       <c r="G9">
         <v>2344000.0</v>
       </c>
       <c r="H9">
         <v>-1434000.0</v>
       </c>
       <c r="I9">
         <v>-7303000.0</v>
       </c>
       <c r="J9">
         <v>-7303000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>7682000.0</v>
       </c>
       <c r="G10">
         <v>-2344000.0</v>
       </c>
       <c r="H10">
         <v>1434000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-7603000.0</v>
       </c>
       <c r="F11">
         <v>578000.0</v>
       </c>
       <c r="G11">
         <v>-5923000.0</v>
       </c>
       <c r="H11">
         <v>-12501000.0</v>
       </c>
       <c r="I11">
         <v>44608000.0</v>
       </c>
       <c r="J11">
         <v>1968000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>28137000.0</v>
       </c>
       <c r="F12">
         <v>23855000.0</v>
       </c>
       <c r="G12">
         <v>8511000.0</v>
       </c>
       <c r="H12">
         <v>3534000.0</v>
       </c>
       <c r="I12">
         <v>3177000.0</v>
       </c>
       <c r="J12">
         <v>141000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-7142000.0</v>
       </c>
       <c r="F13">
         <v>7682000.0</v>
       </c>
       <c r="G13">
         <v>681000.0</v>
       </c>
       <c r="H13">
         <v>5107000.0</v>
       </c>
       <c r="I13">
         <v>756000.0</v>
       </c>
       <c r="J13">
         <v>2682000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
         <v>-26961000.0</v>
       </c>
       <c r="C14">
         <v>11824000.0</v>
       </c>
       <c r="D14">
         <v>9309000.0</v>
       </c>
       <c r="E14">
         <v>9656000.0</v>
       </c>
       <c r="F14">
         <v>7332000.0</v>
       </c>
       <c r="G14">
         <v>6545000.0</v>
       </c>
       <c r="H14">
         <v>3342000.0</v>
       </c>
       <c r="I14">
         <v>1764000.0</v>
       </c>
       <c r="J14">
         <v>1188000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
         <v>388603000.0</v>
       </c>
       <c r="C16">
         <v>543064000.0</v>
       </c>
       <c r="D16">
         <v>696148000.0</v>
       </c>
       <c r="E16">
         <v>163149000.0</v>
       </c>
       <c r="F16">
         <v>110234000.0</v>
       </c>
       <c r="G16">
         <v>105352000.0</v>
       </c>
       <c r="H16">
         <v>16658999.0</v>
       </c>
       <c r="I16">
         <v>69800000.0</v>
       </c>
       <c r="J16">
         <v>9079000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
         <v>-913731000.0</v>
       </c>
       <c r="C18">
         <v>-567744000.0</v>
       </c>
       <c r="D18">
         <v>-358301000.0</v>
       </c>
       <c r="E18">
         <v>-235217000.0</v>
       </c>
       <c r="F18">
         <v>-153708000.0</v>
       </c>
       <c r="G18">
         <v>-102997000.0</v>
       </c>
       <c r="H18">
         <v>-52205000.0</v>
       </c>
       <c r="I18">
         <v>-286000.0</v>
       </c>
       <c r="J18">
         <v>-26723000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>142</v>
+      </c>
+      <c r="B19">
+        <v>134048000.0</v>
+      </c>
       <c r="C19">
         <v>-554394000.0</v>
       </c>
       <c r="D19">
         <v>-342598000.0</v>
       </c>
       <c r="E19">
         <v>-24116000.0</v>
       </c>
       <c r="F19">
         <v>-135589000.0</v>
       </c>
       <c r="G19">
         <v>-231300000.0</v>
       </c>
       <c r="H19">
         <v>-105576000.0</v>
       </c>
       <c r="I19">
         <v>-1339000.0</v>
       </c>
       <c r="J19">
         <v>-1575000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>143</v>
+      </c>
+      <c r="B20">
+        <v>347915000.0</v>
+      </c>
       <c r="C20">
         <v>846348000.0</v>
       </c>
       <c r="D20">
         <v>385759000.0</v>
       </c>
       <c r="E20">
         <v>298045000.0</v>
       </c>
       <c r="F20">
         <v>291241000.0</v>
       </c>
       <c r="G20">
         <v>420067000.0</v>
       </c>
       <c r="H20">
         <v>100028000.0</v>
       </c>
       <c r="I20">
         <v>60558000.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>-1131301000.0</v>
       </c>
       <c r="C22">
         <v>-600093000.0</v>
       </c>
       <c r="D22">
         <v>-436367000.0</v>
       </c>
       <c r="E22">
         <v>-248705000.0</v>
       </c>
       <c r="F22">
         <v>-187091000.0</v>
       </c>
       <c r="G22">
         <v>-108159000.0</v>
       </c>
       <c r="H22">
         <v>-47664000.0</v>
       </c>
       <c r="I22">
         <v>-41789000.0</v>
       </c>
       <c r="J22">
         <v>-31127000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
         <v>220000.0</v>
       </c>
       <c r="C23">
         <v>284000.0</v>
       </c>
       <c r="D23">
         <v>836808000.0</v>
       </c>
       <c r="E23">
         <v>3387000.0</v>
       </c>
       <c r="F23">
         <v>2938000.0</v>
       </c>
       <c r="G23">
         <v>2709000.0</v>
       </c>
       <c r="H23">
         <v>98658000.0</v>
       </c>
       <c r="I23">
         <v>60847000.0</v>
       </c>
       <c r="J23">
         <v>45250000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>-1.0</v>
       </c>
       <c r="E24">
         <v>-13300000.0</v>
       </c>
       <c r="F24">
         <v>-135589000.0</v>
       </c>
       <c r="G24">
         <v>-231300000.0</v>
       </c>
       <c r="H24">
         <v>6000000.0</v>
       </c>
       <c r="I24">
         <v>160000.0</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
         <v>55309000.0</v>
       </c>
       <c r="C25">
         <v>-48770000.0</v>
       </c>
       <c r="D25">
         <v>-22038000.0</v>
       </c>
       <c r="E25">
         <v>-2640000.0</v>
       </c>
       <c r="F25">
         <v>3131000.0</v>
       </c>
       <c r="G25">
         <v>1343000.0</v>
       </c>
       <c r="H25">
         <v>373000.0</v>
       </c>
       <c r="I25">
         <v>2121000.0</v>
       </c>
       <c r="J25">
         <v>549000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26">
         <v>8036000.0</v>
       </c>
       <c r="C26">
         <v>5029000.0</v>
       </c>
       <c r="D26">
         <v>3317000.0</v>
       </c>
       <c r="E26">
         <v>1864000.0</v>
       </c>
       <c r="F26">
         <v>1875000.0</v>
       </c>
       <c r="G26">
         <v>832000.0</v>
       </c>
       <c r="H26">
         <v>-45000.0</v>
       </c>
       <c r="I26">
         <v>-131000.0</v>
       </c>
       <c r="J26">
         <v>22662000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
         <v>118389000.0</v>
       </c>
       <c r="C27">
         <v>79197000.0</v>
       </c>
       <c r="D27">
         <v>61772000.0</v>
       </c>
       <c r="E27">
         <v>31196000.0</v>
       </c>
       <c r="F27">
         <v>20724000.0</v>
       </c>
       <c r="G27">
         <v>8886000.0</v>
       </c>
       <c r="H27">
         <v>3161000.0</v>
       </c>
       <c r="I27">
         <v>855000.0</v>
       </c>
       <c r="J27">
         <v>141000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
         <v>621524000.0</v>
       </c>
       <c r="C28">
         <v>959413000.0</v>
       </c>
       <c r="D28">
         <v>1229200000.0</v>
       </c>
       <c r="E28">
         <v>301432000.0</v>
       </c>
       <c r="F28">
         <v>294179000.0</v>
       </c>
       <c r="G28">
         <v>422776000.0</v>
       </c>
       <c r="H28">
         <v>98658000.0</v>
       </c>
       <c r="I28">
         <v>60847000.0</v>
       </c>
       <c r="J28">
         <v>22662000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
         <v>-897741000.0</v>
       </c>
       <c r="C29">
         <v>-557436000.0</v>
       </c>
       <c r="D29">
         <v>-350572000.0</v>
       </c>
       <c r="E29">
         <v>-224401000.0</v>
       </c>
       <c r="F29">
         <v>-147180000.0</v>
       </c>
       <c r="G29">
         <v>-100064000.0</v>
       </c>
       <c r="H29">
         <v>-49616000.0</v>
       </c>
       <c r="I29">
         <v>1213000.0</v>
       </c>
       <c r="J29">
         <v>-25148000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
         <v>118058000.0</v>
       </c>
       <c r="C30">
         <v>-554394000.0</v>
       </c>
       <c r="D30">
         <v>-342598000.0</v>
       </c>
       <c r="E30">
         <v>-24116000.0</v>
       </c>
       <c r="F30">
         <v>-142117000.0</v>
       </c>
       <c r="G30">
         <v>-234233000.0</v>
       </c>
       <c r="H30">
         <v>-101969000.0</v>
       </c>
       <c r="I30">
         <v>-1339000.0</v>
       </c>
       <c r="J30">
         <v>-1575000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>383745000.0</v>
+      </c>
+      <c r="C2">
         <v>222300000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>406354000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>337252000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>546762000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>201262000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>278744000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>288432000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>696148000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>358399000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>380330000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>428959000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>163149000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>180678000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>107518000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>97667000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>108497000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>130238000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>195600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>352679000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>105352000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>65955000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>25060000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>182669000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16873000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>22038000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>85689000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>62970000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>69800000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>77411000.0</v>
       </c>
-      <c r="AE2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>1538000</v>
+      </c>
+      <c r="C3">
         <v>1925000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3349000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7450000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3266000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1222000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3520000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2399000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3167000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2317000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2535000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1119000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1758000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2876000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3525000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2526000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1889000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1183000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>454000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1312000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3579000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1169000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>687000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>474000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>603000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>510000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1107000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>631000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>341000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>216000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1283000</v>
       </c>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>265810000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>73160000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>8114000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-10830000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-20004000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-66446000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-155995000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>247327000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-1157000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>3685000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9110000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4963000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2466000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7064000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-750000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3680000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>57194000.0</v>
+      </c>
+      <c r="C6">
         <v>166303000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-184054000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>69102000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-209510000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>341802000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-74594000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-12719000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-407716000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>337749000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-21931000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-46035000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>265810000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-17529000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>73160000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>8114000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-10830000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-20004000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-66446000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-155995000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>247327000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>39397000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>40895000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-158693000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>166010000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-5165000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-63651000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>22719000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-6830000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-7611000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>68332000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>-16945000.0</v>
+      </c>
+      <c r="C7">
         <v>32246000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>56443000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4303000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2437000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>42782000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13127000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4740000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-47213000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>21199000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1137000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>21275000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2949000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-13604000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>12182000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-4953000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-7114000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4245000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7777000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2371000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5669000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4252000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-4500000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3467000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-11505000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>648000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-2542000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2671000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-4263000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1610000.0</v>
       </c>
-      <c r="AE7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>678000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>684000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-241000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>546000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1483000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-885000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1037000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1171000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>0.0</v>
       </c>
       <c r="D9">
         <v>0.0</v>
       </c>
       <c r="E9">
         <v>0.0</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
       <c r="G9">
         <v>0.0</v>
       </c>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
+        <v>0.0</v>
+      </c>
+      <c r="J9">
         <v>1254000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-945000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2201000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1485000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>678000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>267000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>684000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-241000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>546000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1483000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-885000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1037000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1171000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2906000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1968000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1119000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>287000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>213000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-64000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-954000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-629000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1395000.0</v>
       </c>
-      <c r="AE9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-10946000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1644000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12590000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>3601000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2088000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1867000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>126000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1339000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>7200000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1409000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-12275000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9284000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5534000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1575000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-839000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6574000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-533000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-78000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2685000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-6679000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-502000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-6833000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3396000.0</v>
       </c>
-      <c r="AA11"/>
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>-1926000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-3313000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-3010000.0</v>
       </c>
-      <c r="AE11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>8129000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9700000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5724000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7842000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8098000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6663000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7104000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6824000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6006000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3387000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3218000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3070000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2104000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1462000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1431000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>477000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>996000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>482000.0</v>
       </c>
-      <c r="AE12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>12590000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>448000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-1596000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-26000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-188000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-5332000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3601000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2088000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1867000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>126000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1339000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4147000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2832000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-4959000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3831000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>209000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-321000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2795000.0</v>
       </c>
-      <c r="AE13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>4535000.0</v>
+      </c>
+      <c r="C14">
         <v>33325000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4338000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3802000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3716000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3387000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>66000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2797000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2763000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2858000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2145000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1773000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2533000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2599000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2433000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2334000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2290000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2062000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1751000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1841000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1678000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1700000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1630000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1671000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1544000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>865000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>873000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>811000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>793000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>691000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1073000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>440939000.0</v>
+      </c>
+      <c r="C16">
         <v>388603000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>222300000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>406354000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>337252000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>543064000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>204150000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>275713000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>288432000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>696148000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>358399000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>382924000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>428959000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>163149000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>180678000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>105781000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>97667000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>110234000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>129154000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>196684000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>352679000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>105352000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>65955000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>23976000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>182883000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>16873000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>22038000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>85689000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>62970000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>69800000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>77411000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-355703000.0</v>
+      </c>
+      <c r="C18">
         <v>-276163000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-210660000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-229207000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-197701000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-139512000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-133939000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-130566000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-163727000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-122880000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-103032000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-68240000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-64149000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-64664000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-55262000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-58242000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-57049000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-40448000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-37042000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-35393000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-40825000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-26203000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-27708000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-20465000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-28621000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-12162000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-14964000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-12133000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-12946000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-11992000.0</v>
       </c>
-      <c r="AE18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>142</v>
+      </c>
+      <c r="B19">
+        <v>174153000.0</v>
+      </c>
       <c r="C19">
+        <v>76807000.0</v>
+      </c>
+      <c r="D19">
         <v>24849000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>34276000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-15949000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-392903000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-21469000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>107944000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-247966000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-380402000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>77352000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-43544000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>5754000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-7104000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-119913000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>64927000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>45914000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>9716000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-29723000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-121470000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>5888000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>62946000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-100967000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-136496000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-59716000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>8021000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-59799000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-55952000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>5761000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>143</v>
+      </c>
+      <c r="B20">
+        <v>226730000.0</v>
+      </c>
+      <c r="C20">
+        <v>347915000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>772055000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>74293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>62053000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>323706000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>49919000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>248126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>10096000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>564000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-453816000.0</v>
+      </c>
+      <c r="C22">
         <v>-364892000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-305206000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-247787000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-213416000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-194569000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-156288000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-133233000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-116003000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-161537000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-108434000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-98298000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-68098000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-56507000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-73329000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-61222000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-57647000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-52676000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-52940000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-44299000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-37176000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-34204000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-27221000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-27215000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-19519000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-14596000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-12818000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-10119000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-10131000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-11339000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-30450000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>-252000.0</v>
+      </c>
+      <c r="C23">
         <v>-244024000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-5740000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>250002000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-18000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>284000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3001000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7504000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>810000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>836808000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1011000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2577000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>499000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1444000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>209000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1429000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>305000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>632000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>319000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1432000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>555000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1519000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1077000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>86000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>27000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1534000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10005000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>90173000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>14000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4202000.0</v>
       </c>
-      <c r="AE23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>28198000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>110343000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-244799000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-884050000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>79887000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-42425000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5754000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-4228000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-119913000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>64927000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>45914000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>9716000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-29723000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-121470000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5888000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>64115000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-100280000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-136022000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-59113000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>85000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6102000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>160000.0</v>
       </c>
-      <c r="AE24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>24762000.0</v>
+      </c>
+      <c r="C25">
         <v>-8613000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6335000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2299000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-12256000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-11567000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-8099000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-12766000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-16315000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-8467000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-5144000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-4851000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3576000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2173000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1161000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>27000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>667000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>907000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>997000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>693000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>534000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>586000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>400000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>87000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-105000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>33000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-224000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-29000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>593000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>201000.0</v>
       </c>
-      <c r="AE25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>148</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-1252000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>4644000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>1865000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>3164000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>3317000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>324205000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1864000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>248335000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1429000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>305000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1875000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>319000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>868000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>282264000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>832000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>-5000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>253744000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-45000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>100300000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>14000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>60847000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>56626000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
+        <v>87299000.0</v>
+      </c>
+      <c r="C27">
         <v>33696000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>30779000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>28830000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>25084000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>22439000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>20775000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>19775000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>16208000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>25427000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>13666000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>12980000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9699000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8316000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8138000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>8098000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6644000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6197000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5827000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5313000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3387000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2632000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2670000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2017000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1567000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1398000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>854000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>506000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>403000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>281000.0</v>
       </c>
-      <c r="AE27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>238744000.0</v>
+      </c>
+      <c r="C28">
         <v>365659000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1592000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>256583000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>874000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>873805000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>77294000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7504000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>810000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>839354000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1010999.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>64630000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>324205000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>51363000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>248335000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1429000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>305000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10728000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>319000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>868000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>282264000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1485000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>168883000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1336000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>253744000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1534000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10005000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>90173000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>14000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4221000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>56626000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>-354165000.0</v>
+      </c>
+      <c r="C29">
         <v>-274238000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-207311000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-221757000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-194435000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-138290000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-130419000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-128167000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-160560000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-120563000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-100497000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-67121000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-62391000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-61788000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-51737000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-55716000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-55160000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-39265000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-36588000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-34081000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-37246000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-25034000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-27021000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-19991000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-28018000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-11652000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-13857000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-11502000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-12605000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-11776000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>12989000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>172615000.0</v>
+      </c>
+      <c r="C30">
         <v>74882000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24849000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>34276000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-15949000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-392903000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-21469000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>107944000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-247966000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-380402000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>77352000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-43544000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3996000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-7104000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-123438000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>62401000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>44025000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8533000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-30177000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-122782000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2309000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>62946000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-100967000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-136496000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-59716000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8021000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-59799000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-55952000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5761000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-56000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1283000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>