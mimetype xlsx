--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -268,50 +271,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1001,82 +1007,83 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1096,527 +1103,557 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2">
+        <v>94738763000.0</v>
+      </c>
+      <c r="C2">
         <v>93585614000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>90569461830.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>72004698737.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>71394049995.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>83602820423.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>90649705113.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>49866150534.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>62435448846.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>55966201287.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>73468207212.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>84961030247.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>75756441742.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>90426012835.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>51681033855.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>54601671294.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>86270307303.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>68271095000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>42094366000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>38671569000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15000061000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
+      <c r="V3"/>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
+      <c r="V4"/>
     </row>
-    <row r="5" spans="1:21">
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5">
+        <v>19120493000.0</v>
+      </c>
+      <c r="C5">
         <v>64014987000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>71519587638.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>57269161520.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>34901098469.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>17010695183.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>15400000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000000.0</v>
       </c>
       <c r="I5">
         <v>14000000000.0</v>
       </c>
       <c r="J5">
         <v>14000000000.0</v>
       </c>
       <c r="K5">
         <v>14000000000.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="L5">
+        <v>14000000000.0</v>
+      </c>
+      <c r="M5"/>
+      <c r="N5">
         <v>1245876381.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
+      <c r="V5"/>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
+      <c r="V6"/>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7">
+        <v>13755639488.0</v>
+      </c>
+      <c r="C7">
         <v>24610817233.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>40059090136.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>45954815440.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10375765343.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>19450585840.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4645248597.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9123728264.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4517266648.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>254525508.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
+      <c r="V7"/>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8">
         <v>77000000000.0</v>
       </c>
       <c r="C8">
         <v>77000000000.0</v>
       </c>
       <c r="D8">
         <v>77000000000.0</v>
       </c>
       <c r="E8">
         <v>77000000000.0</v>
       </c>
       <c r="F8">
         <v>77000000000.0</v>
       </c>
       <c r="G8">
         <v>77000000000.0</v>
       </c>
       <c r="H8">
         <v>77000000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>77000000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
+      <c r="V8"/>
     </row>
-    <row r="9" spans="1:21">
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9">
         <v>30971619950.0</v>
       </c>
       <c r="C9">
         <v>30971619950.0</v>
       </c>
       <c r="D9">
         <v>30971619950.0</v>
       </c>
       <c r="E9">
         <v>30971619950.0</v>
       </c>
       <c r="F9">
         <v>30971619950.0</v>
       </c>
       <c r="G9">
         <v>30971619950.0</v>
       </c>
       <c r="H9">
         <v>30971619950.0</v>
       </c>
       <c r="I9">
         <v>30971619950.0</v>
       </c>
       <c r="J9">
         <v>30971619950.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>30971619950.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
+      <c r="V9"/>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
+        <v>153094082000.0</v>
+      </c>
+      <c r="C10">
         <v>103890935000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>97642773991.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>70257958075.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>86930311209.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>83012986127.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>64265573911.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>78089064310.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>69890081340.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>57110411569.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>134409531510.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>125927427164.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>105629347961.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>69602169149.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>71803817364.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>49873621997.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>69102859057.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>81636405000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>52861095000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>47481466000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>18021750000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11">
+        <v>147699876580.0</v>
+      </c>
+      <c r="C11">
         <v>103890935210.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>97642773990.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>70257958080.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>86930311210.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>83012986130.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>64265573910.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>69890081340.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
+      <c r="V11"/>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12">
+        <v>153094082000.0</v>
+      </c>
+      <c r="C12">
         <v>272945455000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>97642773991.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>85733080572.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>99826992875.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>104686452819.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>82346757051.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>80747783559.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>95868161284.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>95580693586.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>135377576460.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>130897068664.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>108125224343.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>71996606517.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>74038481858.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>71712462450.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>78169747162.0</v>
       </c>
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
+      <c r="V12"/>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13">
         <v>77000000000.0</v>
       </c>
       <c r="C13">
         <v>77000000000.0</v>
       </c>
       <c r="D13">
         <v>77000000000.0</v>
       </c>
       <c r="E13">
         <v>77000000000.0</v>
       </c>
       <c r="F13">
         <v>77000000000.0</v>
       </c>
       <c r="G13">
         <v>77000000000.0</v>
       </c>
       <c r="H13">
         <v>77000000000.0</v>
       </c>
       <c r="I13">
         <v>77000000000.0</v>
       </c>
@@ -1632,2841 +1669,2967 @@
       <c r="M13">
         <v>77000000000.0</v>
       </c>
       <c r="N13">
         <v>77000000000.0</v>
       </c>
       <c r="O13">
         <v>77000000000.0</v>
       </c>
       <c r="P13">
         <v>77000000000.0</v>
       </c>
       <c r="Q13">
         <v>77000000000.0</v>
       </c>
       <c r="R13">
         <v>77000000000.0</v>
       </c>
       <c r="S13">
         <v>77000000000.0</v>
       </c>
       <c r="T13">
         <v>77000000000.0</v>
       </c>
       <c r="U13">
+        <v>77000000000.0</v>
+      </c>
+      <c r="V13">
         <v>60000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14">
         <v>770000000.0</v>
       </c>
       <c r="C14">
         <v>770000000.0</v>
       </c>
       <c r="D14">
         <v>770000000.0</v>
       </c>
       <c r="E14">
         <v>770000000.0</v>
       </c>
       <c r="F14">
         <v>770000000.0</v>
       </c>
       <c r="G14">
         <v>770000000.0</v>
       </c>
       <c r="H14">
         <v>770000000.0</v>
       </c>
       <c r="I14">
         <v>770000000.0</v>
       </c>
       <c r="J14">
         <v>770000000.0</v>
       </c>
       <c r="K14">
         <v>770000000.0</v>
       </c>
       <c r="L14">
         <v>770000000.0</v>
       </c>
       <c r="M14">
         <v>770000000.0</v>
       </c>
       <c r="N14">
         <v>770000000.0</v>
       </c>
       <c r="O14">
         <v>770000000.0</v>
       </c>
       <c r="P14">
         <v>770000000.0</v>
       </c>
       <c r="Q14">
         <v>770000000.0</v>
       </c>
-      <c r="R14"/>
+      <c r="R14">
+        <v>770000000.0</v>
+      </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
+      <c r="V14"/>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
+      <c r="V15"/>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>36</v>
+      </c>
+      <c r="B16">
+        <v>222163000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>203828210.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8007115602.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>922514951.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11492488220.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>5296186211.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5277589569.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10486768964.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>59078544913.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>70930998788.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>116386910879.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>136238483185.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>76178543013.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>54310424491.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>41377809842.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
+      <c r="V16"/>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
+      <c r="V17"/>
     </row>
-    <row r="18" spans="1:21">
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
+      <c r="V18"/>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
+      <c r="V19"/>
     </row>
-    <row r="20" spans="1:21">
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
+      <c r="V20"/>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>41</v>
+      </c>
+      <c r="B21">
+        <v>746250000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>289980295168.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>288444643749.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>257381614853.0</v>
       </c>
-      <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
+      <c r="V21"/>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22">
+        <v>11137447000.0</v>
+      </c>
+      <c r="C22">
         <v>13243012000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>16677484616.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11821578152.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>17398133720.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>16327748321.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>19004167986.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6289882741.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6386186225.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7008283497.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10617844084.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12656473787.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14463443555.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8096213170.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8422271124.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7214908239.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4195707151.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3209009000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1758921000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1709149000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1916193000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23">
+        <v>1272486820000.0</v>
+      </c>
+      <c r="C23">
         <v>1401181100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1341729318010.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1267549300138.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1297577363103.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1345151507257.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1251357407016.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>990372318692.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>959347737750.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>979132450762.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1091753891437.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1264142659644.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1277942893245.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1176578647723.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>985922224185.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>594952096488.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>564166737925.0</v>
       </c>
-      <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
+      <c r="V23"/>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24">
+        <v>1813951360.0</v>
+      </c>
+      <c r="C24">
         <v>3377132979.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>115035452422.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>119091592192.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>158347959361.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>111661424910.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>110913359026.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>68661567136.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>12352221953.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>17461339515.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>66237721344.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>200977163000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>343100787000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>315300894000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>326452335000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>107010946000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>171966595000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>192780369000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>98771588000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3081473000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>8935719000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B25">
+        <v>7566138230.0</v>
+      </c>
+      <c r="C25">
         <v>11570955480.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21098544550.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>29162198230.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>52534981700.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>119367935240.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>112445874350.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4714829570.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14916782590.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>17461339520.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
+      <c r="V25"/>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>669665645.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
+      <c r="V26"/>
     </row>
-    <row r="27" spans="1:21">
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
+      <c r="V27"/>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28">
+        <v>346692726000.0</v>
+      </c>
+      <c r="C28">
         <v>442404307000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>517806104101.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>531642747262.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>545242115841.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>608415663626.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>547138249686.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>376388958368.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>361181445298.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>396599408054.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>416378514491.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>647420734639.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>690066368521.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>627251448666.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>507026763442.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>171704761868.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>145584310480.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
+      <c r="V28"/>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29">
+        <v>1047797405900.0</v>
+      </c>
+      <c r="C29">
         <v>1076940266225.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1124837428302.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1079650696772.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1105624496552.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1022897885639.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>971264433736.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>782642732238.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>749758407104.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
+      <c r="V29"/>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30">
+        <v>843996646000.0</v>
+      </c>
+      <c r="C30">
         <v>763762228000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>595713325607.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>521848962128.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>518227877485.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>412941162252.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>425933476210.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>356616677049.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>290438320002.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>295558480054.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>327537938769.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>433041726561.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>468160164076.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>516974211000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>289980295168.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>288444643749.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>257381614853.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>265579289000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>230613164000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>206114029000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>113863876000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>487150380815.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>456440759263.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>432994601073.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>405950004960.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>380282344204.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>359712259687.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>338406697102.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
+      <c r="V31"/>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32">
+        <v>406860198567.0</v>
+      </c>
+      <c r="C32">
         <v>366155337378.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>226723740667.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>147046608987.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>90546364060.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>45329847738.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>20353434368.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>50909968026.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2134818430.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
+      <c r="V32"/>
     </row>
-    <row r="33" spans="1:21">
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33">
+        <v>209786040000.0</v>
+      </c>
+      <c r="C33">
         <v>237208704000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>497153274668.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>555000410007.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>592144491803.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>679651355505.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>639600789294.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>466246153243.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>486164591132.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>526847478771.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>528077439167.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>558685129049.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>556661887589.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>524223961383.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>536219097592.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>203381841926.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>209790703154.0</v>
       </c>
-      <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
+      <c r="V33"/>
     </row>
-    <row r="34" spans="1:21">
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
+      <c r="V34"/>
     </row>
-    <row r="35" spans="1:21">
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35">
+        <v>54848989000.0</v>
+      </c>
+      <c r="C35">
         <v>48078893000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>174401074803.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>178315543986.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>198378543231.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>268532610504.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>226952214423.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>111199161117.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>108010543971.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>114903050902.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>101757607803.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>225286369485.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>370887017949.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>333728577922.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>356491799159.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>119070382172.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>182199919545.0</v>
       </c>
-      <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
+      <c r="V35"/>
     </row>
-    <row r="36" spans="1:21">
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B36">
+        <v>15803902000.0</v>
+      </c>
+      <c r="C36">
         <v>7587914000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>14319751761.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>168033712174.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>20659179658.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>26884963358.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>26856021426.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11420728015.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>34090692244.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>43188832628.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>43193164660.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>61812645767.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>72953099470.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>14161800729.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>11574692042.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>8355163381.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4729706172.0</v>
       </c>
-      <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
+      <c r="V36"/>
     </row>
-    <row r="37" spans="1:21">
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
+      <c r="V37"/>
     </row>
-    <row r="38" spans="1:21">
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B38">
+        <v>23982644840.0</v>
+      </c>
+      <c r="C38">
         <v>11096190660.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>8330355110.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>9979451160.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>144907944172.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>131023186772.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>153133026256.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>93195324827.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>79256973855.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>83372324280.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>53739208239.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>48830921000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>36208100000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>38918629000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>29988077000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>20916944000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>21837780000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>15031921000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>12164388000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4047641000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>8627496000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:21">
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39">
+        <v>54472605000.0</v>
+      </c>
+      <c r="C39">
         <v>114021701000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>134542459128.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>91115595171.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>103341292428.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>159938337667.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>125463135623.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>118227424285.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>146014805808.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>142816103899.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>145935371933.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>201554693014.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>99660304953.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>59798468388.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>75738865454.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>24198240124.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>14628965605.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>50208929000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>22980834000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>13729776000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>6738301000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:21">
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40">
+        <v>68658985000.0</v>
+      </c>
+      <c r="C40">
         <v>166061935000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>47094496266.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>20263530899.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>57579750305.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>50525406819.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>46342542745.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>31656048495.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>38981153243.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>52280144890.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>46057718538.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>51955363936.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>98841133758.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>114954316551.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>98413098670.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>80749958536.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>35352494981.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>60761094000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>68089691000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>63754888000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>32682967000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:21">
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>35267473075.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>43643737729.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>46017597736.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>37822764411.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>36666761384.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>41014711387.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>35241631301.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>24309207000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>27771906000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>18380456000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>30026609000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>12059437000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>14206768000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>14389113000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>12267158000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>11680876000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>13053251000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:21">
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42">
         <v>30971620000.0</v>
       </c>
       <c r="C42">
-        <v>30971619947.0</v>
+        <v>30971620000.0</v>
       </c>
       <c r="D42">
         <v>30971619947.0</v>
       </c>
       <c r="E42">
         <v>30971619947.0</v>
       </c>
       <c r="F42">
-        <v>47982315130.0</v>
+        <v>30971619947.0</v>
       </c>
       <c r="G42">
         <v>30971619947.0</v>
       </c>
       <c r="H42">
         <v>30971619947.0</v>
       </c>
       <c r="I42">
         <v>30971619947.0</v>
       </c>
       <c r="J42">
         <v>30971619947.0</v>
       </c>
       <c r="K42">
         <v>30971619947.0</v>
       </c>
       <c r="L42">
         <v>30971619947.0</v>
       </c>
       <c r="M42">
+        <v>30971619947.0</v>
+      </c>
+      <c r="N42">
         <v>36271139793.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>43616057315.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>21597063722.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>12372362686.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>37471619947.0</v>
       </c>
-      <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
+      <c r="V42"/>
     </row>
-    <row r="43" spans="1:21">
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
+      <c r="V43"/>
     </row>
-    <row r="44" spans="1:21">
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
+      <c r="V44"/>
     </row>
-    <row r="45" spans="1:21">
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B45">
+        <v>1094644295657.0</v>
+      </c>
+      <c r="C45">
         <v>1160734506694.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1221608918701.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1173951512796.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1125631330494.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1084411508324.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>974392915116.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
+      <c r="V45"/>
     </row>
-    <row r="46" spans="1:21">
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46">
+        <v>169252728000.0</v>
+      </c>
+      <c r="C46">
         <v>218418844000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>302589098971.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>376987246678.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>446429840120.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>550568168733.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>543263912852.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>373050828416.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>406237951632.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>443475154491.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>474338230928.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>507593258183.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>475357566698.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>470680263735.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>479325135230.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>176471276294.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>185129400195.0</v>
       </c>
-      <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
+      <c r="V46"/>
     </row>
-    <row r="47" spans="1:21">
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B47">
+        <v>169252728190.0</v>
+      </c>
+      <c r="C47">
         <v>218418843740.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>302589098970.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>376987246680.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>446429840120.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>550568168733.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>486467763038.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>373050828416.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>406237951632.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>443475154491.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>474338230928.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>507593258000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>475357567000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>470680264000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>479325135000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>176471276000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>178911877000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>178071603000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>42089817000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>44569449000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>39825607000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:21">
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48">
+        <v>434674125000.0</v>
+      </c>
+      <c r="C48">
         <v>383269234000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>369956432761.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>358464025408.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>340992836453.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>331458444133.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>309622981126.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>283978385013.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>258310724257.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>237740639740.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>216435077155.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>188602156775.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>138671340892.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>117316130432.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>92384864675.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>106038961728.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>96545275830.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>92852291000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>72019573000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>42219426000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>14543522000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:21">
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
+      <c r="V49"/>
     </row>
-    <row r="50" spans="1:21">
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B50">
+        <v>484217216782.0</v>
+      </c>
+      <c r="C50">
         <v>518307292211.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>460354335534.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>436854297705.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>462986280820.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>451374203640.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>427356473637.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>376692727278.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>357123840947.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>375035926717.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>149077382372.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
+      <c r="V50"/>
     </row>
-    <row r="51" spans="1:21">
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51">
+        <v>499786808000.0</v>
+      </c>
+      <c r="C51">
         <v>546295242000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>615448878092.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>601900705337.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>632172427050.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>691428649753.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>611403823597.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>454478022678.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>431071526638.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>453709819623.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>550788046000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>773348161803.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>795695716482.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>696853617815.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>578830580806.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>221578383865.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>214687169537.0</v>
       </c>
-      <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
+      <c r="V51"/>
     </row>
-    <row r="52" spans="1:21">
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B52">
+        <v>492220670000.0</v>
+      </c>
+      <c r="C52">
         <v>534724287000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>479346973543.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>454264001340.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>472728209224.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>466539776978.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>430469206910.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>381101625972.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>359076546961.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>375290452225.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>519036066081.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>580770531184.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>452594929764.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>381547818336.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>257485905756.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>123130727450.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>43181195915.0</v>
       </c>
-      <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
+      <c r="V52"/>
     </row>
-    <row r="53" spans="1:21">
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B53">
+        <v>9977408755.0</v>
+      </c>
+      <c r="C53">
         <v>169054520000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>27238300107.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>15475122497.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>12896681666.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>21673466692.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>18081183140.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2658719249.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>25978079944.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>38470282017.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>968044950.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>4969641500.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2495876382.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2394437368.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2234664494.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>21838840453.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>9066888105.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>15701181000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>41144085000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>44235000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:21">
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
+      <c r="V54"/>
     </row>
-    <row r="55" spans="1:21">
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55">
+        <v>1272486820000.0</v>
+      </c>
+      <c r="C55">
         <v>1401181100000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1341729318010.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1267549300138.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1297577363103.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1345151507257.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1251357407016.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>990372318692.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>959347737750.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>979132450762.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1091753891437.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1264142659644.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1277942893245.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1176578647723.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>985922224185.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>594952096488.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>564166737925.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>618513429000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>412623611000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>329879109000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>193855809000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:21">
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56">
+        <v>1062700780000.0</v>
+      </c>
+      <c r="C56">
         <v>1163972396000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>844576043342.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>712548890131.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>705432871300.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>665500151752.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>611756617722.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>524126165449.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>473183146618.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>452284971991.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>563676452270.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>705457530595.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>721281005656.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>652354686340.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>449703126593.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>391570254562.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>354376034771.0</v>
       </c>
-      <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
+      <c r="V56"/>
     </row>
-    <row r="57" spans="1:21">
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57">
+        <v>655840581000.0</v>
+      </c>
+      <c r="C57">
         <v>797817059000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>617852302675.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>565502281144.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>614886507240.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>620170304014.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>591403183354.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>473216197423.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>471048328188.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>504510336330.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>651582818206.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>728273748903.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>645157795529.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>604913733248.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>417567450043.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>261859632718.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>170936718925.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>209775482000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>121440163000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>164917733000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>87942396000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:21">
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58">
+        <v>710689570000.0</v>
+      </c>
+      <c r="C58">
         <v>845895951000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>792253377478.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>743817825130.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>813265050471.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>888702914518.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>818355397777.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>584415358540.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>579058872159.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>619413387232.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>753340426009.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>953560118388.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1016044813478.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>938642311170.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>774059249202.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>380930014890.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>353136638470.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>416944965000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>232478908000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>179680081000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>109931367000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:21">
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
+      <c r="V59"/>
     </row>
-    <row r="60" spans="1:21">
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B60">
+        <v>561766238000.0</v>
+      </c>
+      <c r="C60">
         <v>555255841000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>549447640346.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>523704806875.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>484290256371.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>456440759263.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>432994601073.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>405950004960.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>380282344204.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>359712259687.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>338406697102.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>310573776722.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>261888837221.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>237932187747.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>211856484622.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>214010581675.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>211016895777.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>201556764000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>180135143000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>150191046000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>83918078000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:21">
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
+      <c r="V61"/>
     </row>
-    <row r="62" spans="1:21">
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC62"/>
+  <dimension ref="A1:CE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:83">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="W1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AA1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AE1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AI1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AM1" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AQ1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AU1" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AY1" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BC1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BG1" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="BJ1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BK1" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>129</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
       <c r="BN1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BO1" t="s">
-        <v>131</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>132</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="BR1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BS1" t="s">
-        <v>134</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>135</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>136</v>
       </c>
       <c r="BV1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BW1" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>138</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="BZ1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="CA1" t="s">
-        <v>140</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>141</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>142</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
       </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:83">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2">
+        <v>124417807000.0</v>
+      </c>
+      <c r="C2">
+        <v>94738763000.0</v>
+      </c>
+      <c r="D2">
         <v>108015997000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>94369262000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>80221656000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>93585614000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>115746452000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>99991666415.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>93647760791.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>90569461830.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>108220923976.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>71341283256.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>70114080149.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>72004698737.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>74165422028.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>80641640691.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>75519546773.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>71394049995.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>73580714841.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>68111147054.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>78941754520.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>83602820423.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>73461748368.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>75835597434.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>87523396715.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>90649705113.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>70585302441.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>52326655704.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>48589005865.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>49866150534.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>56425211572.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>49885758854.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>64214527051.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>62435448846.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>66401275744.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>39010606626.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>42542442813.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>55966201287.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>69284666725.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>65911593239.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>68928041819.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>73468207212.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>85279959484.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>92322763661.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>84511387756.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>84961030247.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>80393286193.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>67644298874.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>70003321357.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>75756441742.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>56030772837.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>50777104602.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>102676519998.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>90426012835.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>56994534334.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>56028340387.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>54776536624.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>53356340208.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>74535162200.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>59271567800.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>60879666800.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>84418480800.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>74406174400.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>73523731800.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>65157475700.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>82369307300.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>73841784500.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>73997485300.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>76862172500.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>68271095500.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>26509729400.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>15116777100.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>25717427800.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>42094365900.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>15796000900.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>24990890400.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>15809810100.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>38671568800.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>49293245100.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>50423089400.0</v>
       </c>
-      <c r="CB2"/>
-      <c r="CC2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>15000060700.0</v>
       </c>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:83">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4504,54 +4667,56 @@
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:83">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4589,187 +4754,195 @@
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:83">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5">
+        <v>19120493000.0</v>
+      </c>
+      <c r="C5">
+        <v>19120493000.0</v>
+      </c>
+      <c r="D5">
         <v>28028897000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>64144571000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="F5"/>
+      <c r="G5">
         <v>64014987000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>74519590000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>78661334615.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>72819817384.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>71519587638.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>57796556332.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>44029482723.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>45372651394.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>57269161520.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>38606086318.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>32675713677.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>27315015070.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>35325799971.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>15038506427.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>15038506426.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>13010832834.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>6560566570.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5">
         <v>261888837019.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>1245876381.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>10579186542.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>10594632803.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>10585367022.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:83">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4807,135 +4980,141 @@
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:83">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7">
+        <v>10910896338.0</v>
+      </c>
+      <c r="C7">
+        <v>13755639488.0</v>
+      </c>
+      <c r="D7">
         <v>17854768559.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>15557759858.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>19195156431.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>24610817233.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>27443087363.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>31192848406.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>32489196885.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>40059090136.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>46994479908.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>38414965838.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>40032439005.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>45954815440.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>13734410224.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>14226003423.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>9853048252.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>10375765343.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>12522601120.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>16771165756.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>17362778075.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>19450585840.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2223160321.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1927910019.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>11754737960.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>4645248597.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>5750739214.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>6906572666.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -4944,54 +5123,56 @@
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:83">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8">
         <v>77000000000.0</v>
       </c>
       <c r="C8">
         <v>77000000000.0</v>
       </c>
       <c r="D8">
         <v>77000000000.0</v>
       </c>
       <c r="E8">
         <v>77000000000.0</v>
       </c>
       <c r="F8">
         <v>77000000000.0</v>
       </c>
       <c r="G8">
         <v>77000000000.0</v>
       </c>
       <c r="H8">
         <v>77000000000.0</v>
       </c>
       <c r="I8">
         <v>77000000000.0</v>
       </c>
@@ -5003,52 +5184,56 @@
       </c>
       <c r="L8">
         <v>77000000000.0</v>
       </c>
       <c r="M8">
         <v>77000000000.0</v>
       </c>
       <c r="N8">
         <v>77000000000.0</v>
       </c>
       <c r="O8">
         <v>77000000000.0</v>
       </c>
       <c r="P8">
         <v>77000000000.0</v>
       </c>
       <c r="Q8">
         <v>77000000000.0</v>
       </c>
       <c r="R8">
         <v>77000000000.0</v>
       </c>
       <c r="S8">
         <v>77000000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>77000000000.0</v>
+      </c>
+      <c r="U8">
+        <v>77000000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5065,126 +5250,130 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:83">
       <c r="A9" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>30971619950.0</v>
       </c>
       <c r="D9">
         <v>30971619950.0</v>
       </c>
       <c r="E9">
         <v>30971619950.0</v>
       </c>
       <c r="F9">
         <v>30971619950.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>30971619950.0</v>
+      </c>
+      <c r="H9">
+        <v>30971619950.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>30971619950.0</v>
       </c>
       <c r="M9">
         <v>30971619950.0</v>
       </c>
       <c r="N9">
         <v>30971619950.0</v>
       </c>
       <c r="O9">
         <v>30971619950.0</v>
       </c>
       <c r="P9">
         <v>30971619950.0</v>
       </c>
       <c r="Q9">
         <v>30971619950.0</v>
       </c>
       <c r="R9">
         <v>30971619950.0</v>
       </c>
       <c r="S9">
         <v>30971619950.0</v>
       </c>
       <c r="T9">
         <v>30971619950.0</v>
       </c>
       <c r="U9">
         <v>30971619950.0</v>
       </c>
       <c r="V9">
         <v>30971619950.0</v>
       </c>
       <c r="W9">
         <v>30971619950.0</v>
       </c>
       <c r="X9">
         <v>30971619950.0</v>
       </c>
       <c r="Y9">
         <v>30971619950.0</v>
       </c>
       <c r="Z9">
         <v>30971619950.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>30971619950.0</v>
+      </c>
+      <c r="AB9">
+        <v>30971619950.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5194,302 +5383,312 @@
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:83">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
+        <v>168111819000.0</v>
+      </c>
+      <c r="C10">
+        <v>153094082000.0</v>
+      </c>
+      <c r="D10">
         <v>183457216000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>108636117000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>113283250000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>103890935000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>99268541000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>118589064191.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>131835940914.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>103103513624.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>88140910996.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>74410076799.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>80497352525.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>70257958075.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>85123785981.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>95339331834.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>93885065919.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>86930311209.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>106664506765.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>99165361766.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>83522011157.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>83012986127.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>95765565629.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>86393981098.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>79566882296.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>64265573911.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>64399855979.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>67385790135.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>84112584813.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>78089064310.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>65396110775.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>72940348320.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>75186741729.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>69890081340.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>68241533472.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>65250507770.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>67424496971.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>57110411569.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>65708960606.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>99984009515.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>146874186941.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>134409531510.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>138812639528.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>216989525873.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>121450983193.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>125927427164.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>136461334340.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>132900139405.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>95967791342.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>105629347961.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>98096130601.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>129375782568.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>118322082802.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>69602169149.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>65035994011.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>96617227846.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>85242193107.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>71803817364.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:83">
       <c r="A11" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>31</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>147699876580.0</v>
+      </c>
+      <c r="D11">
         <v>178138899300.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>108636117030.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>113283249760.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>103890935210.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>99268540700.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>88140911000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>74410076800.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>80497352530.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>70257958080.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>85123785980.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>95339331830.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>93885065920.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>86930311210.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>106664506770.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>99165361770.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -5506,251 +5705,259 @@
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:83">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12">
+        <v>168111819000.0</v>
+      </c>
+      <c r="C12">
+        <v>153094082000.0</v>
+      </c>
+      <c r="D12">
         <v>183457216000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>278526702000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>312992184000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>272945455000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>125856491000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>118589064191.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>131835940914.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>103103513624.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>88140910996.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>99006462439.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>102672630433.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>85733080572.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>104666261507.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>117035690774.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>116344103945.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>99826992875.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>128746293754.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>118719239661.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>101741299884.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>104686452819.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>117861105077.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>113592785115.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>101251631914.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>82346757051.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>66437233436.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>69255259599.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>87575589583.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>80747783559.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>69075787856.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>77204441136.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>78471333165.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>95868161284.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>95580639730.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>98487034234.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>67424496971.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>95580693586.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>69205375160.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>102944081134.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>148429732007.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>135377576460.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>138812639528.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>266973641069.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>170593053043.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>130897068664.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>136461334340.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>132900139405.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>95967791342.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>108125224343.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>100550760919.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>131845859146.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>120782893600.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>71996606517.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>67422372031.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>98970260930.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>87516887346.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>74038481858.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:83">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13">
         <v>77000000000.0</v>
       </c>
       <c r="C13">
         <v>77000000000.0</v>
       </c>
       <c r="D13">
         <v>77000000000.0</v>
       </c>
       <c r="E13">
         <v>77000000000.0</v>
       </c>
       <c r="F13">
         <v>77000000000.0</v>
       </c>
       <c r="G13">
         <v>77000000000.0</v>
       </c>
       <c r="H13">
         <v>77000000000.0</v>
       </c>
       <c r="I13">
         <v>77000000000.0</v>
       </c>
@@ -5940,60 +6147,66 @@
       <c r="BS13">
         <v>77000000000.0</v>
       </c>
       <c r="BT13">
         <v>77000000000.0</v>
       </c>
       <c r="BU13">
         <v>77000000000.0</v>
       </c>
       <c r="BV13">
         <v>77000000000.0</v>
       </c>
       <c r="BW13">
         <v>77000000000.0</v>
       </c>
       <c r="BX13">
         <v>77000000000.0</v>
       </c>
       <c r="BY13">
         <v>77000000000.0</v>
       </c>
       <c r="BZ13">
         <v>77000000000.0</v>
       </c>
       <c r="CA13">
-        <v>60000000000.0</v>
-[...1 lines deleted...]
-      <c r="CB13"/>
+        <v>77000000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>77000000000.0</v>
+      </c>
       <c r="CC13">
         <v>60000000000.0</v>
       </c>
+      <c r="CD13"/>
+      <c r="CE13">
+        <v>60000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:83">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14">
         <v>770000000.0</v>
       </c>
       <c r="C14">
         <v>770000000.0</v>
       </c>
       <c r="D14">
         <v>770000000.0</v>
       </c>
       <c r="E14">
         <v>770000000.0</v>
       </c>
       <c r="F14">
         <v>770000000.0</v>
       </c>
       <c r="G14">
         <v>770000000.0</v>
       </c>
       <c r="H14">
         <v>770000000.0</v>
       </c>
       <c r="I14">
         <v>770000000.0</v>
       </c>
@@ -6128,75 +6341,81 @@
       </c>
       <c r="BA14">
         <v>770000000.0</v>
       </c>
       <c r="BB14">
         <v>770000000.0</v>
       </c>
       <c r="BC14">
         <v>770000000.0</v>
       </c>
       <c r="BD14">
         <v>770000000.0</v>
       </c>
       <c r="BE14">
         <v>770000000.0</v>
       </c>
       <c r="BF14">
         <v>770000000.0</v>
       </c>
       <c r="BG14">
         <v>770000000.0</v>
       </c>
       <c r="BH14">
         <v>770000000.0</v>
       </c>
-      <c r="BI14"/>
-      <c r="BJ14"/>
+      <c r="BI14">
+        <v>770000000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>770000000.0</v>
+      </c>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:83">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6234,239 +6453,247 @@
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:83">
       <c r="A16" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>36</v>
+      </c>
+      <c r="B16">
+        <v>362995000.0</v>
+      </c>
+      <c r="C16">
+        <v>222163000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>651039488.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>206588810.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>203828210.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>8785911022.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>14725803581.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>11601626139.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8007115602.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>11115359907.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2884716194.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2854373794.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>922514946.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>16043842345.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>10913737570.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>12454801944.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>8009811574.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>17490669662.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>20000945418.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>18996705962.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>23941728586.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>83588696605.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>55139148029.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>11975937110.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>5296186211.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>13318788859.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>7067362430.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>7495942443.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>5277589569.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>14363855104.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>12171141453.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>10486768964.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>62921158038.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>55833495343.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>65120794950.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>59078544913.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>93497799883.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-92322763661.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>15520939601.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>70930998788.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>131973603477.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>143439688946.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>154157812960.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>116386910879.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>144298323038.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-43305476764.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>165419061408.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>136238483185.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>115919174900.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>103748843988.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>119557023126.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>76178543013.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:83">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6504,54 +6731,56 @@
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:83">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -6589,54 +6818,56 @@
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:83">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6674,54 +6905,56 @@
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:83">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -6759,930 +6992,958 @@
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:83">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21">
+        <v>684063000.0</v>
+      </c>
+      <c r="C21">
+        <v>746250000.0</v>
+      </c>
+      <c r="D21">
         <v>808438000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>870625000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1063837000.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-      <c r="T21">
-[...1 lines deleted...]
-      </c>
+      <c r="T21"/>
       <c r="U21"/>
       <c r="V21">
+        <v>23999252249.0</v>
+      </c>
+      <c r="W21"/>
+      <c r="X21">
         <v>29108158124.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
         <v>387708765249.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21">
         <v>272480656936.0</v>
       </c>
-      <c r="AJ21"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21">
-        <v>243573675593.0</v>
+        <v>266272457168.0</v>
       </c>
       <c r="AO21"/>
       <c r="AP21">
-        <v>341389781605.0</v>
+        <v>243573675593.0</v>
       </c>
       <c r="AQ21"/>
       <c r="AR21">
+        <v>341389781605.0</v>
+      </c>
+      <c r="AS21"/>
+      <c r="AT21">
         <v>395484563465.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>444922273012.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>448384155595.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>467907819053.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-6858220638.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>530184509700.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>26965383442.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>319958720265.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>4238946742.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:83">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22">
+        <v>10849731000.0</v>
+      </c>
+      <c r="C22">
+        <v>11137447000.0</v>
+      </c>
+      <c r="D22">
         <v>14871427000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>10499019000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>14860981000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>13243012000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>15754575000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>19257165955.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>17119778609.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>16677484616.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>20117396687.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>12810812219.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>19591336114.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>11821578152.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>15609670441.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>13512794618.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>13405771880.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>17398133720.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>15694752741.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>14050214884.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>16482942634.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>16327748321.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>22748110797.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>20870805408.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>27749466968.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>19004167986.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>6545583380.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>6303377835.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>8175157998.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>6289882741.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>6435140483.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>8017155136.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>6801152605.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>6386186225.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>9975485097.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>7119255852.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>6816069449.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>7008283497.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>8235416462.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>9264071562.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>9608941208.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>10617844084.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>17073563511.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>15650244806.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>14216149729.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>12656473787.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>20267819462.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>19001385922.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>17336992666.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>14463443555.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>11243563762.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>8527681407.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>7726302093.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>8096213170.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>8025324111.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>6266980280.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>9238591493.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>8422271124.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>7704205200.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>6420901700.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>6653729100.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>7214908200.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>3574303700.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>3668925400.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>4181470300.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>4195707200.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>4255968700.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>4032553400.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>4083982800.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>3209008700.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>3154375300.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>3471707700.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>3101783900.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1758920600.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>2381435800.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>2193698400.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>1868942100.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>1709149200.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>2211336400.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>2131806600.0</v>
       </c>
-      <c r="CB22"/>
-      <c r="CC22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>1916193300.0</v>
       </c>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:83">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23">
+        <v>1340950693000.0</v>
+      </c>
+      <c r="C23">
+        <v>1272486820000.0</v>
+      </c>
+      <c r="D23">
         <v>1364407478000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1418050737000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1372192346000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1401181100000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1417581756000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1438910923304.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1450931305546.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1341729318010.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1407735504363.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1302755676444.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1294570745861.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1267549300138.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1341501301172.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1357484525976.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1311448997125.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1297577363103.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1318201627516.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1344280014174.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1329911813380.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1345151507257.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1290329373177.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1360997570194.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1357614423451.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1251357407016.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1200161661998.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1047727921393.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1006736248091.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>990372318692.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1068032357321.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>987959794997.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1001852145433.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>959347737750.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>999219964717.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>960802751698.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>934252082373.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>979132450762.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>934770820770.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>966936770486.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1036674116779.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1091753891437.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1195390745527.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1320178927957.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1246501925009.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1264142659644.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1504727171908.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1460524045798.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1306139860389.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1277942893245.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1258051186258.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1228524132867.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1222540856098.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1176578647723.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1117431387754.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1055440455648.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1026257405621.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>985922224185.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:83">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24">
+        <v>1551734270.0</v>
+      </c>
+      <c r="C24">
+        <v>1813951360.0</v>
+      </c>
+      <c r="D24">
         <v>2688903676.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>2922961394.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>3082287854.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>3377132979.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>116453972780.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>122500660000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>119609157766.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>115035452422.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>117008925534.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>113024177514.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>118421792270.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>119091592192.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>120792589475.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>120733316347.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>140616248998.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>158347959361.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>45096513310.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>72674921330.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>92161529700.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>111661424910.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>141805578149.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>161293962852.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>187974367316.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>110913359026.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>91204767980.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>44137917251.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>85806592790.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>68393280000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>100593480000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>106036332500.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>109855576100.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>14916782600.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>76068565000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>24497955300.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>17954571600.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>17461339500.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>64660240600.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>63187183300.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>57064548500.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>66515976500.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>82604955000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>143696704000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>174765324400.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>200977163300.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>395848676300.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>403862410900.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>343100786700.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>359216698200.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>335780672400.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>287753758300.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>315300894500.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>336848000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>299199412200.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>327866195700.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>326452334700.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>342123518000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>116778052100.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>127404430300.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>107010945600.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>227621211400.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>209966200300.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>172745767300.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>171966595100.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>173646855000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>191168837300.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>192880959800.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>192887774900.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>199738933900.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>118485371500.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>114280267000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>98771588500.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>98415941700.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>3458368300.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>3353398600.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>3081472700.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>21694306500.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>9587375100.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>8935719200.0</v>
       </c>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:83">
       <c r="A25" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>45</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>7566138230.0</v>
+      </c>
+      <c r="D25">
         <v>9649800870.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>6334431820.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>19289658590.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>11570955480.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>16464349310.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>37273819840.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>8868336140.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>24304574420.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>29162198230.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>15763862460.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>9432829640.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>34398077040.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>52534981700.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>57561019790.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>79752066090.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>95091094780.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>119367935240.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>141915177050.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>161565273000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>197822757010.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>112445874350.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>93620913610.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -7692,84 +7953,86 @@
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:83">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>110489695727.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
@@ -7779,54 +8042,56 @@
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:83">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7864,323 +8129,335 @@
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:83">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28">
+        <v>354289351000.0</v>
+      </c>
+      <c r="C28">
+        <v>346692726000.0</v>
+      </c>
+      <c r="D28">
         <v>324277391000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>395817914000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>394347885000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>442404307000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>542425124000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>431879530119.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>445292832480.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>397342004468.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>577428120285.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>546733818790.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>530628460236.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>531642747262.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>550650253305.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>561395581138.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>540969650166.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>545242115841.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>568582058321.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>603450274134.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>590561130851.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>608415663626.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>580196074372.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>635442018727.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>657062786739.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>547138249686.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>518591670468.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>417752956288.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>389931103337.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>376388958368.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>430335169995.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>388217030591.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>391246586589.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>361181445298.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>373812353739.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>385358911037.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>307623727699.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>396599408054.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>343689064198.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>358439756307.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>332265632979.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>416378514491.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>488758500140.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>544519029027.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>566066120267.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>647420734639.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>845887420930.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>810810882803.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>683043513668.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>690066368521.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>683517125346.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>682497618294.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>562492501477.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>627251448666.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>598703491246.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>512521018973.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>501916344453.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>507026763442.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:83">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29">
+        <v>1076442990332.0</v>
+      </c>
+      <c r="C29">
+        <v>1047797405900.0</v>
+      </c>
+      <c r="D29">
         <v>1055698628823.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1052261106331.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1048780438236.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1076940266225.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1175378416867.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1204929890010.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1220268618389.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1124837428302.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1164712907928.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1111842289390.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1099806511359.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1079650696772.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1134488267476.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1147882596244.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1119130384797.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1105624496552.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1018136845369.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1041821090580.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1008870762105.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1022897885639.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1056305869613.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1102947525598.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1086424615579.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -8192,488 +8469,502 @@
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:83">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30">
+        <v>861491580000.0</v>
+      </c>
+      <c r="C30">
+        <v>843996646000.0</v>
+      </c>
+      <c r="D30">
         <v>808455576000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>805713631000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>696536761000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>763762228000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>691786501000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>672168680337.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>657939564475.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>606384366226.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>618555027036.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>588471182605.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>536267406507.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>521848962128.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>574464280173.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>598397749272.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>529815765585.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>518227877485.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>436298904200.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>420936661868.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>405397656861.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>412941162252.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>400657420908.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>420259036207.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>463582933569.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>425933476210.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>398996933405.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>337554260931.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>328200859489.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>356616677049.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>387708765249.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>308353054568.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>292560373795.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>301974493791.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>304391780784.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>272480656936.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>246554998977.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>295558480054.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>266272457168.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>251331109227.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>243573675593.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>317535046714.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>341389781605.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>396062090163.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>395484563465.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>418636357109.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>444281259914.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>479845570529.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>16365887148.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>468160164076.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>444922273012.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>448384155595.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>467907819053.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-6858220638.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>530184509700.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>26965383442.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>319958720265.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>4238946742.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>291976696600.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>302488619800.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>274264928500.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>254587483600.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>255754781000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>241759453300.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>200959477000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>208663115900.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>207343086500.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>208408926800.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>281986162600.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>265579288500.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>249907745800.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>250894300100.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>219136721100.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>230613164800.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>206475305400.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>188635490300.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>195311475900.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>206114029700.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>163013407600.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>181201719400.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>113863875800.0</v>
       </c>
     </row>
-    <row r="31" spans="1:81">
+    <row r="31" spans="1:83">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>512448638414.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>505373686695.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>495003354730.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>484290256371.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>464829855207.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>465476986947.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>461155155709.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>456440759263.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>450960669933.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>451432715792.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>429942964504.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>432994601073.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>422660302572.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>415038332898.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>413050855630.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>405950004960.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>394835554112.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
     </row>
-    <row r="32" spans="1:81">
+    <row r="32" spans="1:83">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32">
+        <v>432874337078.0</v>
+      </c>
+      <c r="C32">
+        <v>406860198567.0</v>
+      </c>
+      <c r="D32">
         <v>395893375794.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>394097707018.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>404425394255.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>366155337378.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>298574403897.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>268886582685.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>242737730544.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>226723740667.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>217137625363.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>195331196445.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>180233613854.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>147046608987.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>150807326537.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>123982988705.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>113847093437.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>90546364060.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>57426504271.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>47861620085.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>49708954991.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>45329847738.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>81166506910.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>81797362102.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>92535908057.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -8685,251 +8976,259 @@
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
     </row>
-    <row r="33" spans="1:81">
+    <row r="33" spans="1:83">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33">
+        <v>186793582000.0</v>
+      </c>
+      <c r="C33">
+        <v>209786040000.0</v>
+      </c>
+      <c r="D33">
         <v>218484409000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>212871014000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>213147529000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>237208704000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>432129275000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>464966196757.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>484899736499.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>497153274668.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>516673017870.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>488069358431.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>522297113276.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>555000410007.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>535926322484.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>544845434499.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>563444067683.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>592144491803.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>617469284911.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>651003772649.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>658517244435.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>679651355505.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>625672337024.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>646476181532.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>651598274825.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>639600789294.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>561831575849.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>493064896369.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>471255709942.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>466246153243.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>503001526652.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>506506650611.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>516279548395.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>486164591132.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>489726791885.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>504375659322.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>509688569930.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>526847478771.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>481618769865.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>495681113020.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>519625522378.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>528077439167.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>530873117081.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>529725613971.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>545221846931.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>558685129049.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>664714684816.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>660618163110.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>584518414672.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>556661887589.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>560595201390.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>545061038104.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>559967647472.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>524223961383.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>511799181911.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>514269826234.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>519772963788.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>536219097592.0</v>
       </c>
-      <c r="BF33"/>
-      <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
     </row>
-    <row r="34" spans="1:81">
+    <row r="34" spans="1:83">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -8967,448 +9266,462 @@
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
     </row>
-    <row r="35" spans="1:81">
+    <row r="35" spans="1:83">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35">
+        <v>54683715000.0</v>
+      </c>
+      <c r="C35">
+        <v>54848989000.0</v>
+      </c>
+      <c r="D35">
         <v>48528618000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>43573850000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>57198724000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>48078893000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>169546770000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>170670154749.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>171588828289.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>174401074802.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>187644385939.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>154260148057.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>173790695125.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>178315543986.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>174261786783.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>163431809758.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>182265339414.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>198378543231.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>210057968745.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>233380491593.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>247063102147.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>268532610504.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>255870547157.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>276833216536.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>314183634748.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>226952214423.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>201794465157.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>154710225200.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>129181388659.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>111199161117.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>144421511667.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>144335282300.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>147315693501.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>108010543971.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>117136243321.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>122384941215.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>115014826175.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>114903050902.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>102727071453.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>97497538844.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>91902438253.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>101757607803.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>109223062949.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>168761369414.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>199378311755.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>225286369485.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>424726670431.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>430445035932.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>360311230335.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>370887017949.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>380801227741.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>357136637051.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>309530448177.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>333728577922.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>336847637763.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>357727228528.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>346027350947.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>356491799159.0</v>
       </c>
-      <c r="BF35"/>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
     </row>
-    <row r="36" spans="1:81">
+    <row r="36" spans="1:83">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B36">
+        <v>4557115000.0</v>
+      </c>
+      <c r="C36">
+        <v>15803902000.0</v>
+      </c>
+      <c r="D36">
         <v>3265681000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>9186526000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>6675563000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>7587914000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>5072610000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>5481343254.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>6009697946.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>5989396654.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>181855922653.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>36983229024.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>166454485198.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>168033712174.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>30802523406.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>31721917311.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>33950002419.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>20659179658.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>28308247956.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>25532620499.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-12000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>26884963358.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-2.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>33220693036.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>29559559193.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>26856021426.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>8054699581.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>12243734323.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>14069057067.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>11420728015.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>-2.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>10657620397.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>10992238220.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>34090692244.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>31969632080.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>-1.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>18452905079.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>43188832628.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24159318700.0</v>
       </c>
       <c r="AN36">
         <v>-1.0</v>
       </c>
       <c r="AO36">
+        <v>24159318700.0</v>
+      </c>
+      <c r="AP36">
+        <v>-1.0</v>
+      </c>
+      <c r="AQ36">
         <v>43193164660.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>115.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>58541927193.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>-1.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>61812645767.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>31026367196.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>49012081545.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>58136996684.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>72953099470.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>41177025048.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>23683168340.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>24294057599.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>14161800729.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>10006306962.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>89599402707.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>15106357708.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>11574692042.0</v>
       </c>
-      <c r="BF36"/>
-      <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
     </row>
-    <row r="37" spans="1:81">
+    <row r="37" spans="1:83">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -9446,1189 +9759,1215 @@
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
     </row>
-    <row r="38" spans="1:81">
+    <row r="38" spans="1:83">
       <c r="A38" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>58</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>23982644840.0</v>
+      </c>
+      <c r="D38">
         <v>23668938670.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>11304890210.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>11047503270.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>11096190660.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>8421578480.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>7220731200.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>171543102465.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>9979451160.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>9979451160.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>168849076773.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>158270174625.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>149442607993.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>145714651683.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>131539499783.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>131291781407.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>130283896110.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>129083186772.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>94574656832.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>103968832049.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>155454134983.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>153133026256.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>16040546150.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>94808091007.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>95039878445.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>93195324827.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>124522341451.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>121704879200.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>123018998400.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>79926639500.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>80759138800.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>83649538100.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>77758243900.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>83372324300.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>25284906500.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>27241912500.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>58691901900.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>53739208200.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>1.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>49456208100.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>51190528600.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>51091870900.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>39377588600.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>57363303000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>-1.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>81304320900.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>85642408300.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>64043492400.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>70616302300.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>53543697600.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>207183000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>47367671700.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>56127199300.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>56893962400.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>129061921400.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>44408764100.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>33549414400.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>26910565600.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>31769716800.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>30854245200.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>26521735800.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>23961506800.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>24527556000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>25854571600.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>23101884100.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>24107014500.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>21510723600.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>27323043200.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>21411394000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>21175695900.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>13337046200.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>14116715400.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>13047671500.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>16275237800.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>9376200700.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>10742418300.0</v>
       </c>
-      <c r="CB38"/>
-      <c r="CC38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>13445846700.0</v>
       </c>
     </row>
-    <row r="39" spans="1:81">
+    <row r="39" spans="1:83">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39">
+        <v>113703982000.0</v>
+      </c>
+      <c r="C39">
+        <v>54472605000.0</v>
+      </c>
+      <c r="D39">
         <v>139138850000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>110440371000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>134654890000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>114021701000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>152054914000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>241751539793.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>179637263475.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>194969960995.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>193263380890.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>117515999616.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>114362741757.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>91115595171.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>155759259197.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>139732798663.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>139839455329.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>103341292428.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>120868438199.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>181068492164.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>239000789924.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>159938337667.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>176014741125.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>186997565949.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>112225240787.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>125463135623.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>218514365287.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>189377063159.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>160214936965.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>118227424285.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>161392407611.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>144511606476.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>169242025311.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>146014805808.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>175262159827.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>121605309602.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>164519126652.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>142816103899.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>133540459744.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>362007576389.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>87329084473.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>101114029962.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>167241643801.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>161751453144.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>170128381690.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>145316950250.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>239002073376.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>168158786832.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>591950774562.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>174901315482.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>140739387175.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>543089554210.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>534064012933.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>579120087291.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>530184509701.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>408968004762.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>89770242729.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>363003426869.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>105360103300.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>83782739900.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>81790888200.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>58055400300.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>85429890800.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>80317048200.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>73098300900.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>69564987400.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>85487608900.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>76718883200.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>73841854900.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>50208928500.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>62188276900.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>70504293500.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>50970583600.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>22980833500.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>33610155800.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>30285493600.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>22786193500.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>13729776700.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>12505257000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>11074211300.0</v>
       </c>
-      <c r="CB39"/>
-      <c r="CC39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>6738300600.0</v>
       </c>
     </row>
-    <row r="40" spans="1:81">
+    <row r="40" spans="1:83">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40">
+        <v>81245274000.0</v>
+      </c>
+      <c r="C40">
+        <v>68658985000.0</v>
+      </c>
+      <c r="D40">
         <v>119011237000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>204702565000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>168733356000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>166061935000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>40620908000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>63172510129.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>65278901324.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>47094496266.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>27608471585.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>20910784179.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>25578441318.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>20263530899.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>41568771006.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>47061425181.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>45823631048.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>57579750305.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>41944651112.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>53026533519.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>60301767800.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>50525406819.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>26884928265.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>45010036883.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>17549799907.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>22400814159.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>60983701828.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>40890868922.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>20185759534.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>31656048495.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>68737946931.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>44940708127.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>34044164715.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>38981153243.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>70015920216.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>47421564588.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>55275820618.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>52280144890.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>44272927242.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>38755279776.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>48466191831.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>46057718538.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>11697368798.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>97173995534.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>66628126621.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>51955363936.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>99127252400.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>113859472566.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>124372676194.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>98841133758.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>119378494234.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>58915626623.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>139520178076.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>115784935141.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>96264908090.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>92995913891.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>108973784443.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>96737792317.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>106531699000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>99580048000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>123225395000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>54310424000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>72730390000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>64122214000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>57895583000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>40217393000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>49544189000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>62063762000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>80675847000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>60594553000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>84269581000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>122866410000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>89890833000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>68089691000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>81957513000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>80548023000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>80151836000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>63754888000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>52432193000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>48469822000.0</v>
       </c>
-      <c r="CB40"/>
-      <c r="CC40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>32682967000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:81">
+    <row r="41" spans="1:83">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>44755304324.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>43232900117.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>40545810007.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>38934325405.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>43789828955.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>44921305501.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>43264887366.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>43643737729.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>45562090104.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>46874663536.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>47967597736.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>46017597736.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>39780271545.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>39570058967.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>39146611376.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>38091051547.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>39255470533.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>38298949800.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>37460117400.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>93093761400.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>41067678300.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>97886985900.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>97060254600.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>97441711400.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>38066830900.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>34310355600.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>34837889800.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>35241631300.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>26618107900.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>25064665400.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>24612987300.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>24309206200.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>28863669000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>26568300000.0</v>
       </c>
-      <c r="AV41"/>
-      <c r="AW41">
+      <c r="AX41"/>
+      <c r="AY41">
         <v>27771906100.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>21537303200.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>21308738300.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>21729463600.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>18380457100.0</v>
       </c>
-      <c r="BB41"/>
-      <c r="BC41">
+      <c r="BD41"/>
+      <c r="BE41">
         <v>58510397600.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>18148299300.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>30026608500.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>82646555700.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>23401915100.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>12501980400.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>12059436600.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>10391414400.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>9680529300.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>13894529700.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>14206767800.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>13326844800.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>13340434800.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>14811464500.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>14281707500.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>11324014200.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>11424478600.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>11362734200.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>12267157300.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>10710442400.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>12204698900.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>11106010400.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>11680875300.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>12348028300.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>13258458200.0</v>
       </c>
-      <c r="CB41"/>
-      <c r="CC41">
+      <c r="CD41"/>
+      <c r="CE41">
         <v>13053251100.0</v>
       </c>
     </row>
-    <row r="42" spans="1:81">
+    <row r="42" spans="1:83">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42">
         <v>30971620000.0</v>
       </c>
       <c r="C42">
         <v>30971620000.0</v>
       </c>
       <c r="D42">
-        <v>96045260000.0</v>
+        <v>30971620000.0</v>
       </c>
       <c r="E42">
         <v>30971620000.0</v>
       </c>
       <c r="F42">
+        <v>96045260000.0</v>
+      </c>
+      <c r="G42">
         <v>30971620000.0</v>
       </c>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
       <c r="H42">
-        <v>30971619947.0</v>
+        <v>30971620000.0</v>
       </c>
       <c r="I42">
         <v>30971619947.0</v>
       </c>
       <c r="J42">
         <v>30971619947.0</v>
       </c>
       <c r="K42">
         <v>30971619947.0</v>
       </c>
       <c r="L42">
         <v>30971619947.0</v>
       </c>
       <c r="M42">
         <v>30971619947.0</v>
       </c>
       <c r="N42">
         <v>30971619947.0</v>
       </c>
       <c r="O42">
         <v>30971619947.0</v>
       </c>
       <c r="P42">
         <v>30971619947.0</v>
       </c>
       <c r="Q42">
         <v>30971619947.0</v>
       </c>
       <c r="R42">
         <v>30971619947.0</v>
       </c>
       <c r="S42">
         <v>30971619947.0</v>
       </c>
       <c r="T42">
         <v>30971619947.0</v>
       </c>
       <c r="U42">
+        <v>30971619947.0</v>
+      </c>
+      <c r="V42">
+        <v>30971619947.0</v>
+      </c>
+      <c r="W42">
         <v>47982315130.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>46371619947.0</v>
       </c>
       <c r="X42">
         <v>46371619947.0</v>
       </c>
       <c r="Y42">
         <v>46371619947.0</v>
       </c>
       <c r="Z42">
         <v>46371619947.0</v>
       </c>
       <c r="AA42">
         <v>46371619947.0</v>
       </c>
       <c r="AB42">
+        <v>46371619947.0</v>
+      </c>
+      <c r="AC42">
+        <v>46371619947.0</v>
+      </c>
+      <c r="AD42">
         <v>44971619947.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30971619947.0</v>
       </c>
       <c r="AE42">
         <v>44971619947.0</v>
       </c>
       <c r="AF42">
         <v>30971619947.0</v>
       </c>
       <c r="AG42">
         <v>44971619947.0</v>
       </c>
       <c r="AH42">
-        <v>44971619947.0</v>
+        <v>30971619947.0</v>
       </c>
       <c r="AI42">
         <v>44971619947.0</v>
       </c>
       <c r="AJ42">
         <v>44971619947.0</v>
       </c>
       <c r="AK42">
         <v>44971619947.0</v>
       </c>
       <c r="AL42">
         <v>44971619947.0</v>
       </c>
       <c r="AM42">
-        <v>30971619947.0</v>
+        <v>44971619947.0</v>
       </c>
       <c r="AN42">
         <v>44971619947.0</v>
       </c>
       <c r="AO42">
         <v>30971619947.0</v>
       </c>
       <c r="AP42">
-        <v>30971619947.0</v>
+        <v>44971619947.0</v>
       </c>
       <c r="AQ42">
         <v>30971619947.0</v>
       </c>
       <c r="AR42">
         <v>30971619947.0</v>
       </c>
       <c r="AS42">
-        <v>37958915847.0</v>
+        <v>30971619947.0</v>
       </c>
       <c r="AT42">
         <v>30971619947.0</v>
       </c>
       <c r="AU42">
+        <v>37958915847.0</v>
+      </c>
+      <c r="AV42">
         <v>30971619947.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
+        <v>30971619947.0</v>
+      </c>
+      <c r="AX42">
         <v>-216917217072.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>46217496329.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>21597063722.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>46191696525.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>43682430745.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>43616057315.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>43607997967.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>43574653031.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>43496314186.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>43456284441.0</v>
       </c>
-      <c r="BF42"/>
-      <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
     </row>
-    <row r="43" spans="1:81">
+    <row r="43" spans="1:83">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -10666,54 +11005,56 @@
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
     </row>
-    <row r="44" spans="1:81">
+    <row r="44" spans="1:83">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -10751,96 +11092,102 @@
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
     </row>
-    <row r="45" spans="1:81">
+    <row r="45" spans="1:83">
       <c r="A45" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B45">
+        <v>1101453399362.0</v>
+      </c>
+      <c r="C45">
+        <v>1094644295657.0</v>
+      </c>
+      <c r="D45">
         <v>1186916046462.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1174724965399.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1160347503852.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1160734506694.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1202674300773.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1237609939731.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1233729014765.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1221608918701.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1208366096500.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1165473065482.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1176324422453.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1173951512796.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1122970595491.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -10862,729 +11209,747 @@
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
     </row>
-    <row r="46" spans="1:81">
+    <row r="46" spans="1:83">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46">
+        <v>157569436000.0</v>
+      </c>
+      <c r="C46">
+        <v>169252728000.0</v>
+      </c>
+      <c r="D46">
         <v>190741236000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>191508973000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>194360626000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>218418844000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>238956180000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>257524049604.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>286170155450.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>302589098971.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>327596364014.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>316526255966.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>345863176923.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>376987246678.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>367077245711.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>386575259874.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>414001459689.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>446429840120.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>485929785128.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>519711991242.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>528233360325.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>550568168733.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>531097680194.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>552891744268.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>556160917005.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>543263912852.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>429284011850.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>398256805362.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>376215831497.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>373050828416.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>378479185202.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>384801771387.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>393260549968.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>406237951632.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>408967653083.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>420726121182.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>431930326041.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>443475154491.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>456333863345.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>468439200486.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>460933620468.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>474338230928.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>478910780750.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>480269405838.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>494031318337.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>507593258183.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>625337096199.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>603254860144.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>518030196567.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>475357566698.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>474952793086.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>481017545703.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>489351345186.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>470680263735.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>404616083656.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>414305981110.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>414803508048.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>479325135230.0</v>
       </c>
-      <c r="BF46"/>
-      <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
     </row>
-    <row r="47" spans="1:81">
+    <row r="47" spans="1:83">
       <c r="A47" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>67</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>169252728190.0</v>
+      </c>
+      <c r="D47">
         <v>190741236420.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>191508972530.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>194360626270.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>218418843740.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>238956180170.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>327596364010.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>316526255970.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>345863176920.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>376987246680.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>367077245711.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>386575259874.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>414001459690.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>446429840120.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>485929785128.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>519711991242.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>528233348325.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>550568168733.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>531097680192.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>542507349483.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>496144139842.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>486467763038.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>429284011850.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>398256805362.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>376215831497.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>373050828416.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>378479185201.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>384801771400.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>393260550000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>406237951600.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>408967653100.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>420726121200.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>431930326000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>443475154500.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>456333863300.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>468439200500.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>460933620500.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>474338230900.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>478910780800.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>480269405800.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>494031318300.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>507593258200.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>625337096200.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>603254860100.0</v>
       </c>
-      <c r="AV47"/>
-      <c r="AW47">
+      <c r="AX47"/>
+      <c r="AY47">
         <v>475357566700.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>474952793100.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>481017545700.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>489351345200.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>470680263700.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>404616000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>466902154500.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>463645764500.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>479325135200.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>478983502000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>202695050300.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>229439997700.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>176471276300.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>168866422900.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>173353733300.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>171756557900.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>178911877400.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>163209196300.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>168535181000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>172250710800.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>178071602500.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>185855155300.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>82833440600.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>68596846700.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>42089816600.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>39725857600.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>42401415900.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>43262354700.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>44569449400.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>41413993100.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>42419874300.0</v>
       </c>
-      <c r="CB47"/>
-      <c r="CC47">
+      <c r="CD47"/>
+      <c r="CE47">
         <v>39825607200.0</v>
       </c>
     </row>
-    <row r="48" spans="1:81">
+    <row r="48" spans="1:83">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48">
+        <v>437860604000.0</v>
+      </c>
+      <c r="C48">
+        <v>434674125000.0</v>
+      </c>
+      <c r="D48">
         <v>429818274000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>391248645000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>387299200000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>383269234000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>378636629000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>376520529544.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>375228446783.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>369956432761.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>380370180276.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>377112256969.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>375368866262.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>358464025408.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>365870932149.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>364726353071.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>359716719713.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>340992836453.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>341819728833.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>342466860574.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>340172702928.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>331458444133.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>327589049986.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>328061095845.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>306571344557.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>309622981126.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>299288682625.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>291666712951.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>291079235683.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>283978385013.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>272863934165.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>264631409047.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>263381143170.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>258310724257.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>247501820911.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>240235637826.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>256282147088.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>237740639740.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>232893985942.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>230451561529.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>231776912091.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>216435077155.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>205068608361.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>211521128267.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>212727212389.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>188602156775.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>159152197687.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>157164950692.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>153582837921.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>138671340892.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>130630696331.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>137861591184.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>132239292506.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>117316130432.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>106115339505.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>105106897659.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>102711803876.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>92384864675.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>111495856500.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>110874253100.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>107888111000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>105814260700.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>101505276300.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>99549178800.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>103337517700.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>102228387700.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>97104750200.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>93189823600.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>100792302300.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>92852290700.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>86421710000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>81559495000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>83053602900.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>72019572500.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>60379791800.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>54379605500.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>51937474200.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>42219425900.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>33199361400.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>24749084600.0</v>
       </c>
-      <c r="CB48"/>
-      <c r="CC48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>14543521600.0</v>
       </c>
     </row>
-    <row r="49" spans="1:81">
+    <row r="49" spans="1:83">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -11622,780 +11987,806 @@
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
     </row>
-    <row r="50" spans="1:81">
+    <row r="50" spans="1:83">
       <c r="A50" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B50">
+        <v>509938539257.0</v>
+      </c>
+      <c r="C50">
+        <v>484217216782.0</v>
+      </c>
+      <c r="D50">
         <v>487190934928.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>485973309440.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>485353690008.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>518307292211.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>497796604618.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>519275745904.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>544639576509.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>460354335534.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>501565625839.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>469704752237.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>452671581486.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>436854297705.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>501247039587.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>521775593202.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>483510781069.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>462986280820.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>505795551030.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>501254256475.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>452882543559.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>451374203640.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>463539621531.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>490220846954.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>468507283759.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>427356473637.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>417642739257.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>365700976506.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>116486008.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>13209027674.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>19468880417.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
     </row>
-    <row r="51" spans="1:81">
+    <row r="51" spans="1:83">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51">
+        <v>522401170000.0</v>
+      </c>
+      <c r="C51">
+        <v>499786808000.0</v>
+      </c>
+      <c r="D51">
         <v>507734607000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>504454031000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>507631134000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>546295242000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>641693665000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>550468594310.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>577128773394.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>500445518092.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>665569031281.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>621143895589.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>611125812761.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>601900705337.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>635774039286.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>656734912972.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>634854716085.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>632172427050.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>675246565086.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>702615635900.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>674083142008.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>691428649753.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>675961640000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>721835999825.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>736629669035.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>611403823597.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>582991526447.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>485138746423.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>474043688150.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>454478022678.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>495731280770.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>461157378911.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>466433328318.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>431071526638.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>442053887211.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>450609418807.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>375048224670.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>453709819623.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>409398024804.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>458423765822.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>479139819920.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>550788046000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>627571139668.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>761508554900.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>687517103460.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>773348161803.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>982348755270.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>943711022208.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>779011305010.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>795695716482.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>781613255947.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>811873400862.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>680814584279.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>696853617815.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>663739485257.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>609138246819.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>587158537560.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>578830580806.0</v>
       </c>
-      <c r="BF51"/>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
     </row>
-    <row r="52" spans="1:81">
+    <row r="52" spans="1:83">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B52">
+        <v>515256698000.0</v>
+      </c>
+      <c r="C52">
+        <v>492220670000.0</v>
+      </c>
+      <c r="D52">
         <v>498084806000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>498119598000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>488341476000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>534724287000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>512299836000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>541132795611.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>564050455359.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>479346973543.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>511350005671.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>499472569955.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>468758948842.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>454264001340.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>505402919061.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>535661365565.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>493135186678.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>472728209224.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>508268571492.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>513363203297.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>469987289690.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>466539776978.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>465653182948.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>491877446825.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>470413632023.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>430469206910.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>420977332835.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>370404684856.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>383746273730.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>381101625972.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>390286675499.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>355121046451.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>355926555102.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>359076546961.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>361822291330.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>365429280102.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>357158395994.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>375290452225.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>344737784247.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>395236582535.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>456967389057.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>519036066081.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>544966184624.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>620970519122.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>559755419263.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>580770531184.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>586500078970.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>539848611336.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>446103394241.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>452594929764.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>422396557792.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>476092728483.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>391998712593.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>381547818336.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>380384962955.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>310980872130.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>282687376861.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>257485905756.0</v>
       </c>
-      <c r="BF52"/>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
     </row>
-    <row r="53" spans="1:81">
+    <row r="53" spans="1:83">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B53">
+        <v>10627382060.0</v>
+      </c>
+      <c r="C53">
+        <v>9977408755.0</v>
+      </c>
+      <c r="D53">
         <v>11318408000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>169890585000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>199708935000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>169054520000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>26587950000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>26550444992.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>26472836091.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>27238300107.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>-6045722085.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>24596385640.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>22175277908.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>15475122497.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>19542475526.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>21696358940.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>22459038026.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>12896681666.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>22081786989.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>19553877895.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>18219288727.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>21673466692.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>22095539448.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>27198804017.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>21684749618.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>18081183140.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>2037377457.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>1869469464.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>3463004770.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>2658719249.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>3679677081.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>4264092816.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>3284591436.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>25978079944.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>27339106258.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>33236526464.0</v>
       </c>
-      <c r="AJ53"/>
-      <c r="AK53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>38470282017.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>3496414554.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>2960071619.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>1555545066.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>968044950.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>46653652160.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>49984115196.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>49142069850.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>4969641500.0</v>
       </c>
-      <c r="AT53"/>
-      <c r="AU53"/>
       <c r="AV53"/>
-      <c r="AW53">
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53">
         <v>2495876382.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>2454630318.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>2470076578.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>2460810798.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>2394437368.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>2386378020.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>2353033084.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>2274694239.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>2234664494.0</v>
       </c>
-      <c r="BF53"/>
-      <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
     </row>
-    <row r="54" spans="1:81">
+    <row r="54" spans="1:83">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -12433,980 +12824,1006 @@
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
     </row>
-    <row r="55" spans="1:81">
+    <row r="55" spans="1:83">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55">
+        <v>1340950693000.0</v>
+      </c>
+      <c r="C55">
+        <v>1272486820000.0</v>
+      </c>
+      <c r="D55">
         <v>1364407478000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1418050737000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1372192346000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1401181100000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1417581756000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1438910923304.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1450931305546.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1341729318010.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1407735504363.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1302755676444.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1294570745861.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1267549300138.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1341501301172.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1357484525976.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1311448997125.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1297577363103.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1318201627516.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1344280014174.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1329911813380.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1345151507257.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1290329373177.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1360997570194.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1357614423451.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1251357407016.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1200161661998.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1047727921393.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1006736248091.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>990372318692.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1068032357321.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>987959794997.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1001852145433.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>959347737750.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>999219964717.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>960802751698.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>934252082374.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>979132450762.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>934770820770.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>966936770486.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1036674116779.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1091753891437.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1195390745527.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1320178927957.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1246501925008.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1264142659644.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1504727171908.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1460524045798.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1306139860389.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>1277942893245.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1258051186258.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1228524132867.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1222540856098.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1176578647723.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1117431387754.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1055440455648.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1026257405621.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>985922224185.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>1066892004500.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>685371177900.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>684551483100.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>594952096500.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>666765097500.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>610915304500.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>559730693700.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>563466941800.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>553048362200.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>570529836900.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>627766647300.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>618513428600.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>587944126800.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>511883455600.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>455302726500.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>412623611300.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>389271190500.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>315323087600.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>298825512700.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>329879108800.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>298491024400.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>253470370100.0</v>
       </c>
-      <c r="CB55"/>
-      <c r="CC55">
+      <c r="CD55"/>
+      <c r="CE55">
         <v>193855808600.0</v>
       </c>
     </row>
-    <row r="56" spans="1:81">
+    <row r="56" spans="1:83">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56">
+        <v>1154157111000.0</v>
+      </c>
+      <c r="C56">
+        <v>1062700780000.0</v>
+      </c>
+      <c r="D56">
         <v>1145923069000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1205179723000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1159044816000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1163972396000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>985452481000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>973944726546.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>966031569046.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>844576043342.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>891062486493.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>814686318013.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>772273632585.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>712548890131.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>805574978688.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>812639091477.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>748004929442.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>705432871300.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>700732342605.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>693276241525.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>671394568945.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>665500151752.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>664657036153.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>714521388662.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>706016148626.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>611756617722.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>638330086149.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>554663025024.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>535480538149.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>524126165449.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>565030830669.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>481453144386.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>485572597038.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>473183146618.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>509493172832.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>456427092376.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>424563512444.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>452284971991.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>453152050905.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>471255657466.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>517048594401.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>563676452270.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>664517628445.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>790453313986.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>701280078077.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>705457530595.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>840012487092.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>799905882688.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>721621445718.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>721281005656.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>697455984868.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>683463094763.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>662573208626.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>652354686340.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>605632205843.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>541170629414.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>506484441833.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>449703126593.0</v>
       </c>
-      <c r="BF56"/>
-      <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
     </row>
-    <row r="57" spans="1:81">
+    <row r="57" spans="1:83">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57">
+        <v>721282774000.0</v>
+      </c>
+      <c r="C57">
+        <v>655840581000.0</v>
+      </c>
+      <c r="D57">
         <v>750029693000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>811082016000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>754619422000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>797817059000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>686878078000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>705058143861.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>723293838502.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>617852302675.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>673924861130.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>619355121568.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>592040018731.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>565502281144.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>654767652151.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>688656102772.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>634157836005.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>614886507240.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>643305838334.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>645414621440.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>621685613954.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>620170304014.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>583490529243.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>632724026560.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>613480240569.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>591403183354.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>575699708122.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>477972219283.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>464496976239.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>473216197423.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>528768622861.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>457014875862.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>469177131754.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>471048328188.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>512603342394.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>476203734222.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>454976659425.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>504510336330.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>477171284257.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>517009210404.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>591016225825.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>651582818206.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>759118477037.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>831915886344.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>726415873241.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>728273748903.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>798866968640.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>750932599158.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>670264528556.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>645157795529.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>623464215456.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>610347507714.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>660094293997.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>604913733248.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>553709458265.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>472012546201.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>457020936612.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>417567450043.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>421716887500.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>325472106100.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>327256019300.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>261859632700.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>217183735500.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>182840495400.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>160825885400.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>165875301300.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>160418824700.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>164424463000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>211084351200.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>209775482300.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>182294471100.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>192125461200.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>138614561800.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>121440162600.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>111785027400.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>137300075100.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>124448808200.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>164917732600.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>123286682900.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>140070072200.0</v>
       </c>
-      <c r="CB57"/>
-      <c r="CC57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>87942396100.0</v>
       </c>
     </row>
-    <row r="58" spans="1:81">
+    <row r="58" spans="1:83">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58">
+        <v>775966489000.0</v>
+      </c>
+      <c r="C58">
+        <v>710689570000.0</v>
+      </c>
+      <c r="D58">
         <v>798558311000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>854655866000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>811818146000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>845895951000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>856424848000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>875728298610.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>894882666791.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>792253377478.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>861569247069.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>773615269625.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>765830713856.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>743817825130.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>829029438934.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>852087912530.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>816423175419.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>813265050471.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>853363807079.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>878795113033.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>868748716101.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>888702914518.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>839361076400.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>909557243096.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>927663875317.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>818355397777.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>777494173279.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>632682444483.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>593678364898.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>584415358540.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>673190134528.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>601350158162.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>616492825255.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>579058872159.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>629739585715.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>598588675437.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>569991485600.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>619413387232.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>579898355710.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>614506749248.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>682918664078.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>753340426009.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>868341539986.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1000677255758.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>925794184996.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>953560118388.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1223593639071.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1181377635090.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1030575758891.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1016044813478.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1004265443197.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>967484144765.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>969624742174.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>938642311170.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>890557096028.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>829739774729.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>803048287559.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>774059249202.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>846486961000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>465652073000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>467162430000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>380930015000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>455584539000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>402875403000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>347854360000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>352436842000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>347392524000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>368933736000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>418776775000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>416944965000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>393357419000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>322035311000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>264257563000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>232478908000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>220911412000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>152963142000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>138908218000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>179680081000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>157329018000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>162915905000.0</v>
       </c>
-      <c r="CB58"/>
-      <c r="CC58">
+      <c r="CD58"/>
+      <c r="CE58">
         <v>109931367000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:81">
+    <row r="59" spans="1:83">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -13444,299 +13861,307 @@
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
     </row>
-    <row r="60" spans="1:81">
+    <row r="60" spans="1:83">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B60">
+        <v>564952717000.0</v>
+      </c>
+      <c r="C60">
+        <v>561766238000.0</v>
+      </c>
+      <c r="D60">
         <v>565818790000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>563364835000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>560344460000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>555255841000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>561127839000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>563153484106.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>556019884114.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>549447640346.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>546138356555.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>529113359639.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>528713137603.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>523704806875.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>512448638414.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>505373686695.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>495003354730.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>484290256371.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>464829855207.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>465476986947.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>461155155709.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>456440759263.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>450960669933.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>451432715792.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>429942964504.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>432994601073.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>422660302572.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>415038332898.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>413050855630.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>405950004960.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>394835554112.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>386603028994.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>385352763117.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>380282344204.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>369473440858.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>362207257773.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>364253767034.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>359712259687.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>354865605889.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>352423181476.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>353748532038.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>338406697102.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>327040228308.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>319492748214.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>320698832336.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>310573776722.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>281123817634.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>279136570639.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>275554457868.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>261888837221.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>253806946596.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>261053287709.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>252921723251.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>237932187747.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>226723337472.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>225681550690.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>223208118062.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>211856484622.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>220393055600.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>219706848800.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>216321510800.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>214010581700.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>211166242700.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>208025980600.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>211863109100.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>211016895800.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>205642960900.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>201583327400.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>208977597200.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>201556763500.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>194575326900.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>189836903500.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>191034121700.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>180135143200.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>168351411800.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>162351225400.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>159909094100.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>150191045800.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>141154481300.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>90550174000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>83924442300.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>83918077900.0</v>
       </c>
     </row>
-    <row r="61" spans="1:81">
+    <row r="61" spans="1:83">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -13774,54 +14199,56 @@
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
     </row>
-    <row r="62" spans="1:81">
+    <row r="62" spans="1:83">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -13859,104 +14286,107 @@
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -13976,2327 +14406,2425 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B2">
+        <v>1850618691000.0</v>
+      </c>
+      <c r="C2">
         <v>1937134192000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1566750035773.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1494186250323.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1428582501484.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1379095316110.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1360935451914.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1085490238792.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>926069356015.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1086563504724.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1300570209158.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1532893171686.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1502727777428.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1367209221405.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1013516179295.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>926587527436.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>912288813843.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1096065916000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>770827766000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>730355352000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>503808132000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B3">
+        <v>78850961000.0</v>
+      </c>
+      <c r="C3">
         <v>2913513000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2022556183.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>161791297113.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>150864314939.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>111427861079.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>56492210379.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>54262297071.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>54337136745.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>56430458212.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4085110265.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4829824434.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2486359744.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3004914962.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-14301990425.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3933965457.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4834021364.0</v>
       </c>
-      <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
+      <c r="V3"/>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
+      <c r="V4"/>
     </row>
-    <row r="5" spans="1:21">
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B5">
+        <v>74026772000.0</v>
+      </c>
+      <c r="C5">
         <v>89810524000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>86273350621.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>92822836092.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>86837172770.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>104972454780.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>100604824716.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>87436417441.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>79561809879.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>104354326377.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>134484458789.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>209223319901.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>219484447508.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>154189611102.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>121713137732.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>46922457520.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>91254391596.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
+      <c r="V5"/>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>152877733000.0</v>
+      </c>
+      <c r="C6">
         <v>92724037000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>88295906804.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>254614133205.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>237701487709.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>216400315859.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>157097035095.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>141698714512.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>133898946624.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>160784784589.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>138569569054.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>214053144335.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>221970807252.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>157194526064.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>107411147307.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>50856422977.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>96088412960.0</v>
       </c>
-      <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
+      <c r="V6"/>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
+      <c r="V7"/>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
+      <c r="V8"/>
     </row>
-    <row r="9" spans="1:21">
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B9">
+        <v>200117236000.0</v>
+      </c>
+      <c r="C9">
         <v>203385992000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>213157256075.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>211906227023.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>217054302671.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>237294835447.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>235461124802.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>212627230858.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>199059166633.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>229070209512.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>297694922269.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>300323157424.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>293820310393.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>235280781782.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>150501697313.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>121571145145.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>125292908331.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
+      <c r="V9"/>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10">
+        <v>18615891000.0</v>
+      </c>
+      <c r="C10">
         <v>27802002000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>31703255835.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>38796496871.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>32613860050.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>48080574358.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>50653045141.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>44579949867.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>38913911728.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>54852288151.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>70030859016.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>77914196902.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>56362930594.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>48226597997.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11763954069.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>20439848178.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>30376825315.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>47749662000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>53750432000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>44807890000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>24212173000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11">
+        <v>4866265000.0</v>
+      </c>
+      <c r="C11">
         <v>14487869000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>17514816936.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>18685145002.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14278393590.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>20538376695.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>17566773598.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>17524863414.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>17991548295.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>28781971381.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>28749752714.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>22208701966.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>26727442868.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>19232888518.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8515129318.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7611968125.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11759080118.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>17676433000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>17788331000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>17130368000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10008780000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12">
+        <v>56099030000.0</v>
+      </c>
+      <c r="C12">
         <v>62008523000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>54570094789.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>54026339218.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>54448654403.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>56891880423.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>49951779575.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>42856467571.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>41197397519.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>50359617288.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>67961916118.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>81369286596.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>68193541374.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>55978770378.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>43741604055.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28053049668.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>26452261023.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13">
+        <v>2808919606.0</v>
+      </c>
+      <c r="C13">
         <v>60457189660.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1376290997.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>52311265720.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1103056640.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>55556645080.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>45859342530.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>41134175560.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>41756804640.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>48865072920.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>90890223830.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
+      <c r="V13"/>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B14">
+        <v>-2199666.0</v>
+      </c>
+      <c r="C14">
         <v>-1331095.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1031546.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1002449.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1202752.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7833476.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7408166.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6955192.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6521387.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6803843.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6768326.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>5277000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>2885000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2007000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1648000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>510000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1954000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1618000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2106000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B15">
+        <v>13747426000.0</v>
+      </c>
+      <c r="C15">
         <v>13312802000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>14187407353.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>20110349420.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>18157462209.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>27541932779.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>33085812498.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>27054684979.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>20922223290.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>26070246283.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>41283013644.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>55705816085.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>29630210258.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>28995930251.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3245939489.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>12825872967.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>18616096993.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>30072718000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>35960147000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>27675904000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14201288000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B16">
+        <v>13747426320.0</v>
+      </c>
+      <c r="C16">
         <v>13312801590.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>14187407350.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20110349420.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18334263708.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>27541932779.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>33085812498.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>27054684979.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>20922223290.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>26070246283.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>41283013640.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>55705816000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>29630210000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>28995930000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3245939000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12825873000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>18616097000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>30072718000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>35960147000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>27675904000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14201288000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17">
+        <v>13749625987.0</v>
+      </c>
+      <c r="C17">
         <v>13314132683.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>14188438899.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>20111351869.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>18335466460.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>27542197663.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>33086271543.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>27055086453.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>20922363433.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>26070316770.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>41281106302.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
+      <c r="V17"/>
     </row>
-    <row r="18" spans="1:21">
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18">
+        <v>-53290110878.0</v>
+      </c>
+      <c r="C18">
         <v>-60457189663.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-53193803792.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-52311265719.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-53345597763.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-55444329482.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-48280047917.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-40501701227.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-39434296915.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-47472562754.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
+      <c r="V18"/>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
+      <c r="V19"/>
     </row>
-    <row r="20" spans="1:21">
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
+      <c r="V20"/>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B21">
+        <v>74026771000.0</v>
+      </c>
+      <c r="C21">
         <v>88259191000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>84897059627.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>91107762590.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>85959457813.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>104688003927.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>98784380005.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>88510130619.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>79561809879.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>101060857382.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>154599082751.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>150106946237.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>170800427935.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>127374819255.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>59749992521.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>44612099530.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>54882233130.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>59884414000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>55908741000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>55921773000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>27935224000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
+      <c r="V22"/>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B23">
+        <v>1976709156000.0</v>
+      </c>
+      <c r="C23">
         <v>2052260993000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1695010232221.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1612050200106.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1555961758916.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1511702147630.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1497612196711.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1209607339031.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1045566712769.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1214572856854.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1443666048676.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1683109382873.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1625747659886.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1475115183932.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1104267884087.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1003546573051.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>982699489044.0</v>
       </c>
-      <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
+      <c r="V23"/>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
+      <c r="V24"/>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B25">
+        <v>2792721578.0</v>
+      </c>
+      <c r="C25">
         <v>2913512663.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2022556183.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2937312508.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2754191932.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2146409644.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2675736826.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1506136379.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1425836915.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
+      <c r="V25"/>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>2200692647.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2352026573.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
+      <c r="V26"/>
     </row>
-    <row r="27" spans="1:21">
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B27">
+        <v>4595803000.0</v>
+      </c>
+      <c r="C27">
         <v>4236939000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4276797465.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4332957742.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1464055229.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1291487642.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2040916502.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1880086550.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1235521190.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1181550506.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1573283817.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2524960010.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1979703793.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3304368555.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2118222698.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5947650741.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5267446309.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
+      <c r="V27"/>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B28">
+        <v>38108695000.0</v>
+      </c>
+      <c r="C28">
         <v>30346740000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>119395098700.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29595698450.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23906189584.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27709356753.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>30476192341.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27707165572.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19926357876.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>126827801624.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>25024086328.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>28852296730.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>27180610060.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>26389109945.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>88633482094.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7978778128.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6442308471.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>17955298000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>47996784000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9685369000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10305426000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B29">
+        <v>4866265436.0</v>
+      </c>
+      <c r="C29">
         <v>14487868820.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17514816936.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18685145000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14278393590.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>20538376700.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17566773600.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>20352902610.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>16952556430.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>27924392320.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>27379440010.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
+      <c r="V29"/>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B30">
+        <v>126090465000.0</v>
+      </c>
+      <c r="C30">
         <v>115126801000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>128260196447.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>117863949783.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>127379257432.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>132606831520.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>136676744797.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>124117100239.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>119497356754.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>128009352130.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>143095839518.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>150216211187.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>123019882458.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>107905962527.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>90751704792.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>76959045615.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>70410675201.0</v>
       </c>
-      <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
+      <c r="V30"/>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B31">
+        <v>-55410880000.0</v>
+      </c>
+      <c r="C31">
         <v>-60457190000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-53193803792.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-52311265719.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-53345597763.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-55444329482.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-48131334864.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-43930180752.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-40647898151.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-46208569231.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-84568223735.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-72192749335.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-114437497341.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-79148221258.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-47986038452.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-24172251352.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-24505407815.0</v>
       </c>
-      <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
+      <c r="V31"/>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B32">
+        <v>2050735928000.0</v>
+      </c>
+      <c r="C32">
         <v>2140520185000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1779907291848.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1706092477346.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1645636804155.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1616390151557.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1596396576716.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1298117469650.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1125128522648.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1315633714236.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1598265131427.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1833216329110.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1796548087821.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1602490003187.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1164017876608.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1048158672581.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1037581722174.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1178572799000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>890978115000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>801090659000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>545697779000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF32"/>
+  <dimension ref="A1:CH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="W1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AA1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AE1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AI1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AM1" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AQ1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AU1" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AY1" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BC1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BG1" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="BJ1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BK1" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>129</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
       <c r="BN1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BO1" t="s">
-        <v>131</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>132</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="BR1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BS1" t="s">
-        <v>134</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>135</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>136</v>
       </c>
       <c r="BV1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BW1" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>138</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="BZ1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="CA1" t="s">
-        <v>140</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>141</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>142</v>
       </c>
       <c r="CD1" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
       <c r="CE1" t="s">
-        <v>174</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>175</v>
       </c>
+      <c r="CG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>177</v>
+      </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B2">
+        <v>445233882000.0</v>
+      </c>
+      <c r="C2">
+        <v>527435613000.0</v>
+      </c>
+      <c r="D2">
         <v>478504286000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>454642608000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>389669352000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>500833421000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>494301323000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>495168222524.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>449192812966.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>424667880315.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>413002563256.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>386275475963.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>343635456339.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>394039806952.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>385571928481.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>361985551270.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>352588963620.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>400643194068.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>368125838709.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>355794731123.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>304018737584.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>360732209646.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>313975803454.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>356390562851.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>347996740159.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>397981634969.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>356766080844.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>322819718528.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>283368017573.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>281514252421.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>304983717863.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>263435878136.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>235556390372.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>220307463750.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>247908859152.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>236646241757.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>221206791356.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>283864322843.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>258200118090.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>270328420384.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>274170643407.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>281776704832.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>311415333416.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>376053785623.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>331324385287.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>315515729696.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>408085174638.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>410176785731.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>399115481621.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>380059987763.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>400615719587.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>366668848183.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>355383221895.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>448407607289.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>348403096570.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>308953785733.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>261444731813.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>278787158033.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>248963320221.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>248779527869.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>236986173172.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>238676840800.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>240147004400.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>205093140100.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>198435896100.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>193538506500.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>202634504500.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>209729266100.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>271961231500.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>284378266800.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>265879717000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>246014040700.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>237172907500.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>198787999600.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>206511355600.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>192011872400.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>173516538100.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>253357801000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>151335215000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>168499572500.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>119429869200.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>131258402700.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>131488599800.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>104971012000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>104971012000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B3">
+        <v>50372448000.0</v>
+      </c>
+      <c r="C3">
+        <v>19632416000.0</v>
+      </c>
+      <c r="D3">
         <v>16945162000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>260577000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>307330000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1162427000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>26154755000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>35068439351.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>28610699586.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>47042902498.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>19821471559.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>37555775062.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>34080312746.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>46466355237.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>39074413498.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>40579616102.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>35670912276.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>36077940648.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>49904419934.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>34223576496.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>30658377861.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>947228949.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>27237660.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>751100088.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>420842947.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>643850529.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>831453031.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>588571633.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>611861633.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>216218888.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>466917036.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>478896282.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>344104173.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>-2100689606.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>370773020.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1077816688.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>416166922.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>138199443.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1248353592.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>-1208722826.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>944728728.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1000106376.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>-17059157824.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>-2756094811.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>-157840700.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2093884855.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>893095702.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1038688539.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>804155338.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>74194566.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1093218507.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>623971532.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>694975139.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>-23397493441.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>9792938927.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>-8031630969.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>-8005175391.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>-4600879591.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>-8177821031.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>-872809967.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>-650479838.0</v>
       </c>
-      <c r="BI3"/>
-      <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16337,466 +16865,480 @@
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B5">
+        <v>16091411000.0</v>
+      </c>
+      <c r="C5">
+        <v>17775271000.0</v>
+      </c>
+      <c r="D5">
         <v>18043276000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>18749806000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>21505020000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>31640386000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>17725039000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>17594869946.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>22850230040.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>21975057269.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>22629693933.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>20324057979.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>21344541440.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>21594585925.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>20993530130.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>22746832137.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>29870670270.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>27111166986.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>18669631548.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>16157125467.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>25124590445.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>28567619795.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>20112647430.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>39300736698.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>43492711939.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>32768289266.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>22688616159.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>20712463431.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>22242237536.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>45910975219.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>35439903822.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>28972147996.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>17650805720.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>28142675302.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>21570152575.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>12854153857.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>30026009894.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>29295276703.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>19819753989.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>18124609046.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>49087552484.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>50845612332.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>65904731335.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>49181315425.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>53281606502.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>47801933362.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>52231805827.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>52334944509.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>43545909391.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>42012319450.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>11918385852.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>34606504700.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>36019261966.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>41285999185.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>26904064272.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>30725754246.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>35687496008.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>16180027112.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>18112993692.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>13691609796.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>12121807117.0</v>
       </c>
-      <c r="BI5"/>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>66463859000.0</v>
+      </c>
+      <c r="C6">
+        <v>37407687000.0</v>
+      </c>
+      <c r="D6">
         <v>34988438000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>19010383000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>21812350000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>32802813000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>43879794000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>52663309297.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>51460929626.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>69017959767.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>42451165492.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>57879833041.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>55424854186.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>68060941162.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>60067943628.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>63326448239.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>65541582546.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>63189107634.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>68574051482.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>50380701963.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>55782968306.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>29514848744.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>20139885090.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>40051836786.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>43913554886.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>33412139795.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>23520069190.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>21301035064.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>22854099169.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>46127194107.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>35906820858.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>29451044278.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>17994909893.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>26041985696.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>21940925595.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>13931970545.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>30442176816.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>29433476146.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>21068107581.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>16915886220.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>50032281212.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>51845718708.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>48845573511.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>46425220614.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>53123765802.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>49895818217.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>53124901529.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>53373633048.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>44350064729.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>42086514016.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>13011604359.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>35230476232.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>36714237105.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>17888505744.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>36697003199.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>22694123277.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>27682320617.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>11579147521.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>9935172661.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>12818799829.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>11471327279.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -16837,54 +17379,56 @@
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16925,1154 +17469,1184 @@
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B9">
+        <v>47173320000.0</v>
+      </c>
+      <c r="C9">
+        <v>48589403000.0</v>
+      </c>
+      <c r="D9">
         <v>51169849000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>50367787000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>50357030000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>51810002000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>54614039000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>42201613642.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>52398750497.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>55149080369.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>54062638650.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>50509927044.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>52604269912.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>50692329050.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>51060067981.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>53329818860.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>56824011132.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>66990079800.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>52272921592.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>42551075734.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>55240225545.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>61043390179.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>58185194964.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>45342675842.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>72723574462.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>73515888123.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>57651372840.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>52403111539.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>51890752300.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>62815621835.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>59141771164.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>45058589598.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>45611248261.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>60801547131.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>52379496371.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>41892938728.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>43985184403.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>60813959994.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>53338789156.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>49139013055.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>65778447307.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>89759259116.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>70279677481.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>65951699980.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>71704285692.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>96762635770.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>56434247834.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>79735399937.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>67390873883.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>92662789394.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>63628762017.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>75463672161.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>62065086821.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>72163506871.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>53170402547.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>55925991518.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>54020880846.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>44270410895.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>41430936682.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>33559182885.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>31241166851.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>52859263000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>40092353000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>42613782000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>32492328000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>44098012000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>37933914000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>40698011000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>37373083000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>45266626000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>31860685000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>32697258000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>36055669000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>34268601000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>28546111000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>29521696000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>30359534000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>42901192000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>24481837000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>21070868000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>22620849000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>27976215000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>18219865000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>14428948000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>14428948000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10">
+        <v>5459932000.0</v>
+      </c>
+      <c r="C10">
+        <v>2065377000.0</v>
+      </c>
+      <c r="D10">
         <v>3975967000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5743437000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>6831111000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>13088701000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3586763000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2190236641.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>8936300825.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>11519628680.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4668824605.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>7176379935.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>8338422615.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>7532207459.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>6669382050.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>8262332145.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>16332575217.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>11548768162.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>4826109686.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3563060231.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>12675921971.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>14561794374.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5755193040.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>25535053461.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2228533483.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>18377588233.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>12010542390.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>8640349804.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>11624564714.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>15824704240.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>13107905251.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>8206081638.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>7441258738.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>17092557497.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>11018323852.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>4378016749.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>6425013630.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>17370953699.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>9605834691.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>5958388171.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>21917111590.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>35590827347.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>10969921965.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>9427182043.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>14042927661.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>35851703163.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>7574909983.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>12826133497.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>21661450259.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>19960202808.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-3741700156.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>18367770395.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>21776657547.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>21446670711.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2180151684.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>9492676352.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>15107099250.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-2850326930.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-773083770.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>10445582876.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>4941781893.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>8830088400.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>3027722400.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>6292343300.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>2289694000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>11565713500.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>5828152900.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>2172136200.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>10810822700.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>14314035100.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>6778026400.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>10280687500.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>16376912800.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>15322346100.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>9103287200.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>13132162100.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>16192636600.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>18274146400.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>11957525300.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>7071841000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>7504377000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>9011425800.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>5820170900.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>4690288400.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>4690288400.0</v>
       </c>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11">
+        <v>2272978000.0</v>
+      </c>
+      <c r="C11">
+        <v>-1120232000.0</v>
+      </c>
+      <c r="D11">
         <v>1392082000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1793660000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2800755000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>8455416000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>1470573000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>897997023.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>3663883338.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>10036579898.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1186055645.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2962315775.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3329865618.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>7368891161.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2444738463.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3252449235.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>5619066143.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>7424818442.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1623190390.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1268829676.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3961555082.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>9605884249.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1607223360.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>4045274498.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>5279994588.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>6621845257.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>4388530581.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2032756087.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>4523641673.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>7172974988.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>4875319294.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>3105764981.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>2370804151.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>10552029145.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>3752021110.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1804017654.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1883480386.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>13534685581.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>7163390870.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1508770613.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>6575124317.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>18476172643.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>3422441859.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2933266162.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>3917872050.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>6402065022.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>5587662987.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>3469421928.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>6749552029.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>11538928443.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>3421459409.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>4921084086.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>6845970930.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>10392685234.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1039765029.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>3145050177.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>4655388078.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>2915497850.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1433014987.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>2590928267.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>1575688214.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>4520208600.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>1071230300.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>839985600.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>1180543600.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>6441504100.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>1913124100.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>534214800.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>2870237100.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>7883059300.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>1915671500.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>2535302100.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>5342400300.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>3681372900.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>3103378200.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>4529210900.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>6474369300.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>9253626300.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>3506286600.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>1894674100.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>2475780500.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>4869093500.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>2342974200.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>1398356000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>1398356000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12">
+        <v>13371103000.0</v>
+      </c>
+      <c r="C12">
+        <v>14351444000.0</v>
+      </c>
+      <c r="D12">
         <v>14067309000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>13006369000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>14673909000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>18551684000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>14138276000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>15404633303.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>13913929211.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>11352953576.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>17960869332.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>13147678040.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>13006118827.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>11679596091.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>14324148084.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>14484499993.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>13538095050.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>15562398829.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>13843521862.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>12594065233.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>12448668479.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>14005825421.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>14357454390.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>13765683237.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>14762917375.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>14390701033.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>12054045351.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>12633311375.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>10873721816.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>10199146143.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>12587693353.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>9860081092.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>10209546983.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>9188108547.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>10922601743.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>9553953796.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>11532733433.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>12062522447.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>11462272890.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>12615378206.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>14219443745.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>15254784985.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>17439966801.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>17579738304.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>17687426028.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>22755860023.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>21610324611.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>18342439794.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>19217552493.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>22052116642.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>15660086008.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>16238734305.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>14242604419.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>16452728539.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>15872612303.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>13201446925.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>11818636905.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>15473375765.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>13742662249.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>7778316024.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>6747250017.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>10051008500.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>6716538900.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>5937344800.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>5348157400.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>5977635100.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>5784474900.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>7054925700.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>7635225400.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>8054828700.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>5881453000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>4130314600.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>3382586600.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>3188067500.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>3124398000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>965593600.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>1334405100.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>1534933100.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>1425123600.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>2354970700.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>2084836700.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>1983630300.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>1208395800.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>1157806600.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>1157806600.0</v>
       </c>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13">
+        <v>1400996229.0</v>
+      </c>
+      <c r="C13">
+        <v>796516393.0</v>
+      </c>
+      <c r="D13">
         <v>12744645460.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>343369454.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>13183911640.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>16058589450.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>17862354940.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>750390310.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>37222103.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>897524986.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>15887523730.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>13179166480.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>14226378880.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>9221424150.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>194131824.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>762876017.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>337619245.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>688730320.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>12194840460.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>11367827320.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>16886042390.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>5895219540.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>15320525290.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>6910032730.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>41250932990.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>12531186880.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>10745319380.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>511349438.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>342206235.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -18083,568 +18657,584 @@
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B14">
+        <v>-475433.0</v>
+      </c>
+      <c r="C14">
+        <v>-1131561.0</v>
+      </c>
+      <c r="D14">
         <v>-345953.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-332551.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-389601.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-679987.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-90786.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-156857.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-403465.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-286171.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-313653.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-205453.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-226269.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-277673.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-64509.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-249552.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-410715.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-970711.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-51037.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>7914194.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>7941570.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>7833476.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>7626844.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>7611306.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>7583630.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>7408166.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>7186147.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>7144012.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>7027563.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>6955192.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>6668681.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>50800.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>35700.0</v>
       </c>
-      <c r="AG14"/>
-      <c r="AH14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>119700.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>8400.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>25900.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>285200.0</v>
       </c>
       <c r="AM14"/>
       <c r="AN14">
-        <v>152300.0</v>
+        <v>285200.0</v>
       </c>
       <c r="AO14"/>
       <c r="AP14">
+        <v>152300.0</v>
+      </c>
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>141500.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>16200.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>143300.0</v>
       </c>
-      <c r="AS14"/>
-[...1 lines deleted...]
-      <c r="AU14">
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14">
         <v>196600.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>401100.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>30629900.0</v>
       </c>
-      <c r="AX14"/>
-      <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
-      <c r="BB14">
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14">
         <v>131944800.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>12639900.0</v>
       </c>
-      <c r="BD14"/>
-      <c r="BE14">
+      <c r="BF14"/>
+      <c r="BG14">
         <v>147000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>1982400.0</v>
       </c>
-      <c r="BG14"/>
-      <c r="BH14">
+      <c r="BI14"/>
+      <c r="BJ14">
         <v>1292243400.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>895400.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>394500.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>696700.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>20500.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>571800.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>102200.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>399900.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>574300.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>395000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>139900.0</v>
       </c>
-      <c r="BS14"/>
-      <c r="BT14">
+      <c r="BU14"/>
+      <c r="BV14">
         <v>482200.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>1192400.0</v>
       </c>
-      <c r="BV14"/>
-      <c r="BW14">
+      <c r="BX14"/>
+      <c r="BY14">
         <v>820000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>218900.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>455600.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>961900.0</v>
       </c>
-      <c r="CA14"/>
-      <c r="CB14">
+      <c r="CC14"/>
+      <c r="CD14">
         <v>358000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>167100.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>577500.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>680500.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>680500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B15">
+        <v>3186479000.0</v>
+      </c>
+      <c r="C15">
+        <v>3184477000.0</v>
+      </c>
+      <c r="D15">
         <v>2583539000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>3949445000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>4029966000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>4632605000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2116100000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1292082761.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>5272014022.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>1482762611.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>3482455307.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>4213858707.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>5008330728.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>163038625.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>4224579078.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>5009633358.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>10713098359.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>4122979009.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>3202868259.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2294157646.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>8714258794.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>4955863919.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>4147954141.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>21489751288.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-3051636569.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>11755514886.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>7621969674.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>6607477268.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>7100850670.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>8651475071.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>8232525118.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>5100265877.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>5070418913.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>6540542118.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>7266183086.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2573990738.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>4541507348.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>3836337496.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>2442158597.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>4449915254.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>15341834936.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>17116863044.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>7547338559.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>6493899680.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>10124912361.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>29450432062.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>1987371864.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>9356515129.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>14911497030.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>8390644514.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-7155251171.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>13454372165.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>14940444750.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>11049077400.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1160155373.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>6334986306.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>10451711172.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-6472029125.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-1502023843.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>9146142141.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>2073850316.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>158</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>3184477140.0</v>
+      </c>
+      <c r="D16">
         <v>2583538840.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3949444690.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>4029965660.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>4632605280.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2116099530.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>3482455310.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>4213858710.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>5008330730.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>163038630.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4224579078.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>5009633358.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>10713098359.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4122979009.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3202868259.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2294157646.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>8714258794.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4955863919.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4147954141.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>21489751288.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-3051636569.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>11755514886.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>7621969670.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>6607477268.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>7100850670.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>8651475071.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>8232525118.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -18653,144 +19243,150 @@
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17">
+        <v>3186954480.0</v>
+      </c>
+      <c r="C17">
+        <v>3185608698.0</v>
+      </c>
+      <c r="D17">
         <v>2583884793.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>3949777238.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>4030355258.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>4633285262.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>2116190316.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>1292239618.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>5272417487.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>1483048782.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>3482768960.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>4214064160.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>5008556997.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>163316298.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>4224643587.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>5009882910.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>10713509074.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>4123949720.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>3202919296.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>2294230555.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>8714366889.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>4955910125.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>4147969680.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>21489778963.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-3051461105.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>11755742976.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>7622011809.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>6607593717.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>7100923041.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>8651729251.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>8232585958.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -18799,138 +19395,144 @@
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18">
+        <v>-11970106954.0</v>
+      </c>
+      <c r="C18">
+        <v>-13554927234.0</v>
+      </c>
+      <c r="D18">
         <v>-12744645459.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-12662999091.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-14327539094.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-18411704065.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-13514535497.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-14654242993.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-13876707108.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-11352953576.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-16596860263.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-12671707407.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-12572282546.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-11259149678.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-14130016260.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-13721623976.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-13200475805.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-14873668509.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-13991744677.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-12323692790.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-12156491787.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-13600380078.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-13993174715.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-13396548503.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-14454226186.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-13975911650.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-11650658749.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-12121961937.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-10531515581.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -18941,54 +19543,56 @@
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19029,54 +19633,56 @@
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19117,308 +19723,316 @@
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B21">
-        <v>16720612000.0</v>
+        <v>16091412000.0</v>
       </c>
       <c r="C21">
+        <v>17775271000.0</v>
+      </c>
+      <c r="D21">
+        <v>14774810000.0</v>
+      </c>
+      <c r="E21">
         <v>18406437000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>21158650000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>31500405000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>17101299000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>14462898140.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>22052640310.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>25560662380.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>21265684868.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>19848087342.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>20910705161.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>18791357137.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>20799398310.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>21983956121.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>29533051022.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>22136281018.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>17085103818.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>17319820864.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>29418252113.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>22385832681.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>20093472517.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>18715986790.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>43492711939.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>33141062879.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>22688616159.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>20712463431.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>22242237536.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>30307112073.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>24139949800.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>15968237354.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>18094831392.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>28142675302.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>21568334393.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>12222334857.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>17628465327.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>27590164048.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>19532858989.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>18124609046.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>35813225299.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>49873484694.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>34781920411.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>32240222136.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>37703455512.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>40902979512.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>37565815148.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>40038314955.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>31599836622.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>59417608115.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>35232852807.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>40486498951.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>35663468062.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>41057956624.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>23753942822.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>30019392272.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>32543527537.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>15823581918.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>18112993692.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>13691609796.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>12121807117.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>12351418000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>11404759000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>13431898000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>7424024000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>14352860000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>11637104000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>14631002000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>14261267000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>15619158000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>9796262000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>14141638000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>20327355000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>14101414000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>11293210000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>14262033000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>16252083000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>21892671000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>12734962000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>9244596000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>12049544000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>12950376000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>5373507000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>4805669000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>4805669000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -19459,260 +20073,268 @@
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B23">
+        <v>476315790000.0</v>
+      </c>
+      <c r="C23">
+        <v>558249745000.0</v>
+      </c>
+      <c r="D23">
         <v>512953523000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>486603958000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>418867732000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>521143018000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>531814063000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>522906938030.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>479538923156.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>454256298299.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>445824523566.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>417717049158.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>373316260127.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>424002949057.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>415865419031.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>393863165280.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>378318666738.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>441781405424.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>403313656483.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>381025985993.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>329840711016.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>401181945505.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>350275347540.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>383017251903.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>377227602682.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>438356460213.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>391728837525.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>354510366636.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>313016532337.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>314022762182.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>339985539228.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>292526230380.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>263072807241.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>252966335579.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>278720021130.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>266316845628.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>247563510432.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>317088118789.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>292006048257.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>301342824392.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>304135865416.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>321662479254.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>346913090488.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>409765263467.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>365325215467.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>371375385954.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>438802553140.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>438947781157.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>433983662622.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>413305169041.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>434045862906.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>396611787353.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>381784840586.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>479513157536.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>377819556295.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>334860384979.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>282922085122.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>307233987010.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>272281263211.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>268647100960.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>256105532906.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19753,122 +20375,128 @@
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B25">
+        <v>743340177.0</v>
+      </c>
+      <c r="C25">
+        <v>2425889279.0</v>
+      </c>
+      <c r="D25">
         <v>-201074888.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>260577192.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>307329995.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1162427427.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-610501860.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1935385845.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>426201251.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>831340100.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>672788951.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>750842714.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1221606243.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>88175962.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>876687589.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>310221173.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1480460693.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>573777749.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>389732317.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>947228949.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>27237660.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>751100088.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>420842947.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -19883,54 +20511,56 @@
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -19971,598 +20601,614 @@
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>169</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>1082816000.0</v>
+      </c>
+      <c r="D27">
         <v>1472662000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1210185000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>830140000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>664110000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>728489000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1751476081.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1092862974.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>270678955.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1431885971.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2372434296.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>201798243.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2357902795.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>823928479.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1839099469.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>959883957.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>536286742.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>363536388.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>272368120.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>291863979.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>359731420.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>255652962.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>289218432.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>386884828.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>844684826.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>21810751.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>684208896.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>490212029.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>619620066.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>332158915.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>550098233.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>378209336.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>179219585.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>569720395.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>603634266.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>241386114.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>165140731.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>253169991.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>498921958.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>264317826.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>48962890.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>710549238.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>132930478.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>680841211.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>748965315.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>398831376.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>464307158.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>912856161.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>823977212.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1606218575.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>679290212.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>518172218.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1039646069.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>815095668.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>1036157099.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>413469719.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>763151523.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>214647494.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>555637331.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>584786350.0</v>
       </c>
-      <c r="BI27"/>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B28">
+        <v>10060939241.0</v>
+      </c>
+      <c r="C28">
+        <v>11484612000.0</v>
+      </c>
+      <c r="D28">
         <v>9056697000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>11275774000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>6291612000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9538908000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8888951000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5680687060.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>6238194396.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>8163111893.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>34969578023.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>49147414083.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8057250929.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7880636382.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>8707281544.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6731994671.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6275785853.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>8332363273.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>5407478185.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5530702031.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4635646095.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>7273269834.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>8768650782.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>6234485959.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5432950178.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>10408322023.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>7503408616.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>6716782773.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>5847678929.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>9170567777.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>7064674403.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>5870357070.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>5601566322.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>65497386274.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>30241441583.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>50281740470.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>4900562097.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>33058655215.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>33552760176.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>55267848263.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>4948537970.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>7011295500.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>48885745507.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>33578547366.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>33319988969.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>6907611850.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3881996288.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>8846153027.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>9216535565.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>5381098680.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>6136317148.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>6900027134.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>8763167098.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>48146579849.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>28601364057.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>24870442147.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>21063883590.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>27683677454.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>23103295496.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>19311935760.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>18534573384.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>28318948000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>17134147500.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>17678551600.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>13827398500.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>19380925300.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>13409351400.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>14461936200.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>13662136500.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>20749272500.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>10482942100.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>14058769600.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>11944019700.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>16521648000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>9757922400.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>12065390200.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>9651823700.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>15730124700.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>5366999400.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>8065038300.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>7395007900.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>12330589900.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>5037316500.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>6981810000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>6981810000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B29">
+        <v>2272978007.0</v>
+      </c>
+      <c r="C29">
+        <v>-1120232016.0</v>
+      </c>
+      <c r="D29">
         <v>1392081860.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1793660243.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2800755350.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>8455415530.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1470572930.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>897997023.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3663883338.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>10036579898.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1186055650.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2962315780.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3329865620.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>7368891160.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2444738463.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3252449235.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5619066143.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>7424818442.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1623190390.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1268829680.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3961555080.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>9605884250.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1607223360.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>4045274500.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>5279994590.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>6621845260.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>4388530580.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2032756087.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>4523641673.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -20573,770 +21219,791 @@
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B30">
-        <v>34449237000.0</v>
+        <v>31081908000.0</v>
       </c>
       <c r="C30">
+        <v>30814132000.0</v>
+      </c>
+      <c r="D30">
+        <v>36395039000.0</v>
+      </c>
+      <c r="E30">
         <v>31961351000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>29198380000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>20309597000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>37512740000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>27738715506.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>30346110190.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>29588417987.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>32821960310.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>31441573195.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>29680803788.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>29963142105.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>30293490550.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>31877614010.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>25729703118.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>41138211356.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>35187817774.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>25231254870.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>25821973432.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>40449735859.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>36299544086.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>26626689052.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>29230862523.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>40374825244.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>34962756681.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>31690648108.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>29648514764.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>32508509761.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>35001821365.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>29090352244.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>27516416869.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>32658871829.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>30811161978.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>29670603871.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>26356719076.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>33223795946.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>33805930167.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>31014404008.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>29965222009.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>39885774422.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>35497757072.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>33711477844.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>34000830180.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>55859656258.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>30717378502.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>28770995426.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>34868181000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>33245181278.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>33430143319.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>29942939170.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>26401618691.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>31105550247.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>29416459725.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>25906599246.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>21477353309.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>28446828977.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>23317942990.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>19867573091.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>19119359734.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
     </row>
-    <row r="31" spans="1:84">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B31">
+        <v>-10631479000.0</v>
+      </c>
+      <c r="C31">
+        <v>-15709894000.0</v>
+      </c>
+      <c r="D31">
         <v>-10862999000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-12662999000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-14327539000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-18411704000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-13514535000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-14654242993.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-13876707108.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-11352953576.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-16596860263.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-12671707407.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-12572282546.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-11259149678.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-14130016260.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-13721623976.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-13200475805.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-10587512856.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-12258994132.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-13756760633.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-12156491787.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-6660938220.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-14338279477.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>6819066671.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-41264178456.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-14763474646.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-10678073769.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-12072113627.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-10617672822.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-14482407833.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-11032044549.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-7762155716.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-10653572653.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-11050117805.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-10550010541.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-7844318108.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-11203451697.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-10219210349.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-9927024298.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-12166220875.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-13896113709.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-14282657347.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-23811998444.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-22813040094.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-23660527850.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-5051276349.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-29990905165.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-27212181458.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-9938386363.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-39457405306.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-38974552963.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-22118728556.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-13886810515.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-19611285913.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-21573791138.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-20526715920.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-17436428285.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-18673908848.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-18886077462.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-3246026920.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-7180025224.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
     </row>
-    <row r="32" spans="1:84">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B32">
+        <v>492407202000.0</v>
+      </c>
+      <c r="C32">
+        <v>576025016000.0</v>
+      </c>
+      <c r="D32">
         <v>529674135000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>505010395000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>440026382000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>552643423000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>548915362000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>537369836166.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>501591563463.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>479816960684.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>467065201906.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>436785403007.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>396239726251.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>444732136002.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>436631996462.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>415315370130.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>409412974752.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>467633273868.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>420398760301.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>398345806857.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>359258963129.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>421775599825.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>372160998418.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>401733238693.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>420720314621.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>471497523092.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>414417453684.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>375222830067.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>335258769873.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>344329874256.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>364125489027.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>308494467734.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>281167638633.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>281109010881.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>300288355523.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>278539180485.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>265191975759.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>344678282837.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>311538907246.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>319467433439.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>339949090714.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>371535963948.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>381695010897.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>442005485603.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>403028670979.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>412278365466.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>464519422472.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>489912185668.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>466506355504.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>472722777157.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>464244481604.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>442132520344.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>417448308716.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>520571114160.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>401573499117.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>364879777251.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>315465612659.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>323057568928.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>290394256903.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>282338710754.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>268227340023.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>291536103500.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>280239357100.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>247706922300.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>230928224000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>237636519000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>240568419300.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>250427277000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>309334314400.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>329644892800.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>297740402300.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>278711299000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>273228576600.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>233056601200.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>235057466800.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>221533567800.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>203876072000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>296258993500.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>175817052100.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>189570440900.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>142050718000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>159234617900.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>149708465400.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>119399960200.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>119399960200.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -21356,2085 +22023,2169 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B2">
+        <v>110271840000.0</v>
+      </c>
+      <c r="C2">
         <v>97642774000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>70257958075.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>86930311209.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>83012986127.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>64265573911.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>78089064310.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>69890081340.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>57110411569.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>134409531510.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>125927427164.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>105629347961.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>69602169149.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>71803817364.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>48914699082.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>63334783117.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>81636405336.0</v>
       </c>
-      <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
+      <c r="V2"/>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B3">
+        <v>21734190000</v>
+      </c>
+      <c r="C3">
         <v>24733203000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>44683948203</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>36297002509</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>34614117876</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>138610922161</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>225994168391</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16540059726</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12293994447</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>26423868577</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>25881606300</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>35792758036</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21042253955</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>40070460745</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>392940165099</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14358631265</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>19732966108</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>57710695000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13126054000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11574476000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7104334000</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
+      <c r="V4"/>
     </row>
-    <row r="5" spans="1:21">
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
+      <c r="V5"/>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B6">
+        <v>42822241000.0</v>
+      </c>
+      <c r="C6">
         <v>6248161000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>27384815916.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-16672353134.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3917325082.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>18747412216.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13823490399.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8198982970.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>12779669771.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-77299119941.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>8482104346.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>20298079203.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>36027178812.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2201648215.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>22889118282.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-14420084035.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-18301622219.0</v>
       </c>
-      <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
+      <c r="V6"/>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B7">
+        <v>-6418027760.0</v>
+      </c>
+      <c r="C7">
         <v>-15112455820.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>13577061110.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
+      <c r="V7"/>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
+      <c r="V8"/>
     </row>
-    <row r="9" spans="1:21">
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
+      <c r="V9"/>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
+      <c r="V10"/>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
+      <c r="V11"/>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-79338290230.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-62509699942.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14843013340.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-36267493851.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-57828580526.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-43843883999.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>77046840285.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>146366992924.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
+      <c r="V12"/>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
+      <c r="V13"/>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>190</v>
+      </c>
+      <c r="B14">
+        <v>78850961000.0</v>
+      </c>
       <c r="C14">
+        <v>117259557842.0</v>
+      </c>
+      <c r="D14">
         <v>138500461865.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2937312508.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>150864314939.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>111427861079.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>56492210379.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>54262297071.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>54337136745.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>56430458212.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>57996314502.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>54702145348.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>51170379317.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>52329704952.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
+      <c r="V14"/>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>191</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>0.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2695000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3080000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3850000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4620000000.0</v>
       </c>
       <c r="G15">
         <v>4620000000.0</v>
       </c>
       <c r="H15">
+        <v>4620000000.0</v>
+      </c>
+      <c r="I15">
         <v>3850000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4620000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5775000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7700000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5775000000.0</v>
       </c>
       <c r="M15">
         <v>5775000000.0</v>
       </c>
       <c r="N15">
+        <v>5775000000.0</v>
+      </c>
+      <c r="O15">
         <v>3080000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6160000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9240000000.0</v>
       </c>
       <c r="Q15">
         <v>9240000000.0</v>
       </c>
       <c r="R15">
         <v>9240000000.0</v>
       </c>
       <c r="S15">
+        <v>9240000000.0</v>
+      </c>
+      <c r="T15">
         <v>6160000000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>6475000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B16">
+        <v>153094082000.0</v>
+      </c>
+      <c r="C16">
         <v>103890935000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>97642773991.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>70257958075.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>86930311209.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>83012986127.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>64265573911.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>78089064310.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>69890081340.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>57110411569.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>134409531510.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>125927427164.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>105629347961.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>69602169149.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>71803817364.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>48914699082.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>63334783117.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>81636405336.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
+      <c r="V16"/>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
+      <c r="V17"/>
     </row>
-    <row r="18" spans="1:21">
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B18">
+        <v>35606944000.0</v>
+      </c>
+      <c r="C18">
         <v>-9788831000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>33623107120.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13249340581.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>72074760829.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>15201885037.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-172683639365.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6948341798.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>19121481589.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>133123676203.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>219764714770.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>26948773034.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>74886502303.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-115379047358.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-377645643923.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2528538491.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>53984538313.0</v>
       </c>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
+      <c r="V18"/>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B19">
+        <v>43544000000.0</v>
+      </c>
+      <c r="C19">
         <v>-18671228016.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-42372129277.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-34108331593.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-33293938360.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-135145307584.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-223316073585.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-9757782877.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-8386938950.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-18363983834.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
+      <c r="V19"/>
     </row>
-    <row r="20" spans="1:21">
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
+      <c r="V20"/>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B21">
+        <v>-37926508056.0</v>
+      </c>
+      <c r="C21">
         <v>24899358917.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22851488983.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-78684201362.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-70561032438.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5949644052.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>162566167814.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-485380577.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-24312874216.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-193036205982.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-221668069446.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
+      <c r="V21"/>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B22">
+        <v>13747426000.0</v>
+      </c>
+      <c r="C22">
         <v>13312801588.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>14187407353.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20110349420.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>18157462209.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>27541932779.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>33085812498.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>27054684979.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>20922223290.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>26070246283.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>41283013644.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>55705816085.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>29630210258.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>28995930251.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3245939489.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12825872967.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>18616096993.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>30072718000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>35960147000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>27675904000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>14201288000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B23">
+        <v>709103000.0</v>
+      </c>
+      <c r="C23">
         <v>-16317468000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-28245194571.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4317153992.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-13657241520.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-8359098128.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5455383071.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5281696989.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>17319170439.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-19299856921.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>138786163.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-5253346350.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-38893236050.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>14113991883.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-5612308693.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-111543761210.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-10587138105.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>705559000.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>1793915000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B24">
+        <v>3696969484.0</v>
+      </c>
+      <c r="C24">
         <v>6061975000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2311818926.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1715073499.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1103056640.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1447550941.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1671731658.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6782276849.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3907055497.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8059884743.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9733934761.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2528291440.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-23090861725.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>33350727868.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>44022932526.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-6830312254.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2494422511.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>11965352000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
+      <c r="V24"/>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B25">
+        <v>-35257254000.0</v>
+      </c>
+      <c r="C25">
         <v>14944372000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-74380813895.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-23047661928.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-62332898443.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>14843013340.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-36267493851.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-27054684979.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-20922223290.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-26070246283.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-41283013644.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-55705816085.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-29630210258.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-28995930251.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15294521176.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>16887169756.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>73717504421.0</v>
       </c>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
+      <c r="V25"/>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
+      <c r="V26"/>
     </row>
-    <row r="27" spans="1:21">
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
+      <c r="V27"/>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B28">
+        <v>-37217405000.0</v>
+      </c>
+      <c r="C28">
         <v>8581891000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8088705588.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-86081355354.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-70226878450.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4252134.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>157142089209.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-6778163662.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10336300795.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-218111062903.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-228622434665.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-21579065310.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-19644235413.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>79515466479.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>342770999679.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-10118310272.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-74780583043.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>48995641000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>23000450000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>44941628000.0</v>
       </c>
-      <c r="U28"/>
+      <c r="V28"/>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B29">
+        <v>57341134000.0</v>
+      </c>
+      <c r="C29">
         <v>14944372000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>78307055323.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>23047661928.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>106688878705.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>153812807198.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>53310529026.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>23488401524.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>31415476036.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>159547544780.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>245646321070.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>62741531070.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>95928756258.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-75308586613.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15294521176.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>16887169756.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>73717504421.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6244595000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>15347745000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>4455613000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B30">
+        <v>22697860000.0</v>
+      </c>
+      <c r="C30">
         <v>-18671228000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-42372129277.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-34108331593.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-33293938360.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-135145307584.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-223316073585.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9757782877.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-8386938950.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-18363983834.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-16147671539.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-22627461036.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-44133115680.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-6719732877.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-335176402573.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-21188943519.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-17238543597.0</v>
       </c>
-      <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>695089000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF30"/>
+  <dimension ref="A1:CH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="W1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AA1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AE1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AI1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AM1" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AQ1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AU1" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AY1" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BC1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BG1" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="BJ1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BK1" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>129</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
       <c r="BN1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BO1" t="s">
-        <v>131</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>132</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="BR1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BS1" t="s">
-        <v>134</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>135</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>136</v>
       </c>
       <c r="BV1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BW1" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>138</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="BZ1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="CA1" t="s">
-        <v>140</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>141</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>142</v>
       </c>
       <c r="CD1" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
       <c r="CE1" t="s">
-        <v>174</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>175</v>
       </c>
+      <c r="CG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>177</v>
+      </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B2">
+        <v>153094082000.0</v>
+      </c>
+      <c r="C2">
+        <v>183457216000.0</v>
+      </c>
+      <c r="D2">
         <v>108636117000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>113283250000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>103890935000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>99268541000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>109432613000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>131835940914.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>103103513624.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>88140910996.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>74410076799.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>80497352525.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>70257958075.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>85123785981.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>95339331834.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>93885065919.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>86930311209.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>106664506765.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>99165361766.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>83522011157.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>83012986127.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>95765565629.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>86393981098.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>79566882296.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>64265573911.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>64399855979.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>67385790135.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>84112584813.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>78089064312.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>65396110775.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>72940348320.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>75186741730.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>69890081339.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>68241608472.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>65250507770.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>67424496972.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>57110411571.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>65708960605.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>99984009515.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>146874186941.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>119380789916.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>138812639528.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>216989525873.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>121450983193.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>125927427165.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>136461334341.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>132900139405.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>95967791342.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>105629347963.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>98096130601.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>129375782568.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>118322082801.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>69602169149.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>65035994012.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>96617227846.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>85242193106.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>71803817364.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>51629996870.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>43464126472.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>36776605944.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>48914699082.0</v>
       </c>
-      <c r="BI2"/>
-      <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B3">
+        <v>6843711000</v>
+      </c>
+      <c r="C3">
+        <v>10025647000</v>
+      </c>
+      <c r="D3">
         <v>14614264000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>15843180000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1302393000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>6373351000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3924938000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>7263091102</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7171821924</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>16158381426</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>20747902758</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4821421028</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2956242991</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>14885884740</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>15450622321</v>
       </c>
-      <c r="O3">
-[...2 lines deleted...]
-      <c r="P3">
+      <c r="Q3">
+        <v>3</v>
+      </c>
+      <c r="R3">
         <v>5960495448</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1591214796</v>
       </c>
-      <c r="R3">
-[...2 lines deleted...]
-      <c r="S3">
+      <c r="T3">
+        <v>3</v>
+      </c>
+      <c r="U3">
         <v>27463357754</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>8741974918</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>25970305874</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>41905448838</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>42873212962</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>27861954487</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>125840651195</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>46428620543</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>36404981719</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>17319914934</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>8004084179</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3949178032</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>9788181964</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2696971615</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>6842822228</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1684875981</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2773086865</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>993209373</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1389120200</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>699183707</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>23244383670</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1091181000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>9798662326</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>12971395534</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1494747353</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1616801087</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>162626184868</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>49012161323</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>94544488589</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>54862292992</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>2157314980</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>26846006407</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>44488916449</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1242028933</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>20428776811</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>13656823336</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>4452139497</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1532721101</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>2674966844</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>302623418763</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>6737949352</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>59513178660</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>14358631300</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>17107493900</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>8197284400</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>2854108600</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>19732966100</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>15095155700</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>9911442400</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>8203231000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>57710694700</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>139279815300</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>36342049900</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>29623552100</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>13126054200</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>541116400</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>4374895100</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>2012396600</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>11574476100</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>11212133500</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>988814500</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>963273500</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>7104334300</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>3073585700</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>326118500</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>163059300</v>
       </c>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -23475,54 +24226,56 @@
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -23563,310 +24316,320 @@
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B6">
+        <v>15017737000.0</v>
+      </c>
+      <c r="C6">
+        <v>-30363134000.0</v>
+      </c>
+      <c r="D6">
         <v>69502782000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-4647133000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>9392315000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>4622395000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-10164073000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-13246876723.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>28732427290.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>14962602628.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>13730834197.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-6087275726.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>10239394450.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-14865827906.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-10215545853.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1454265915.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>6954754710.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-19734195556.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>7499145000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>15643350609.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>509025030.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-12752579502.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>9371584531.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>6827098802.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>15301308385.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-134282068.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2985934156.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-16726794678.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>6023520501.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>12692953535.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-7544237545.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2246393410.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>5296660391.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1648472868.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2991100702.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-2173989202.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>10314085401.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-8598549036.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-34275048910.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-46890177426.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>27493397025.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-4403108018.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-78176886345.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>95538542680.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-4476443972.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-10533907177.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>3561194936.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>36932348063.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-9661556621.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>7533217360.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-31279651967.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>11053699767.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>48719913652.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>4566175137.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-31581233834.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>11375034740.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>13438375742.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>20173820494.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>8165870398.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>6687520528.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-12138093138.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>183</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-6418027760.0</v>
+      </c>
+      <c r="D7">
         <v>15428512450.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>9538469050.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-15112455820.0</v>
       </c>
       <c r="F7">
         <v>9538469050.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
+      <c r="G7">
+        <v>-15112455820.0</v>
+      </c>
+      <c r="H7">
+        <v>9538469050.0</v>
+      </c>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>13577061110.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3941187900.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3941187900.0</v>
       </c>
-      <c r="M7"/>
-[...5 lines deleted...]
-      </c>
+      <c r="O7"/>
       <c r="P7">
         <v>8176020910.0</v>
       </c>
-      <c r="Q7"/>
+      <c r="Q7">
+        <v>8176020910.0</v>
+      </c>
       <c r="R7">
-        <v>13933482620.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>8176020910.0</v>
+      </c>
+      <c r="S7"/>
       <c r="T7">
         <v>13933482620.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7"/>
+      <c r="U7">
+        <v>13933482620.0</v>
+      </c>
+      <c r="V7">
+        <v>13933482620.0</v>
+      </c>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
@@ -23885,54 +24648,56 @@
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -23973,54 +24738,56 @@
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -24061,54 +24828,56 @@
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -24149,70 +24918,68 @@
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -24223,52 +24990,56 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -24277,126 +25048,128 @@
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-61979855511.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-61979855511.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2611746335.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-7353105897.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-61419019614.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-13177911054.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-7222773478.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-9630571560.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-39533182491.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-6123172413.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>23033393659.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>56970116227.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-1054108187.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-67477214024.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>48415582084.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-55707172794.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-26429382279.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-16701432715.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>11956469412.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-64478139531.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -24405,54 +25178,56 @@
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -24493,624 +25268,648 @@
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>188</v>
-[...4 lines deleted...]
-      <c r="E14"/>
+        <v>190</v>
+      </c>
+      <c r="B14">
+        <v>50372448000.0</v>
+      </c>
+      <c r="C14">
+        <v>19632416000.0</v>
+      </c>
+      <c r="D14">
+        <v>16945162169.0</v>
+      </c>
+      <c r="E14">
+        <v>17888885827.0</v>
+      </c>
       <c r="F14">
+        <v>24384497258.0</v>
+      </c>
+      <c r="G14">
+        <v>27425664246.0</v>
+      </c>
+      <c r="H14">
         <v>26154755000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>35068439351.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>28610699586.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>47042902498.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>19821471559.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>37555775062.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>34080312746.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>750842714.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1221606243.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>88175962.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>876687589.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>36077940648.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>49904419934.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>34223576496.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>30658377861.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>31239585799.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>42623751653.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>19026687179.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>18537836448.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>13817407120.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>14189208552.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>14330682854.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>14154911853.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>15820082034.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>11766871058.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>13482806924.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>13192537055.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>13642599014.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>13559307633.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>14321518609.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>12813711489.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>13842376669.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>13889629167.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>14479396463.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>14219055913.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>14327352634.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>14063653100.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>14184998478.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>15420310290.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>13057512767.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>15559086381.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>13335318093.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>12750228107.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>13152441143.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>12546560071.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>12592651452.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>12878726651.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>12052050557.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>13093084244.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>0.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>224532000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>2470468000.0</v>
       </c>
-      <c r="K15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="M15"/>
+      <c r="N15"/>
       <c r="O15">
         <v>3080000000.0</v>
       </c>
       <c r="P15">
         <v>3080000000.0</v>
       </c>
       <c r="Q15">
+        <v>3080000000.0</v>
+      </c>
+      <c r="R15">
+        <v>3080000000.0</v>
+      </c>
+      <c r="S15">
         <v>320760000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3529240000.0</v>
       </c>
       <c r="T15">
         <v>3529240000.0</v>
       </c>
       <c r="U15">
+        <v>3529240000.0</v>
+      </c>
+      <c r="V15">
+        <v>3529240000.0</v>
+      </c>
+      <c r="W15">
         <v>384912000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4235088000.0</v>
       </c>
       <c r="X15">
         <v>4235088000.0</v>
       </c>
       <c r="Y15">
         <v>4235088000.0</v>
       </c>
       <c r="Z15">
-        <v>4620000000.0</v>
+        <v>4235088000.0</v>
       </c>
       <c r="AA15">
-        <v>4620000000.0</v>
+        <v>4235088000.0</v>
       </c>
       <c r="AB15">
         <v>4620000000.0</v>
       </c>
       <c r="AC15">
         <v>4620000000.0</v>
       </c>
       <c r="AD15">
+        <v>4620000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>4620000000.0</v>
+      </c>
+      <c r="AF15">
         <v>3850000000.0</v>
       </c>
-      <c r="AE15"/>
-[...1 lines deleted...]
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15">
         <v>4620000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>4620000000.0</v>
       </c>
-      <c r="AI15"/>
-[...1 lines deleted...]
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>5775000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>5775000000.0</v>
       </c>
-      <c r="AM15"/>
-[...1 lines deleted...]
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>7700000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>7700000000.0</v>
       </c>
-      <c r="AQ15"/>
-[...1 lines deleted...]
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>5775000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>5775000000.0</v>
       </c>
-      <c r="AU15"/>
-[...1 lines deleted...]
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>5775000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>5775000000.0</v>
       </c>
-      <c r="AY15"/>
-[...1 lines deleted...]
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15">
         <v>3080000000.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15">
         <v>6160000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>6160000000.0</v>
       </c>
-      <c r="BG15"/>
-[...1 lines deleted...]
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>9240000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>9240000000.0</v>
       </c>
-      <c r="BK15"/>
-[...1 lines deleted...]
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15">
         <v>9240000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>9240000000.0</v>
       </c>
-      <c r="BO15"/>
-[...1 lines deleted...]
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15">
         <v>9240000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>9240000000.0</v>
       </c>
-      <c r="BS15"/>
-[...1 lines deleted...]
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15">
         <v>6160000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>6160000000.0</v>
       </c>
-      <c r="BW15"/>
-      <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15">
         <v>6475000000.0</v>
       </c>
-      <c r="CD15"/>
-      <c r="CE15"/>
       <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B16">
+        <v>168111819000.0</v>
+      </c>
+      <c r="C16">
+        <v>153094082000.0</v>
+      </c>
+      <c r="D16">
         <v>178138899000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>108636117000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>113283250000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>103890935000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>99268541000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>118589064191.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>131835940914.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>103103513624.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>88140910996.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>74410076799.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>80497352525.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>70257958075.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>85123785981.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>95339331834.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>93885065919.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>86930311209.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>106664506765.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>99165361766.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>83522011157.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>83012986127.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>95765565629.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>86393981098.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>79566882296.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>64265573911.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>64399855979.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>67385790135.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>84112584813.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>78089064310.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>65396110775.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>72940348320.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>75186741730.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>69890081340.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>68241608472.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>65250507770.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>67424496972.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>57110411569.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>65708960605.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>99984009515.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>146874186941.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>134409531510.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>138812639528.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>216989525873.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>121450983193.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>125927427164.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>136461334341.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>132900139405.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>95967791342.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>105629347961.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>98096130601.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>129375782568.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>118322082801.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>69602169149.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>65035994012.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>96617227846.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>85242193106.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>71803817364.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>51629996870.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>43464126472.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>36776605944.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>48914699082.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -25151,344 +25950,352 @@
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B18">
+        <v>-2298953000.0</v>
+      </c>
+      <c r="C18">
+        <v>-29021756000.0</v>
+      </c>
+      <c r="D18">
         <v>31673498000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-19640022000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>50582821000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>2828491000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>2216958000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-15459529727.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2036602486.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>53631635978.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1685855919.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-25031642770.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>2052087737.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-13972003401.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-10004437000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>88175962.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-5083807859.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>33002568462.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>43186821358.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-30549172420.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>26434543429.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>45631764316.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>56403549825.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-6980460472.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-79852968632.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-51852147105.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-80324615111.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-27741292025.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-12765585126.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>28423942338.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-40529565323.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>3600623425.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>15453341359.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-8482922866.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-11153469952.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>13146642514.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>25611231891.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>35277696309.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>34993998630.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-10087692698.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>87968415556.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-35072631578.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>142112998075.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>61790879409.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>50933468863.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>181695312589.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>8841688672.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-128591790922.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-34996437307.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>99174741134.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-47944381918.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-50537907903.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>74194050990.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-27707268371.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-99810543291.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-4452139497.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-1532721101.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-2674966844.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-302623418763.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-6737949352.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-59513178660.0</v>
       </c>
-      <c r="BI18"/>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>195</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-14550434171.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-14892583655.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>236976838.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-3374067401.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-2996827085.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-5165733709.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-7134599821.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-17098263496.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-19334536605.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-3416922466.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-2522406710.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-14178044841.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-15179377475.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>871966926.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-5622876203.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>2387718855.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-148222815.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-27170960043.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-8362474357.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-24682332878.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-41403805526.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-42119728553.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-26939440627.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-126247977505.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-44613261919.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-35772486629.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-16682347532.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -25499,54 +26306,56 @@
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -25587,130 +26396,136 @@
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B21">
+        <v>25522703807.0</v>
+      </c>
+      <c r="C21">
+        <v>-5643455206.0</v>
+      </c>
+      <c r="D21">
         <v>457545185.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>245512157.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-32986110192.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-10982822023.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-21700637008.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-23927337668.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>17997318760.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1833609504.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-59083807259.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-22875438049.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>36301719651.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-24903506781.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-58703634688.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-45874359824.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>14254729522.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>96272909042.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>34730532390.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>96500519878.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>13407924323.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>19571315470.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-18090146487.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>36520681656.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -25719,942 +26534,968 @@
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B22">
+        <v>3186479000.0</v>
+      </c>
+      <c r="C22">
+        <v>3184477000.0</v>
+      </c>
+      <c r="D22">
         <v>2583538840.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>3949444687.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4029965657.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>4632605275.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2116100000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1292082761.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>5272014022.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1482762611.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>3482455307.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>4213858707.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>5008330728.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>163038625.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>4224579078.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>5009633358.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>10713098359.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>4122979009.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3202868259.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2294157646.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>8714258794.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>4955863919.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>4147954141.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>21489751288.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-3051636569.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>11755514886.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>7621969674.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>6607477268.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>7100850670.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>8651475071.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>8232525118.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>5100265877.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>5070418913.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>6540542118.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>7266183086.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2573990738.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>4541507348.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>3836337496.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>2442158597.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>4449915254.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>15341834936.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>17116863044.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>7547338559.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>6493899680.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>10124912361.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>29450432062.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1987371864.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>9356515129.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>14911497030.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>8390644514.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-7155251171.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>13454372165.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>14940444750.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>11049077400.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1160155373.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>6334986306.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>10451711172.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-6472029125.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-1502023843.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>9146142141.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>2073850316.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>4308984300.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>1956097600.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>5451661100.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>1109130000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>5123637500.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>3914926600.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>1637521500.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>7940011400.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>6430580800.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>4862215000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>7745892100.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>11034030400.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>11639780700.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>6000186400.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>8602131300.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>9718048300.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>9020064500.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>8450276800.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>5177324500.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>5028238500.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>4142165200.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>3476619100.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>3291251900.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>3291251900.0</v>
       </c>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B23">
+        <v>-14004847000.0</v>
+      </c>
+      <c r="C23">
+        <v>-41736839000.0</v>
+      </c>
+      <c r="D23">
         <v>38265129000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>12584208000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-8403395000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>8914167000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>6699998000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-9794349016.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-22137283711.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-3663854982.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-17675007908.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3673790796.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-10580122477.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>28623220370.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-5700940279.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1813647179.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-24458235054.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-9490116983.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-8502644867.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>12191787958.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-3665611928.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-6377935713.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2722056753.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>398980916.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1447369279.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>16880463153.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-17447624467.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-2551877462.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-2336344295.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-53548034.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-1623721399.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2495923288.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-4847315794.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>17092038240.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-2416287135.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>350933480.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2515708718.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-35768827581.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-11101487729.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>32193378802.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-3616858420.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>93225531862.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-5280524314.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2890700913.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-3023043288.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-5180516725.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>875305376445.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>123830305026.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>8173386253.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>13861215057.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>731956548.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1851770612.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-1589050838.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>22073368399.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-5824122646.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>6260614258.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-11603499929.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-7565329472.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-2217177122.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>942823636.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-2932625735.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
-      <c r="BM23">
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23">
         <v>323287300.0</v>
       </c>
-      <c r="BN23"/>
-[...1 lines deleted...]
-      <c r="BP23">
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23">
         <v>4754713800.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>705559400.0</v>
       </c>
-      <c r="BR23"/>
-      <c r="BS23">
+      <c r="BT23"/>
+      <c r="BU23">
         <v>2316388000.0</v>
       </c>
-      <c r="BT23"/>
-      <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23">
         <v>1793569600.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23"/>
       <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B24">
+        <v>1400996229.0</v>
+      </c>
+      <c r="C24">
+        <v>44687173350.0</v>
+      </c>
+      <c r="D24">
         <v>-1258834000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>950596000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1539370000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2999284000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>304371000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2097357393.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>37222103.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-939882070.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1364009069.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>475970633.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>433836281.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>420446413.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>194131824.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>762876017.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>337619245.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>796504059.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-148222815.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>292397711.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>379500561.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1287972996.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>501643312.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>753484409.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>922513860.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-407326310.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1815358624.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>632495090.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>637567402.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>776395936.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>1370305086.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>853300208.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>3782275619.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>985299700.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>687445970.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>1533457715.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>700852112.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>3028199824.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1469849716.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>2261710359.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>1300124844.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>2029912169.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>696251130.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>2794309227.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>4213462235.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>16645441711.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-29103109975.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>10248662567.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>12846011257.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-16328082890.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>469007294.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>9651062961.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-16882849090.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-45988824456.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>45925219270.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>9785180354.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>23629152700.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>7953578038.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>21530504130.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>7207416300.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>516973211.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24">
         <v>2913725400.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>946122700.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24">
         <v>11965352500.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B25">
+        <v>-49014168000.0</v>
+      </c>
+      <c r="C25">
+        <v>-61864297000.0</v>
+      </c>
+      <c r="D25">
         <v>47610426000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-3796842000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>51885214000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>9201842000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-22128958000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>25579917965.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>32547109974.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>21264352295.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-870168189.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-61979855511.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-34080312746.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-913881339.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-5446185321.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-5097809320.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-11589785948.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-4122979009.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-3202868259.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-2294157646.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-8714258794.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-4955863919.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-4147954141.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-21489751288.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3051636569.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-11755514886.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-7621969674.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-6607477268.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-7100850670.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-8651475071.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-8232525118.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-5100265877.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-5070418913.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-6540542118.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-7266183086.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-2573990738.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-4541507348.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-3836337496.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-2442158597.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-4449915254.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-15341834936.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-17116863044.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-7547338559.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-6493899680.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-10124912361.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-29450432062.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-1987371864.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-9356515129.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-14911497030.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-8390644514.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>7155251171.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-13454372165.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-14940444750.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-11049077400.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-1160155373.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-6334986306.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-10451711172.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>6472029125.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>1502023843.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-9146142141.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-2073850316.0</v>
       </c>
-      <c r="BI25"/>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -26695,54 +27536,56 @@
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -26783,730 +27626,750 @@
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B28">
+        <v>11517857000.0</v>
+      </c>
+      <c r="C28">
+        <v>-47380294000.0</v>
+      </c>
+      <c r="D28">
         <v>38722674000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>12829720000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-41389505000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-2068655000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-15000639000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8555254520.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>17095930701.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-44158126094.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10521196066.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>20568646791.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4979577649.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-48468984659.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-30948549022.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>14789181863.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-21453003536.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-53571033397.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-35068998338.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>45771925336.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-27358772051.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-58432776191.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-48182987993.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>16009227359.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>90610788959.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>52889310958.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>75588728863.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>10335956780.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>18328092608.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-16480968079.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>30970112669.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-7027395852.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-14239912400.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>9008752411.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>13267588056.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-17267007916.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-15345633346.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-48602375782.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-71530698476.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-31288220131.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-66689768514.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>34706076924.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-225236583957.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>25893415301.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-63985342933.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-210484430246.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>22363544255.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>153203533283.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>13338287398.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-69712537807.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>8949252483.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>49710338159.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-8591288248.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>27921684779.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>75427079568.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-13684750345.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-10148547523.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-31197819762.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>329482075905.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>4763800074.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>39722943462.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>61271250600.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>28974766000.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28">
         <v>48995640800.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>117631880800.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>37983461200.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>5058323400.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>23000450000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>38276918900.0</v>
       </c>
-      <c r="BW28"/>
-[...1 lines deleted...]
-      <c r="BY28">
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>44941627900.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>45916871100.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>2596334500.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B29">
+        <v>4544758000.0</v>
+      </c>
+      <c r="C29">
+        <v>-39047403000.0</v>
+      </c>
+      <c r="D29">
         <v>47610426000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3796842000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>51885214000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>9201842000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>6141897000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-8196438625.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>9208424410.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>69790017404.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>22433758677.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-20210221742.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>5008330728.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>913881339.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5446185321.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>88175962.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>876687589.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>31411353666.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>43186821358.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-3085814666.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>35176518347.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>71602070190.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>98308998663.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>35892752490.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-51991014145.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>73988504090.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-33895994568.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>8663689694.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>4554329808.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>36428026517.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-44478743355.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>13388805389.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>18150312974.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-1640100638.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-9468593971.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>15919729379.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>26604441264.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>36666816509.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>35693182337.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>13156690972.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>89059596556.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-25273969252.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>155084393609.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>63285626762.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>52550269950.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>19069127721.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>57853849995.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-34047302333.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>19865855685.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>101332056114.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-74790388325.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-6048991454.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>75436079923.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-7278491560.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-86153719955.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>20726924000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>1490491700.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>15294521200.0</v>
       </c>
-      <c r="BF29"/>
-      <c r="BG29">
+      <c r="BH29"/>
+      <c r="BI29">
         <v>8589422400.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>8058728500.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>16887169800.0</v>
       </c>
-      <c r="BJ29"/>
-[...1 lines deleted...]
-      <c r="BL29">
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29">
         <v>13948136200.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>73717504400.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>64451823600.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>59964353400.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>15136912500.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>6244595300.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>28044208300.0</v>
       </c>
-      <c r="BS29"/>
-      <c r="BT29">
+      <c r="BU29"/>
+      <c r="BV29">
         <v>86969603900.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>15347745400.0</v>
       </c>
-      <c r="BV29"/>
-      <c r="BW29">
+      <c r="BX29"/>
+      <c r="BY29">
         <v>17188229500.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>6571729700.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>11433211400.0</v>
       </c>
       <c r="CA29"/>
       <c r="CB29">
+        <v>11433211400.0</v>
+      </c>
+      <c r="CC29"/>
+      <c r="CD29">
         <v>235155300.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>4455612800.0</v>
       </c>
-      <c r="CD29"/>
-      <c r="CE29">
+      <c r="CF29"/>
+      <c r="CG29">
         <v>5049207000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>2524603500.0</v>
       </c>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B30">
+        <v>-6843711000.0</v>
+      </c>
+      <c r="C30">
+        <v>53916304000.0</v>
+      </c>
+      <c r="D30">
         <v>-15873098000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-14892584000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>236977000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-3374067000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-3620567000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-5916124019.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-7171821924.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-16200738510.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-19334536605.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-3416922466.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-2522406710.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-14178044841.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-15179377475.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>871966926.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-5622876203.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2387718855.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-148222815.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-27170960043.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-8362474357.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-24682332878.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-41403805526.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-42119728553.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-26939440627.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-126247977505.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-44613261919.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-35772486629.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-16682347532.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-7227688243.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>5319483118.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-8934881756.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1085304004.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-5857522528.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-997430011.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-1239629150.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-292357261.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1639079624.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>770666009.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-20982673311.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>208943844.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-7768750157.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-12275144404.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1299561874.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2596661148.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>179271626579.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-78115271298.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-84295826022.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-39487990295.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-18485397870.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>27315013701.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-34837853488.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-18124878023.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-66417601267.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>32268395934.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>5333040857.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>22096431599.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>5278611194.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-281928275266.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>469466948.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-58996205449.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
-      <c r="CA30">
-[...1 lines deleted...]
-      </c>
+      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30">
+        <v>1512737000.0</v>
+      </c>
+      <c r="CD30"/>
+      <c r="CE30">
         <v>695434800.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>4262989500.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>5025557700.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>2512778900.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>