--- v1 (2026-06-15)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -331,50 +331,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
@@ -2516,51 +2519,53 @@
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" t="s">
         <v>56</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>292000000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
         <v>254000000.0</v>
       </c>
       <c r="E16">
         <v>253974898.0</v>
       </c>
       <c r="F16">
         <v>166300000.0</v>
       </c>
       <c r="G16">
         <v>159300000.0</v>
       </c>
       <c r="H16">
         <v>144600000.0</v>
       </c>
       <c r="I16">
         <v>133500000.0</v>
       </c>
       <c r="J16">
         <v>-68000000.0</v>
       </c>
       <c r="K16">
         <v>-77400000.0</v>
       </c>
@@ -4175,51 +4180,51 @@
       </c>
       <c r="AK35">
         <v>5727000.0</v>
       </c>
       <c r="AL35">
         <v>5290000.0</v>
       </c>
       <c r="AM35">
         <v>7517000.0</v>
       </c>
       <c r="AN35">
         <v>13540000.0</v>
       </c>
       <c r="AO35">
         <v>12588000.0</v>
       </c>
       <c r="AP35">
         <v>12072000.0</v>
       </c>
     </row>
     <row r="36" spans="1:42">
       <c r="A36" t="s">
         <v>76</v>
       </c>
       <c r="B36">
-        <v>342521847.0</v>
+        <v>342521851.0</v>
       </c>
       <c r="C36">
         <v>352000000.0</v>
       </c>
       <c r="D36">
         <v>291000000.0</v>
       </c>
       <c r="E36">
         <v>-4931000000.0</v>
       </c>
       <c r="F36">
         <v>-1750200000.0</v>
       </c>
       <c r="G36">
         <v>-1521600000.0</v>
       </c>
       <c r="H36">
         <v>-1239700000.0</v>
       </c>
       <c r="I36">
         <v>-3500000.0</v>
       </c>
       <c r="J36">
         <v>-3400000.0</v>
       </c>
@@ -4419,51 +4424,51 @@
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
     </row>
     <row r="39" spans="1:42">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39">
-        <v>60914963.0</v>
+        <v>60914966.0</v>
       </c>
       <c r="C39">
         <v>22000000.0</v>
       </c>
       <c r="D39">
         <v>62000000.0</v>
       </c>
       <c r="E39">
         <v>-4039912.0</v>
       </c>
       <c r="F39">
         <v>10900000.0</v>
       </c>
       <c r="G39">
         <v>81200000.0</v>
       </c>
       <c r="H39">
         <v>73100000.0</v>
       </c>
       <c r="I39">
         <v>93400000.0</v>
       </c>
       <c r="J39">
         <v>94900000.0</v>
       </c>
@@ -4547,51 +4552,51 @@
       </c>
       <c r="AK39">
         <v>72193000.0</v>
       </c>
       <c r="AL39">
         <v>62609000.0</v>
       </c>
       <c r="AM39">
         <v>55430000.0</v>
       </c>
       <c r="AN39">
         <v>45323000.0</v>
       </c>
       <c r="AO39">
         <v>44646000.0</v>
       </c>
       <c r="AP39">
         <v>39809000.0</v>
       </c>
     </row>
     <row r="40" spans="1:42">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40">
-        <v>340524632.0</v>
+        <v>46319273.0</v>
       </c>
       <c r="C40">
         <v>827000000.0</v>
       </c>
       <c r="D40">
         <v>913000000.0</v>
       </c>
       <c r="E40">
         <v>626245056.0</v>
       </c>
       <c r="F40">
         <v>520800000.0</v>
       </c>
       <c r="G40">
         <v>697000000.0</v>
       </c>
       <c r="H40">
         <v>426700000.0</v>
       </c>
       <c r="I40">
         <v>543700000.0</v>
       </c>
       <c r="J40">
         <v>482000000.0</v>
       </c>
@@ -5567,51 +5572,51 @@
       </c>
       <c r="AK51">
         <v>24101000.0</v>
       </c>
       <c r="AL51">
         <v>24515000.0</v>
       </c>
       <c r="AM51">
         <v>21785000.0</v>
       </c>
       <c r="AN51">
         <v>6707000.0</v>
       </c>
       <c r="AO51">
         <v>4574000.0</v>
       </c>
       <c r="AP51">
         <v>4238000.0</v>
       </c>
     </row>
     <row r="52" spans="1:42">
       <c r="A52" t="s">
         <v>92</v>
       </c>
       <c r="B52">
-        <v>1579794638.0</v>
+        <v>1582000000.0</v>
       </c>
       <c r="C52">
         <v>1299000000.0</v>
       </c>
       <c r="D52">
         <v>1261000000.0</v>
       </c>
       <c r="E52">
         <v>1480000000.0</v>
       </c>
       <c r="F52">
         <v>538000000.0</v>
       </c>
       <c r="G52">
         <v>1664200000.0</v>
       </c>
       <c r="H52">
         <v>1016200000.0</v>
       </c>
       <c r="I52">
         <v>521500000.0</v>
       </c>
       <c r="J52">
         <v>68000000.0</v>
       </c>
@@ -6623,925 +6628,931 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FD62"/>
+  <dimension ref="A1:FE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:160">
+    <row r="1" spans="1:161">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="H1" t="s">
         <v>106</v>
       </c>
       <c r="I1" t="s">
+        <v>107</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="K1" t="s">
         <v>108</v>
       </c>
       <c r="L1" t="s">
         <v>109</v>
       </c>
       <c r="M1" t="s">
+        <v>110</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="O1" t="s">
         <v>111</v>
       </c>
       <c r="P1" t="s">
         <v>112</v>
       </c>
       <c r="Q1" t="s">
+        <v>113</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="S1" t="s">
         <v>114</v>
       </c>
       <c r="T1" t="s">
         <v>115</v>
       </c>
       <c r="U1" t="s">
+        <v>116</v>
+      </c>
+      <c r="V1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="W1" t="s">
         <v>117</v>
       </c>
       <c r="X1" t="s">
         <v>118</v>
       </c>
       <c r="Y1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AA1" t="s">
         <v>120</v>
       </c>
       <c r="AB1" t="s">
         <v>121</v>
       </c>
       <c r="AC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AD1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AE1" t="s">
         <v>123</v>
       </c>
       <c r="AF1" t="s">
         <v>124</v>
       </c>
       <c r="AG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AH1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AI1" t="s">
         <v>126</v>
       </c>
       <c r="AJ1" t="s">
         <v>127</v>
       </c>
       <c r="AK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AM1" t="s">
         <v>129</v>
       </c>
       <c r="AN1" t="s">
         <v>130</v>
       </c>
       <c r="AO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AQ1" t="s">
         <v>132</v>
       </c>
       <c r="AR1" t="s">
         <v>133</v>
       </c>
       <c r="AS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AU1" t="s">
         <v>135</v>
       </c>
       <c r="AV1" t="s">
         <v>136</v>
       </c>
       <c r="AW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="AY1" t="s">
         <v>138</v>
       </c>
       <c r="AZ1" t="s">
         <v>139</v>
       </c>
       <c r="BA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BC1" t="s">
         <v>141</v>
       </c>
       <c r="BD1" t="s">
         <v>142</v>
       </c>
       <c r="BE1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BF1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BG1" t="s">
         <v>144</v>
       </c>
       <c r="BH1" t="s">
         <v>145</v>
       </c>
       <c r="BI1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BK1" t="s">
         <v>147</v>
       </c>
       <c r="BL1" t="s">
         <v>148</v>
       </c>
       <c r="BM1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BN1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BO1" t="s">
         <v>150</v>
       </c>
       <c r="BP1" t="s">
         <v>151</v>
       </c>
       <c r="BQ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BR1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="BS1" t="s">
         <v>153</v>
       </c>
       <c r="BT1" t="s">
         <v>154</v>
       </c>
       <c r="BU1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BV1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="BW1" t="s">
         <v>156</v>
       </c>
       <c r="BX1" t="s">
         <v>157</v>
       </c>
       <c r="BY1" t="s">
+        <v>158</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CA1" t="s">
         <v>159</v>
       </c>
       <c r="CB1" t="s">
         <v>160</v>
       </c>
       <c r="CC1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CD1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CE1" t="s">
         <v>162</v>
       </c>
       <c r="CF1" t="s">
         <v>163</v>
       </c>
       <c r="CG1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CH1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CI1" t="s">
         <v>165</v>
       </c>
       <c r="CJ1" t="s">
         <v>166</v>
       </c>
       <c r="CK1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CL1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CM1" t="s">
         <v>168</v>
       </c>
       <c r="CN1" t="s">
         <v>169</v>
       </c>
       <c r="CO1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CP1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CQ1" t="s">
         <v>171</v>
       </c>
       <c r="CR1" t="s">
         <v>172</v>
       </c>
       <c r="CS1" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="CU1" t="s">
         <v>174</v>
       </c>
       <c r="CV1" t="s">
         <v>175</v>
       </c>
       <c r="CW1" t="s">
+        <v>176</v>
+      </c>
+      <c r="CX1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="CY1" t="s">
         <v>177</v>
       </c>
       <c r="CZ1" t="s">
         <v>178</v>
       </c>
       <c r="DA1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DB1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DC1" t="s">
         <v>180</v>
       </c>
       <c r="DD1" t="s">
         <v>181</v>
       </c>
       <c r="DE1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DF1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DG1" t="s">
         <v>183</v>
       </c>
       <c r="DH1" t="s">
         <v>184</v>
       </c>
       <c r="DI1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DJ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DK1" t="s">
         <v>186</v>
       </c>
       <c r="DL1" t="s">
         <v>187</v>
       </c>
       <c r="DM1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DN1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DO1" t="s">
         <v>189</v>
       </c>
       <c r="DP1" t="s">
         <v>190</v>
       </c>
       <c r="DQ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="DR1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="DS1" t="s">
         <v>192</v>
       </c>
       <c r="DT1" t="s">
         <v>193</v>
       </c>
       <c r="DU1" t="s">
+        <v>194</v>
+      </c>
+      <c r="DV1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="DW1" t="s">
         <v>195</v>
       </c>
       <c r="DX1" t="s">
         <v>196</v>
       </c>
       <c r="DY1" t="s">
+        <v>197</v>
+      </c>
+      <c r="DZ1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="EA1" t="s">
         <v>198</v>
       </c>
       <c r="EB1" t="s">
         <v>199</v>
       </c>
       <c r="EC1" t="s">
+        <v>200</v>
+      </c>
+      <c r="ED1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="EE1" t="s">
         <v>201</v>
       </c>
       <c r="EF1" t="s">
         <v>202</v>
       </c>
       <c r="EG1" t="s">
+        <v>203</v>
+      </c>
+      <c r="EH1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="EI1" t="s">
         <v>204</v>
       </c>
       <c r="EJ1" t="s">
         <v>205</v>
       </c>
       <c r="EK1" t="s">
+        <v>206</v>
+      </c>
+      <c r="EL1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="EM1" t="s">
         <v>207</v>
       </c>
       <c r="EN1" t="s">
         <v>208</v>
       </c>
       <c r="EO1" t="s">
+        <v>209</v>
+      </c>
+      <c r="EP1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="EQ1" t="s">
         <v>210</v>
       </c>
       <c r="ER1" t="s">
         <v>211</v>
       </c>
       <c r="ES1" t="s">
+        <v>212</v>
+      </c>
+      <c r="ET1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="EU1" t="s">
         <v>213</v>
       </c>
       <c r="EV1" t="s">
         <v>214</v>
       </c>
       <c r="EW1" t="s">
+        <v>215</v>
+      </c>
+      <c r="EX1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="EY1" t="s">
         <v>216</v>
       </c>
       <c r="EZ1" t="s">
         <v>217</v>
       </c>
       <c r="FA1" t="s">
+        <v>218</v>
+      </c>
+      <c r="FB1" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="FC1" t="s">
         <v>219</v>
       </c>
       <c r="FD1" t="s">
         <v>220</v>
       </c>
+      <c r="FE1" t="s">
+        <v>221</v>
+      </c>
     </row>
-    <row r="2" spans="1:160">
+    <row r="2" spans="1:161">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2">
+        <v>1480569229.0</v>
+      </c>
+      <c r="C2">
         <v>1390059505.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1371000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>315000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1145000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>357000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1193000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>351000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1162000000.0</v>
       </c>
-      <c r="J2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K2"/>
       <c r="L2">
         <v>905300000.0</v>
       </c>
       <c r="M2">
+        <v>905300000.0</v>
+      </c>
+      <c r="N2">
         <v>104000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>191000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>786500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>191000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>102300000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>231250000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>806300000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>231250000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>115000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>165175000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>646100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>165175000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>108700000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>44850000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>593300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>44850000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>152300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>38075000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>434300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>38075000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>119800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>29950000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>472100000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>29950000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>93200000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>23300000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>362500000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>23300000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>96500000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>24125000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>384400000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>24125000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>136700000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>34175000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>481900000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>34175000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>149300000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>37325000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>525000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>37325000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>145800000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>36450000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>527800000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>36450000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>121200000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>30300000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>519300000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>30300000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>124500000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>31125000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>505300000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>31125000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>138300000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>34575000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>513300000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>34575000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>110600000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>27650000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>463100000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>27650000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>134300000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>33575000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>482500000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>33575000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>125900000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>31475000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>518900000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>31475000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>132300000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>33075000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>521100000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>33075000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>133600000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>33400000.0</v>
       </c>
-      <c r="CI2"/>
-      <c r="CJ2">
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>33400000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>132000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="CM2">
         <v>33000000.0</v>
       </c>
       <c r="CN2">
         <v>33000000.0</v>
       </c>
       <c r="CO2">
+        <v>33000000.0</v>
+      </c>
+      <c r="CP2">
         <v>120700000.0</v>
       </c>
-      <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
-      <c r="CS2">
+      <c r="CS2"/>
+      <c r="CT2">
         <v>117700000.0</v>
       </c>
-      <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
-      <c r="CW2">
+      <c r="CW2"/>
+      <c r="CX2">
         <v>149100000.0</v>
       </c>
-      <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
-      <c r="DA2">
+      <c r="DA2"/>
+      <c r="DB2">
         <v>139700000.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
-      <c r="DE2">
+      <c r="DE2"/>
+      <c r="DF2">
         <v>136300000.0</v>
       </c>
-      <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>100300000.0</v>
       </c>
-      <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
-      <c r="DM2">
+      <c r="DM2"/>
+      <c r="DN2">
         <v>27600000.0</v>
       </c>
-      <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
-      <c r="DQ2">
+      <c r="DQ2"/>
+      <c r="DR2">
         <v>23600000.0</v>
       </c>
-      <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>20400000.0</v>
       </c>
-      <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
-      <c r="DY2">
+      <c r="DY2"/>
+      <c r="DZ2">
         <v>19100000.0</v>
       </c>
-      <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
-      <c r="EC2">
+      <c r="EC2"/>
+      <c r="ED2">
         <v>16932000.0</v>
       </c>
-      <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
-      <c r="EG2">
+      <c r="EG2"/>
+      <c r="EH2">
         <v>12376000.0</v>
       </c>
-      <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
-      <c r="EK2">
+      <c r="EK2"/>
+      <c r="EL2">
         <v>11138000.0</v>
       </c>
-      <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
-      <c r="EO2">
+      <c r="EO2"/>
+      <c r="EP2">
         <v>9613000.0</v>
       </c>
-      <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
-      <c r="ES2">
+      <c r="ES2"/>
+      <c r="ET2">
         <v>6707000.0</v>
       </c>
-      <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
-      <c r="EW2">
+      <c r="EW2"/>
+      <c r="EX2">
         <v>6042000.0</v>
       </c>
-      <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
-      <c r="FA2">
+      <c r="FA2"/>
+      <c r="FB2">
         <v>7384000.0</v>
       </c>
-      <c r="FB2"/>
       <c r="FC2"/>
       <c r="FD2"/>
+      <c r="FE2"/>
     </row>
-    <row r="3" spans="1:160">
+    <row r="3" spans="1:161">
       <c r="A3" t="s">
         <v>43</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -7660,52 +7671,53 @@
       <c r="EF3"/>
       <c r="EG3"/>
       <c r="EH3"/>
       <c r="EI3"/>
       <c r="EJ3"/>
       <c r="EK3"/>
       <c r="EL3"/>
       <c r="EM3"/>
       <c r="EN3"/>
       <c r="EO3"/>
       <c r="EP3"/>
       <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
       <c r="ET3"/>
       <c r="EU3"/>
       <c r="EV3"/>
       <c r="EW3"/>
       <c r="EX3"/>
       <c r="EY3"/>
       <c r="EZ3"/>
       <c r="FA3"/>
       <c r="FB3"/>
       <c r="FC3"/>
       <c r="FD3"/>
+      <c r="FE3"/>
     </row>
-    <row r="4" spans="1:160">
+    <row r="4" spans="1:161">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7824,283 +7836,286 @@
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
+      <c r="FE4"/>
     </row>
-    <row r="5" spans="1:160">
+    <row r="5" spans="1:161">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5">
+        <v>-936419803.0</v>
+      </c>
+      <c r="C5">
         <v>-4266044688.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-971000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>583000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>548000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2466000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2461000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2235000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-151350000.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>-1781700000.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-1927600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-151350000.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
+        <v>-2674901635.0</v>
+      </c>
+      <c r="Q5">
         <v>-151350000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1926200000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-148650000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1849800000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-148650000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1867700000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-133150000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1826400000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-133150000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1834600000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-136925000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1852700000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-136925000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1859000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-122600000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1832400000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-122600000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1773900000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-130725000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1780700000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-130725000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1779200000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-181675000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1770700000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-181675000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1782400000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-178825000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1791900000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-178825000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1800600000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-207200000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1775500000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-207200000.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-204800000.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>-204800000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>-205625000.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5">
         <v>-205625000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>-202825000.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>-202825000.0</v>
       </c>
-      <c r="BI5"/>
-      <c r="BJ5">
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>-194625000.0</v>
       </c>
-      <c r="BK5"/>
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5">
         <v>-194625000.0</v>
       </c>
-      <c r="BM5"/>
-      <c r="BN5">
+      <c r="BN5"/>
+      <c r="BO5">
         <v>-190525000.0</v>
       </c>
-      <c r="BO5"/>
-      <c r="BP5">
+      <c r="BP5"/>
+      <c r="BQ5">
         <v>-190525000.0</v>
       </c>
-      <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5">
         <v>-140675000.0</v>
       </c>
-      <c r="BS5"/>
-      <c r="BT5">
+      <c r="BT5"/>
+      <c r="BU5">
         <v>-140675000.0</v>
       </c>
-      <c r="BU5"/>
-      <c r="BV5">
+      <c r="BV5"/>
+      <c r="BW5">
         <v>-139575000.0</v>
       </c>
-      <c r="BW5"/>
-      <c r="BX5">
+      <c r="BX5"/>
+      <c r="BY5">
         <v>-139575000.0</v>
       </c>
-      <c r="BY5"/>
-      <c r="BZ5">
+      <c r="BZ5"/>
+      <c r="CA5">
         <v>-167975000.0</v>
       </c>
-      <c r="CA5"/>
-      <c r="CB5">
+      <c r="CB5"/>
+      <c r="CC5">
         <v>-167975000.0</v>
       </c>
-      <c r="CC5"/>
-      <c r="CD5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-171800000.0</v>
       </c>
-      <c r="CE5"/>
-      <c r="CF5">
+      <c r="CF5"/>
+      <c r="CG5">
         <v>-171800000.0</v>
       </c>
-      <c r="CG5"/>
-      <c r="CH5">
+      <c r="CH5"/>
+      <c r="CI5">
         <v>-169075000.0</v>
       </c>
-      <c r="CI5"/>
-      <c r="CJ5">
+      <c r="CJ5"/>
+      <c r="CK5">
         <v>-169075000.0</v>
       </c>
-      <c r="CK5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL5"/>
       <c r="CM5">
         <v>-160600000.0</v>
       </c>
       <c r="CN5">
         <v>-160600000.0</v>
       </c>
-      <c r="CO5"/>
+      <c r="CO5">
+        <v>-160600000.0</v>
+      </c>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
@@ -8124,52 +8139,53 @@
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
       <c r="EM5"/>
       <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
       <c r="EU5"/>
       <c r="EV5"/>
       <c r="EW5"/>
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5"/>
       <c r="FB5"/>
       <c r="FC5"/>
       <c r="FD5"/>
+      <c r="FE5"/>
     </row>
-    <row r="6" spans="1:160">
+    <row r="6" spans="1:161">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -8288,86 +8304,89 @@
       <c r="EF6"/>
       <c r="EG6"/>
       <c r="EH6"/>
       <c r="EI6"/>
       <c r="EJ6"/>
       <c r="EK6"/>
       <c r="EL6"/>
       <c r="EM6"/>
       <c r="EN6"/>
       <c r="EO6"/>
       <c r="EP6"/>
       <c r="EQ6"/>
       <c r="ER6"/>
       <c r="ES6"/>
       <c r="ET6"/>
       <c r="EU6"/>
       <c r="EV6"/>
       <c r="EW6"/>
       <c r="EX6"/>
       <c r="EY6"/>
       <c r="EZ6"/>
       <c r="FA6"/>
       <c r="FB6"/>
       <c r="FC6"/>
       <c r="FD6"/>
+      <c r="FE6"/>
     </row>
-    <row r="7" spans="1:160">
+    <row r="7" spans="1:161">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7">
+        <v>543000000.0</v>
+      </c>
+      <c r="C7">
         <v>563000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>554000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>445000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>448000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>445000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>452000000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>467000000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>230000000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>217000000.0</v>
       </c>
-      <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
@@ -8470,86 +8489,89 @@
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
       <c r="EY7"/>
       <c r="EZ7"/>
       <c r="FA7"/>
       <c r="FB7"/>
       <c r="FC7"/>
       <c r="FD7"/>
+      <c r="FE7"/>
     </row>
-    <row r="8" spans="1:160">
+    <row r="8" spans="1:161">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8">
         <v>41000000.0</v>
       </c>
       <c r="C8">
         <v>41000000.0</v>
       </c>
       <c r="D8">
-        <v>25000000.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="E8">
         <v>25000000.0</v>
       </c>
       <c r="F8">
         <v>25000000.0</v>
       </c>
       <c r="G8">
         <v>25000000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
         <v>25000000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="I8"/>
+      <c r="J8">
+        <v>25000000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8">
         <v>18600000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>18600000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
@@ -8652,88 +8674,89 @@
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
       <c r="FD8"/>
+      <c r="FE8"/>
     </row>
-    <row r="9" spans="1:160">
+    <row r="9" spans="1:161">
       <c r="A9" t="s">
         <v>49</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>21000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>20000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>15000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>14000000.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>12000000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>9000000.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>6800000.0</v>
       </c>
-      <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>6800000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>6800000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
@@ -8834,468 +8857,472 @@
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
       <c r="EI9"/>
       <c r="EJ9"/>
       <c r="EK9"/>
       <c r="EL9"/>
       <c r="EM9"/>
       <c r="EN9"/>
       <c r="EO9"/>
       <c r="EP9"/>
       <c r="EQ9"/>
       <c r="ER9"/>
       <c r="ES9"/>
       <c r="ET9"/>
       <c r="EU9"/>
       <c r="EV9"/>
       <c r="EW9"/>
       <c r="EX9"/>
       <c r="EY9"/>
       <c r="EZ9"/>
       <c r="FA9"/>
       <c r="FB9"/>
       <c r="FC9"/>
       <c r="FD9"/>
+      <c r="FE9"/>
     </row>
-    <row r="10" spans="1:160">
+    <row r="10" spans="1:161">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10">
+        <v>2485384895.0</v>
+      </c>
+      <c r="C10">
         <v>2315767236.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1689000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>925000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1557000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1562000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1418000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2170000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2088000000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>2371100000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>668400000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>165450000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1562400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>165450000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1949500000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>556400000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>973600000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>556400000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>309600000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>63750000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>449400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>63750000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>129800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>21225000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>161400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>21225000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>310100000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>77525000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>499500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>77525000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>160200000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>40050000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>116900000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>40050000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>102600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>25650000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>167900000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>25650000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>188000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>49275000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>117300000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>49275000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>143800000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>35950000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>122900000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>35950000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>150900000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>37725000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>97900000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>37725000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>89900000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>22475000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>101100000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>22475000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>93000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>23250000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>130300000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>23250000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>101700000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>25425000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>99600000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>25425000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>104100000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>26025000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>108800000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>26025000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>95700000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>23925000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>142100000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>23925000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>135100000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>33775000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>120500000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>33775000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>240300000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>60075000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>170800000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>60075000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>199500000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>49875000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>204500000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>49875000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>272800000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>68200000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>127500000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>68200000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>246500000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>61625000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>333600000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>61625000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>389600000.0</v>
       </c>
-      <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>162500000.0</v>
       </c>
-      <c r="CR10"/>
-      <c r="CS10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>271100000.0</v>
       </c>
-      <c r="CT10"/>
-      <c r="CU10">
+      <c r="CU10"/>
+      <c r="CV10">
         <v>506500000.0</v>
       </c>
-      <c r="CV10"/>
-      <c r="CW10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>353700000.0</v>
       </c>
-      <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
-      <c r="DA10">
+      <c r="DA10"/>
+      <c r="DB10">
         <v>180300000.0</v>
       </c>
-      <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
-      <c r="DE10">
+      <c r="DE10"/>
+      <c r="DF10">
         <v>214700000.0</v>
       </c>
-      <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
-      <c r="DI10">
+      <c r="DI10"/>
+      <c r="DJ10">
         <v>189800000.0</v>
       </c>
-      <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
-      <c r="DM10">
+      <c r="DM10"/>
+      <c r="DN10">
         <v>173800000.0</v>
       </c>
-      <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
-      <c r="DQ10">
+      <c r="DQ10"/>
+      <c r="DR10">
         <v>107300000.0</v>
       </c>
-      <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
-      <c r="DU10">
+      <c r="DU10"/>
+      <c r="DV10">
         <v>90500000.0</v>
       </c>
-      <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
-      <c r="DY10">
+      <c r="DY10"/>
+      <c r="DZ10">
         <v>104100000.0</v>
       </c>
-      <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
-      <c r="EC10">
+      <c r="EC10"/>
+      <c r="ED10">
         <v>60046000.0</v>
       </c>
-      <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
-      <c r="EG10">
+      <c r="EG10"/>
+      <c r="EH10">
         <v>55198000.0</v>
       </c>
-      <c r="EH10"/>
       <c r="EI10"/>
       <c r="EJ10"/>
-      <c r="EK10">
+      <c r="EK10"/>
+      <c r="EL10">
         <v>53625000.0</v>
       </c>
-      <c r="EL10"/>
       <c r="EM10"/>
       <c r="EN10"/>
-      <c r="EO10">
+      <c r="EO10"/>
+      <c r="EP10">
         <v>39492000.0</v>
       </c>
-      <c r="EP10"/>
       <c r="EQ10"/>
       <c r="ER10"/>
-      <c r="ES10">
+      <c r="ES10"/>
+      <c r="ET10">
         <v>34947000.0</v>
       </c>
-      <c r="ET10"/>
       <c r="EU10"/>
       <c r="EV10"/>
-      <c r="EW10">
+      <c r="EW10"/>
+      <c r="EX10">
         <v>19704000.0</v>
       </c>
-      <c r="EX10"/>
       <c r="EY10"/>
       <c r="EZ10"/>
-      <c r="FA10">
+      <c r="FA10"/>
+      <c r="FB10">
         <v>13298000.0</v>
       </c>
-      <c r="FB10"/>
       <c r="FC10"/>
       <c r="FD10"/>
+      <c r="FE10"/>
     </row>
-    <row r="11" spans="1:160">
+    <row r="11" spans="1:161">
       <c r="A11" t="s">
         <v>51</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>2319000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1689000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>925000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1557000000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>1418000000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>2170000000.0</v>
       </c>
-      <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>2371100000.0</v>
       </c>
-      <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>668400000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>1562400000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
@@ -9396,1294 +9423,1304 @@
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
       <c r="ET11"/>
       <c r="EU11"/>
       <c r="EV11"/>
       <c r="EW11"/>
       <c r="EX11"/>
       <c r="EY11"/>
       <c r="EZ11"/>
       <c r="FA11"/>
       <c r="FB11"/>
       <c r="FC11"/>
       <c r="FD11"/>
+      <c r="FE11"/>
     </row>
-    <row r="12" spans="1:160">
+    <row r="12" spans="1:161">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12">
+        <v>2485384895.0</v>
+      </c>
+      <c r="C12">
         <v>2317764448.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1691000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>927000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1558000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1577000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1419000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2171000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2089000000.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>2374800000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>670000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>165850000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1734500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>165850000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2121700000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>599450000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>976300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>599450000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>311300000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>64175000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>452400000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>64175000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>132300000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>21850000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>162800000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>21850000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>310600000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>77650000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>502700000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>77650000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>169800000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>42450000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>121800000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>42450000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>201900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>50475000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>267600000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>50475000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>239400000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>62125000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>167900000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>62125000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>435800000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>108950000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>125000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>108950000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>151900000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>37975000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>98900000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>37975000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>92000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>23000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>103200000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>23000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>93900000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>23475000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>133500000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>23475000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>104000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>26000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>99600000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>26000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>104100000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>26450000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>108800000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>26450000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>95700000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>24125000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>142100000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>24125000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>135100000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>35775000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>120500000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>35775000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>240300000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>60175000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>170800000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>60175000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>199500000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>49875000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>211200000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>49875000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>272800000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>68200000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>127500000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>68200000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>246500000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>61625000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>333600000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>61625000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>389600000.0</v>
       </c>
-      <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>162500000.0</v>
       </c>
-      <c r="CR12"/>
-      <c r="CS12">
+      <c r="CS12"/>
+      <c r="CT12">
         <v>271100000.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>506500000.0</v>
       </c>
-      <c r="CV12"/>
-      <c r="CW12">
+      <c r="CW12"/>
+      <c r="CX12">
         <v>353700000.0</v>
       </c>
-      <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
-      <c r="DA12">
+      <c r="DA12"/>
+      <c r="DB12">
         <v>180300000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
-      <c r="DE12">
+      <c r="DE12"/>
+      <c r="DF12">
         <v>214700000.0</v>
       </c>
-      <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
-      <c r="DI12">
+      <c r="DI12"/>
+      <c r="DJ12">
         <v>189800000.0</v>
       </c>
-      <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
-      <c r="DM12">
+      <c r="DM12"/>
+      <c r="DN12">
         <v>173800000.0</v>
       </c>
-      <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
-      <c r="DQ12">
+      <c r="DQ12"/>
+      <c r="DR12">
         <v>107300000.0</v>
       </c>
-      <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
-      <c r="DU12">
+      <c r="DU12"/>
+      <c r="DV12">
         <v>90500000.0</v>
       </c>
-      <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
-      <c r="DY12">
+      <c r="DY12"/>
+      <c r="DZ12">
         <v>104100000.0</v>
       </c>
-      <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
-      <c r="EC12">
+      <c r="EC12"/>
+      <c r="ED12">
         <v>60046000.0</v>
       </c>
-      <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
-      <c r="EG12">
+      <c r="EG12"/>
+      <c r="EH12">
         <v>55198000.0</v>
       </c>
-      <c r="EH12"/>
       <c r="EI12"/>
       <c r="EJ12"/>
-      <c r="EK12">
+      <c r="EK12"/>
+      <c r="EL12">
         <v>53625000.0</v>
       </c>
-      <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
-      <c r="EO12">
+      <c r="EO12"/>
+      <c r="EP12">
         <v>39492000.0</v>
       </c>
-      <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
-      <c r="ES12">
+      <c r="ES12"/>
+      <c r="ET12">
         <v>34947000.0</v>
       </c>
-      <c r="ET12"/>
       <c r="EU12"/>
       <c r="EV12"/>
-      <c r="EW12">
+      <c r="EW12"/>
+      <c r="EX12">
         <v>19704000.0</v>
       </c>
-      <c r="EX12"/>
       <c r="EY12"/>
       <c r="EZ12"/>
-      <c r="FA12">
+      <c r="FA12"/>
+      <c r="FB12">
         <v>13298000.0</v>
       </c>
-      <c r="FB12"/>
       <c r="FC12"/>
       <c r="FD12"/>
+      <c r="FE12"/>
     </row>
-    <row r="13" spans="1:160">
+    <row r="13" spans="1:161">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13">
+        <v>41238680.0</v>
+      </c>
+      <c r="C13">
         <v>40942843.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>41000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="E13">
         <v>25000000.0</v>
       </c>
       <c r="F13">
         <v>25000000.0</v>
       </c>
       <c r="G13">
         <v>25000000.0</v>
       </c>
       <c r="H13">
         <v>25000000.0</v>
       </c>
       <c r="I13">
         <v>25000000.0</v>
       </c>
       <c r="J13">
         <v>25000000.0</v>
       </c>
       <c r="K13">
-        <v>18600000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="L13">
         <v>18600000.0</v>
       </c>
       <c r="M13">
         <v>18600000.0</v>
       </c>
       <c r="N13">
+        <v>18600000.0</v>
+      </c>
+      <c r="O13">
         <v>4650000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>18600000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4650000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>18500000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4625000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>18500000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4625000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>18500000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4625000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>18500000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4625000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>18400000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4600000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>18400000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>4600000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>18400000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4600000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>18400000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>4600000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>18300000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>4575000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>18300000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>4575000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>18200000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>4550000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>18200000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>4550000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>18200000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>4550000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>18200000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>4550000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>18200000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>4550000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>18100000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>4550000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>18100000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>4525000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>18100000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>4525000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>18100000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>4525000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>18100000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>4525000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>18100000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>4525000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>18100000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>4525000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>18100000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>4525000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>18100000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>4525000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>18100000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>4525000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>18100000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>4525000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>18100000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>4525000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>18100000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>4525000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>18100000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>4525000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>18100000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>4525000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>18100000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>4525000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>18100000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>4525000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>18100000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>4525000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>18100000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>4525000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>18200000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>4550000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>18300000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>4550000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>18600000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>4650000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>18800000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>4650000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>19500000.0</v>
       </c>
-      <c r="CP13"/>
-      <c r="CQ13">
+      <c r="CQ13"/>
+      <c r="CR13">
         <v>19600000.0</v>
       </c>
-      <c r="CR13"/>
-      <c r="CS13">
+      <c r="CS13"/>
+      <c r="CT13">
         <v>20800000.0</v>
       </c>
-      <c r="CT13"/>
-      <c r="CU13">
+      <c r="CU13"/>
+      <c r="CV13">
         <v>30900000.0</v>
       </c>
-      <c r="CV13"/>
-      <c r="CW13">
+      <c r="CW13"/>
+      <c r="CX13">
         <v>28700000.0</v>
       </c>
-      <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
-      <c r="DA13">
+      <c r="DA13"/>
+      <c r="DB13">
         <v>28700000.0</v>
       </c>
-      <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
-      <c r="DE13">
+      <c r="DE13"/>
+      <c r="DF13">
         <v>28600000.0</v>
       </c>
-      <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
-      <c r="DI13">
+      <c r="DI13"/>
+      <c r="DJ13">
         <v>28500000.0</v>
       </c>
-      <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
-      <c r="DM13">
+      <c r="DM13"/>
+      <c r="DN13">
         <v>19700000.0</v>
       </c>
-      <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
-      <c r="DQ13">
+      <c r="DQ13"/>
+      <c r="DR13">
         <v>19600000.0</v>
       </c>
-      <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
-      <c r="DU13">
+      <c r="DU13"/>
+      <c r="DV13">
         <v>19500000.0</v>
       </c>
-      <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
-      <c r="DY13">
+      <c r="DY13"/>
+      <c r="DZ13">
         <v>19400000.0</v>
       </c>
-      <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
-      <c r="EC13">
+      <c r="EC13"/>
+      <c r="ED13">
         <v>19390000.0</v>
       </c>
-      <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
-      <c r="EG13">
+      <c r="EG13"/>
+      <c r="EH13">
         <v>19357000.0</v>
       </c>
-      <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
-      <c r="EK13">
+      <c r="EK13"/>
+      <c r="EL13">
         <v>19315000.0</v>
       </c>
-      <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
-      <c r="EO13">
+      <c r="EO13"/>
+      <c r="EP13">
         <v>19283000.0</v>
       </c>
-      <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
-      <c r="ES13">
+      <c r="ES13"/>
+      <c r="ET13">
         <v>19260000.0</v>
       </c>
-      <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
-      <c r="EW13">
+      <c r="EW13"/>
+      <c r="EX13">
         <v>19216000.0</v>
       </c>
-      <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
-      <c r="FA13">
+      <c r="FA13"/>
+      <c r="FB13">
         <v>19204000.0</v>
       </c>
-      <c r="FB13"/>
       <c r="FC13"/>
       <c r="FD13"/>
+      <c r="FE13"/>
     </row>
-    <row r="14" spans="1:160">
+    <row r="14" spans="1:161">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14">
+        <v>507000000.0</v>
+      </c>
+      <c r="C14">
         <v>507483000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>506200000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>505200000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>506000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505400000.0</v>
       </c>
       <c r="G14">
         <v>505400000.0</v>
       </c>
       <c r="H14">
+        <v>505400000.0</v>
+      </c>
+      <c r="I14">
         <v>443277305.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>373260000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>373220000.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>373774785.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>373260000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>372640000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>373260000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>372749490.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>372580000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>372080000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>372580000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>372388802.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>372100000.0</v>
       </c>
       <c r="W14">
         <v>372100000.0</v>
       </c>
       <c r="X14">
         <v>372100000.0</v>
       </c>
       <c r="Y14">
+        <v>372100000.0</v>
+      </c>
+      <c r="Z14">
         <v>368680000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>371140000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>370380000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>371140000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>372060000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>370100000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>368140000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>370100000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>370900000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>368580000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>366260000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>368580000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>365640000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>365340000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>365040000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>365340000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>363440000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>363920000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>364660000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>363920000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>364580000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1822900000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>364660000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1823300000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>364420000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1816900000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>363380000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1816900000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>362600000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1813000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>362600000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1813000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>361480000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1807400000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>361480000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1807400000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>362060000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1810300000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>362060000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1810300000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>361480000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1807400000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>361480000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1807400000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>361440000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1807200000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>361440000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1807200000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>361300000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1806500000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>361300000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1806500000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>360960000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1804800000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>360960000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1804800000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>361560000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1807800000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>361560000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1807800000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>366982922.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1834914610.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>366982922.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1834914610.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>382013423.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1910067115.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>382013423.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1910067115.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>400100000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2000500000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>400100000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>2000500000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>400100000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>2442200000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>488440000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>2442200000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>573820000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>2869100000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>573820000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>2869100000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>574700000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>2873500000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>574700000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>2873500000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>572640000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>2863200000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>572640000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>2863200000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>511880000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>2559400000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>511880000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>2559400000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>391920000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>1959600000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>391920000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>1959600000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>390200000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>1951000000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>390200000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>1951000000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>388840000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>1944200000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>388840000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>1944200000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>387983200.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>1939916000.0</v>
       </c>
-      <c r="EA14">
+      <c r="EB14">
         <v>387983200.0</v>
       </c>
-      <c r="EB14">
+      <c r="EC14">
         <v>1939916000.0</v>
       </c>
-      <c r="EC14">
+      <c r="ED14">
         <v>387470000.0</v>
       </c>
-      <c r="ED14">
+      <c r="EE14">
         <v>1937350000.0</v>
       </c>
-      <c r="EE14">
+      <c r="EF14">
         <v>387470000.0</v>
       </c>
-      <c r="EF14">
+      <c r="EG14">
         <v>1937350000.0</v>
       </c>
-      <c r="EG14">
+      <c r="EH14">
         <v>386651000.0</v>
       </c>
-      <c r="EH14">
+      <c r="EI14">
         <v>1933255000.0</v>
       </c>
-      <c r="EI14">
+      <c r="EJ14">
         <v>386651000.0</v>
       </c>
-      <c r="EJ14">
+      <c r="EK14">
         <v>1933255000.0</v>
       </c>
-      <c r="EK14">
+      <c r="EL14">
         <v>385980000.0</v>
       </c>
-      <c r="EL14">
+      <c r="EM14">
         <v>1929900000.0</v>
       </c>
-      <c r="EM14">
+      <c r="EN14">
         <v>385980000.0</v>
       </c>
-      <c r="EN14">
+      <c r="EO14">
         <v>1929900000.0</v>
       </c>
-      <c r="EO14">
+      <c r="EP14">
         <v>385430000.0</v>
       </c>
-      <c r="EP14">
+      <c r="EQ14">
         <v>1927150000.0</v>
       </c>
-      <c r="EQ14">
+      <c r="ER14">
         <v>385430000.0</v>
       </c>
-      <c r="ER14">
+      <c r="ES14">
         <v>1927150000.0</v>
       </c>
-      <c r="ES14">
+      <c r="ET14">
         <v>384760000.0</v>
       </c>
-      <c r="ET14">
+      <c r="EU14">
         <v>1923800000.0</v>
       </c>
-      <c r="EU14">
+      <c r="EV14">
         <v>384760000.0</v>
       </c>
-      <c r="EV14">
+      <c r="EW14">
         <v>1923800000.0</v>
       </c>
-      <c r="EW14">
+      <c r="EX14">
         <v>384200000.0</v>
       </c>
-      <c r="EX14">
+      <c r="EY14">
         <v>1921000000.0</v>
       </c>
-      <c r="EY14">
+      <c r="EZ14">
         <v>384200000.0</v>
       </c>
-      <c r="EZ14">
+      <c r="FA14">
         <v>1921000000.0</v>
       </c>
-      <c r="FA14">
+      <c r="FB14">
         <v>384080000.0</v>
       </c>
-      <c r="FB14">
+      <c r="FC14">
         <v>1920400000.0</v>
       </c>
-      <c r="FC14">
+      <c r="FD14">
         <v>384080000.0</v>
       </c>
-      <c r="FD14">
+      <c r="FE14">
         <v>1920400000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:160">
+    <row r="15" spans="1:161">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -10802,232 +10839,235 @@
       <c r="EF15"/>
       <c r="EG15"/>
       <c r="EH15"/>
       <c r="EI15"/>
       <c r="EJ15"/>
       <c r="EK15"/>
       <c r="EL15"/>
       <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
       <c r="EP15"/>
       <c r="EQ15"/>
       <c r="ER15"/>
       <c r="ES15"/>
       <c r="ET15"/>
       <c r="EU15"/>
       <c r="EV15"/>
       <c r="EW15"/>
       <c r="EX15"/>
       <c r="EY15"/>
       <c r="EZ15"/>
       <c r="FA15"/>
       <c r="FB15"/>
       <c r="FC15"/>
       <c r="FD15"/>
+      <c r="FE15"/>
     </row>
-    <row r="16" spans="1:160">
+    <row r="16" spans="1:161">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>292000000.0</v>
+      </c>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>46000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>48000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>50000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>259000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>78000000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>60500000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>86100000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>159300000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>77000000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>72900000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>66400000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-115700000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-37700000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>-68000000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>-388300000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>-77400000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>-172700000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>-332600000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>-333000000.0</v>
       </c>
-      <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>-31100000.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-32500000.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16">
         <v>450400000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>61500000.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>501400000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>75300000.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>81100000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>75500000.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16">
         <v>96500000.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>96000000.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>102400000.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>98300000.0</v>
       </c>
-      <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>90500000.0</v>
       </c>
-      <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>101000000.0</v>
       </c>
-      <c r="BP16"/>
-      <c r="BQ16">
+      <c r="BQ16"/>
+      <c r="BR16">
         <v>103100000.0</v>
       </c>
-      <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>107700000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>103600000.0</v>
       </c>
-      <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>118300000.0</v>
       </c>
-      <c r="BX16"/>
-      <c r="BY16">
+      <c r="BY16"/>
+      <c r="BZ16">
         <v>115100000.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>128700000.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>138400000.0</v>
       </c>
-      <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
-      <c r="CG16">
+      <c r="CG16"/>
+      <c r="CH16">
         <v>155400000.0</v>
       </c>
-      <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CK16"/>
+      <c r="CL16">
         <v>153100000.0</v>
       </c>
-      <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16">
         <v>-33000000.0</v>
       </c>
-      <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
@@ -11052,52 +11092,53 @@
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
       <c r="EY16"/>
       <c r="EZ16"/>
       <c r="FA16"/>
       <c r="FB16"/>
       <c r="FC16"/>
       <c r="FD16"/>
+      <c r="FE16"/>
     </row>
-    <row r="17" spans="1:160">
+    <row r="17" spans="1:161">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -11216,81 +11257,82 @@
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
       <c r="FD17"/>
+      <c r="FE17"/>
     </row>
-    <row r="18" spans="1:160">
+    <row r="18" spans="1:161">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18">
         <v>200000000.0</v>
       </c>
       <c r="K18">
-        <v>82600000.0</v>
+        <v>200000000.0</v>
       </c>
       <c r="L18">
         <v>82600000.0</v>
       </c>
       <c r="M18">
-        <v>88600000.0</v>
+        <v>82600000.0</v>
       </c>
       <c r="N18">
         <v>88600000.0</v>
       </c>
-      <c r="O18"/>
+      <c r="O18">
+        <v>88600000.0</v>
+      </c>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
@@ -11392,52 +11434,53 @@
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
       <c r="EX18"/>
       <c r="EY18"/>
       <c r="EZ18"/>
       <c r="FA18"/>
       <c r="FB18"/>
       <c r="FC18"/>
       <c r="FD18"/>
+      <c r="FE18"/>
     </row>
-    <row r="19" spans="1:160">
+    <row r="19" spans="1:161">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11556,265 +11599,266 @@
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
       <c r="EY19"/>
       <c r="EZ19"/>
       <c r="FA19"/>
       <c r="FB19"/>
       <c r="FC19"/>
       <c r="FD19"/>
+      <c r="FE19"/>
     </row>
-    <row r="20" spans="1:160">
+    <row r="20" spans="1:161">
       <c r="A20" t="s">
         <v>60</v>
       </c>
-      <c r="B20">
+      <c r="B20"/>
+      <c r="C20">
         <v>6574821682.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>5157000000.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>5016000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>17425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5116000000.0</v>
       </c>
       <c r="I20">
         <v>5116000000.0</v>
       </c>
-      <c r="J20"/>
+      <c r="J20">
+        <v>5116000000.0</v>
+      </c>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>1844200000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>461050000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>461050000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1608400000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>402100000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>402100000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1342500000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>335625000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>335625000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1156800000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>289200000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>289200000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>972200000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>243050000.0</v>
       </c>
-      <c r="AE20"/>
-      <c r="AF20">
+      <c r="AF20"/>
+      <c r="AG20">
         <v>243050000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>736000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>184000000.0</v>
       </c>
-      <c r="AI20"/>
-      <c r="AJ20">
+      <c r="AJ20"/>
+      <c r="AK20">
         <v>184000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>597300000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>149325000.0</v>
       </c>
-      <c r="AM20"/>
-      <c r="AN20">
+      <c r="AN20"/>
+      <c r="AO20">
         <v>149325000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>291000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>72750000.0</v>
       </c>
-      <c r="AQ20"/>
-      <c r="AR20">
+      <c r="AR20"/>
+      <c r="AS20">
         <v>72750000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>291300000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>72825000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>311800000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>72825000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>305000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>76250000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>509600000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>76250000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>515000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>128750000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>507600000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>128750000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>503800000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>125950000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>494700000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>125950000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>486300000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>121575000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>478200000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>121575000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>503300000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>125825000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>449100000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>125825000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>430800000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>107700000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>368300000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>107700000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>336400000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>84100000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>145600000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>84100000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>69700000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>17425000.0</v>
       </c>
-      <c r="CA20"/>
-      <c r="CB20">
+      <c r="CB20"/>
+      <c r="CC20">
         <v>17425000.0</v>
       </c>
-      <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
@@ -11850,350 +11894,353 @@
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
       <c r="FD20"/>
+      <c r="FE20"/>
     </row>
-    <row r="21" spans="1:160">
+    <row r="21" spans="1:161">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="B21">
+        <v>8908560913.0</v>
+      </c>
+      <c r="C21">
         <v>2329747719.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8957000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1931000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7128000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2026000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7101000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7319000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2203000000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>2499000000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>2164300000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>80025000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1944300000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>80025000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1922100000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>78425000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1763700000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>78425000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1673400000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>82725000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1597500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>82725000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>338600000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>88075000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1361200000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>88075000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>234800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>62000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1202400000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>62000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>251400000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>65900000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>935000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>65900000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>212000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>55250000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>434000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>55250000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>132500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>35075000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>410100000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>35075000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>133700000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>33425000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>146400000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>33425000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>147100000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>36775000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-126300000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>36775000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-124600000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-31150000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>33700000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-31150000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>48300000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>12075000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>160600000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>12075000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>181900000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>45475000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>206800000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>45475000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>251600000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>62900000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>254500000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>62900000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>252200000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>63050000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>202400000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>63050000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>222700000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>55675000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>127800000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>55675000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>110600000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>27650000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>163900000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>27650000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>150100000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>37525000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>139900000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>37525000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>195700000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>48925000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>197300000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>48925000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>177000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>44250000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>172800000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>44250000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>138400000.0</v>
       </c>
-      <c r="CP21"/>
-      <c r="CQ21">
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>126600000.0</v>
       </c>
-      <c r="CR21"/>
-      <c r="CS21">
+      <c r="CS21"/>
+      <c r="CT21">
         <v>120200000.0</v>
       </c>
-      <c r="CT21"/>
-      <c r="CU21">
+      <c r="CU21"/>
+      <c r="CV21">
         <v>58600000.0</v>
       </c>
-      <c r="CV21"/>
-      <c r="CW21">
+      <c r="CW21"/>
+      <c r="CX21">
         <v>55500000.0</v>
       </c>
-      <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
-      <c r="DA21">
+      <c r="DA21"/>
+      <c r="DB21">
         <v>46800000.0</v>
       </c>
-      <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
@@ -12204,854 +12251,863 @@
       <c r="EF21"/>
       <c r="EG21"/>
       <c r="EH21"/>
       <c r="EI21"/>
       <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
       <c r="EO21"/>
       <c r="EP21"/>
       <c r="EQ21"/>
       <c r="ER21"/>
       <c r="ES21"/>
       <c r="ET21"/>
       <c r="EU21"/>
       <c r="EV21"/>
       <c r="EW21"/>
       <c r="EX21"/>
       <c r="EY21"/>
       <c r="EZ21"/>
       <c r="FA21"/>
       <c r="FB21"/>
       <c r="FC21"/>
       <c r="FD21"/>
+      <c r="FE21"/>
     </row>
-    <row r="22" spans="1:160">
+    <row r="22" spans="1:161">
       <c r="A22" t="s">
         <v>62</v>
       </c>
       <c r="B22">
+        <v>315827947.0</v>
+      </c>
+      <c r="C22">
         <v>307570636.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>281000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>229000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>204000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>207000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>209000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="I22">
         <v>200000000.0</v>
       </c>
       <c r="J22">
         <v>200000000.0</v>
       </c>
       <c r="K22">
-        <v>172400000.0</v>
+        <v>200000000.0</v>
       </c>
       <c r="L22">
         <v>172400000.0</v>
       </c>
       <c r="M22">
+        <v>172400000.0</v>
+      </c>
+      <c r="N22">
         <v>135700000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>33925000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>130900000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>33925000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>131300000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>32825000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>148600000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>32825000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>106500000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>26625000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>116100000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>26625000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>103200000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>25800000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>100400000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>25800000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>84300000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>21075000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>88700000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>21075000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>80000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>20000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>68800000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>20000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>55700000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>13925000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>58500000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>13925000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>58900000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>14725000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>64000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>14725000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>63800000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>15950000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>63900000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>15950000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>54000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>13500000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>52500000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>13500000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>49600000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>12400000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>49700000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>12400000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>44700000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>11175000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>49600000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>11175000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>47300000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>11825000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>49300000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>11825000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>53400000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>13350000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>46500000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>13350000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>38400000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>9600000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>38200000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>9600000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>46900000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>11725000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>47300000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>11725000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>43800000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>10950000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>42200000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>10950000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>40400000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>10100000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>46400000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>10100000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>45200000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>11300000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>49100000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>11300000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>45400000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>11350000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>47000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>11350000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>48200000.0</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CQ22"/>
+      <c r="CR22">
         <v>47000000.0</v>
       </c>
-      <c r="CR22"/>
-      <c r="CS22">
+      <c r="CS22"/>
+      <c r="CT22">
         <v>44200000.0</v>
       </c>
-      <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>49200000.0</v>
       </c>
-      <c r="CV22"/>
-      <c r="CW22">
+      <c r="CW22"/>
+      <c r="CX22">
         <v>64500000.0</v>
       </c>
-      <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
-      <c r="DA22">
+      <c r="DA22"/>
+      <c r="DB22">
         <v>60400000.0</v>
       </c>
-      <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
-      <c r="DE22">
+      <c r="DE22"/>
+      <c r="DF22">
         <v>56000000.0</v>
       </c>
-      <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
-      <c r="DI22">
+      <c r="DI22"/>
+      <c r="DJ22">
         <v>61000000.0</v>
       </c>
-      <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
-      <c r="DM22">
+      <c r="DM22"/>
+      <c r="DN22">
         <v>30600000.0</v>
       </c>
-      <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
-      <c r="DQ22">
+      <c r="DQ22"/>
+      <c r="DR22">
         <v>26600000.0</v>
       </c>
-      <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
-      <c r="DU22">
+      <c r="DU22"/>
+      <c r="DV22">
         <v>24300000.0</v>
       </c>
-      <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
-      <c r="DY22">
+      <c r="DY22"/>
+      <c r="DZ22">
         <v>22800000.0</v>
       </c>
-      <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
-      <c r="EC22">
+      <c r="EC22"/>
+      <c r="ED22">
         <v>19606000.0</v>
       </c>
-      <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
-      <c r="EG22">
+      <c r="EG22"/>
+      <c r="EH22">
         <v>17592000.0</v>
       </c>
-      <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
-      <c r="EK22">
+      <c r="EK22"/>
+      <c r="EL22">
         <v>17363000.0</v>
       </c>
-      <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
-      <c r="EO22">
+      <c r="EO22"/>
+      <c r="EP22">
         <v>15376000.0</v>
       </c>
-      <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
-      <c r="ES22">
+      <c r="ES22"/>
+      <c r="ET22">
         <v>13056000.0</v>
       </c>
-      <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
-      <c r="EW22">
+      <c r="EW22"/>
+      <c r="EX22">
         <v>13770000.0</v>
       </c>
-      <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
-      <c r="FA22">
+      <c r="FA22"/>
+      <c r="FB22">
         <v>11657000.0</v>
       </c>
-      <c r="FB22"/>
       <c r="FC22"/>
       <c r="FD22"/>
+      <c r="FE22"/>
     </row>
-    <row r="23" spans="1:160">
+    <row r="23" spans="1:161">
       <c r="A23" t="s">
         <v>63</v>
       </c>
       <c r="B23">
+        <v>14639731749.0</v>
+      </c>
+      <c r="C23">
         <v>14413878519.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>14233000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10554000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11232000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11127000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10992000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11922000000.0</v>
       </c>
       <c r="I23">
         <v>11922000000.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="J23">
+        <v>11922000000.0</v>
+      </c>
+      <c r="K23"/>
+      <c r="L23">
         <v>6540200000.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>4323100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1080775000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5126700000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1080775000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5583100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1459550000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4302100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1459550000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3394400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>848600000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3749700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>848600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3081500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>770375000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3284400000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>770375000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3107700000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>776925000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3239600000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>776925000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2542800000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>635700000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2456500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>635700000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2160800000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>540200000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1772200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>540200000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1788400000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>447100000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1633100000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>447100000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1994000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>498500000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1837300000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>498500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1947000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>486750000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1719000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>486750000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1798900000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>449725000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1895600000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>449725000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1801500000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>450375000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1959400000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>450375000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2001000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>500250000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2046300000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>500250000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2396900000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>599225000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2098500000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>599225000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1960300000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>490075000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1916800000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>490075000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1792000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>448000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1464500000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>448000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1558000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>389500000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1732900000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>389500000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1770600000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>442650000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1504100000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>442650000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1819600000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>454900000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1692900000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>454900000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1744100000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>436025000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1814800000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>436025000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1814800000.0</v>
       </c>
-      <c r="CP23"/>
-      <c r="CQ23">
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>1530500000.0</v>
       </c>
-      <c r="CR23"/>
-      <c r="CS23">
+      <c r="CS23"/>
+      <c r="CT23">
         <v>1644700000.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>2068600000.0</v>
       </c>
-      <c r="CV23"/>
-      <c r="CW23">
+      <c r="CW23"/>
+      <c r="CX23">
         <v>1984900000.0</v>
       </c>
-      <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
-      <c r="DA23">
+      <c r="DA23"/>
+      <c r="DB23">
         <v>1762100000.0</v>
       </c>
-      <c r="DB23"/>
       <c r="DC23"/>
       <c r="DD23"/>
-      <c r="DE23">
+      <c r="DE23"/>
+      <c r="DF23">
         <v>1648700000.0</v>
       </c>
-      <c r="DF23"/>
       <c r="DG23"/>
       <c r="DH23"/>
-      <c r="DI23">
+      <c r="DI23"/>
+      <c r="DJ23">
         <v>1487100000.0</v>
       </c>
-      <c r="DJ23"/>
       <c r="DK23"/>
       <c r="DL23"/>
-      <c r="DM23">
+      <c r="DM23"/>
+      <c r="DN23">
         <v>562100000.0</v>
       </c>
-      <c r="DN23"/>
       <c r="DO23"/>
       <c r="DP23"/>
-      <c r="DQ23">
+      <c r="DQ23"/>
+      <c r="DR23">
         <v>427000000.0</v>
       </c>
-      <c r="DR23"/>
       <c r="DS23"/>
       <c r="DT23"/>
-      <c r="DU23">
+      <c r="DU23"/>
+      <c r="DV23">
         <v>373400000.0</v>
       </c>
-      <c r="DV23"/>
       <c r="DW23"/>
       <c r="DX23"/>
-      <c r="DY23">
+      <c r="DY23"/>
+      <c r="DZ23">
         <v>342200000.0</v>
       </c>
-      <c r="DZ23"/>
       <c r="EA23"/>
       <c r="EB23"/>
-      <c r="EC23">
+      <c r="EC23"/>
+      <c r="ED23">
         <v>269547000.0</v>
       </c>
-      <c r="ED23"/>
       <c r="EE23"/>
       <c r="EF23"/>
-      <c r="EG23">
+      <c r="EG23"/>
+      <c r="EH23">
         <v>221461000.0</v>
       </c>
-      <c r="EH23"/>
       <c r="EI23"/>
       <c r="EJ23"/>
-      <c r="EK23">
+      <c r="EK23"/>
+      <c r="EL23">
         <v>204749000.0</v>
       </c>
-      <c r="EL23"/>
       <c r="EM23"/>
       <c r="EN23"/>
-      <c r="EO23">
+      <c r="EO23"/>
+      <c r="EP23">
         <v>167616000.0</v>
       </c>
-      <c r="EP23"/>
       <c r="EQ23"/>
       <c r="ER23"/>
-      <c r="ES23">
+      <c r="ES23"/>
+      <c r="ET23">
         <v>141371000.0</v>
       </c>
-      <c r="ET23"/>
       <c r="EU23"/>
       <c r="EV23"/>
-      <c r="EW23">
+      <c r="EW23"/>
+      <c r="EX23">
         <v>123233000.0</v>
       </c>
-      <c r="EX23"/>
       <c r="EY23"/>
       <c r="EZ23"/>
-      <c r="FA23">
+      <c r="FA23"/>
+      <c r="FB23">
         <v>105868000.0</v>
       </c>
-      <c r="FB23"/>
       <c r="FC23"/>
       <c r="FD23"/>
+      <c r="FE23"/>
     </row>
-    <row r="24" spans="1:160">
+    <row r="24" spans="1:161">
       <c r="A24" t="s">
         <v>64</v>
       </c>
       <c r="B24">
+        <v>3601000000.0</v>
+      </c>
+      <c r="C24">
         <v>4156000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4178000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2498000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3104000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3153000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3472000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>3574000000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>2918200000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>1256100000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>1280100000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
@@ -13152,88 +13208,89 @@
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
       <c r="FC24"/>
       <c r="FD24"/>
+      <c r="FE24"/>
     </row>
-    <row r="25" spans="1:160">
+    <row r="25" spans="1:161">
       <c r="A25" t="s">
         <v>65</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>4548000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4566000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2813000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3419000000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>3797000000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>3906000000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>3067900000.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>1395300000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>1414600000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
@@ -13334,52 +13391,53 @@
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
       <c r="EX25"/>
       <c r="EY25"/>
       <c r="EZ25"/>
       <c r="FA25"/>
       <c r="FB25"/>
       <c r="FC25"/>
       <c r="FD25"/>
+      <c r="FE25"/>
     </row>
-    <row r="26" spans="1:160">
+    <row r="26" spans="1:161">
       <c r="A26" t="s">
         <v>66</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -13498,52 +13556,53 @@
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
       <c r="EU26"/>
       <c r="EV26"/>
       <c r="EW26"/>
       <c r="EX26"/>
       <c r="EY26"/>
       <c r="EZ26"/>
       <c r="FA26"/>
       <c r="FB26"/>
       <c r="FC26"/>
       <c r="FD26"/>
+      <c r="FE26"/>
     </row>
-    <row r="27" spans="1:160">
+    <row r="27" spans="1:161">
       <c r="A27" t="s">
         <v>67</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13662,466 +13721,472 @@
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
       <c r="FD27"/>
+      <c r="FE27"/>
     </row>
-    <row r="28" spans="1:160">
+    <row r="28" spans="1:161">
       <c r="A28" t="s">
         <v>68</v>
       </c>
       <c r="B28">
+        <v>3690359035.0</v>
+      </c>
+      <c r="C28">
         <v>3805687338.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4352000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3216000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3296000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3170000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3248000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3226000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3308000000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>1384300000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>1264000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>317650000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1271300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>317650000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1194100000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>293275000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1042700000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>293275000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1947900000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>276400000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1420200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>276400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1135800000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>295175000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1086800000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>295175000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>924800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>231200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1019500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>231200000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1177600000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>294400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1142000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>294400000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1095400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>273850000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>815800000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>273850000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>819200000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>202525000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>914900000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>202525000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1322900000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>330725000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1124200000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>330725000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1061300000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>265325000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>960000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>265325000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>919000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>229750000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1024600000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>229750000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>953600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>238400000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1043500000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>238400000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1108100000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>277025000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1216900000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>277025000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1362200000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>340550000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1099300000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>340550000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>947100000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>236775000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1350300000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>236775000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1188200000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>297050000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>984700000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>297050000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>940300000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>235075000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1209100000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>235075000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1155100000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>288775000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1205400000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>288775000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1207900000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>301975000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1303000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>301975000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1260400000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>315100000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1307600000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>315100000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1127000000.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>1145600000.0</v>
       </c>
-      <c r="CR28"/>
-      <c r="CS28">
+      <c r="CS28"/>
+      <c r="CT28">
         <v>962800000.0</v>
       </c>
-      <c r="CT28"/>
-      <c r="CU28">
+      <c r="CU28"/>
+      <c r="CV28">
         <v>525600000.0</v>
       </c>
-      <c r="CV28"/>
-      <c r="CW28">
+      <c r="CW28"/>
+      <c r="CX28">
         <v>88800000.0</v>
       </c>
-      <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
-      <c r="DA28">
+      <c r="DA28"/>
+      <c r="DB28">
         <v>294200000.0</v>
       </c>
-      <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
-      <c r="DE28">
+      <c r="DE28"/>
+      <c r="DF28">
         <v>410500000.0</v>
       </c>
-      <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
-      <c r="DI28">
+      <c r="DI28"/>
+      <c r="DJ28">
         <v>509900000.0</v>
       </c>
-      <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
-      <c r="DM28">
+      <c r="DM28"/>
+      <c r="DN28">
         <v>-97000000.0</v>
       </c>
-      <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
-      <c r="DQ28">
+      <c r="DQ28"/>
+      <c r="DR28">
         <v>-67000000.0</v>
       </c>
-      <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
-      <c r="DU28">
+      <c r="DU28"/>
+      <c r="DV28">
         <v>-15600000.0</v>
       </c>
-      <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
-      <c r="DY28">
+      <c r="DY28"/>
+      <c r="DZ28">
         <v>-60200000.0</v>
       </c>
-      <c r="DZ28"/>
       <c r="EA28"/>
       <c r="EB28"/>
-      <c r="EC28">
+      <c r="EC28"/>
+      <c r="ED28">
         <v>-27165000.0</v>
       </c>
-      <c r="ED28"/>
       <c r="EE28"/>
       <c r="EF28"/>
-      <c r="EG28">
+      <c r="EG28"/>
+      <c r="EH28">
         <v>-31097000.0</v>
       </c>
-      <c r="EH28"/>
       <c r="EI28"/>
       <c r="EJ28"/>
-      <c r="EK28">
+      <c r="EK28"/>
+      <c r="EL28">
         <v>-29110000.0</v>
       </c>
-      <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
-      <c r="EO28">
+      <c r="EO28"/>
+      <c r="EP28">
         <v>-17707000.0</v>
       </c>
-      <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
-      <c r="ES28">
+      <c r="ES28"/>
+      <c r="ET28">
         <v>-28240000.0</v>
       </c>
-      <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
-      <c r="EW28">
+      <c r="EW28"/>
+      <c r="EX28">
         <v>-15130000.0</v>
       </c>
-      <c r="EX28"/>
       <c r="EY28"/>
       <c r="EZ28"/>
-      <c r="FA28">
+      <c r="FA28"/>
+      <c r="FB28">
         <v>-9060000.0</v>
       </c>
-      <c r="FB28"/>
       <c r="FC28"/>
       <c r="FD28"/>
+      <c r="FE28"/>
     </row>
-    <row r="29" spans="1:160">
+    <row r="29" spans="1:161">
       <c r="A29" t="s">
         <v>69</v>
       </c>
       <c r="B29">
+        <v>11061000000.0</v>
+      </c>
+      <c r="C29">
         <v>11063000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10756000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7893000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8467000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8376000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8167000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>9028000000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>4964100000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>2979800000.0</v>
       </c>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
@@ -14224,379 +14289,383 @@
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
+      <c r="FE29"/>
     </row>
-    <row r="30" spans="1:160">
+    <row r="30" spans="1:161">
       <c r="A30" t="s">
         <v>70</v>
       </c>
       <c r="B30">
+        <v>1266329252.0</v>
+      </c>
+      <c r="C30">
         <v>1167370374.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1180000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>909000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>949000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>880000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>859000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>830000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>832000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>868000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>609900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>619200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>527000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>500000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>513200000.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>504600000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>593000000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>434800000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>542100000.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>412600000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>491100000.0</v>
       </c>
-      <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>374300000.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>462000000.0</v>
       </c>
-      <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>316100000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>383300000.0</v>
       </c>
-      <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30">
         <v>270200000.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>312800000.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>264100000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>333100000.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>338200000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>450800000.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>15700000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>468700000.0</v>
       </c>
-      <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>437000000.0</v>
       </c>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>370600000.0</v>
       </c>
-      <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>396800000.0</v>
       </c>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>482500000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-425000.0</v>
       </c>
-      <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>-425000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>424700000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-200000.0</v>
       </c>
-      <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30">
         <v>-200000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>432700000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-2000000.0</v>
       </c>
-      <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>-2000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>406900000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-100000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>-100000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>410100000.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>570700000.0</v>
       </c>
-      <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>478400000.0</v>
       </c>
-      <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>473700000.0</v>
       </c>
-      <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
-      <c r="CS30">
+      <c r="CS30"/>
+      <c r="CT30">
         <v>470500000.0</v>
       </c>
-      <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
-      <c r="CW30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>570400000.0</v>
       </c>
-      <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
-      <c r="DA30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>552900000.0</v>
       </c>
-      <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>531600000.0</v>
       </c>
-      <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
-      <c r="DI30">
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>466800000.0</v>
       </c>
-      <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
-      <c r="DM30">
+      <c r="DM30"/>
+      <c r="DN30">
         <v>184000000.0</v>
       </c>
-      <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
-      <c r="DQ30">
+      <c r="DQ30"/>
+      <c r="DR30">
         <v>144900000.0</v>
       </c>
-      <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
-      <c r="DU30">
+      <c r="DU30"/>
+      <c r="DV30">
         <v>126800000.0</v>
       </c>
-      <c r="DV30"/>
       <c r="DW30"/>
       <c r="DX30"/>
-      <c r="DY30">
+      <c r="DY30"/>
+      <c r="DZ30">
         <v>99400000.0</v>
       </c>
-      <c r="DZ30"/>
       <c r="EA30"/>
       <c r="EB30"/>
-      <c r="EC30">
+      <c r="EC30"/>
+      <c r="ED30">
         <v>97149000.0</v>
       </c>
-      <c r="ED30"/>
       <c r="EE30"/>
       <c r="EF30"/>
-      <c r="EG30">
+      <c r="EG30"/>
+      <c r="EH30">
         <v>72193000.0</v>
       </c>
-      <c r="EH30"/>
       <c r="EI30"/>
       <c r="EJ30"/>
-      <c r="EK30">
+      <c r="EK30"/>
+      <c r="EL30">
         <v>62609000.0</v>
       </c>
-      <c r="EL30"/>
       <c r="EM30"/>
       <c r="EN30"/>
-      <c r="EO30">
+      <c r="EO30"/>
+      <c r="EP30">
         <v>55430000.0</v>
       </c>
-      <c r="EP30"/>
       <c r="EQ30"/>
       <c r="ER30"/>
-      <c r="ES30">
+      <c r="ES30"/>
+      <c r="ET30">
         <v>45323000.0</v>
       </c>
-      <c r="ET30"/>
       <c r="EU30"/>
       <c r="EV30"/>
-      <c r="EW30">
+      <c r="EW30"/>
+      <c r="EX30">
         <v>44646000.0</v>
       </c>
-      <c r="EX30"/>
       <c r="EY30"/>
       <c r="EZ30"/>
-      <c r="FA30">
+      <c r="FA30"/>
+      <c r="FB30">
         <v>39809000.0</v>
       </c>
-      <c r="FB30"/>
       <c r="FC30"/>
       <c r="FD30"/>
+      <c r="FE30"/>
     </row>
-    <row r="31" spans="1:160">
+    <row r="31" spans="1:161">
       <c r="A31" t="s">
         <v>71</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-      <c r="I31">
-[...1 lines deleted...]
-      </c>
+      <c r="I31"/>
       <c r="J31">
         <v>-3202000000.0</v>
       </c>
       <c r="K31">
-        <v>-1060300000.0</v>
+        <v>-3202000000.0</v>
       </c>
       <c r="L31">
         <v>-1060300000.0</v>
       </c>
       <c r="M31">
-        <v>-886300000.0</v>
+        <v>-1060300000.0</v>
       </c>
       <c r="N31">
         <v>-886300000.0</v>
       </c>
-      <c r="O31"/>
+      <c r="O31">
+        <v>-886300000.0</v>
+      </c>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
@@ -14698,86 +14767,89 @@
       <c r="EF31"/>
       <c r="EG31"/>
       <c r="EH31"/>
       <c r="EI31"/>
       <c r="EJ31"/>
       <c r="EK31"/>
       <c r="EL31"/>
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
       <c r="ET31"/>
       <c r="EU31"/>
       <c r="EV31"/>
       <c r="EW31"/>
       <c r="EX31"/>
       <c r="EY31"/>
       <c r="EZ31"/>
       <c r="FA31"/>
       <c r="FB31"/>
       <c r="FC31"/>
       <c r="FD31"/>
+      <c r="FE31"/>
     </row>
-    <row r="32" spans="1:160">
+    <row r="32" spans="1:161">
       <c r="A32" t="s">
         <v>72</v>
       </c>
       <c r="B32">
+        <v>247000000.0</v>
+      </c>
+      <c r="C32">
         <v>544000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>380000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-488000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>103000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>118000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>285000000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>394000000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>1488300000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>-46000000.0</v>
       </c>
-      <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
@@ -14880,454 +14952,458 @@
       <c r="EF32"/>
       <c r="EG32"/>
       <c r="EH32"/>
       <c r="EI32"/>
       <c r="EJ32"/>
       <c r="EK32"/>
       <c r="EL32"/>
       <c r="EM32"/>
       <c r="EN32"/>
       <c r="EO32"/>
       <c r="EP32"/>
       <c r="EQ32"/>
       <c r="ER32"/>
       <c r="ES32"/>
       <c r="ET32"/>
       <c r="EU32"/>
       <c r="EV32"/>
       <c r="EW32"/>
       <c r="EX32"/>
       <c r="EY32"/>
       <c r="EZ32"/>
       <c r="FA32"/>
       <c r="FB32"/>
       <c r="FC32"/>
       <c r="FD32"/>
+      <c r="FE32"/>
     </row>
-    <row r="33" spans="1:160">
+    <row r="33" spans="1:161">
       <c r="A33" t="s">
         <v>73</v>
       </c>
       <c r="B33">
+        <v>10516869472.0</v>
+      </c>
+      <c r="C33">
         <v>10560258094.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>10586000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>8467000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8502000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8430000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>8470000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8683000000.0</v>
       </c>
       <c r="I33">
         <v>8683000000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="J33">
+        <v>8683000000.0</v>
+      </c>
+      <c r="K33"/>
+      <c r="L33">
         <v>3353600000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>2979500000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>744875000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2738500000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>744875000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2744300000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>686075000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2576400000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>686075000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2468700000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>617175000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2621800000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>617175000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2224200000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>585000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2060400000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>585000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1876100000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>560900000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1859800000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>560900000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1421700000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>429850000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1515300000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>429850000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1304200000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>390525000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>911700000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>390525000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>944900000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>289975000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>947100000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>289975000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1067900000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>266975000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1186900000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>266975000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1251100000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>312775000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1096200000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>312775000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1217000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>304250000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1287100000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>304250000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1247900000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>311975000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1311500000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>311975000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1399100000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>349775000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1417000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>349775000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1712300000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>428075000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1436100000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>428075000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1349000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>337250000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1122300000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>337250000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1119400000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>279850000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>859400000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>279850000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>813000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>203250000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>957600000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>203250000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1071800000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>267950000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1017700000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>267950000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>870200000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>217550000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1002300000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>217550000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>959100000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>239775000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>932800000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>239775000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>888200000.0</v>
       </c>
-      <c r="CP33"/>
-      <c r="CQ33">
+      <c r="CQ33"/>
+      <c r="CR33">
         <v>840500000.0</v>
       </c>
-      <c r="CR33"/>
-      <c r="CS33">
+      <c r="CS33"/>
+      <c r="CT33">
         <v>839700000.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33">
+      <c r="CU33"/>
+      <c r="CV33">
         <v>991100000.0</v>
       </c>
-      <c r="CV33"/>
-      <c r="CW33">
+      <c r="CW33"/>
+      <c r="CX33">
         <v>975300000.0</v>
       </c>
-      <c r="CX33"/>
       <c r="CY33"/>
       <c r="CZ33"/>
-      <c r="DA33">
+      <c r="DA33"/>
+      <c r="DB33">
         <v>944900000.0</v>
       </c>
-      <c r="DB33"/>
       <c r="DC33"/>
       <c r="DD33"/>
-      <c r="DE33">
+      <c r="DE33"/>
+      <c r="DF33">
         <v>820400000.0</v>
       </c>
-      <c r="DF33"/>
       <c r="DG33"/>
       <c r="DH33"/>
-      <c r="DI33">
+      <c r="DI33"/>
+      <c r="DJ33">
         <v>741400000.0</v>
       </c>
-      <c r="DJ33"/>
       <c r="DK33"/>
       <c r="DL33"/>
-      <c r="DM33">
+      <c r="DM33"/>
+      <c r="DN33">
         <v>160400000.0</v>
       </c>
-      <c r="DN33"/>
       <c r="DO33"/>
       <c r="DP33"/>
-      <c r="DQ33">
+      <c r="DQ33"/>
+      <c r="DR33">
         <v>140300000.0</v>
       </c>
-      <c r="DR33"/>
       <c r="DS33"/>
       <c r="DT33"/>
-      <c r="DU33">
+      <c r="DU33"/>
+      <c r="DV33">
         <v>123900000.0</v>
       </c>
-      <c r="DV33"/>
       <c r="DW33"/>
       <c r="DX33"/>
-      <c r="DY33">
+      <c r="DY33"/>
+      <c r="DZ33">
         <v>110100000.0</v>
       </c>
-      <c r="DZ33"/>
       <c r="EA33"/>
       <c r="EB33"/>
-      <c r="EC33">
+      <c r="EC33"/>
+      <c r="ED33">
         <v>92746000.0</v>
       </c>
-      <c r="ED33"/>
       <c r="EE33"/>
       <c r="EF33"/>
-      <c r="EG33">
+      <c r="EG33"/>
+      <c r="EH33">
         <v>76478000.0</v>
       </c>
-      <c r="EH33"/>
       <c r="EI33"/>
       <c r="EJ33"/>
-      <c r="EK33">
+      <c r="EK33"/>
+      <c r="EL33">
         <v>71152000.0</v>
       </c>
-      <c r="EL33"/>
       <c r="EM33"/>
       <c r="EN33"/>
-      <c r="EO33">
+      <c r="EO33"/>
+      <c r="EP33">
         <v>57318000.0</v>
       </c>
-      <c r="EP33"/>
       <c r="EQ33"/>
       <c r="ER33"/>
-      <c r="ES33">
+      <c r="ES33"/>
+      <c r="ET33">
         <v>48045000.0</v>
       </c>
-      <c r="ET33"/>
       <c r="EU33"/>
       <c r="EV33"/>
-      <c r="EW33">
+      <c r="EW33"/>
+      <c r="EX33">
         <v>45113000.0</v>
       </c>
-      <c r="EX33"/>
       <c r="EY33"/>
       <c r="EZ33"/>
-      <c r="FA33">
+      <c r="FA33"/>
+      <c r="FB33">
         <v>41104000.0</v>
       </c>
-      <c r="FB33"/>
       <c r="FC33"/>
       <c r="FD33"/>
+      <c r="FE33"/>
     </row>
-    <row r="34" spans="1:160">
+    <row r="34" spans="1:161">
       <c r="A34" t="s">
         <v>74</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>1000000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>1000000.0</v>
       </c>
-      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>1300000.0</v>
       </c>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
@@ -15430,812 +15506,819 @@
       <c r="EF34"/>
       <c r="EG34"/>
       <c r="EH34"/>
       <c r="EI34"/>
       <c r="EJ34"/>
       <c r="EK34"/>
       <c r="EL34"/>
       <c r="EM34"/>
       <c r="EN34"/>
       <c r="EO34"/>
       <c r="EP34"/>
       <c r="EQ34"/>
       <c r="ER34"/>
       <c r="ES34"/>
       <c r="ET34"/>
       <c r="EU34"/>
       <c r="EV34"/>
       <c r="EW34"/>
       <c r="EX34"/>
       <c r="EY34"/>
       <c r="EZ34"/>
       <c r="FA34"/>
       <c r="FB34"/>
       <c r="FC34"/>
       <c r="FD34"/>
+      <c r="FE34"/>
     </row>
-    <row r="35" spans="1:160">
+    <row r="35" spans="1:161">
       <c r="A35" t="s">
         <v>75</v>
       </c>
       <c r="B35">
+        <v>5219207699.0</v>
+      </c>
+      <c r="C35">
         <v>5617158561.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5699000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3751000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4442000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4460000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4803000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5005000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4979000000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>3403700000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>1669600000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>417400000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1660300000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>417400000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1749700000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>437425000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1579300000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>437425000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1476300000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>369075000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1527400000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>369075000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1004300000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>352525000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1513900000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>352525000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1459900000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>364975000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1394300000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>364975000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1234500000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>375625000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1350300000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>375625000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>866600000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>274025000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>839000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>274025000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1172300000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>293075000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1168300000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>293075000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1184700000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>296175000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>945100000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>296175000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1341300000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>335325000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1214100000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>335325000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1193000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>298250000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1288800000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>298250000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1203700000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>300925000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1281600000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>300925000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1345600000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>336400000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1506300000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>336400000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1627400000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>406850000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1062000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>406850000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>868100000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>217025000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1714400000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>217025000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1195900000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>298975000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>940400000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>298975000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1428100000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>357025000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1681400000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>357025000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1631200000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>407800000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1483400000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>407800000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>1594400000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>398600000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1565100000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>398600000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1661300000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>415325000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1782400000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>415325000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>1392400000.0</v>
       </c>
-      <c r="CP35"/>
-      <c r="CQ35">
+      <c r="CQ35"/>
+      <c r="CR35">
         <v>288800000.0</v>
       </c>
-      <c r="CR35"/>
-      <c r="CS35">
+      <c r="CS35"/>
+      <c r="CT35">
         <v>1179100000.0</v>
       </c>
-      <c r="CT35"/>
-      <c r="CU35">
+      <c r="CU35"/>
+      <c r="CV35">
         <v>1018900000.0</v>
       </c>
-      <c r="CV35"/>
-      <c r="CW35">
+      <c r="CW35"/>
+      <c r="CX35">
         <v>603600000.0</v>
       </c>
-      <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
-      <c r="DA35">
+      <c r="DA35"/>
+      <c r="DB35">
         <v>683400000.0</v>
       </c>
-      <c r="DB35"/>
       <c r="DC35"/>
       <c r="DD35"/>
-      <c r="DE35">
+      <c r="DE35"/>
+      <c r="DF35">
         <v>764900000.0</v>
       </c>
-      <c r="DF35"/>
       <c r="DG35"/>
       <c r="DH35"/>
-      <c r="DI35">
+      <c r="DI35"/>
+      <c r="DJ35">
         <v>826100000.0</v>
       </c>
-      <c r="DJ35"/>
       <c r="DK35"/>
       <c r="DL35"/>
-      <c r="DM35">
+      <c r="DM35"/>
+      <c r="DN35">
         <v>27900000.0</v>
       </c>
-      <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35"/>
-      <c r="DQ35">
+      <c r="DQ35"/>
+      <c r="DR35">
         <v>23100000.0</v>
       </c>
-      <c r="DR35"/>
       <c r="DS35"/>
       <c r="DT35"/>
-      <c r="DU35">
+      <c r="DU35"/>
+      <c r="DV35">
         <v>20500000.0</v>
       </c>
-      <c r="DV35"/>
       <c r="DW35"/>
       <c r="DX35"/>
-      <c r="DY35">
+      <c r="DY35"/>
+      <c r="DZ35">
         <v>16900000.0</v>
       </c>
-      <c r="DZ35"/>
       <c r="EA35"/>
       <c r="EB35"/>
-      <c r="EC35">
+      <c r="EC35"/>
+      <c r="ED35">
         <v>6328000.0</v>
       </c>
-      <c r="ED35"/>
       <c r="EE35"/>
       <c r="EF35"/>
-      <c r="EG35">
+      <c r="EG35"/>
+      <c r="EH35">
         <v>5727000.0</v>
       </c>
-      <c r="EH35"/>
       <c r="EI35"/>
       <c r="EJ35"/>
-      <c r="EK35">
+      <c r="EK35"/>
+      <c r="EL35">
         <v>5290000.0</v>
       </c>
-      <c r="EL35"/>
       <c r="EM35"/>
       <c r="EN35"/>
-      <c r="EO35">
+      <c r="EO35"/>
+      <c r="EP35">
         <v>7517000.0</v>
       </c>
-      <c r="EP35"/>
       <c r="EQ35"/>
       <c r="ER35"/>
-      <c r="ES35">
+      <c r="ES35"/>
+      <c r="ET35">
         <v>13540000.0</v>
       </c>
-      <c r="ET35"/>
       <c r="EU35"/>
       <c r="EV35"/>
-      <c r="EW35">
+      <c r="EW35"/>
+      <c r="EX35">
         <v>12588000.0</v>
       </c>
-      <c r="EX35"/>
       <c r="EY35"/>
       <c r="EZ35"/>
-      <c r="FA35">
+      <c r="FA35"/>
+      <c r="FB35">
         <v>12072000.0</v>
       </c>
-      <c r="FB35"/>
       <c r="FC35"/>
       <c r="FD35"/>
+      <c r="FE35"/>
     </row>
-    <row r="36" spans="1:160">
+    <row r="36" spans="1:161">
       <c r="A36" t="s">
         <v>76</v>
       </c>
       <c r="B36">
-        <v>342521847.0</v>
+        <v>477765206.0</v>
       </c>
       <c r="C36">
+        <v>342521851.0</v>
+      </c>
+      <c r="D36">
         <v>367000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>352000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>333000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>227000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>185000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-4931000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>297000000.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>85200000.0</v>
       </c>
-      <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>-1750200000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>29575000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>88800000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>29575000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-1521600000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>34275000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>101500000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>34275000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-1239700000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>30850000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>102000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>30850000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-3500000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>24700000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-3900000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>24700000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-3400000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>87775000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-1500000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>87775000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-2000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>70925000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>70925000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-2000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>61750000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-2900000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>61750000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-3500000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>51300000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-6700000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>51300000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>375400000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>20900000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>153600000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>20900000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>171300000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>56700000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>125300000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>56700000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>221900000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>55300000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>108100000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>55300000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>75200000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>19275000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>63400000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>19275000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>56100000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>13800000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>63600000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>13800000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>211100000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>53100000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>117200000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>53100000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>88900000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>22800000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>41400000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>22800000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>32700000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>7875000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>44700000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>7875000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>45600000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>13000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>66300000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>13000000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>186000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>44125000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>6700000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>44125000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-272800000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-65275000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>161400000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-65275000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-246500000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-25000000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>95250000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-25000000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-389600000.0</v>
       </c>
-      <c r="CP36"/>
-      <c r="CQ36">
+      <c r="CQ36"/>
+      <c r="CR36">
         <v>158800000.0</v>
       </c>
-      <c r="CR36"/>
-      <c r="CS36">
+      <c r="CS36"/>
+      <c r="CT36">
         <v>-271100000.0</v>
       </c>
-      <c r="CT36"/>
-      <c r="CU36">
+      <c r="CU36"/>
+      <c r="CV36">
         <v>328100000.0</v>
       </c>
-      <c r="CV36"/>
-      <c r="CW36">
+      <c r="CW36"/>
+      <c r="CX36">
         <v>-353700000.0</v>
       </c>
-      <c r="CX36"/>
       <c r="CY36"/>
       <c r="CZ36"/>
-      <c r="DA36">
+      <c r="DA36"/>
+      <c r="DB36">
         <v>-180300000.0</v>
       </c>
-      <c r="DB36"/>
       <c r="DC36"/>
       <c r="DD36"/>
-      <c r="DE36">
+      <c r="DE36"/>
+      <c r="DF36">
         <v>-201600000.0</v>
       </c>
-      <c r="DF36"/>
       <c r="DG36"/>
       <c r="DH36"/>
-      <c r="DI36">
+      <c r="DI36"/>
+      <c r="DJ36">
         <v>-173400000.0</v>
       </c>
-      <c r="DJ36"/>
       <c r="DK36"/>
       <c r="DL36"/>
-      <c r="DM36">
+      <c r="DM36"/>
+      <c r="DN36">
         <v>-170500000.0</v>
       </c>
-      <c r="DN36"/>
       <c r="DO36"/>
       <c r="DP36"/>
-      <c r="DQ36">
+      <c r="DQ36"/>
+      <c r="DR36">
         <v>-104500000.0</v>
       </c>
-      <c r="DR36"/>
       <c r="DS36"/>
       <c r="DT36"/>
-      <c r="DU36">
+      <c r="DU36"/>
+      <c r="DV36">
         <v>-88500000.0</v>
       </c>
-      <c r="DV36"/>
       <c r="DW36"/>
       <c r="DX36"/>
-      <c r="DY36">
+      <c r="DY36"/>
+      <c r="DZ36">
         <v>-102600000.0</v>
       </c>
-      <c r="DZ36"/>
       <c r="EA36"/>
       <c r="EB36"/>
-      <c r="EC36">
+      <c r="EC36"/>
+      <c r="ED36">
         <v>-60046000.0</v>
       </c>
-      <c r="ED36"/>
       <c r="EE36"/>
       <c r="EF36"/>
-      <c r="EG36">
+      <c r="EG36"/>
+      <c r="EH36">
         <v>-55198000.0</v>
       </c>
-      <c r="EH36"/>
       <c r="EI36"/>
       <c r="EJ36"/>
-      <c r="EK36">
+      <c r="EK36"/>
+      <c r="EL36">
         <v>-53625000.0</v>
       </c>
-      <c r="EL36"/>
       <c r="EM36"/>
       <c r="EN36"/>
-      <c r="EO36">
+      <c r="EO36"/>
+      <c r="EP36">
         <v>-39492000.0</v>
       </c>
-      <c r="EP36"/>
       <c r="EQ36"/>
       <c r="ER36"/>
-      <c r="ES36">
+      <c r="ES36"/>
+      <c r="ET36">
         <v>-34947000.0</v>
       </c>
-      <c r="ET36"/>
       <c r="EU36"/>
       <c r="EV36"/>
-      <c r="EW36">
+      <c r="EW36"/>
+      <c r="EX36">
         <v>-19704000.0</v>
       </c>
-      <c r="EX36"/>
       <c r="EY36"/>
       <c r="EZ36"/>
-      <c r="FA36">
+      <c r="FA36"/>
+      <c r="FB36">
         <v>-13298000.0</v>
       </c>
-      <c r="FB36"/>
       <c r="FC36"/>
       <c r="FD36"/>
+      <c r="FE36"/>
     </row>
-    <row r="37" spans="1:160">
+    <row r="37" spans="1:161">
       <c r="A37" t="s">
         <v>77</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -16354,144 +16437,145 @@
       <c r="EF37"/>
       <c r="EG37"/>
       <c r="EH37"/>
       <c r="EI37"/>
       <c r="EJ37"/>
       <c r="EK37"/>
       <c r="EL37"/>
       <c r="EM37"/>
       <c r="EN37"/>
       <c r="EO37"/>
       <c r="EP37"/>
       <c r="EQ37"/>
       <c r="ER37"/>
       <c r="ES37"/>
       <c r="ET37"/>
       <c r="EU37"/>
       <c r="EV37"/>
       <c r="EW37"/>
       <c r="EX37"/>
       <c r="EY37"/>
       <c r="EZ37"/>
       <c r="FA37"/>
       <c r="FB37"/>
       <c r="FC37"/>
       <c r="FD37"/>
+      <c r="FE37"/>
     </row>
-    <row r="38" spans="1:160">
+    <row r="38" spans="1:161">
       <c r="A38" t="s">
         <v>78</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>182000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>176000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>43000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>73000000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>97000000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>67000000.0</v>
       </c>
-      <c r="J38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38">
         <v>150700000.0</v>
       </c>
       <c r="M38">
-        <v>173300000.0</v>
+        <v>150700000.0</v>
       </c>
       <c r="N38">
         <v>173300000.0</v>
       </c>
       <c r="O38">
+        <v>173300000.0</v>
+      </c>
+      <c r="P38">
         <v>77500000.0</v>
       </c>
-      <c r="P38"/>
-      <c r="Q38">
+      <c r="Q38"/>
+      <c r="R38">
         <v>1.0</v>
       </c>
-      <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-      <c r="W38">
+      <c r="W38"/>
+      <c r="X38">
         <v>1.0</v>
       </c>
-      <c r="X38"/>
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38">
         <v>115800000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38">
+      <c r="AA38"/>
+      <c r="AB38">
         <v>451200000.0</v>
       </c>
-      <c r="AB38"/>
-      <c r="AC38">
+      <c r="AC38"/>
+      <c r="AD38">
         <v>367500000.0</v>
       </c>
-      <c r="AD38"/>
-      <c r="AE38">
+      <c r="AE38"/>
+      <c r="AF38">
         <v>281400000.0</v>
       </c>
-      <c r="AF38"/>
-      <c r="AG38">
+      <c r="AG38"/>
+      <c r="AH38">
         <v>297700000.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38">
+      <c r="AI38"/>
+      <c r="AJ38">
         <v>348100000.0</v>
       </c>
-      <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38">
         <v>257900000.0</v>
       </c>
-      <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>215300000.0</v>
       </c>
-      <c r="AN38"/>
-      <c r="AO38">
+      <c r="AO38"/>
+      <c r="AP38">
         <v>215000000.0</v>
       </c>
-      <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>113100000.0</v>
       </c>
-      <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
@@ -16564,841 +16648,848 @@
       <c r="EF38"/>
       <c r="EG38"/>
       <c r="EH38"/>
       <c r="EI38"/>
       <c r="EJ38"/>
       <c r="EK38"/>
       <c r="EL38"/>
       <c r="EM38"/>
       <c r="EN38"/>
       <c r="EO38"/>
       <c r="EP38"/>
       <c r="EQ38"/>
       <c r="ER38"/>
       <c r="ES38"/>
       <c r="ET38"/>
       <c r="EU38"/>
       <c r="EV38"/>
       <c r="EW38"/>
       <c r="EX38"/>
       <c r="EY38"/>
       <c r="EZ38"/>
       <c r="FA38"/>
       <c r="FB38"/>
       <c r="FC38"/>
       <c r="FD38"/>
+      <c r="FE38"/>
     </row>
-    <row r="39" spans="1:160">
+    <row r="39" spans="1:161">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39">
-        <v>60914963.0</v>
+        <v>55320181.0</v>
       </c>
       <c r="C39">
+        <v>60914966.0</v>
+      </c>
+      <c r="D39">
         <v>495000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>22000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>19000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>33000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>35000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>38000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>950000000.0</v>
       </c>
-      <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>29500000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>20200000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10900000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>136125000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>9600000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>136125000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>81200000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>141200000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7800000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>141200000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>73100000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>140625000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>17300000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>140625000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>93400000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>137725000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>18500000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>137725000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>94900000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>117300000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>45000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>117300000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>257500000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>143400000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>19200000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>143400000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>70900000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>85275000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>6300000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>85275000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>66100000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>80275000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>7900000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>80275000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>88300000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>106625000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>10700000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>106625000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>474300000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>122500000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>471400000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>122500000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3300000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>110075000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>455600000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>110075000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>44400000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>103750000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>464800000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>103750000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>53800000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>112650000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>480400000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>112650000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>44600000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>131775000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>507100000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>131775000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>52500000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>119300000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>614200000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>119300000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>57900000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>122650000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>437300000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>122650000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>54000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>115225000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>562300000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>115225000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>48800000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>114725000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>426600000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>114725000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>48700000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>154850000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>514000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>154850000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>14700000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>123275000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>501400000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>123275000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>15100000.0</v>
       </c>
-      <c r="CP39"/>
-      <c r="CQ39">
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>480500000.0</v>
       </c>
-      <c r="CR39"/>
-      <c r="CS39">
+      <c r="CS39"/>
+      <c r="CT39">
         <v>19200000.0</v>
       </c>
-      <c r="CT39"/>
-      <c r="CU39">
+      <c r="CU39"/>
+      <c r="CV39">
         <v>521800000.0</v>
       </c>
-      <c r="CV39"/>
-      <c r="CW39">
+      <c r="CW39"/>
+      <c r="CX39">
         <v>21000000.0</v>
       </c>
-      <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
-      <c r="DA39">
+      <c r="DA39"/>
+      <c r="DB39">
         <v>23600000.0</v>
       </c>
-      <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
-      <c r="DE39">
+      <c r="DE39"/>
+      <c r="DF39">
         <v>26000000.0</v>
       </c>
-      <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
-      <c r="DI39">
+      <c r="DI39"/>
+      <c r="DJ39">
         <v>28100000.0</v>
       </c>
-      <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
-      <c r="DM39">
+      <c r="DM39"/>
+      <c r="DN39">
         <v>13300000.0</v>
       </c>
-      <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
-      <c r="DQ39">
+      <c r="DQ39"/>
+      <c r="DR39">
         <v>7900000.0</v>
       </c>
-      <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
-      <c r="DU39">
+      <c r="DU39"/>
+      <c r="DV39">
         <v>7900000.0</v>
       </c>
-      <c r="DV39"/>
       <c r="DW39"/>
       <c r="DX39"/>
-      <c r="DY39">
+      <c r="DY39"/>
+      <c r="DZ39">
         <v>5800000.0</v>
       </c>
-      <c r="DZ39"/>
       <c r="EA39"/>
       <c r="EB39"/>
-      <c r="EC39">
+      <c r="EC39"/>
+      <c r="ED39">
         <v>97149000.0</v>
       </c>
-      <c r="ED39"/>
       <c r="EE39"/>
       <c r="EF39"/>
-      <c r="EG39">
+      <c r="EG39"/>
+      <c r="EH39">
         <v>72193000.0</v>
       </c>
-      <c r="EH39"/>
       <c r="EI39"/>
       <c r="EJ39"/>
-      <c r="EK39">
+      <c r="EK39"/>
+      <c r="EL39">
         <v>62609000.0</v>
       </c>
-      <c r="EL39"/>
       <c r="EM39"/>
       <c r="EN39"/>
-      <c r="EO39">
+      <c r="EO39"/>
+      <c r="EP39">
         <v>55430000.0</v>
       </c>
-      <c r="EP39"/>
       <c r="EQ39"/>
       <c r="ER39"/>
-      <c r="ES39">
+      <c r="ES39"/>
+      <c r="ET39">
         <v>45323000.0</v>
       </c>
-      <c r="ET39"/>
       <c r="EU39"/>
       <c r="EV39"/>
-      <c r="EW39">
+      <c r="EW39"/>
+      <c r="EX39">
         <v>44646000.0</v>
       </c>
-      <c r="EX39"/>
       <c r="EY39"/>
       <c r="EZ39"/>
-      <c r="FA39">
+      <c r="FA39"/>
+      <c r="FB39">
         <v>39809000.0</v>
       </c>
-      <c r="FB39"/>
       <c r="FC39"/>
       <c r="FD39"/>
+      <c r="FE39"/>
     </row>
-    <row r="40" spans="1:160">
+    <row r="40" spans="1:161">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40">
-        <v>340524632.0</v>
+        <v>273583444.0</v>
       </c>
       <c r="C40">
+        <v>46319273.0</v>
+      </c>
+      <c r="D40">
         <v>367000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>827000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>68000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>913000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>75000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>695000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>193000000.0</v>
       </c>
-      <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>-50500000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>105500000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>626600000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>156400000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-46800000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>156400000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>697000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>508225000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-50800000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>508225000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>571300000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>63775000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-23000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>63775000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>596900000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>164850000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>29500000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>164850000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>423800000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>140375000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>109500000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>140375000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>354900000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>139950000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>66800000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>139950000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>297200000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>189850000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>28600000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>189850000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>288400000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>104900000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>27000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>104900000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-133100000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>226150000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-18500000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>226150000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-146100000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>151375000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>24200000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>151375000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>345700000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>141075000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>31400000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>141075000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>350200000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>150450000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>31800000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>150450000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>386500000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>170250000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-33400000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>170250000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>419900000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>173275000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-50100000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>173275000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>336700000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>230825000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>15900000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>230825000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>342200000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>248850000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>53600000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>248850000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>324900000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>165900000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>42000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>165900000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>306800000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>197775000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>155400000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>197775000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>310500000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>176050000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>688700000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>176050000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>281200000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>163100000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>666200000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>163100000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>422300000.0</v>
       </c>
-      <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>628700000.0</v>
       </c>
-      <c r="CR40"/>
-      <c r="CS40">
+      <c r="CS40"/>
+      <c r="CT40">
         <v>402300000.0</v>
       </c>
-      <c r="CT40"/>
-      <c r="CU40">
+      <c r="CU40"/>
+      <c r="CV40">
         <v>860200000.0</v>
       </c>
-      <c r="CV40"/>
-      <c r="CW40">
+      <c r="CW40"/>
+      <c r="CX40">
         <v>452600000.0</v>
       </c>
-      <c r="CX40"/>
       <c r="CY40"/>
       <c r="CZ40"/>
-      <c r="DA40">
+      <c r="DA40"/>
+      <c r="DB40">
         <v>443100000.0</v>
       </c>
-      <c r="DB40"/>
       <c r="DC40"/>
       <c r="DD40"/>
-      <c r="DE40">
+      <c r="DE40"/>
+      <c r="DF40">
         <v>456100000.0</v>
       </c>
-      <c r="DF40"/>
       <c r="DG40"/>
       <c r="DH40"/>
-      <c r="DI40">
+      <c r="DI40"/>
+      <c r="DJ40">
         <v>405300000.0</v>
       </c>
-      <c r="DJ40"/>
       <c r="DK40"/>
       <c r="DL40"/>
-      <c r="DM40">
+      <c r="DM40"/>
+      <c r="DN40">
         <v>147600000.0</v>
       </c>
-      <c r="DN40"/>
       <c r="DO40"/>
       <c r="DP40"/>
-      <c r="DQ40">
+      <c r="DQ40"/>
+      <c r="DR40">
         <v>117100000.0</v>
       </c>
-      <c r="DR40"/>
       <c r="DS40"/>
       <c r="DT40"/>
-      <c r="DU40">
+      <c r="DU40"/>
+      <c r="DV40">
         <v>112300000.0</v>
       </c>
-      <c r="DV40"/>
       <c r="DW40"/>
       <c r="DX40"/>
-      <c r="DY40">
+      <c r="DY40"/>
+      <c r="DZ40">
         <v>85500000.0</v>
       </c>
-      <c r="DZ40"/>
       <c r="EA40"/>
       <c r="EB40"/>
-      <c r="EC40">
+      <c r="EC40"/>
+      <c r="ED40">
         <v>99656000.0</v>
       </c>
-      <c r="ED40"/>
       <c r="EE40"/>
       <c r="EF40"/>
-      <c r="EG40">
+      <c r="EG40"/>
+      <c r="EH40">
         <v>73524000.0</v>
       </c>
-      <c r="EH40"/>
       <c r="EI40"/>
       <c r="EJ40"/>
-      <c r="EK40">
+      <c r="EK40"/>
+      <c r="EL40">
         <v>68618000.0</v>
       </c>
-      <c r="EL40"/>
       <c r="EM40"/>
       <c r="EN40"/>
-      <c r="EO40">
+      <c r="EO40"/>
+      <c r="EP40">
         <v>59549000.0</v>
       </c>
-      <c r="EP40"/>
       <c r="EQ40"/>
       <c r="ER40"/>
-      <c r="ES40">
+      <c r="ES40"/>
+      <c r="ET40">
         <v>36032000.0</v>
       </c>
-      <c r="ET40"/>
       <c r="EU40"/>
       <c r="EV40"/>
-      <c r="EW40">
+      <c r="EW40"/>
+      <c r="EX40">
         <v>34972000.0</v>
       </c>
-      <c r="EX40"/>
       <c r="EY40"/>
       <c r="EZ40"/>
-      <c r="FA40">
+      <c r="FA40"/>
+      <c r="FB40">
         <v>28509000.0</v>
       </c>
-      <c r="FB40"/>
       <c r="FC40"/>
       <c r="FD40"/>
+      <c r="FE40"/>
     </row>
-    <row r="41" spans="1:160">
+    <row r="41" spans="1:161">
       <c r="A41" t="s">
         <v>81</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41">
         <v>293000000.0</v>
       </c>
       <c r="M41">
-        <v>232500000.0</v>
+        <v>293000000.0</v>
       </c>
       <c r="N41">
         <v>232500000.0</v>
       </c>
-      <c r="O41"/>
+      <c r="O41">
+        <v>232500000.0</v>
+      </c>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
@@ -17500,434 +17591,438 @@
       <c r="EF41"/>
       <c r="EG41"/>
       <c r="EH41"/>
       <c r="EI41"/>
       <c r="EJ41"/>
       <c r="EK41"/>
       <c r="EL41"/>
       <c r="EM41"/>
       <c r="EN41"/>
       <c r="EO41"/>
       <c r="EP41"/>
       <c r="EQ41"/>
       <c r="ER41"/>
       <c r="ES41"/>
       <c r="ET41"/>
       <c r="EU41"/>
       <c r="EV41"/>
       <c r="EW41"/>
       <c r="EX41"/>
       <c r="EY41"/>
       <c r="EZ41"/>
       <c r="FA41"/>
       <c r="FB41"/>
       <c r="FC41"/>
       <c r="FD41"/>
+      <c r="FE41"/>
     </row>
-    <row r="42" spans="1:160">
+    <row r="42" spans="1:161">
       <c r="A42" t="s">
         <v>82</v>
       </c>
       <c r="B42">
+        <v>22128072.0</v>
+      </c>
+      <c r="C42">
         <v>20970723.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>20000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="F42">
         <v>14000000.0</v>
       </c>
       <c r="G42">
+        <v>14000000.0</v>
+      </c>
+      <c r="H42">
         <v>12000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>9000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>772000000.0</v>
       </c>
-      <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>6800000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-1781700000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>7000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-328975000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-1929500000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-328975000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>6800000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-330975000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-1843000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-330975000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>6800000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-331925000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-1819600000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-331925000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>6800000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-317325000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>6800000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-317325000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>6800000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-337775000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>6800000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-337775000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>6800000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-308425000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>6800000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-308425000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>6800000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-258875000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>6800000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-258875000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>6800000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-262525000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-1774700000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-262525000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-1783400000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-238625000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>6800000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-238625000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-1750200000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-231075000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-1742500000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-231075000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-1744000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-229000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-1748100000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-229000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-1740600000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-229700000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-1741500000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-229700000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-1770500000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-245675000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-1758100000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-245675000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-1791700000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-255150000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-1714000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-255150000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-1721100000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-287750000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-1724300000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-287750000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-1722400000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-289425000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-1712400000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-289425000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-1708800000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-257475000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-1728100000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-257475000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>66500000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>190950000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>63500000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>190950000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>89700000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>190125000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>76000000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>190125000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>73700000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>180600000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>231400000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>180600000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>64800000.0</v>
       </c>
-      <c r="CP42"/>
-      <c r="CQ42">
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>61400000.0</v>
       </c>
-      <c r="CR42"/>
-      <c r="CS42">
+      <c r="CS42"/>
+      <c r="CT42">
         <v>58500000.0</v>
       </c>
-      <c r="CT42"/>
-      <c r="CU42">
+      <c r="CU42"/>
+      <c r="CV42">
         <v>47000000.0</v>
       </c>
-      <c r="CV42"/>
-      <c r="CW42">
+      <c r="CW42"/>
+      <c r="CX42">
         <v>40900000.0</v>
       </c>
-      <c r="CX42"/>
       <c r="CY42"/>
       <c r="CZ42"/>
-      <c r="DA42">
+      <c r="DA42"/>
+      <c r="DB42">
         <v>43500000.0</v>
       </c>
-      <c r="DB42"/>
       <c r="DC42"/>
       <c r="DD42"/>
-      <c r="DE42">
+      <c r="DE42"/>
+      <c r="DF42">
         <v>38500000.0</v>
       </c>
-      <c r="DF42"/>
       <c r="DG42"/>
       <c r="DH42"/>
-      <c r="DI42">
+      <c r="DI42"/>
+      <c r="DJ42">
         <v>-782300000.0</v>
       </c>
-      <c r="DJ42"/>
       <c r="DK42"/>
       <c r="DL42"/>
-      <c r="DM42">
+      <c r="DM42"/>
+      <c r="DN42">
         <v>-285200000.0</v>
       </c>
-      <c r="DN42"/>
       <c r="DO42"/>
       <c r="DP42"/>
-      <c r="DQ42">
+      <c r="DQ42"/>
+      <c r="DR42">
         <v>-238100000.0</v>
       </c>
-      <c r="DR42"/>
       <c r="DS42"/>
       <c r="DT42"/>
-      <c r="DU42">
+      <c r="DU42"/>
+      <c r="DV42">
         <v>-220300000.0</v>
       </c>
-      <c r="DV42"/>
       <c r="DW42"/>
       <c r="DX42"/>
-      <c r="DY42">
+      <c r="DY42"/>
+      <c r="DZ42">
         <v>-124800000.0</v>
       </c>
-      <c r="DZ42"/>
       <c r="EA42"/>
       <c r="EB42"/>
-      <c r="EC42">
+      <c r="EC42"/>
+      <c r="ED42">
         <v>9398000.0</v>
       </c>
-      <c r="ED42"/>
       <c r="EE42"/>
       <c r="EF42"/>
-      <c r="EG42">
+      <c r="EG42"/>
+      <c r="EH42">
         <v>8940000.0</v>
       </c>
-      <c r="EH42"/>
       <c r="EI42"/>
       <c r="EJ42"/>
-      <c r="EK42">
+      <c r="EK42"/>
+      <c r="EL42">
         <v>8016000.0</v>
       </c>
-      <c r="EL42"/>
       <c r="EM42"/>
       <c r="EN42"/>
-      <c r="EO42">
+      <c r="EO42"/>
+      <c r="EP42">
         <v>6966000.0</v>
       </c>
-      <c r="EP42"/>
       <c r="EQ42"/>
       <c r="ER42"/>
-      <c r="ES42">
+      <c r="ES42"/>
+      <c r="ET42">
         <v>5808000.0</v>
       </c>
-      <c r="ET42"/>
       <c r="EU42"/>
       <c r="EV42"/>
-      <c r="EW42">
+      <c r="EW42"/>
+      <c r="EX42">
         <v>3346000.0</v>
       </c>
-      <c r="EX42"/>
       <c r="EY42"/>
       <c r="EZ42"/>
-      <c r="FA42">
+      <c r="FA42"/>
+      <c r="FB42">
         <v>3258000.0</v>
       </c>
-      <c r="FB42"/>
       <c r="FC42"/>
       <c r="FD42"/>
+      <c r="FE42"/>
     </row>
-    <row r="43" spans="1:160">
+    <row r="43" spans="1:161">
       <c r="A43" t="s">
         <v>83</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18046,52 +18141,53 @@
       <c r="EF43"/>
       <c r="EG43"/>
       <c r="EH43"/>
       <c r="EI43"/>
       <c r="EJ43"/>
       <c r="EK43"/>
       <c r="EL43"/>
       <c r="EM43"/>
       <c r="EN43"/>
       <c r="EO43"/>
       <c r="EP43"/>
       <c r="EQ43"/>
       <c r="ER43"/>
       <c r="ES43"/>
       <c r="ET43"/>
       <c r="EU43"/>
       <c r="EV43"/>
       <c r="EW43"/>
       <c r="EX43"/>
       <c r="EY43"/>
       <c r="EZ43"/>
       <c r="FA43"/>
       <c r="FB43"/>
       <c r="FC43"/>
       <c r="FD43"/>
+      <c r="FE43"/>
     </row>
-    <row r="44" spans="1:160">
+    <row r="44" spans="1:161">
       <c r="A44" t="s">
         <v>84</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -18210,78 +18306,81 @@
       <c r="EF44"/>
       <c r="EG44"/>
       <c r="EH44"/>
       <c r="EI44"/>
       <c r="EJ44"/>
       <c r="EK44"/>
       <c r="EL44"/>
       <c r="EM44"/>
       <c r="EN44"/>
       <c r="EO44"/>
       <c r="EP44"/>
       <c r="EQ44"/>
       <c r="ER44"/>
       <c r="ES44"/>
       <c r="ET44"/>
       <c r="EU44"/>
       <c r="EV44"/>
       <c r="EW44"/>
       <c r="EX44"/>
       <c r="EY44"/>
       <c r="EZ44"/>
       <c r="FA44"/>
       <c r="FB44"/>
       <c r="FC44"/>
       <c r="FD44"/>
+      <c r="FE44"/>
     </row>
-    <row r="45" spans="1:160">
+    <row r="45" spans="1:161">
       <c r="A45" t="s">
         <v>85</v>
       </c>
       <c r="B45">
+        <v>998000000.0</v>
+      </c>
+      <c r="C45">
         <v>1691000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1018000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1640000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>959000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1659000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>941000000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>1638000000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
@@ -18388,474 +18487,478 @@
       <c r="EF45"/>
       <c r="EG45"/>
       <c r="EH45"/>
       <c r="EI45"/>
       <c r="EJ45"/>
       <c r="EK45"/>
       <c r="EL45"/>
       <c r="EM45"/>
       <c r="EN45"/>
       <c r="EO45"/>
       <c r="EP45"/>
       <c r="EQ45"/>
       <c r="ER45"/>
       <c r="ES45"/>
       <c r="ET45"/>
       <c r="EU45"/>
       <c r="EV45"/>
       <c r="EW45"/>
       <c r="EX45"/>
       <c r="EY45"/>
       <c r="EZ45"/>
       <c r="FA45"/>
       <c r="FB45"/>
       <c r="FC45"/>
       <c r="FD45"/>
+      <c r="FE45"/>
     </row>
-    <row r="46" spans="1:160">
+    <row r="46" spans="1:161">
       <c r="A46" t="s">
         <v>86</v>
       </c>
       <c r="B46">
+        <v>1003809844.0</v>
+      </c>
+      <c r="C46">
         <v>1019576691.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1018000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>963000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>959000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>951000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>941000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>949000000.0</v>
       </c>
       <c r="I46">
         <v>949000000.0</v>
       </c>
-      <c r="J46"/>
-      <c r="K46">
+      <c r="J46">
+        <v>949000000.0</v>
+      </c>
+      <c r="K46"/>
+      <c r="L46">
         <v>671400000.0</v>
       </c>
-      <c r="L46"/>
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46">
         <v>625600000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>156400000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>604600000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>156400000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>620200000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>155050000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>629600000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>155050000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>612900000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>153225000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>612500000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>153225000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>436900000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>109225000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>408100000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>109225000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>390200000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>97550000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>382100000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>97550000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>416300000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>104075000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>553500000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>104075000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>477100000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>119275000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>460100000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>119275000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>505500000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>126375000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>517400000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>126375000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>537100000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>134275000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>553100000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>134275000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>550300000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>137575000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>553900000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>137575000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>573700000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>143425000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>606600000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>143425000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>589700000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>147425000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>559900000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>147425000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>636300000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>159075000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>630900000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>159075000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>721200000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>180300000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>607400000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>180300000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>561200000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>140300000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>495700000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>140300000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>513100000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>128275000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>493600000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>128275000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>497500000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>124375000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>631200000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>124375000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>661700000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>165425000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>708700000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>165425000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>662800000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>165700000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>643600000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>165700000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>624300000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>156075000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>600300000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>156075000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>591300000.0</v>
       </c>
-      <c r="CP46"/>
-      <c r="CQ46">
+      <c r="CQ46"/>
+      <c r="CR46">
         <v>555100000.0</v>
       </c>
-      <c r="CR46"/>
-      <c r="CS46">
+      <c r="CS46"/>
+      <c r="CT46">
         <v>561700000.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>604400000.0</v>
       </c>
-      <c r="CV46"/>
-      <c r="CW46">
+      <c r="CW46"/>
+      <c r="CX46">
         <v>885300000.0</v>
       </c>
-      <c r="CX46"/>
       <c r="CY46"/>
       <c r="CZ46"/>
-      <c r="DA46">
+      <c r="DA46"/>
+      <c r="DB46">
         <v>871900000.0</v>
       </c>
-      <c r="DB46"/>
       <c r="DC46"/>
       <c r="DD46"/>
-      <c r="DE46">
+      <c r="DE46"/>
+      <c r="DF46">
         <v>807300000.0</v>
       </c>
-      <c r="DF46"/>
       <c r="DG46"/>
       <c r="DH46"/>
-      <c r="DI46">
+      <c r="DI46"/>
+      <c r="DJ46">
         <v>725000000.0</v>
       </c>
-      <c r="DJ46"/>
       <c r="DK46"/>
       <c r="DL46"/>
-      <c r="DM46">
+      <c r="DM46"/>
+      <c r="DN46">
         <v>157100000.0</v>
       </c>
-      <c r="DN46"/>
       <c r="DO46"/>
       <c r="DP46"/>
-      <c r="DQ46">
+      <c r="DQ46"/>
+      <c r="DR46">
         <v>137500000.0</v>
       </c>
-      <c r="DR46"/>
       <c r="DS46"/>
       <c r="DT46"/>
-      <c r="DU46">
+      <c r="DU46"/>
+      <c r="DV46">
         <v>121900000.0</v>
       </c>
-      <c r="DV46"/>
       <c r="DW46"/>
       <c r="DX46"/>
-      <c r="DY46">
+      <c r="DY46"/>
+      <c r="DZ46">
         <v>108600000.0</v>
       </c>
-      <c r="DZ46"/>
       <c r="EA46"/>
       <c r="EB46"/>
-      <c r="EC46">
+      <c r="EC46"/>
+      <c r="ED46">
         <v>92746000.0</v>
       </c>
-      <c r="ED46"/>
       <c r="EE46"/>
       <c r="EF46"/>
-      <c r="EG46">
+      <c r="EG46"/>
+      <c r="EH46">
         <v>76478000.0</v>
       </c>
-      <c r="EH46"/>
       <c r="EI46"/>
       <c r="EJ46"/>
-      <c r="EK46">
+      <c r="EK46"/>
+      <c r="EL46">
         <v>71152000.0</v>
       </c>
-      <c r="EL46"/>
       <c r="EM46"/>
       <c r="EN46"/>
-      <c r="EO46">
+      <c r="EO46"/>
+      <c r="EP46">
         <v>57318000.0</v>
       </c>
-      <c r="EP46"/>
       <c r="EQ46"/>
       <c r="ER46"/>
-      <c r="ES46">
+      <c r="ES46"/>
+      <c r="ET46">
         <v>48045000.0</v>
       </c>
-      <c r="ET46"/>
       <c r="EU46"/>
       <c r="EV46"/>
-      <c r="EW46">
+      <c r="EW46"/>
+      <c r="EX46">
         <v>45113000.0</v>
       </c>
-      <c r="EX46"/>
       <c r="EY46"/>
       <c r="EZ46"/>
-      <c r="FA46">
+      <c r="FA46"/>
+      <c r="FB46">
         <v>41104000.0</v>
       </c>
-      <c r="FB46"/>
       <c r="FC46"/>
       <c r="FD46"/>
+      <c r="FE46"/>
     </row>
-    <row r="47" spans="1:160">
+    <row r="47" spans="1:161">
       <c r="A47" t="s">
         <v>87</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>1021000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1018000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>963000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>959000000.0</v>
       </c>
-      <c r="F47"/>
-      <c r="G47">
+      <c r="G47"/>
+      <c r="H47">
         <v>941000000.0</v>
       </c>
-      <c r="H47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I47"/>
       <c r="J47">
         <v>949000000.0</v>
       </c>
       <c r="K47">
-        <v>671400000.0</v>
+        <v>949000000.0</v>
       </c>
       <c r="L47">
         <v>671400000.0</v>
       </c>
       <c r="M47">
-        <v>625600000.0</v>
+        <v>671400000.0</v>
       </c>
       <c r="N47">
         <v>625600000.0</v>
       </c>
       <c r="O47">
+        <v>625600000.0</v>
+      </c>
+      <c r="P47">
         <v>604600000.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
@@ -18956,434 +19059,438 @@
       <c r="EF47"/>
       <c r="EG47"/>
       <c r="EH47"/>
       <c r="EI47"/>
       <c r="EJ47"/>
       <c r="EK47"/>
       <c r="EL47"/>
       <c r="EM47"/>
       <c r="EN47"/>
       <c r="EO47"/>
       <c r="EP47"/>
       <c r="EQ47"/>
       <c r="ER47"/>
       <c r="ES47"/>
       <c r="ET47"/>
       <c r="EU47"/>
       <c r="EV47"/>
       <c r="EW47"/>
       <c r="EX47"/>
       <c r="EY47"/>
       <c r="EZ47"/>
       <c r="FA47"/>
       <c r="FB47"/>
       <c r="FC47"/>
       <c r="FD47"/>
+      <c r="FE47"/>
     </row>
-    <row r="48" spans="1:160">
+    <row r="48" spans="1:161">
       <c r="A48" t="s">
         <v>88</v>
       </c>
       <c r="B48">
+        <v>6421164375.0</v>
+      </c>
+      <c r="C48">
         <v>9692469509.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>6179000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3606000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3577000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>6516000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>6377000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>6300000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3302000000.0</v>
       </c>
-      <c r="J48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K48"/>
       <c r="L48">
         <v>3195000000.0</v>
       </c>
       <c r="M48">
+        <v>3195000000.0</v>
+      </c>
+      <c r="N48">
         <v>3166600000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>791650000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3046700000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>791650000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3030600000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>757650000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2897000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>757650000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2844100000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>711025000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2659500000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>711025000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>2641600000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>657800000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2857700000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>657800000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>2767500000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>689275000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2641200000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>689275000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>2109400000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>524750000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>2072900000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>524750000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1966500000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>489025000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1887200000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>489025000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1857600000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>461800000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>1720700000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>461800000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>1533100000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>383275000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>1558900000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>383275000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1576300000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>394075000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1549100000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>394075000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1616200000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>404050000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>1634600000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>404050000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>1586800000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>396700000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>1650600000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>396700000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1593000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>398250000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>1517400000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>398250000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>1702700000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>425675000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>1683900000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>425675000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>1753900000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>438475000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1139100000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>438475000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>1164300000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>291075000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>1124500000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>291075000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>1024100000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>256025000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>858000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>256025000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-878700000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-219675000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-866300000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-219675000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-715000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-178750000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-744700000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-178750000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-800200000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-200050000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-825700000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-200050000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-731000000.0</v>
       </c>
-      <c r="CP48"/>
-      <c r="CQ48">
+      <c r="CQ48"/>
+      <c r="CR48">
         <v>-749600000.0</v>
       </c>
-      <c r="CR48"/>
-      <c r="CS48">
+      <c r="CS48"/>
+      <c r="CT48">
         <v>-606700000.0</v>
       </c>
-      <c r="CT48"/>
-      <c r="CU48">
+      <c r="CU48"/>
+      <c r="CV48">
         <v>-364700000.0</v>
       </c>
-      <c r="CV48"/>
-      <c r="CW48">
+      <c r="CW48"/>
+      <c r="CX48">
         <v>382000000.0</v>
       </c>
-      <c r="CX48"/>
       <c r="CY48"/>
       <c r="CZ48"/>
-      <c r="DA48">
+      <c r="DA48"/>
+      <c r="DB48">
         <v>116900000.0</v>
       </c>
-      <c r="DB48"/>
       <c r="DC48"/>
       <c r="DD48"/>
-      <c r="DE48">
+      <c r="DE48"/>
+      <c r="DF48">
         <v>-102700000.0</v>
       </c>
-      <c r="DF48"/>
       <c r="DG48"/>
       <c r="DH48"/>
-      <c r="DI48">
+      <c r="DI48"/>
+      <c r="DJ48">
         <v>623500000.0</v>
       </c>
-      <c r="DJ48"/>
       <c r="DK48"/>
       <c r="DL48"/>
-      <c r="DM48">
+      <c r="DM48"/>
+      <c r="DN48">
         <v>495200000.0</v>
       </c>
-      <c r="DN48"/>
       <c r="DO48"/>
       <c r="DP48"/>
-      <c r="DQ48">
+      <c r="DQ48"/>
+      <c r="DR48">
         <v>393000000.0</v>
       </c>
-      <c r="DR48"/>
       <c r="DS48"/>
       <c r="DT48"/>
-      <c r="DU48">
+      <c r="DU48"/>
+      <c r="DV48">
         <v>309200000.0</v>
       </c>
-      <c r="DV48"/>
       <c r="DW48"/>
       <c r="DX48"/>
-      <c r="DY48">
+      <c r="DY48"/>
+      <c r="DZ48">
         <v>249500000.0</v>
       </c>
-      <c r="DZ48"/>
       <c r="EA48"/>
       <c r="EB48"/>
-      <c r="EC48">
+      <c r="EC48"/>
+      <c r="ED48">
         <v>84736000.0</v>
       </c>
-      <c r="ED48"/>
       <c r="EE48"/>
       <c r="EF48"/>
-      <c r="EG48">
+      <c r="EG48"/>
+      <c r="EH48">
         <v>76939000.0</v>
       </c>
-      <c r="EH48"/>
       <c r="EI48"/>
       <c r="EJ48"/>
-      <c r="EK48">
+      <c r="EK48"/>
+      <c r="EL48">
         <v>67547000.0</v>
       </c>
-      <c r="EL48"/>
       <c r="EM48"/>
       <c r="EN48"/>
-      <c r="EO48">
+      <c r="EO48"/>
+      <c r="EP48">
         <v>42463000.0</v>
       </c>
-      <c r="EP48"/>
       <c r="EQ48"/>
       <c r="ER48"/>
-      <c r="ES48">
+      <c r="ES48"/>
+      <c r="ET48">
         <v>52990000.0</v>
       </c>
-      <c r="ET48"/>
       <c r="EU48"/>
       <c r="EV48"/>
-      <c r="EW48">
+      <c r="EW48"/>
+      <c r="EX48">
         <v>42943000.0</v>
       </c>
-      <c r="EX48"/>
       <c r="EY48"/>
       <c r="EZ48"/>
-      <c r="FA48">
+      <c r="FA48"/>
+      <c r="FB48">
         <v>31474000.0</v>
       </c>
-      <c r="FB48"/>
       <c r="FC48"/>
       <c r="FD48"/>
+      <c r="FE48"/>
     </row>
-    <row r="49" spans="1:160">
+    <row r="49" spans="1:161">
       <c r="A49" t="s">
         <v>89</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -19502,86 +19609,89 @@
       <c r="EF49"/>
       <c r="EG49"/>
       <c r="EH49"/>
       <c r="EI49"/>
       <c r="EJ49"/>
       <c r="EK49"/>
       <c r="EL49"/>
       <c r="EM49"/>
       <c r="EN49"/>
       <c r="EO49"/>
       <c r="EP49"/>
       <c r="EQ49"/>
       <c r="ER49"/>
       <c r="ES49"/>
       <c r="ET49"/>
       <c r="EU49"/>
       <c r="EV49"/>
       <c r="EW49"/>
       <c r="EX49"/>
       <c r="EY49"/>
       <c r="EZ49"/>
       <c r="FA49"/>
       <c r="FB49"/>
       <c r="FC49"/>
       <c r="FD49"/>
+      <c r="FE49"/>
     </row>
-    <row r="50" spans="1:160">
+    <row r="50" spans="1:161">
       <c r="A50" t="s">
         <v>90</v>
       </c>
       <c r="B50">
+        <v>1944000000.0</v>
+      </c>
+      <c r="C50">
         <v>1411000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1309000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1166000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1199000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1134000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>742000000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>1355000000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>607200000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>459300000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
@@ -19684,984 +19794,991 @@
       <c r="EF50"/>
       <c r="EG50"/>
       <c r="EH50"/>
       <c r="EI50"/>
       <c r="EJ50"/>
       <c r="EK50"/>
       <c r="EL50"/>
       <c r="EM50"/>
       <c r="EN50"/>
       <c r="EO50"/>
       <c r="EP50"/>
       <c r="EQ50"/>
       <c r="ER50"/>
       <c r="ES50"/>
       <c r="ET50"/>
       <c r="EU50"/>
       <c r="EV50"/>
       <c r="EW50"/>
       <c r="EX50"/>
       <c r="EY50"/>
       <c r="EZ50"/>
       <c r="FA50"/>
       <c r="FB50"/>
       <c r="FC50"/>
       <c r="FD50"/>
+      <c r="FE50"/>
     </row>
-    <row r="51" spans="1:160">
+    <row r="51" spans="1:161">
       <c r="A51" t="s">
         <v>91</v>
       </c>
       <c r="B51">
+        <v>6175743930.0</v>
+      </c>
+      <c r="C51">
         <v>6121454574.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6041000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4141000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4853000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4732000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4666000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5471000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>5396000000.0</v>
       </c>
-      <c r="J51"/>
-      <c r="K51">
+      <c r="K51"/>
+      <c r="L51">
         <v>3755400000.0</v>
       </c>
-      <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51">
         <v>1932400000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>483100000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2833700000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>483100000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3143600000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>849675000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2016300000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>849675000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2257500000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>340150000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1869600000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>340150000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1265600000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>316400000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1248200000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>316400000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1234900000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>308725000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1519000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>308725000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1337800000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>334450000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1258900000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>334450000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1198000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>299500000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>983700000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>299500000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1007200000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>251800000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1032200000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>251800000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1466700000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>366675000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1247100000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>366675000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1212200000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>303050000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1057900000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>303050000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1008900000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>252225000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1125700000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>252225000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1046600000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>261650000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1173800000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>261650000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1209800000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>302450000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1316500000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>302450000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>1466300000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>366575000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>1208100000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>366575000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>1042800000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>260700000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>1492400000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>260700000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1323300000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>330825000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1105200000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>330825000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>1180600000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>295150000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>1379900000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>295150000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1354600000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>338650000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1409900000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>338650000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>1480700000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>370175000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>1430500000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>370175000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>1506900000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>376725000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>1641200000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>376725000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>1516600000.0</v>
       </c>
-      <c r="CP51"/>
-      <c r="CQ51">
+      <c r="CQ51"/>
+      <c r="CR51">
         <v>1308100000.0</v>
       </c>
-      <c r="CR51"/>
-      <c r="CS51">
+      <c r="CS51"/>
+      <c r="CT51">
         <v>1233900000.0</v>
       </c>
-      <c r="CT51"/>
-      <c r="CU51">
+      <c r="CU51"/>
+      <c r="CV51">
         <v>1032100000.0</v>
       </c>
-      <c r="CV51"/>
-      <c r="CW51">
+      <c r="CW51"/>
+      <c r="CX51">
         <v>442500000.0</v>
       </c>
-      <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
-      <c r="DA51">
+      <c r="DA51"/>
+      <c r="DB51">
         <v>474500000.0</v>
       </c>
-      <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
-      <c r="DE51">
+      <c r="DE51"/>
+      <c r="DF51">
         <v>625200000.0</v>
       </c>
-      <c r="DF51"/>
       <c r="DG51"/>
       <c r="DH51"/>
-      <c r="DI51">
+      <c r="DI51"/>
+      <c r="DJ51">
         <v>699700000.0</v>
       </c>
-      <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
-      <c r="DM51">
+      <c r="DM51"/>
+      <c r="DN51">
         <v>76800000.0</v>
       </c>
-      <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
-      <c r="DQ51">
+      <c r="DQ51"/>
+      <c r="DR51">
         <v>40300000.0</v>
       </c>
-      <c r="DR51"/>
       <c r="DS51"/>
       <c r="DT51"/>
-      <c r="DU51">
+      <c r="DU51"/>
+      <c r="DV51">
         <v>74900000.0</v>
       </c>
-      <c r="DV51"/>
       <c r="DW51"/>
       <c r="DX51"/>
-      <c r="DY51">
+      <c r="DY51"/>
+      <c r="DZ51">
         <v>43900000.0</v>
       </c>
-      <c r="DZ51"/>
       <c r="EA51"/>
       <c r="EB51"/>
-      <c r="EC51">
+      <c r="EC51"/>
+      <c r="ED51">
         <v>32881000.0</v>
       </c>
-      <c r="ED51"/>
       <c r="EE51"/>
       <c r="EF51"/>
-      <c r="EG51">
+      <c r="EG51"/>
+      <c r="EH51">
         <v>24101000.0</v>
       </c>
-      <c r="EH51"/>
       <c r="EI51"/>
       <c r="EJ51"/>
-      <c r="EK51">
+      <c r="EK51"/>
+      <c r="EL51">
         <v>24515000.0</v>
       </c>
-      <c r="EL51"/>
       <c r="EM51"/>
       <c r="EN51"/>
-      <c r="EO51">
+      <c r="EO51"/>
+      <c r="EP51">
         <v>21785000.0</v>
       </c>
-      <c r="EP51"/>
       <c r="EQ51"/>
       <c r="ER51"/>
-      <c r="ES51">
+      <c r="ES51"/>
+      <c r="ET51">
         <v>6707000.0</v>
       </c>
-      <c r="ET51"/>
       <c r="EU51"/>
       <c r="EV51"/>
-      <c r="EW51">
+      <c r="EW51"/>
+      <c r="EX51">
         <v>4574000.0</v>
       </c>
-      <c r="EX51"/>
       <c r="EY51"/>
       <c r="EZ51"/>
-      <c r="FA51">
+      <c r="FA51"/>
+      <c r="FB51">
         <v>4238000.0</v>
       </c>
-      <c r="FB51"/>
       <c r="FC51"/>
       <c r="FD51"/>
+      <c r="FE51"/>
     </row>
-    <row r="52" spans="1:160">
+    <row r="52" spans="1:161">
       <c r="A52" t="s">
         <v>92</v>
       </c>
       <c r="B52">
-        <v>1579794638.0</v>
+        <v>2120271694.0</v>
       </c>
       <c r="C52">
+        <v>1582000000.0</v>
+      </c>
+      <c r="D52">
         <v>1475000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1299000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1368000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1261000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>869000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1480000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1490000000.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>687500000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>538000000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>1419100000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>1664200000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>740100000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>1016200000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>607700000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>521500000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>37700000.0</v>
       </c>
-      <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>68000000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>388300000.0</v>
       </c>
-      <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>77400000.0</v>
       </c>
-      <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>172700000.0</v>
       </c>
-      <c r="AJ52"/>
-      <c r="AK52">
+      <c r="AK52"/>
+      <c r="AL52">
         <v>332600000.0</v>
       </c>
-      <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52">
         <v>333000000.0</v>
       </c>
-      <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52">
         <v>31100000.0</v>
       </c>
-      <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>32500000.0</v>
       </c>
-      <c r="AR52"/>
-      <c r="AS52">
+      <c r="AS52"/>
+      <c r="AT52">
         <v>444500000.0</v>
       </c>
-      <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>492200000.0</v>
       </c>
-      <c r="AV52"/>
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52">
         <v>91400000.0</v>
       </c>
-      <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>49700000.0</v>
       </c>
-      <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52">
         <v>56400000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>60900000.0</v>
       </c>
-      <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52">
         <v>58600000.0</v>
       </c>
-      <c r="BF52"/>
-      <c r="BG52">
+      <c r="BG52"/>
+      <c r="BH52">
         <v>93500000.0</v>
       </c>
-      <c r="BH52"/>
-      <c r="BI52">
+      <c r="BI52"/>
+      <c r="BJ52">
         <v>89700000.0</v>
       </c>
-      <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BK52"/>
+      <c r="BL52">
         <v>84900000.0</v>
       </c>
-      <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>92200000.0</v>
       </c>
-      <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>375500000.0</v>
       </c>
-      <c r="BP52"/>
-      <c r="BQ52">
+      <c r="BQ52"/>
+      <c r="BR52">
         <v>380400000.0</v>
       </c>
-      <c r="BR52"/>
-      <c r="BS52">
+      <c r="BS52"/>
+      <c r="BT52">
         <v>67700000.0</v>
       </c>
-      <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52">
         <v>446000000.0</v>
       </c>
-      <c r="BV52"/>
-      <c r="BW52">
+      <c r="BW52"/>
+      <c r="BX52">
         <v>432500000.0</v>
       </c>
-      <c r="BX52"/>
-      <c r="BY52">
+      <c r="BY52"/>
+      <c r="BZ52">
         <v>108500000.0</v>
       </c>
-      <c r="BZ52"/>
-      <c r="CA52">
+      <c r="CA52"/>
+      <c r="CB52">
         <v>206400000.0</v>
       </c>
-      <c r="CB52"/>
-      <c r="CC52">
+      <c r="CC52"/>
+      <c r="CD52">
         <v>207500000.0</v>
       </c>
-      <c r="CD52"/>
-      <c r="CE52">
+      <c r="CE52"/>
+      <c r="CF52">
         <v>121800000.0</v>
       </c>
-      <c r="CF52"/>
-      <c r="CG52">
+      <c r="CG52"/>
+      <c r="CH52">
         <v>82900000.0</v>
       </c>
-      <c r="CH52"/>
-      <c r="CI52">
+      <c r="CI52"/>
+      <c r="CJ52">
         <v>82600000.0</v>
       </c>
-      <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CK52"/>
+      <c r="CL52">
         <v>65000000.0</v>
       </c>
-      <c r="CL52"/>
-      <c r="CM52">
+      <c r="CM52"/>
+      <c r="CN52">
         <v>96100000.0</v>
       </c>
-      <c r="CN52"/>
-      <c r="CO52">
+      <c r="CO52"/>
+      <c r="CP52">
         <v>371900000.0</v>
       </c>
-      <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>1275900000.0</v>
       </c>
-      <c r="CR52"/>
-      <c r="CS52">
+      <c r="CS52"/>
+      <c r="CT52">
         <v>312200000.0</v>
       </c>
-      <c r="CT52"/>
-      <c r="CU52">
+      <c r="CU52"/>
+      <c r="CV52">
         <v>299200000.0</v>
       </c>
-      <c r="CV52"/>
-      <c r="CW52">
+      <c r="CW52"/>
+      <c r="CX52">
         <v>154800000.0</v>
       </c>
-      <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
-      <c r="DA52">
+      <c r="DA52"/>
+      <c r="DB52">
         <v>132400000.0</v>
       </c>
-      <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
-      <c r="DE52">
+      <c r="DE52"/>
+      <c r="DF52">
         <v>184100000.0</v>
       </c>
-      <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
-      <c r="DI52">
+      <c r="DI52"/>
+      <c r="DJ52">
         <v>166000000.0</v>
       </c>
-      <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
-      <c r="DM52">
+      <c r="DM52"/>
+      <c r="DN52">
         <v>75100000.0</v>
       </c>
-      <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
-      <c r="DQ52">
+      <c r="DQ52"/>
+      <c r="DR52">
         <v>40100000.0</v>
       </c>
-      <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
-      <c r="DU52">
+      <c r="DU52"/>
+      <c r="DV52">
         <v>74300000.0</v>
       </c>
-      <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
-      <c r="DY52">
+      <c r="DY52"/>
+      <c r="DZ52">
         <v>43000000.0</v>
       </c>
-      <c r="DZ52"/>
       <c r="EA52"/>
       <c r="EB52"/>
-      <c r="EC52">
+      <c r="EC52"/>
+      <c r="ED52">
         <v>31941000.0</v>
       </c>
-      <c r="ED52"/>
       <c r="EE52"/>
       <c r="EF52"/>
-      <c r="EG52">
+      <c r="EG52"/>
+      <c r="EH52">
         <v>23640000.0</v>
       </c>
-      <c r="EH52"/>
       <c r="EI52"/>
       <c r="EJ52"/>
-      <c r="EK52">
+      <c r="EK52"/>
+      <c r="EL52">
         <v>23956000.0</v>
       </c>
-      <c r="EL52"/>
       <c r="EM52"/>
       <c r="EN52"/>
-      <c r="EO52">
+      <c r="EO52"/>
+      <c r="EP52">
         <v>21552000.0</v>
       </c>
-      <c r="EP52"/>
       <c r="EQ52"/>
       <c r="ER52"/>
-      <c r="ES52">
+      <c r="ES52"/>
+      <c r="ET52">
         <v>6473000.0</v>
       </c>
-      <c r="ET52"/>
       <c r="EU52"/>
       <c r="EV52"/>
-      <c r="EW52">
+      <c r="EW52"/>
+      <c r="EX52">
         <v>3406000.0</v>
       </c>
-      <c r="EX52"/>
       <c r="EY52"/>
       <c r="EZ52"/>
-      <c r="FA52">
+      <c r="FA52"/>
+      <c r="FB52">
         <v>3102000.0</v>
       </c>
-      <c r="FB52"/>
       <c r="FC52"/>
       <c r="FD52"/>
+      <c r="FE52"/>
     </row>
-    <row r="53" spans="1:160">
+    <row r="53" spans="1:161">
       <c r="A53" t="s">
         <v>93</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>1997211.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="D53">
         <v>2000000.0</v>
       </c>
       <c r="E53">
+        <v>2000000.0</v>
+      </c>
+      <c r="F53">
         <v>1000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1273901.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="H53">
         <v>1000000.0</v>
       </c>
       <c r="I53">
         <v>1000000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="J53">
+        <v>1000000.0</v>
+      </c>
+      <c r="K53"/>
+      <c r="L53">
         <v>3700000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>2000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>400000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>172100000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>400000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>172200000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>43050000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>2700000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>43050000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1700000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>425000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>3000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>425000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>2500000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>625000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1400000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>625000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>500000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>125000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>3200000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>125000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>9600000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>2400000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>4900000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>2400000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>99300000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>24825000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>98500000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>24825000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>51400000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>12850000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>50600000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>12850000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>292000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>73000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>2100000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>73000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>1000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>250000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>1000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>250000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>2100000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>525000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>2100000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>525000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>900000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>225000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>3200000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>225000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>2300000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>575000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>19900000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>575000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>1700000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>425000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>6200000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>425000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>800000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>200000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>4100000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>200000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>8000000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>2000000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>2200000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>2000000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>400000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>100000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>300000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>100000.0</v>
       </c>
-      <c r="CC53"/>
       <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>6700000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
-      <c r="CM53">
+      <c r="CM53"/>
+      <c r="CN53">
         <v>156875000.0</v>
       </c>
-      <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
@@ -20686,52 +20803,53 @@
       <c r="EF53"/>
       <c r="EG53"/>
       <c r="EH53"/>
       <c r="EI53"/>
       <c r="EJ53"/>
       <c r="EK53"/>
       <c r="EL53"/>
       <c r="EM53"/>
       <c r="EN53"/>
       <c r="EO53"/>
       <c r="EP53"/>
       <c r="EQ53"/>
       <c r="ER53"/>
       <c r="ES53"/>
       <c r="ET53"/>
       <c r="EU53"/>
       <c r="EV53"/>
       <c r="EW53"/>
       <c r="EX53"/>
       <c r="EY53"/>
       <c r="EZ53"/>
       <c r="FA53"/>
       <c r="FB53"/>
       <c r="FC53"/>
       <c r="FD53"/>
+      <c r="FE53"/>
     </row>
-    <row r="54" spans="1:160">
+    <row r="54" spans="1:161">
       <c r="A54" t="s">
         <v>94</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -20850,1580 +20968,1593 @@
       <c r="EF54"/>
       <c r="EG54"/>
       <c r="EH54"/>
       <c r="EI54"/>
       <c r="EJ54"/>
       <c r="EK54"/>
       <c r="EL54"/>
       <c r="EM54"/>
       <c r="EN54"/>
       <c r="EO54"/>
       <c r="EP54"/>
       <c r="EQ54"/>
       <c r="ER54"/>
       <c r="ES54"/>
       <c r="ET54"/>
       <c r="EU54"/>
       <c r="EV54"/>
       <c r="EW54"/>
       <c r="EX54"/>
       <c r="EY54"/>
       <c r="EZ54"/>
       <c r="FA54"/>
       <c r="FB54"/>
       <c r="FC54"/>
       <c r="FD54"/>
+      <c r="FE54"/>
     </row>
-    <row r="55" spans="1:160">
+    <row r="55" spans="1:161">
       <c r="A55" t="s">
         <v>95</v>
       </c>
       <c r="B55">
+        <v>14639731749.0</v>
+      </c>
+      <c r="C55">
         <v>14413878519.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>14233000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>10554000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>11232000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11127000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>10992000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11922000000.0</v>
       </c>
       <c r="I55">
         <v>11922000000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="J55">
+        <v>11922000000.0</v>
+      </c>
+      <c r="K55"/>
+      <c r="L55">
         <v>6540200000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>4323100000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1080775000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5126700000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1080775000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5583100000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1459550000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4302100000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1459550000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3394400000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>848600000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3749700000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>848600000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3081500000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>770375000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3284400000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>770375000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3107700000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>776925000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3239600000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>776925000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2542800000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>635700000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2456500000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>635700000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2160800000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>540200000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1772200000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>540200000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1788400000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>447100000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1633100000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>447100000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1994000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>498500000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1837300000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>498500000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1947000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>486750000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1719000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>486750000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1798900000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>449725000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1895600000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>449725000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1801500000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>450375000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1959400000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>450375000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2001000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>500250000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2046300000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>500250000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2396900000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>599225000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2098500000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>599225000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1960300000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>490075000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1916800000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>490075000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1792000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>448000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1464500000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>448000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1558000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>389500000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1732900000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>389500000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1770600000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>442650000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1701900000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>442650000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1807600000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>451900000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1692900000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>451900000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1744100000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>436025000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1814800000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>436025000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1814800000.0</v>
       </c>
-      <c r="CP55"/>
-      <c r="CQ55">
+      <c r="CQ55"/>
+      <c r="CR55">
         <v>1530500000.0</v>
       </c>
-      <c r="CR55"/>
-      <c r="CS55">
+      <c r="CS55"/>
+      <c r="CT55">
         <v>1644700000.0</v>
       </c>
-      <c r="CT55"/>
-      <c r="CU55">
+      <c r="CU55"/>
+      <c r="CV55">
         <v>2068600000.0</v>
       </c>
-      <c r="CV55"/>
-      <c r="CW55">
+      <c r="CW55"/>
+      <c r="CX55">
         <v>1984900000.0</v>
       </c>
-      <c r="CX55"/>
       <c r="CY55"/>
       <c r="CZ55"/>
-      <c r="DA55">
+      <c r="DA55"/>
+      <c r="DB55">
         <v>1762100000.0</v>
       </c>
-      <c r="DB55"/>
       <c r="DC55"/>
       <c r="DD55"/>
-      <c r="DE55">
+      <c r="DE55"/>
+      <c r="DF55">
         <v>1648700000.0</v>
       </c>
-      <c r="DF55"/>
       <c r="DG55"/>
       <c r="DH55"/>
-      <c r="DI55">
+      <c r="DI55"/>
+      <c r="DJ55">
         <v>1487100000.0</v>
       </c>
-      <c r="DJ55"/>
       <c r="DK55"/>
       <c r="DL55"/>
-      <c r="DM55">
+      <c r="DM55"/>
+      <c r="DN55">
         <v>562100000.0</v>
       </c>
-      <c r="DN55"/>
       <c r="DO55"/>
       <c r="DP55"/>
-      <c r="DQ55">
+      <c r="DQ55"/>
+      <c r="DR55">
         <v>427000000.0</v>
       </c>
-      <c r="DR55"/>
       <c r="DS55"/>
       <c r="DT55"/>
-      <c r="DU55">
+      <c r="DU55"/>
+      <c r="DV55">
         <v>373400000.0</v>
       </c>
-      <c r="DV55"/>
       <c r="DW55"/>
       <c r="DX55"/>
-      <c r="DY55">
+      <c r="DY55"/>
+      <c r="DZ55">
         <v>342200000.0</v>
       </c>
-      <c r="DZ55"/>
       <c r="EA55"/>
       <c r="EB55"/>
-      <c r="EC55">
+      <c r="EC55"/>
+      <c r="ED55">
         <v>269547000.0</v>
       </c>
-      <c r="ED55"/>
       <c r="EE55"/>
       <c r="EF55"/>
-      <c r="EG55">
+      <c r="EG55"/>
+      <c r="EH55">
         <v>221461000.0</v>
       </c>
-      <c r="EH55"/>
       <c r="EI55"/>
       <c r="EJ55"/>
-      <c r="EK55">
+      <c r="EK55"/>
+      <c r="EL55">
         <v>204749000.0</v>
       </c>
-      <c r="EL55"/>
       <c r="EM55"/>
       <c r="EN55"/>
-      <c r="EO55">
+      <c r="EO55"/>
+      <c r="EP55">
         <v>167616000.0</v>
       </c>
-      <c r="EP55"/>
       <c r="EQ55"/>
       <c r="ER55"/>
-      <c r="ES55">
+      <c r="ES55"/>
+      <c r="ET55">
         <v>141371000.0</v>
       </c>
-      <c r="ET55"/>
       <c r="EU55"/>
       <c r="EV55"/>
-      <c r="EW55">
+      <c r="EW55"/>
+      <c r="EX55">
         <v>123233000.0</v>
       </c>
-      <c r="EX55"/>
       <c r="EY55"/>
       <c r="EZ55"/>
-      <c r="FA55">
+      <c r="FA55"/>
+      <c r="FB55">
         <v>105868000.0</v>
       </c>
-      <c r="FB55"/>
       <c r="FC55"/>
       <c r="FD55"/>
+      <c r="FE55"/>
     </row>
-    <row r="56" spans="1:160">
+    <row r="56" spans="1:161">
       <c r="A56" t="s">
         <v>96</v>
       </c>
       <c r="B56">
+        <v>4122862276.0</v>
+      </c>
+      <c r="C56">
         <v>3853620424.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3647000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2087000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2730000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2697000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2522000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3239000000.0</v>
       </c>
       <c r="I56">
         <v>3239000000.0</v>
       </c>
       <c r="J56">
         <v>3239000000.0</v>
       </c>
       <c r="K56">
-        <v>3186600000.0</v>
+        <v>3239000000.0</v>
       </c>
       <c r="L56">
         <v>3186600000.0</v>
       </c>
       <c r="M56">
+        <v>3186600000.0</v>
+      </c>
+      <c r="N56">
         <v>1343600000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>335900000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2388200000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>335900000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2838800000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>773475000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1725700000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>773475000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>925700000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>231425000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1127900000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>231425000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>741500000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>185375000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>772800000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>185375000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>864100000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>216025000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1098400000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>216025000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>823400000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>205850000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>593100000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>205850000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>598700000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>149675000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>645200000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>149675000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>628500000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>157125000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>572900000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>157125000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>926100000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>231525000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>650400000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>231525000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>695900000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>173975000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>622800000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>173975000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>581900000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>145475000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>608500000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>145475000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>553600000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>138400000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>647900000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>138400000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>601900000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>150475000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>629300000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>150475000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>684600000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>171150000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>662400000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>171150000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>611300000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>152825000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>794500000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>152825000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>672600000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>168150000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>605100000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>168150000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>745000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>186250000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>775300000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>186250000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>698800000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>174700000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>684200000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>174700000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>937400000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>234350000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>690600000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>234350000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>785000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>196250000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>882000000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>196250000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>926600000.0</v>
       </c>
-      <c r="CP56"/>
-      <c r="CQ56">
+      <c r="CQ56"/>
+      <c r="CR56">
         <v>690000000.0</v>
       </c>
-      <c r="CR56"/>
-      <c r="CS56">
+      <c r="CS56"/>
+      <c r="CT56">
         <v>805000000.0</v>
       </c>
-      <c r="CT56"/>
-      <c r="CU56">
+      <c r="CU56"/>
+      <c r="CV56">
         <v>1077500000.0</v>
       </c>
-      <c r="CV56"/>
-      <c r="CW56">
+      <c r="CW56"/>
+      <c r="CX56">
         <v>1009600000.0</v>
       </c>
-      <c r="CX56"/>
       <c r="CY56"/>
       <c r="CZ56"/>
-      <c r="DA56">
+      <c r="DA56"/>
+      <c r="DB56">
         <v>817200000.0</v>
       </c>
-      <c r="DB56"/>
       <c r="DC56"/>
       <c r="DD56"/>
-      <c r="DE56">
+      <c r="DE56"/>
+      <c r="DF56">
         <v>828300000.0</v>
       </c>
-      <c r="DF56"/>
       <c r="DG56"/>
       <c r="DH56"/>
-      <c r="DI56">
+      <c r="DI56"/>
+      <c r="DJ56">
         <v>745700000.0</v>
       </c>
-      <c r="DJ56"/>
       <c r="DK56"/>
       <c r="DL56"/>
-      <c r="DM56">
+      <c r="DM56"/>
+      <c r="DN56">
         <v>401700000.0</v>
       </c>
-      <c r="DN56"/>
       <c r="DO56"/>
       <c r="DP56"/>
-      <c r="DQ56">
+      <c r="DQ56"/>
+      <c r="DR56">
         <v>286700000.0</v>
       </c>
-      <c r="DR56"/>
       <c r="DS56"/>
       <c r="DT56"/>
-      <c r="DU56">
+      <c r="DU56"/>
+      <c r="DV56">
         <v>249500000.0</v>
       </c>
-      <c r="DV56"/>
       <c r="DW56"/>
       <c r="DX56"/>
-      <c r="DY56">
+      <c r="DY56"/>
+      <c r="DZ56">
         <v>232100000.0</v>
       </c>
-      <c r="DZ56"/>
       <c r="EA56"/>
       <c r="EB56"/>
-      <c r="EC56">
+      <c r="EC56"/>
+      <c r="ED56">
         <v>176801000.0</v>
       </c>
-      <c r="ED56"/>
       <c r="EE56"/>
       <c r="EF56"/>
-      <c r="EG56">
+      <c r="EG56"/>
+      <c r="EH56">
         <v>144983000.0</v>
       </c>
-      <c r="EH56"/>
       <c r="EI56"/>
       <c r="EJ56"/>
-      <c r="EK56">
+      <c r="EK56"/>
+      <c r="EL56">
         <v>133597000.0</v>
       </c>
-      <c r="EL56"/>
       <c r="EM56"/>
       <c r="EN56"/>
-      <c r="EO56">
+      <c r="EO56"/>
+      <c r="EP56">
         <v>110298000.0</v>
       </c>
-      <c r="EP56"/>
       <c r="EQ56"/>
       <c r="ER56"/>
-      <c r="ES56">
+      <c r="ES56"/>
+      <c r="ET56">
         <v>93326000.0</v>
       </c>
-      <c r="ET56"/>
       <c r="EU56"/>
       <c r="EV56"/>
-      <c r="EW56">
+      <c r="EW56"/>
+      <c r="EX56">
         <v>78120000.0</v>
       </c>
-      <c r="EX56"/>
       <c r="EY56"/>
       <c r="EZ56"/>
-      <c r="FA56">
+      <c r="FA56"/>
+      <c r="FB56">
         <v>64764000.0</v>
       </c>
-      <c r="FB56"/>
       <c r="FC56"/>
       <c r="FD56"/>
+      <c r="FE56"/>
     </row>
-    <row r="57" spans="1:160">
+    <row r="57" spans="1:161">
       <c r="A57" t="s">
         <v>97</v>
       </c>
       <c r="B57">
+        <v>3874424369.0</v>
+      </c>
+      <c r="C57">
         <v>3310378778.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3267000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2575000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2627000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2579000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2237000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2845000000.0</v>
       </c>
       <c r="I57">
         <v>2845000000.0</v>
       </c>
       <c r="J57">
         <v>2845000000.0</v>
       </c>
       <c r="K57">
-        <v>1698300000.0</v>
+        <v>2845000000.0</v>
       </c>
       <c r="L57">
         <v>1698300000.0</v>
       </c>
       <c r="M57">
+        <v>1698300000.0</v>
+      </c>
+      <c r="N57">
         <v>1389600000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>347400000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2331000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>347400000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2702800000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>739475000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1649600000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>739475000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1775400000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>228950000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1363600000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>228950000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1244600000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>209700000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>739900000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>209700000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>713800000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>178450000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1011100000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>178450000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>679600000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>169900000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>788700000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>169900000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>852600000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>213150000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>791600000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>213150000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>516100000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>129025000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>510800000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>129025000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1041300000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>260325000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1078600000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>260325000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>754800000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>188700000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>674200000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>188700000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>710100000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>177525000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>695600000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>177525000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>723000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>180750000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>740600000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>180750000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>805500000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>201375000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>753400000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>201375000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>831400000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>207850000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1040700000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>207850000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1033900000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>258475000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>762100000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>258475000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1129700000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>282425000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1086900000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>282425000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>789500000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>197375000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>896000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>197375000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>923400000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>230850000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>798300000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>230850000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>837800000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>209450000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>771300000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>209450000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>784400000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>196100000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>762300000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>196100000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>1063500000.0</v>
       </c>
-      <c r="CP57"/>
-      <c r="CQ57">
+      <c r="CQ57"/>
+      <c r="CR57">
         <v>1904600000.0</v>
       </c>
-      <c r="CR57"/>
-      <c r="CS57">
+      <c r="CS57"/>
+      <c r="CT57">
         <v>987500000.0</v>
       </c>
-      <c r="CT57"/>
-      <c r="CU57">
+      <c r="CU57"/>
+      <c r="CV57">
         <v>1159400000.0</v>
       </c>
-      <c r="CV57"/>
-      <c r="CW57">
+      <c r="CW57"/>
+      <c r="CX57">
         <v>924800000.0</v>
       </c>
-      <c r="CX57"/>
       <c r="CY57"/>
       <c r="CZ57"/>
-      <c r="DA57">
+      <c r="DA57"/>
+      <c r="DB57">
         <v>885000000.0</v>
       </c>
-      <c r="DB57"/>
       <c r="DC57"/>
       <c r="DD57"/>
-      <c r="DE57">
+      <c r="DE57"/>
+      <c r="DF57">
         <v>915600000.0</v>
       </c>
-      <c r="DF57"/>
       <c r="DG57"/>
       <c r="DH57"/>
-      <c r="DI57">
+      <c r="DI57"/>
+      <c r="DJ57">
         <v>788900000.0</v>
       </c>
-      <c r="DJ57"/>
       <c r="DK57"/>
       <c r="DL57"/>
-      <c r="DM57">
+      <c r="DM57"/>
+      <c r="DN57">
         <v>303300000.0</v>
       </c>
-      <c r="DN57"/>
       <c r="DO57"/>
       <c r="DP57"/>
-      <c r="DQ57">
+      <c r="DQ57"/>
+      <c r="DR57">
         <v>228300000.0</v>
       </c>
-      <c r="DR57"/>
       <c r="DS57"/>
       <c r="DT57"/>
-      <c r="DU57">
+      <c r="DU57"/>
+      <c r="DV57">
         <v>243500000.0</v>
       </c>
-      <c r="DV57"/>
       <c r="DW57"/>
       <c r="DX57"/>
-      <c r="DY57">
+      <c r="DY57"/>
+      <c r="DZ57">
         <v>179600000.0</v>
       </c>
-      <c r="DZ57"/>
       <c r="EA57"/>
       <c r="EB57"/>
-      <c r="EC57">
+      <c r="EC57"/>
+      <c r="ED57">
         <v>148529000.0</v>
       </c>
-      <c r="ED57"/>
       <c r="EE57"/>
       <c r="EF57"/>
-      <c r="EG57">
+      <c r="EG57"/>
+      <c r="EH57">
         <v>109540000.0</v>
       </c>
-      <c r="EH57"/>
       <c r="EI57"/>
       <c r="EJ57"/>
-      <c r="EK57">
+      <c r="EK57"/>
+      <c r="EL57">
         <v>103712000.0</v>
       </c>
-      <c r="EL57"/>
       <c r="EM57"/>
       <c r="EN57"/>
-      <c r="EO57">
+      <c r="EO57"/>
+      <c r="EP57">
         <v>90714000.0</v>
       </c>
-      <c r="EP57"/>
       <c r="EQ57"/>
       <c r="ER57"/>
-      <c r="ES57">
+      <c r="ES57"/>
+      <c r="ET57">
         <v>49212000.0</v>
       </c>
-      <c r="ET57"/>
       <c r="EU57"/>
       <c r="EV57"/>
-      <c r="EW57">
+      <c r="EW57"/>
+      <c r="EX57">
         <v>44420000.0</v>
       </c>
-      <c r="EX57"/>
       <c r="EY57"/>
       <c r="EZ57"/>
-      <c r="FA57">
+      <c r="FA57"/>
+      <c r="FB57">
         <v>38995000.0</v>
       </c>
-      <c r="FB57"/>
       <c r="FC57"/>
       <c r="FD57"/>
+      <c r="FE57"/>
     </row>
-    <row r="58" spans="1:160">
+    <row r="58" spans="1:161">
       <c r="A58" t="s">
         <v>98</v>
       </c>
       <c r="B58">
+        <v>9093632068.0</v>
+      </c>
+      <c r="C58">
         <v>8927537339.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8966000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6326000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7069000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7039000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7040000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7824000000.0</v>
       </c>
       <c r="I58">
         <v>7824000000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="J58">
+        <v>7824000000.0</v>
+      </c>
+      <c r="K58"/>
+      <c r="L58">
         <v>5102000000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>3059200000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>764800000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3991300000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>764800000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4452500000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1176900000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3228900000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1176900000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2392100000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>598025000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2891000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>598025000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2248900000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>562225000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2253800000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>562225000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2173700000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>543425000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2405400000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>543425000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2182100000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>545525000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2139000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>545525000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1948700000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>487175000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1630600000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>487175000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1688400000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>422100000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1679100000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>422100000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2226000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>556500000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2023700000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>556500000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2096100000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>524025000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1888300000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>524025000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1903100000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>475775000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1984400000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>475775000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1926700000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>481675000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2022200000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>481675000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>2151100000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>537775000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>2259700000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>537775000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>2458800000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>614700000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2102700000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>614700000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1902000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>475500000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2476500000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>475500000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2325600000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>581400000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>2027300000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>581400000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>2217600000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>554400000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>2577400000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>554400000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>2554600000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>638650000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>2281700000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>638650000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>2432200000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>608050000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>2336400000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>608050000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>2445700000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>611425000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>2544700000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>611425000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>2455900000.0</v>
       </c>
-      <c r="CP58"/>
-      <c r="CQ58">
+      <c r="CQ58"/>
+      <c r="CR58">
         <v>2193400000.0</v>
       </c>
-      <c r="CR58"/>
-      <c r="CS58">
+      <c r="CS58"/>
+      <c r="CT58">
         <v>2166600000.0</v>
       </c>
-      <c r="CT58"/>
-      <c r="CU58">
+      <c r="CU58"/>
+      <c r="CV58">
         <v>2178300000.0</v>
       </c>
-      <c r="CV58"/>
-      <c r="CW58">
+      <c r="CW58"/>
+      <c r="CX58">
         <v>1528400000.0</v>
       </c>
-      <c r="CX58"/>
       <c r="CY58"/>
       <c r="CZ58"/>
-      <c r="DA58">
+      <c r="DA58"/>
+      <c r="DB58">
         <v>1568400000.0</v>
       </c>
-      <c r="DB58"/>
       <c r="DC58"/>
       <c r="DD58"/>
-      <c r="DE58">
+      <c r="DE58"/>
+      <c r="DF58">
         <v>1680500000.0</v>
       </c>
-      <c r="DF58"/>
       <c r="DG58"/>
       <c r="DH58"/>
-      <c r="DI58">
+      <c r="DI58"/>
+      <c r="DJ58">
         <v>1615000000.0</v>
       </c>
-      <c r="DJ58"/>
       <c r="DK58"/>
       <c r="DL58"/>
-      <c r="DM58">
+      <c r="DM58"/>
+      <c r="DN58">
         <v>331200000.0</v>
       </c>
-      <c r="DN58"/>
       <c r="DO58"/>
       <c r="DP58"/>
-      <c r="DQ58">
+      <c r="DQ58"/>
+      <c r="DR58">
         <v>251400000.0</v>
       </c>
-      <c r="DR58"/>
       <c r="DS58"/>
       <c r="DT58"/>
-      <c r="DU58">
+      <c r="DU58"/>
+      <c r="DV58">
         <v>264000000.0</v>
       </c>
-      <c r="DV58"/>
       <c r="DW58"/>
       <c r="DX58"/>
-      <c r="DY58">
+      <c r="DY58"/>
+      <c r="DZ58">
         <v>196500000.0</v>
       </c>
-      <c r="DZ58"/>
       <c r="EA58"/>
       <c r="EB58"/>
-      <c r="EC58">
+      <c r="EC58"/>
+      <c r="ED58">
         <v>154857000.0</v>
       </c>
-      <c r="ED58"/>
       <c r="EE58"/>
       <c r="EF58"/>
-      <c r="EG58">
+      <c r="EG58"/>
+      <c r="EH58">
         <v>115267000.0</v>
       </c>
-      <c r="EH58"/>
       <c r="EI58"/>
       <c r="EJ58"/>
-      <c r="EK58">
+      <c r="EK58"/>
+      <c r="EL58">
         <v>109002000.0</v>
       </c>
-      <c r="EL58"/>
       <c r="EM58"/>
       <c r="EN58"/>
-      <c r="EO58">
+      <c r="EO58"/>
+      <c r="EP58">
         <v>98231000.0</v>
       </c>
-      <c r="EP58"/>
       <c r="EQ58"/>
       <c r="ER58"/>
-      <c r="ES58">
+      <c r="ES58"/>
+      <c r="ET58">
         <v>62752000.0</v>
       </c>
-      <c r="ET58"/>
       <c r="EU58"/>
       <c r="EV58"/>
-      <c r="EW58">
+      <c r="EW58"/>
+      <c r="EX58">
         <v>57008000.0</v>
       </c>
-      <c r="EX58"/>
       <c r="EY58"/>
       <c r="EZ58"/>
-      <c r="FA58">
+      <c r="FA58"/>
+      <c r="FB58">
         <v>51067000.0</v>
       </c>
-      <c r="FB58"/>
       <c r="FC58"/>
       <c r="FD58"/>
+      <c r="FE58"/>
     </row>
-    <row r="59" spans="1:160">
+    <row r="59" spans="1:161">
       <c r="A59" t="s">
         <v>99</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -22542,432 +22673,436 @@
       <c r="EF59"/>
       <c r="EG59"/>
       <c r="EH59"/>
       <c r="EI59"/>
       <c r="EJ59"/>
       <c r="EK59"/>
       <c r="EL59"/>
       <c r="EM59"/>
       <c r="EN59"/>
       <c r="EO59"/>
       <c r="EP59"/>
       <c r="EQ59"/>
       <c r="ER59"/>
       <c r="ES59"/>
       <c r="ET59"/>
       <c r="EU59"/>
       <c r="EV59"/>
       <c r="EW59"/>
       <c r="EX59"/>
       <c r="EY59"/>
       <c r="EZ59"/>
       <c r="FA59"/>
       <c r="FB59"/>
       <c r="FC59"/>
       <c r="FD59"/>
+      <c r="FE59"/>
     </row>
-    <row r="60" spans="1:160">
+    <row r="60" spans="1:161">
       <c r="A60" t="s">
         <v>100</v>
       </c>
       <c r="B60">
+        <v>5548111323.0</v>
+      </c>
+      <c r="C60">
         <v>5488338391.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5269000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4229000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4164000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4089000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3953000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4099000000.0</v>
       </c>
       <c r="I60">
         <v>4099000000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="J60">
+        <v>4099000000.0</v>
+      </c>
+      <c r="K60"/>
+      <c r="L60">
         <v>1438700000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>1264400000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>315975000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1135800000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>315975000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1129700000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>282650000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1072500000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>282650000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1001700000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>250575000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>858400000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>250575000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>832200000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>208150000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1030200000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>208150000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>933700000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>233500000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>834000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>233500000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>360600000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>90175000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>317300000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>90175000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>212300000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>53025000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>141500000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>53025000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>100200000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>25000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>-46200000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>25000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-232100000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-58000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-191700000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-58000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-155800000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-37275000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-175300000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-37275000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-109700000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-26050000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>-95400000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-26050000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>-135700000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>-31300000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>-72800000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>-31300000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>-159400000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>-37525000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-222600000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>-37525000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>-70900000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>-15475000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>-12000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>-15475000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>50900000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>14575000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>-567100000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>14575000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>-540000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>-133400000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>-569800000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>-133400000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>-666600000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>-164900000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>-852000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>-164900000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>-794100000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>-196000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>-784700000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>-196000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>-619100000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>-153150000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>-650400000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>-153150000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>-707900000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>-175400000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>-736100000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>-175400000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>-646700000.0</v>
       </c>
-      <c r="CP60"/>
-      <c r="CQ60">
+      <c r="CQ60"/>
+      <c r="CR60">
         <v>-668600000.0</v>
       </c>
-      <c r="CR60"/>
-      <c r="CS60">
+      <c r="CS60"/>
+      <c r="CT60">
         <v>-527400000.0</v>
       </c>
-      <c r="CT60"/>
-      <c r="CU60">
+      <c r="CU60"/>
+      <c r="CV60">
         <v>-286800000.0</v>
       </c>
-      <c r="CV60"/>
-      <c r="CW60">
+      <c r="CW60"/>
+      <c r="CX60">
         <v>451600000.0</v>
       </c>
-      <c r="CX60"/>
       <c r="CY60"/>
       <c r="CZ60"/>
-      <c r="DA60">
+      <c r="DA60"/>
+      <c r="DB60">
         <v>189100000.0</v>
       </c>
-      <c r="DB60"/>
       <c r="DC60"/>
       <c r="DD60"/>
-      <c r="DE60">
+      <c r="DE60"/>
+      <c r="DF60">
         <v>-35600000.0</v>
       </c>
-      <c r="DF60"/>
       <c r="DG60"/>
       <c r="DH60"/>
-      <c r="DI60">
+      <c r="DI60"/>
+      <c r="DJ60">
         <v>-130300000.0</v>
       </c>
-      <c r="DJ60"/>
       <c r="DK60"/>
       <c r="DL60"/>
-      <c r="DM60">
+      <c r="DM60"/>
+      <c r="DN60">
         <v>229700000.0</v>
       </c>
-      <c r="DN60"/>
       <c r="DO60"/>
       <c r="DP60"/>
-      <c r="DQ60">
+      <c r="DQ60"/>
+      <c r="DR60">
         <v>174500000.0</v>
       </c>
-      <c r="DR60"/>
       <c r="DS60"/>
       <c r="DT60"/>
-      <c r="DU60">
+      <c r="DU60"/>
+      <c r="DV60">
         <v>108400000.0</v>
       </c>
-      <c r="DV60"/>
       <c r="DW60"/>
       <c r="DX60"/>
-      <c r="DY60">
+      <c r="DY60"/>
+      <c r="DZ60">
         <v>144100000.0</v>
       </c>
-      <c r="DZ60"/>
       <c r="EA60"/>
       <c r="EB60"/>
-      <c r="EC60">
+      <c r="EC60"/>
+      <c r="ED60">
         <v>113524000.0</v>
       </c>
-      <c r="ED60"/>
       <c r="EE60"/>
       <c r="EF60"/>
-      <c r="EG60">
+      <c r="EG60"/>
+      <c r="EH60">
         <v>105236000.0</v>
       </c>
-      <c r="EH60"/>
       <c r="EI60"/>
       <c r="EJ60"/>
-      <c r="EK60">
+      <c r="EK60"/>
+      <c r="EL60">
         <v>94878000.0</v>
       </c>
-      <c r="EL60"/>
       <c r="EM60"/>
       <c r="EN60"/>
-      <c r="EO60">
+      <c r="EO60"/>
+      <c r="EP60">
         <v>68712000.0</v>
       </c>
-      <c r="EP60"/>
       <c r="EQ60"/>
       <c r="ER60"/>
-      <c r="ES60">
+      <c r="ES60"/>
+      <c r="ET60">
         <v>78058000.0</v>
       </c>
-      <c r="ET60"/>
       <c r="EU60"/>
       <c r="EV60"/>
-      <c r="EW60">
+      <c r="EW60"/>
+      <c r="EX60">
         <v>65505000.0</v>
       </c>
-      <c r="EX60"/>
       <c r="EY60"/>
       <c r="EZ60"/>
-      <c r="FA60">
+      <c r="FA60"/>
+      <c r="FB60">
         <v>53936000.0</v>
       </c>
-      <c r="FB60"/>
       <c r="FC60"/>
       <c r="FD60"/>
+      <c r="FE60"/>
     </row>
-    <row r="61" spans="1:160">
+    <row r="61" spans="1:161">
       <c r="A61" t="s">
         <v>101</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -23086,52 +23221,53 @@
       <c r="EF61"/>
       <c r="EG61"/>
       <c r="EH61"/>
       <c r="EI61"/>
       <c r="EJ61"/>
       <c r="EK61"/>
       <c r="EL61"/>
       <c r="EM61"/>
       <c r="EN61"/>
       <c r="EO61"/>
       <c r="EP61"/>
       <c r="EQ61"/>
       <c r="ER61"/>
       <c r="ES61"/>
       <c r="ET61"/>
       <c r="EU61"/>
       <c r="EV61"/>
       <c r="EW61"/>
       <c r="EX61"/>
       <c r="EY61"/>
       <c r="EZ61"/>
       <c r="FA61"/>
       <c r="FB61"/>
       <c r="FC61"/>
       <c r="FD61"/>
+      <c r="FE61"/>
     </row>
-    <row r="62" spans="1:160">
+    <row r="62" spans="1:161">
       <c r="A62" t="s">
         <v>102</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23250,50 +23386,51 @@
       <c r="EF62"/>
       <c r="EG62"/>
       <c r="EH62"/>
       <c r="EI62"/>
       <c r="EJ62"/>
       <c r="EK62"/>
       <c r="EL62"/>
       <c r="EM62"/>
       <c r="EN62"/>
       <c r="EO62"/>
       <c r="EP62"/>
       <c r="EQ62"/>
       <c r="ER62"/>
       <c r="ES62"/>
       <c r="ET62"/>
       <c r="EU62"/>
       <c r="EV62"/>
       <c r="EW62"/>
       <c r="EX62"/>
       <c r="EY62"/>
       <c r="EZ62"/>
       <c r="FA62"/>
       <c r="FB62"/>
       <c r="FC62"/>
       <c r="FD62"/>
+      <c r="FE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23413,54 +23550,54 @@
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2">
-        <v>5968602710.0</v>
+        <v>4656857101.0</v>
       </c>
       <c r="C2">
         <v>4710000000.0</v>
       </c>
       <c r="D2">
         <v>927000000.0</v>
       </c>
       <c r="E2">
         <v>704000000.0</v>
       </c>
       <c r="F2">
         <v>596000000.0</v>
       </c>
       <c r="G2">
         <v>583000000.0</v>
       </c>
       <c r="H2">
         <v>2099000000.0</v>
       </c>
       <c r="I2">
         <v>514200000.0</v>
       </c>
       <c r="J2">
         <v>474900000.0</v>
       </c>
@@ -23515,51 +23652,51 @@
       <c r="AA2">
         <v>2047900000.0</v>
       </c>
       <c r="AB2">
         <v>2328500000.0</v>
       </c>
       <c r="AC2">
         <v>2289400000.0</v>
       </c>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B3">
         <v>563528982.0</v>
       </c>
       <c r="C3">
         <v>320000000.0</v>
       </c>
       <c r="D3">
         <v>475000000.0</v>
       </c>
       <c r="E3">
         <v>258000000.0</v>
       </c>
       <c r="F3">
         <v>202000000.0</v>
       </c>
       <c r="G3">
         <v>214000000.0</v>
       </c>
       <c r="H3">
         <v>207500000.0</v>
       </c>
       <c r="I3">
         <v>192100000.0</v>
       </c>
@@ -23643,97 +23780,97 @@
       </c>
       <c r="AJ3">
         <v>25681000.0</v>
       </c>
       <c r="AK3">
         <v>20253000.0</v>
       </c>
       <c r="AL3">
         <v>18590000.0</v>
       </c>
       <c r="AM3">
         <v>12792000.0</v>
       </c>
       <c r="AN3">
         <v>11431000.0</v>
       </c>
       <c r="AO3">
         <v>10419000.0</v>
       </c>
       <c r="AP3">
         <v>8822000.0</v>
       </c>
     </row>
     <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B5">
         <v>945887901.0</v>
       </c>
       <c r="C5">
         <v>670000000.0</v>
       </c>
       <c r="D5">
         <v>682000000.0</v>
       </c>
       <c r="E5">
         <v>490000000.0</v>
       </c>
       <c r="F5">
         <v>378000000.0</v>
       </c>
       <c r="G5">
         <v>303000000.0</v>
       </c>
       <c r="H5">
         <v>293600000.0</v>
       </c>
       <c r="I5">
         <v>283100000.0</v>
       </c>
@@ -23817,51 +23954,51 @@
       </c>
       <c r="AJ5">
         <v>97929000.0</v>
       </c>
       <c r="AK5">
         <v>75745000.0</v>
       </c>
       <c r="AL5">
         <v>64434000.0</v>
       </c>
       <c r="AM5">
         <v>52323000.0</v>
       </c>
       <c r="AN5">
         <v>38821000.0</v>
       </c>
       <c r="AO5">
         <v>32425000.0</v>
       </c>
       <c r="AP5">
         <v>26888000.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6">
         <v>1509416883.0</v>
       </c>
       <c r="C6">
         <v>990000000.0</v>
       </c>
       <c r="D6">
         <v>1157000000.0</v>
       </c>
       <c r="E6">
         <v>748000000.0</v>
       </c>
       <c r="F6">
         <v>580000000.0</v>
       </c>
       <c r="G6">
         <v>517000000.0</v>
       </c>
       <c r="H6">
         <v>501100000.0</v>
       </c>
       <c r="I6">
         <v>475200000.0</v>
       </c>
@@ -23945,97 +24082,97 @@
       </c>
       <c r="AJ6">
         <v>123610000.0</v>
       </c>
       <c r="AK6">
         <v>95998000.0</v>
       </c>
       <c r="AL6">
         <v>83024000.0</v>
       </c>
       <c r="AM6">
         <v>65115000.0</v>
       </c>
       <c r="AN6">
         <v>50252000.0</v>
       </c>
       <c r="AO6">
         <v>42844000.0</v>
       </c>
       <c r="AP6">
         <v>35710000.0</v>
       </c>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
     </row>
     <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8">
         <v>180000000.0</v>
       </c>
       <c r="C8">
         <v>46000000.0</v>
       </c>
       <c r="D8">
         <v>37000000.0</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>6400000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
@@ -24047,54 +24184,54 @@
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9">
-        <v>945887901.0</v>
+        <v>2267286000.0</v>
       </c>
       <c r="C9">
         <v>726000000.0</v>
       </c>
       <c r="D9">
         <v>4448000000.0</v>
       </c>
       <c r="E9">
         <v>3010000000.0</v>
       </c>
       <c r="F9">
         <v>728724121.0</v>
       </c>
       <c r="G9">
         <v>2220000000.0</v>
       </c>
       <c r="H9">
         <v>577200000.0</v>
       </c>
       <c r="I9">
         <v>1958100000.0</v>
       </c>
       <c r="J9">
         <v>1937400000.0</v>
       </c>
@@ -24175,51 +24312,51 @@
       </c>
       <c r="AJ9">
         <v>388972000.0</v>
       </c>
       <c r="AK9">
         <v>309117000.0</v>
       </c>
       <c r="AL9">
         <v>279275000.0</v>
       </c>
       <c r="AM9">
         <v>213446000.0</v>
       </c>
       <c r="AN9">
         <v>174013000.0</v>
       </c>
       <c r="AO9">
         <v>166901000.0</v>
       </c>
       <c r="AP9">
         <v>148252000.0</v>
       </c>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10">
         <v>390366434.0</v>
       </c>
       <c r="C10">
         <v>405000000.0</v>
       </c>
       <c r="D10">
         <v>493000000.0</v>
       </c>
       <c r="E10">
         <v>296000000.0</v>
       </c>
       <c r="F10">
         <v>325000000.0</v>
       </c>
       <c r="G10">
         <v>230000000.0</v>
       </c>
       <c r="H10">
         <v>338500000.0</v>
       </c>
       <c r="I10">
         <v>-114100000.0</v>
       </c>
@@ -24303,51 +24440,51 @@
       </c>
       <c r="AJ10">
         <v>94606000.0</v>
       </c>
       <c r="AK10">
         <v>74657000.0</v>
       </c>
       <c r="AL10">
         <v>62027000.0</v>
       </c>
       <c r="AM10">
         <v>50142000.0</v>
       </c>
       <c r="AN10">
         <v>37594000.0</v>
       </c>
       <c r="AO10">
         <v>31268000.0</v>
       </c>
       <c r="AP10">
         <v>26041000.0</v>
       </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11">
         <v>100093957.0</v>
       </c>
       <c r="C11">
         <v>98000000.0</v>
       </c>
       <c r="D11">
         <v>112000000.0</v>
       </c>
       <c r="E11">
         <v>64000000.0</v>
       </c>
       <c r="F11">
         <v>61900000.0</v>
       </c>
       <c r="G11">
         <v>44000000.0</v>
       </c>
       <c r="H11">
         <v>54700000.0</v>
       </c>
       <c r="I11">
         <v>-15800000.0</v>
       </c>
@@ -24431,51 +24568,51 @@
       </c>
       <c r="AJ11">
         <v>33957000.0</v>
       </c>
       <c r="AK11">
         <v>27207000.0</v>
       </c>
       <c r="AL11">
         <v>22798000.0</v>
       </c>
       <c r="AM11">
         <v>18498000.0</v>
       </c>
       <c r="AN11">
         <v>14763000.0</v>
       </c>
       <c r="AO11">
         <v>12784000.0</v>
       </c>
       <c r="AP11">
         <v>10533000.0</v>
       </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12">
         <v>60056373.0</v>
       </c>
       <c r="C12">
         <v>192000000.0</v>
       </c>
       <c r="D12">
         <v>189000000.0</v>
       </c>
       <c r="E12">
         <v>77000000.0</v>
       </c>
       <c r="F12">
         <v>34000000.0</v>
       </c>
       <c r="G12">
         <v>40000000.0</v>
       </c>
       <c r="H12">
         <v>54500000.0</v>
       </c>
       <c r="I12">
         <v>55200000.0</v>
       </c>
@@ -24559,51 +24696,51 @@
       </c>
       <c r="AJ12">
         <v>3323000.0</v>
       </c>
       <c r="AK12">
         <v>1088000.0</v>
       </c>
       <c r="AL12">
         <v>2407000.0</v>
       </c>
       <c r="AM12">
         <v>2181000.0</v>
       </c>
       <c r="AN12">
         <v>1227000.0</v>
       </c>
       <c r="AO12">
         <v>1157000.0</v>
       </c>
       <c r="AP12">
         <v>847000.0</v>
       </c>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13">
         <v>31000000.0</v>
       </c>
       <c r="C13">
         <v>36000000.0</v>
       </c>
       <c r="D13">
         <v>25000000.0</v>
       </c>
       <c r="E13">
         <v>21000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>10200000.0</v>
       </c>
       <c r="H13">
         <v>9900000.0</v>
       </c>
       <c r="I13">
         <v>17200000.0</v>
       </c>
@@ -24625,51 +24762,51 @@
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>-400000.0</v>
       </c>
       <c r="H14">
         <v>-300000.0</v>
       </c>
       <c r="I14">
         <v>-200000.0</v>
       </c>
@@ -24687,51 +24824,51 @@
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15">
         <v>470441600.0</v>
       </c>
       <c r="C15">
         <v>307000000.0</v>
       </c>
       <c r="D15">
         <v>381000000.0</v>
       </c>
       <c r="E15">
         <v>232000000.0</v>
       </c>
       <c r="F15">
         <v>263000000.0</v>
       </c>
       <c r="G15">
         <v>186000000.0</v>
       </c>
       <c r="H15">
         <v>283800000.0</v>
       </c>
       <c r="I15">
         <v>-98300000.0</v>
       </c>
@@ -24815,51 +24952,51 @@
       </c>
       <c r="AJ15">
         <v>56506000.0</v>
       </c>
       <c r="AK15">
         <v>47245000.0</v>
       </c>
       <c r="AL15">
         <v>41175000.0</v>
       </c>
       <c r="AM15">
         <v>31564000.0</v>
       </c>
       <c r="AN15">
         <v>22800000.0</v>
       </c>
       <c r="AO15">
         <v>18457000.0</v>
       </c>
       <c r="AP15">
         <v>10824000.0</v>
       </c>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B16">
         <v>470000000.0</v>
       </c>
       <c r="C16">
         <v>307000000.0</v>
       </c>
       <c r="D16">
         <v>381000000.0</v>
       </c>
       <c r="E16">
         <v>232000000.0</v>
       </c>
       <c r="F16">
         <v>263200000.0</v>
       </c>
       <c r="G16">
         <v>186300000.0</v>
       </c>
       <c r="H16">
         <v>283800000.0</v>
       </c>
       <c r="I16">
         <v>-98300000.0</v>
       </c>
@@ -24881,51 +25018,51 @@
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
     </row>
     <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17">
         <v>290000000.0</v>
       </c>
       <c r="C17">
         <v>307000000.0</v>
       </c>
       <c r="D17">
         <v>381000000.0</v>
       </c>
       <c r="E17">
         <v>232000000.0</v>
       </c>
       <c r="F17">
         <v>263200000.0</v>
       </c>
       <c r="G17">
         <v>186300000.0</v>
       </c>
       <c r="H17">
         <v>283800000.0</v>
       </c>
       <c r="I17">
         <v>-98300000.0</v>
       </c>
@@ -24943,51 +25080,51 @@
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18">
         <v>-219000000.0</v>
       </c>
       <c r="C18">
         <v>-156000000.0</v>
       </c>
       <c r="D18">
         <v>-164000000.0</v>
       </c>
       <c r="E18">
         <v>-72000000.0</v>
       </c>
       <c r="F18">
         <v>-32600000.0</v>
       </c>
       <c r="G18">
         <v>-34700000.0</v>
       </c>
       <c r="H18">
         <v>-44600000.0</v>
       </c>
       <c r="I18">
         <v>-38000000.0</v>
       </c>
@@ -25005,143 +25142,143 @@
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
     </row>
     <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
     </row>
     <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B21">
         <v>945887901.0</v>
       </c>
       <c r="C21">
         <v>549000000.0</v>
       </c>
       <c r="D21">
         <v>625000000.0</v>
       </c>
       <c r="E21">
         <v>317000000.0</v>
       </c>
       <c r="F21">
         <v>347000000.0</v>
       </c>
       <c r="G21">
         <v>294000000.0</v>
       </c>
       <c r="H21">
         <v>265600000.0</v>
       </c>
       <c r="I21">
         <v>245500000.0</v>
       </c>
@@ -25225,97 +25362,97 @@
       </c>
       <c r="AJ21">
         <v>97929000.0</v>
       </c>
       <c r="AK21">
         <v>75745000.0</v>
       </c>
       <c r="AL21">
         <v>64434000.0</v>
       </c>
       <c r="AM21">
         <v>52323000.0</v>
       </c>
       <c r="AN21">
         <v>38821000.0</v>
       </c>
       <c r="AO21">
         <v>32425000.0</v>
       </c>
       <c r="AP21">
         <v>26888000.0</v>
       </c>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23">
         <v>5968602710.0</v>
       </c>
       <c r="C23">
         <v>4887000000.0</v>
       </c>
       <c r="D23">
         <v>4750000000.0</v>
       </c>
       <c r="E23">
         <v>3397000000.0</v>
       </c>
       <c r="F23">
         <v>2610000000.0</v>
       </c>
       <c r="G23">
         <v>2509000000.0</v>
       </c>
       <c r="H23">
         <v>2448800000.0</v>
       </c>
       <c r="I23">
         <v>2226800000.0</v>
       </c>
@@ -25399,97 +25536,97 @@
       </c>
       <c r="AJ23">
         <v>388972000.0</v>
       </c>
       <c r="AK23">
         <v>309117000.0</v>
       </c>
       <c r="AL23">
         <v>279275000.0</v>
       </c>
       <c r="AM23">
         <v>213446000.0</v>
       </c>
       <c r="AN23">
         <v>174013000.0</v>
       </c>
       <c r="AO23">
         <v>166901000.0</v>
       </c>
       <c r="AP23">
         <v>148252000.0</v>
       </c>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25">
         <v>563000000.0</v>
       </c>
       <c r="C25">
         <v>507000000.0</v>
       </c>
       <c r="D25">
         <v>475000000.0</v>
       </c>
       <c r="E25">
         <v>364000000.0</v>
       </c>
       <c r="F25">
         <v>297900000.0</v>
       </c>
       <c r="G25">
         <v>311300000.0</v>
       </c>
       <c r="H25">
         <v>305000000.0</v>
       </c>
       <c r="I25">
         <v>208700000.0</v>
       </c>
@@ -25507,51 +25644,51 @@
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
     </row>
     <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>7000000.0</v>
       </c>
       <c r="D26">
         <v>7000000.0</v>
       </c>
       <c r="E26">
         <v>5000000.0</v>
       </c>
       <c r="F26">
         <v>5000000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>1640527.0</v>
       </c>
       <c r="N26">
         <v>2400000.0</v>
@@ -25581,101 +25718,101 @@
       <c r="W26">
         <v>2768837.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
     </row>
     <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
         <v>932900000.0</v>
       </c>
       <c r="N27">
         <v>846300000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28">
         <v>3385000000.0</v>
       </c>
       <c r="C28">
         <v>2665000000.0</v>
       </c>
       <c r="D28">
         <v>2612000000.0</v>
       </c>
       <c r="E28">
         <v>1736000000.0</v>
       </c>
       <c r="F28">
         <v>1404900000.0</v>
       </c>
       <c r="G28">
         <v>1304900000.0</v>
       </c>
       <c r="H28">
         <v>1312200000.0</v>
       </c>
       <c r="I28">
         <v>1191200000.0</v>
       </c>
@@ -25703,51 +25840,51 @@
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
     </row>
     <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B29">
         <v>100000000.0</v>
       </c>
       <c r="C29">
         <v>98000000.0</v>
       </c>
       <c r="D29">
         <v>112000000.0</v>
       </c>
       <c r="E29">
         <v>64000000.0</v>
       </c>
       <c r="F29">
         <v>61900000.0</v>
       </c>
       <c r="G29">
         <v>43500000.0</v>
       </c>
       <c r="H29">
         <v>54700000.0</v>
       </c>
       <c r="I29">
         <v>-15800000.0</v>
       </c>
@@ -25769,54 +25906,54 @@
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
     </row>
     <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30">
-        <v>6250000000.0</v>
+        <v>1317070648.0</v>
       </c>
       <c r="C30">
         <v>177000000.0</v>
       </c>
       <c r="D30">
         <v>3823000000.0</v>
       </c>
       <c r="E30">
         <v>2693000000.0</v>
       </c>
       <c r="F30">
         <v>2014000000.0</v>
       </c>
       <c r="G30">
         <v>1926000000.0</v>
       </c>
       <c r="H30">
         <v>322500000.0</v>
       </c>
       <c r="I30">
         <v>1714900000.0</v>
       </c>
       <c r="J30">
         <v>1646300000.0</v>
       </c>
@@ -25897,51 +26034,51 @@
       </c>
       <c r="AJ30">
         <v>388972000.0</v>
       </c>
       <c r="AK30">
         <v>309117000.0</v>
       </c>
       <c r="AL30">
         <v>279275000.0</v>
       </c>
       <c r="AM30">
         <v>213446000.0</v>
       </c>
       <c r="AN30">
         <v>174013000.0</v>
       </c>
       <c r="AO30">
         <v>166901000.0</v>
       </c>
       <c r="AP30">
         <v>148252000.0</v>
       </c>
     </row>
     <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B31">
         <v>-555521466.0</v>
       </c>
       <c r="C31">
         <v>-144000000.0</v>
       </c>
       <c r="D31">
         <v>-132000000.0</v>
       </c>
       <c r="E31">
         <v>-21000000.0</v>
       </c>
       <c r="F31">
         <v>-22000000.0</v>
       </c>
       <c r="G31">
         <v>-64000000.0</v>
       </c>
       <c r="H31">
         <v>72900000.0</v>
       </c>
       <c r="I31">
         <v>-359600000.0</v>
       </c>
@@ -26025,51 +26162,51 @@
       </c>
       <c r="AJ31">
         <v>94606000.0</v>
       </c>
       <c r="AK31">
         <v>74657000.0</v>
       </c>
       <c r="AL31">
         <v>62027000.0</v>
       </c>
       <c r="AM31">
         <v>50142000.0</v>
       </c>
       <c r="AN31">
         <v>37594000.0</v>
       </c>
       <c r="AO31">
         <v>31268000.0</v>
       </c>
       <c r="AP31">
         <v>26041000.0</v>
       </c>
     </row>
     <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B32">
         <v>6914490613.0</v>
       </c>
       <c r="C32">
         <v>5436000000.0</v>
       </c>
       <c r="D32">
         <v>5375000000.0</v>
       </c>
       <c r="E32">
         <v>3714000000.0</v>
       </c>
       <c r="F32">
         <v>2953900000.0</v>
       </c>
       <c r="G32">
         <v>2789400000.0</v>
       </c>
       <c r="H32">
         <v>2714400000.0</v>
       </c>
       <c r="I32">
         <v>2472300000.0</v>
       </c>
@@ -26172,798 +26309,803 @@
       <c r="AP32">
         <v>148252000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FD32"/>
+  <dimension ref="A1:FE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:160">
+    <row r="1" spans="1:161">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="H1" t="s">
         <v>106</v>
       </c>
       <c r="I1" t="s">
+        <v>107</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="K1" t="s">
         <v>108</v>
       </c>
       <c r="L1" t="s">
         <v>109</v>
       </c>
       <c r="M1" t="s">
+        <v>110</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="O1" t="s">
         <v>111</v>
       </c>
       <c r="P1" t="s">
         <v>112</v>
       </c>
       <c r="Q1" t="s">
+        <v>113</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="S1" t="s">
         <v>114</v>
       </c>
       <c r="T1" t="s">
         <v>115</v>
       </c>
       <c r="U1" t="s">
+        <v>116</v>
+      </c>
+      <c r="V1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="W1" t="s">
         <v>117</v>
       </c>
       <c r="X1" t="s">
         <v>118</v>
       </c>
       <c r="Y1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AA1" t="s">
         <v>120</v>
       </c>
       <c r="AB1" t="s">
         <v>121</v>
       </c>
       <c r="AC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AD1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AE1" t="s">
         <v>123</v>
       </c>
       <c r="AF1" t="s">
         <v>124</v>
       </c>
       <c r="AG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AH1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AI1" t="s">
         <v>126</v>
       </c>
       <c r="AJ1" t="s">
         <v>127</v>
       </c>
       <c r="AK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AM1" t="s">
         <v>129</v>
       </c>
       <c r="AN1" t="s">
         <v>130</v>
       </c>
       <c r="AO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AQ1" t="s">
         <v>132</v>
       </c>
       <c r="AR1" t="s">
         <v>133</v>
       </c>
       <c r="AS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AU1" t="s">
         <v>135</v>
       </c>
       <c r="AV1" t="s">
         <v>136</v>
       </c>
       <c r="AW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="AY1" t="s">
         <v>138</v>
       </c>
       <c r="AZ1" t="s">
         <v>139</v>
       </c>
       <c r="BA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BC1" t="s">
         <v>141</v>
       </c>
       <c r="BD1" t="s">
         <v>142</v>
       </c>
       <c r="BE1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BF1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BG1" t="s">
         <v>144</v>
       </c>
       <c r="BH1" t="s">
         <v>145</v>
       </c>
       <c r="BI1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BK1" t="s">
         <v>147</v>
       </c>
       <c r="BL1" t="s">
         <v>148</v>
       </c>
       <c r="BM1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BN1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BO1" t="s">
         <v>150</v>
       </c>
       <c r="BP1" t="s">
         <v>151</v>
       </c>
       <c r="BQ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BR1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="BS1" t="s">
         <v>153</v>
       </c>
       <c r="BT1" t="s">
         <v>154</v>
       </c>
       <c r="BU1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BV1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="BW1" t="s">
         <v>156</v>
       </c>
       <c r="BX1" t="s">
         <v>157</v>
       </c>
       <c r="BY1" t="s">
+        <v>158</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CA1" t="s">
         <v>159</v>
       </c>
       <c r="CB1" t="s">
         <v>160</v>
       </c>
       <c r="CC1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CD1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CE1" t="s">
         <v>162</v>
       </c>
       <c r="CF1" t="s">
         <v>163</v>
       </c>
       <c r="CG1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CH1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CI1" t="s">
         <v>165</v>
       </c>
       <c r="CJ1" t="s">
         <v>166</v>
       </c>
       <c r="CK1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CL1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CM1" t="s">
         <v>168</v>
       </c>
       <c r="CN1" t="s">
         <v>169</v>
       </c>
       <c r="CO1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CP1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CQ1" t="s">
         <v>171</v>
       </c>
       <c r="CR1" t="s">
         <v>172</v>
       </c>
       <c r="CS1" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="CU1" t="s">
         <v>174</v>
       </c>
       <c r="CV1" t="s">
         <v>175</v>
       </c>
       <c r="CW1" t="s">
+        <v>176</v>
+      </c>
+      <c r="CX1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="CY1" t="s">
         <v>177</v>
       </c>
       <c r="CZ1" t="s">
         <v>178</v>
       </c>
       <c r="DA1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DB1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DC1" t="s">
         <v>180</v>
       </c>
       <c r="DD1" t="s">
         <v>181</v>
       </c>
       <c r="DE1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DF1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DG1" t="s">
         <v>183</v>
       </c>
       <c r="DH1" t="s">
         <v>184</v>
       </c>
       <c r="DI1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DJ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DK1" t="s">
         <v>186</v>
       </c>
       <c r="DL1" t="s">
         <v>187</v>
       </c>
       <c r="DM1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DN1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DO1" t="s">
         <v>189</v>
       </c>
       <c r="DP1" t="s">
         <v>190</v>
       </c>
       <c r="DQ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="DR1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="DS1" t="s">
         <v>192</v>
       </c>
       <c r="DT1" t="s">
         <v>193</v>
       </c>
       <c r="DU1" t="s">
+        <v>194</v>
+      </c>
+      <c r="DV1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="DW1" t="s">
         <v>195</v>
       </c>
       <c r="DX1" t="s">
         <v>196</v>
       </c>
       <c r="DY1" t="s">
+        <v>197</v>
+      </c>
+      <c r="DZ1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="EA1" t="s">
         <v>198</v>
       </c>
       <c r="EB1" t="s">
         <v>199</v>
       </c>
       <c r="EC1" t="s">
+        <v>200</v>
+      </c>
+      <c r="ED1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="EE1" t="s">
         <v>201</v>
       </c>
       <c r="EF1" t="s">
         <v>202</v>
       </c>
       <c r="EG1" t="s">
+        <v>203</v>
+      </c>
+      <c r="EH1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="EI1" t="s">
         <v>204</v>
       </c>
       <c r="EJ1" t="s">
         <v>205</v>
       </c>
       <c r="EK1" t="s">
+        <v>206</v>
+      </c>
+      <c r="EL1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="EM1" t="s">
         <v>207</v>
       </c>
       <c r="EN1" t="s">
         <v>208</v>
       </c>
       <c r="EO1" t="s">
+        <v>209</v>
+      </c>
+      <c r="EP1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="EQ1" t="s">
         <v>210</v>
       </c>
       <c r="ER1" t="s">
         <v>211</v>
       </c>
       <c r="ES1" t="s">
+        <v>212</v>
+      </c>
+      <c r="ET1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="EU1" t="s">
         <v>213</v>
       </c>
       <c r="EV1" t="s">
         <v>214</v>
       </c>
       <c r="EW1" t="s">
+        <v>215</v>
+      </c>
+      <c r="EX1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="EY1" t="s">
         <v>216</v>
       </c>
       <c r="EZ1" t="s">
         <v>217</v>
       </c>
       <c r="FA1" t="s">
+        <v>218</v>
+      </c>
+      <c r="FB1" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="FC1" t="s">
         <v>219</v>
       </c>
       <c r="FD1" t="s">
         <v>220</v>
       </c>
+      <c r="FE1" t="s">
+        <v>221</v>
+      </c>
     </row>
-    <row r="2" spans="1:160">
+    <row r="2" spans="1:161">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2">
+        <v>3103965110.0</v>
+      </c>
+      <c r="C2">
         <v>3036317131.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3964152480.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2389000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2321000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>-1381000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2308000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1357700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>146500000.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>1379300000.0</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>959800000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>146500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1555800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>146500000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>946600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>150925000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1189800000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>150925000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>568300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>141425000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>-9000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>141425000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>514200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127975000.0</v>
       </c>
       <c r="AA2">
         <v>127975000.0</v>
       </c>
       <c r="AB2">
         <v>127975000.0</v>
       </c>
       <c r="AC2">
+        <v>127975000.0</v>
+      </c>
+      <c r="AD2">
         <v>474900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118400000.0</v>
       </c>
       <c r="AE2">
         <v>118400000.0</v>
       </c>
       <c r="AF2">
         <v>118400000.0</v>
       </c>
       <c r="AG2">
+        <v>118400000.0</v>
+      </c>
+      <c r="AH2">
         <v>376100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93800000.0</v>
       </c>
       <c r="AI2">
         <v>93800000.0</v>
       </c>
       <c r="AJ2">
         <v>93800000.0</v>
       </c>
       <c r="AK2">
+        <v>93800000.0</v>
+      </c>
+      <c r="AL2">
         <v>459500000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>77000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>769700000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>77000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>456700000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>38575000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>754200000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>38575000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>661800000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>69300000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>793600000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>69300000.0</v>
       </c>
-      <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
-      <c r="CG2">
+      <c r="CG2"/>
+      <c r="CH2">
         <v>930650000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>465325000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>930650000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>465325000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>873300000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>436650000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>873300000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>436650000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>832550000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>416275000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>832550000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>416275000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1023950000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>511975000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1023950000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>511975000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1164250000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>582125000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1164250000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>582125000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1144700000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>572350000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1144700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>572350000.0</v>
       </c>
-      <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
@@ -26971,532 +27113,536 @@
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
       <c r="EK2"/>
       <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
       <c r="FD2"/>
+      <c r="FE2"/>
     </row>
-    <row r="3" spans="1:160">
+    <row r="3" spans="1:161">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B3">
+        <v>168978009.0</v>
+      </c>
+      <c r="C3">
         <v>271597173.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>261642240.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>155000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>165000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>241000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>234000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>134600000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>54875000.0</v>
       </c>
-      <c r="J3"/>
-      <c r="K3">
+      <c r="K3"/>
+      <c r="L3">
         <v>153400000.0</v>
       </c>
-      <c r="L3"/>
-      <c r="M3">
+      <c r="M3"/>
+      <c r="N3">
         <v>74300000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>54875000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>145200000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>54875000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>81000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>58325000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>152300000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>58325000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>130400000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>55275000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>174600000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>55275000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>100300000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>52050000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>91800000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>52050000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>95200000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>49675000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>92500000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>49675000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>123800000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>61050000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>107900000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>61050000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>97600000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>52975000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>94300000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>52975000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>97500000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>51900000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>97100000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>51900000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>99700000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>55500000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>111500000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>55500000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>215700000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>6300000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>215700000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>6300000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>275050000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>62925000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>275050000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>62925000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>231700000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>66950000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>231700000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>66950000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>136450000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>68225000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>136450000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>68225000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>120950000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>60475000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>120950000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>60475000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>100400000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>48400000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>100400000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>48400000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>102500000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>43550000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>102500000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>43550000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>110300000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>42350000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>110300000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>42350000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>98450000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>45125000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>98450000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>45125000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>80800000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>40400000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>80800000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>40400000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>78050000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>39025000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>78050000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>39025000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>74500000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>37250000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>74500000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>37250000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>83500000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>41750000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>83500000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>41750000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>96100000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>48050000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>96100000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>48050000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>89900000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>44950000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>89900000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>44950000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>80150000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>40075000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>80150000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>40075000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>59150000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>29575000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>59150000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>29575000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>21950000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>10975000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>21950000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>10975000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>18600000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>9300000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>18600000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>9300000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>16500000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>8250000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>16500000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>8250000.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>13850000.0</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>6925000.0</v>
       </c>
-      <c r="EA3">
+      <c r="EB3">
         <v>13850000.0</v>
       </c>
-      <c r="EB3">
+      <c r="EC3">
         <v>6925000.0</v>
       </c>
-      <c r="EC3">
+      <c r="ED3">
         <v>12840500.0</v>
       </c>
-      <c r="ED3">
+      <c r="EE3">
         <v>6420250.0</v>
       </c>
-      <c r="EE3">
+      <c r="EF3">
         <v>12840500.0</v>
       </c>
-      <c r="EF3">
+      <c r="EG3">
         <v>6420250.0</v>
       </c>
-      <c r="EG3">
+      <c r="EH3">
         <v>10126500.0</v>
       </c>
-      <c r="EH3">
+      <c r="EI3">
         <v>5063250.0</v>
       </c>
-      <c r="EI3">
+      <c r="EJ3">
         <v>10126500.0</v>
       </c>
-      <c r="EJ3">
+      <c r="EK3">
         <v>5063250.0</v>
       </c>
-      <c r="EK3">
+      <c r="EL3">
         <v>9295000.0</v>
       </c>
-      <c r="EL3">
+      <c r="EM3">
         <v>4647500.0</v>
       </c>
-      <c r="EM3">
+      <c r="EN3">
         <v>9295000.0</v>
       </c>
-      <c r="EN3">
+      <c r="EO3">
         <v>4647500.0</v>
       </c>
-      <c r="EO3">
+      <c r="EP3">
         <v>6396000.0</v>
       </c>
-      <c r="EP3">
+      <c r="EQ3">
         <v>3198000.0</v>
       </c>
-      <c r="EQ3">
+      <c r="ER3">
         <v>6396000.0</v>
       </c>
-      <c r="ER3">
+      <c r="ES3">
         <v>3198000.0</v>
       </c>
-      <c r="ES3">
+      <c r="ET3">
         <v>5715500.0</v>
       </c>
-      <c r="ET3">
+      <c r="EU3">
         <v>2857750.0</v>
       </c>
-      <c r="EU3">
+      <c r="EV3">
         <v>5715500.0</v>
       </c>
-      <c r="EV3">
+      <c r="EW3">
         <v>2857750.0</v>
       </c>
-      <c r="EW3">
+      <c r="EX3">
         <v>5209500.0</v>
       </c>
-      <c r="EX3">
+      <c r="EY3">
         <v>2604750.0</v>
       </c>
-      <c r="EY3">
+      <c r="EZ3">
         <v>5209500.0</v>
       </c>
-      <c r="EZ3">
+      <c r="FA3">
         <v>2604750.0</v>
       </c>
-      <c r="FA3">
+      <c r="FB3">
         <v>4411000.0</v>
       </c>
-      <c r="FB3">
+      <c r="FC3">
         <v>2205500.0</v>
       </c>
-      <c r="FC3">
+      <c r="FD3">
         <v>4411000.0</v>
       </c>
-      <c r="FD3">
+      <c r="FE3">
         <v>2205500.0</v>
       </c>
     </row>
-    <row r="4" spans="1:160">
+    <row r="4" spans="1:161">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -27613,1012 +27759,1019 @@
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
+      <c r="FE4"/>
     </row>
-    <row r="5" spans="1:160">
+    <row r="5" spans="1:161">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B5">
+        <v>461672063.0</v>
+      </c>
+      <c r="C5">
         <v>489471830.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>566891520.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>310000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>360000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>326000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>356000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>284200000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>89675000.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>198000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>98750000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>194700000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>89675000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>175300000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>89675000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>214300000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>68575000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>101100000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>68575000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>174700000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>98175000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>118900000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>98175000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>168900000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-14775000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>114200000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-14775000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>156700000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>190250000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>158800000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>190250000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>154700000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>64250000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>102600000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>64250000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>128200000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>52000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>88600000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>52000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>124000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>88500000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>91800000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>88500000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>140600000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>34900000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>93500000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>34900000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>69450000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>47525000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>69450000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>47525000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>60650000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-725000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>60650000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-725000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>34750000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>15825000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>34750000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>15825000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>60550000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>30275000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>60550000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>30275000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>55250000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>28825000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>55250000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>28825000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>381300000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>192450000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>381300000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>192450000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>159200000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>87300000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>159200000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>87300000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>202150000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>113875000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>202150000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>113875000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>158800000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>81150000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>158800000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>81150000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>248400000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>124200000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>248400000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>124200000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>245400000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>122700000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>245400000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>122700000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>245950000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>122975000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>245950000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>122975000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>229700000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>114850000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>229700000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>114850000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>289800000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>144900000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>289800000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>144900000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>266050000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>133025000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>266050000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>133025000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>236200000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>118100000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>236200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>118100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>180400000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>90200000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>180400000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>90200000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>108400000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>54200000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>108400000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>54200000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>89850000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>44925000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>89850000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>44925000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>74700000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>37350000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>74700000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>37350000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>55400000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>27700000.0</v>
       </c>
-      <c r="EA5">
+      <c r="EB5">
         <v>55400000.0</v>
       </c>
-      <c r="EB5">
+      <c r="EC5">
         <v>27700000.0</v>
       </c>
-      <c r="EC5">
+      <c r="ED5">
         <v>51036000.0</v>
       </c>
-      <c r="ED5">
+      <c r="EE5">
         <v>23446500.0</v>
       </c>
-      <c r="EE5">
+      <c r="EF5">
         <v>51036000.0</v>
       </c>
-      <c r="EF5">
+      <c r="EG5">
         <v>23446500.0</v>
       </c>
-      <c r="EG5">
+      <c r="EH5">
         <v>37770000.0</v>
       </c>
-      <c r="EH5">
+      <c r="EI5">
         <v>18885000.0</v>
       </c>
-      <c r="EI5">
+      <c r="EJ5">
         <v>37770000.0</v>
       </c>
-      <c r="EJ5">
+      <c r="EK5">
         <v>18885000.0</v>
       </c>
-      <c r="EK5">
+      <c r="EL5">
         <v>31244000.0</v>
       </c>
-      <c r="EL5">
+      <c r="EM5">
         <v>16595000.0</v>
       </c>
-      <c r="EM5">
+      <c r="EN5">
         <v>31244000.0</v>
       </c>
-      <c r="EN5">
+      <c r="EO5">
         <v>16595000.0</v>
       </c>
-      <c r="EO5">
+      <c r="EP5">
         <v>26121500.0</v>
       </c>
-      <c r="EP5">
+      <c r="EQ5">
         <v>13060750.0</v>
       </c>
-      <c r="EQ5">
+      <c r="ER5">
         <v>26121500.0</v>
       </c>
-      <c r="ER5">
+      <c r="ES5">
         <v>13060750.0</v>
       </c>
-      <c r="ES5">
+      <c r="ET5">
         <v>19395000.0</v>
       </c>
-      <c r="ET5">
+      <c r="EU5">
         <v>9697500.0</v>
       </c>
-      <c r="EU5">
+      <c r="EV5">
         <v>19395000.0</v>
       </c>
-      <c r="EV5">
+      <c r="EW5">
         <v>9697500.0</v>
       </c>
-      <c r="EW5">
+      <c r="EX5">
         <v>16199000.0</v>
       </c>
-      <c r="EX5">
+      <c r="EY5">
         <v>8099500.0</v>
       </c>
-      <c r="EY5">
+      <c r="EZ5">
         <v>16199000.0</v>
       </c>
-      <c r="EZ5">
+      <c r="FA5">
         <v>8099500.0</v>
       </c>
-      <c r="FA5">
+      <c r="FB5">
         <v>15786000.0</v>
       </c>
-      <c r="FB5">
+      <c r="FC5">
         <v>5551000.0</v>
       </c>
-      <c r="FC5">
+      <c r="FD5">
         <v>15786000.0</v>
       </c>
-      <c r="FD5">
+      <c r="FE5">
         <v>5551000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:160">
+    <row r="6" spans="1:161">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6">
+        <v>630650072.0</v>
+      </c>
+      <c r="C6">
         <v>761069003.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>828533760.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>465000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>525000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>567000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>590000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>418800000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>144550000.0</v>
       </c>
-      <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6">
         <v>351400000.0</v>
       </c>
-      <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>269000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>144550000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>320500000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>144550000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>295300000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>126900000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>253400000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>126900000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>305100000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>153450000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>293500000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>153450000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>269200000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>37275000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>206000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>37275000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>251900000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>239925000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>251300000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>239925000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>278500000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>125300000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>210500000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>125300000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>225800000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>104975000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>182900000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>104975000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>221500000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>140400000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>188900000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>140400000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>240300000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>90400000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>205000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>90400000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>285150000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>53825000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>285150000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>53825000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>335700000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>62200000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>335700000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>62200000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>266450000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>82775000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>266450000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>82775000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>197000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>98500000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>197000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>98500000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>176200000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>89300000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>176200000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>89300000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>481700000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>240850000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>481700000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>240850000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>261700000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>130850000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>261700000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>130850000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>312450000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>156225000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>312450000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>156225000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>257250000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>126275000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>257250000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>126275000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>329200000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>164600000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>329200000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>164600000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>323450000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>161725000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>323450000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>161725000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>320450000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>160225000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>320450000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>160225000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>313200000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>156600000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>313200000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>156600000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>385900000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>192950000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>385900000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>192950000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>355950000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>177975000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>355950000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>177975000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>316350000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>158175000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>316350000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>158175000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>239550000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>119775000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>239550000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>119775000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>130350000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>65175000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>130350000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>65175000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>108450000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>54225000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>108450000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>54225000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>91200000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>45600000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>91200000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>45600000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>69250000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>34625000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>69250000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>34625000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>63876500.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>29866750.0</v>
       </c>
-      <c r="EE6">
+      <c r="EF6">
         <v>63876500.0</v>
       </c>
-      <c r="EF6">
+      <c r="EG6">
         <v>29866750.0</v>
       </c>
-      <c r="EG6">
+      <c r="EH6">
         <v>47896500.0</v>
       </c>
-      <c r="EH6">
+      <c r="EI6">
         <v>23948250.0</v>
       </c>
-      <c r="EI6">
+      <c r="EJ6">
         <v>47896500.0</v>
       </c>
-      <c r="EJ6">
+      <c r="EK6">
         <v>23948250.0</v>
       </c>
-      <c r="EK6">
+      <c r="EL6">
         <v>40539000.0</v>
       </c>
-      <c r="EL6">
+      <c r="EM6">
         <v>21242500.0</v>
       </c>
-      <c r="EM6">
+      <c r="EN6">
         <v>40539000.0</v>
       </c>
-      <c r="EN6">
+      <c r="EO6">
         <v>21242500.0</v>
       </c>
-      <c r="EO6">
+      <c r="EP6">
         <v>32517500.0</v>
       </c>
-      <c r="EP6">
+      <c r="EQ6">
         <v>16258750.0</v>
       </c>
-      <c r="EQ6">
+      <c r="ER6">
         <v>32517500.0</v>
       </c>
-      <c r="ER6">
+      <c r="ES6">
         <v>16258750.0</v>
       </c>
-      <c r="ES6">
+      <c r="ET6">
         <v>25110500.0</v>
       </c>
-      <c r="ET6">
+      <c r="EU6">
         <v>12555250.0</v>
       </c>
-      <c r="EU6">
+      <c r="EV6">
         <v>25110500.0</v>
       </c>
-      <c r="EV6">
+      <c r="EW6">
         <v>12555250.0</v>
       </c>
-      <c r="EW6">
+      <c r="EX6">
         <v>21408500.0</v>
       </c>
-      <c r="EX6">
+      <c r="EY6">
         <v>10704250.0</v>
       </c>
-      <c r="EY6">
+      <c r="EZ6">
         <v>21408500.0</v>
       </c>
-      <c r="EZ6">
+      <c r="FA6">
         <v>10704250.0</v>
       </c>
-      <c r="FA6">
+      <c r="FB6">
         <v>20197000.0</v>
       </c>
-      <c r="FB6">
+      <c r="FC6">
         <v>7756500.0</v>
       </c>
-      <c r="FC6">
+      <c r="FD6">
         <v>20197000.0</v>
       </c>
-      <c r="FD6">
+      <c r="FE6">
         <v>7756500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:160">
+    <row r="7" spans="1:161">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -28735,68 +28888,69 @@
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
       <c r="EY7"/>
       <c r="EZ7"/>
       <c r="FA7"/>
       <c r="FB7"/>
       <c r="FC7"/>
       <c r="FD7"/>
+      <c r="FE7"/>
     </row>
-    <row r="8" spans="1:160">
+    <row r="8" spans="1:161">
       <c r="A8" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>228</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
         <v>156000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>24000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>27000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>19000000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
@@ -28907,2004 +29061,2017 @@
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
       <c r="FD8"/>
+      <c r="FE8"/>
     </row>
-    <row r="9" spans="1:160">
+    <row r="9" spans="1:161">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9">
+        <v>505928208.0</v>
+      </c>
+      <c r="C9">
         <v>489471830.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>620037600.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>341000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>385000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4085000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>369000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>785100000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>592650000.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>191900000.0</v>
       </c>
-      <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>535800000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>592650000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-97500000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>592650000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>559500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>554950000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>101200000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>554950000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>847200000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>537175000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1298900000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>537175000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>782000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>490100000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1176100000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>490100000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>703800000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>484675000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1233600000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>484675000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>804900000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>448225000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>987100000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>448225000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>444200000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>362750000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>85600000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>362750000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>429700000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>396625000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>100200000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>396625000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>235300000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>512475000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>100700000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>512475000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1273150000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>636575000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1273150000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>636575000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1272150000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>636075000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1272150000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>636075000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1248250000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>624125000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1248250000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>624125000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1265400000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>632700000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1265400000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>632700000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1204950000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>602475000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1204950000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>602475000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1101700000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>550850000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1101700000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>550850000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>921600000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>460800000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>921600000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>460800000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>942600000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>471300000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>942600000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>471300000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>1090700000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>545350000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>1090700000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>545350000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>252500000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>126250000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>252500000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>126250000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>243300000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>121650000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>243300000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>121650000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>239400000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>119700000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>239400000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>119700000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>248600000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>124300000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>248600000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>124300000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>317300000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>158650000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>317300000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>158650000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>294500000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>147250000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>294500000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>147250000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>1406050000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>703025000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>1406050000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>703025000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>1134800000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>567400000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>1134800000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>567400000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>428350000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>214175000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>428350000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>214175000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>359800000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>179900000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>359800000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>179900000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>294050000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>147025000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>294050000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>147025000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>218950000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>109475000.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>218950000.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>109475000.0</v>
       </c>
-      <c r="EC9">
+      <c r="ED9">
         <v>194486000.0</v>
       </c>
-      <c r="ED9">
+      <c r="EE9">
         <v>97243000.0</v>
       </c>
-      <c r="EE9">
+      <c r="EF9">
         <v>194486000.0</v>
       </c>
-      <c r="EF9">
+      <c r="EG9">
         <v>97243000.0</v>
       </c>
-      <c r="EG9">
+      <c r="EH9">
         <v>154558500.0</v>
       </c>
-      <c r="EH9">
+      <c r="EI9">
         <v>77279250.0</v>
       </c>
-      <c r="EI9">
+      <c r="EJ9">
         <v>154558500.0</v>
       </c>
-      <c r="EJ9">
+      <c r="EK9">
         <v>77279250.0</v>
       </c>
-      <c r="EK9">
+      <c r="EL9">
         <v>139637500.0</v>
       </c>
-      <c r="EL9">
+      <c r="EM9">
         <v>69818750.0</v>
       </c>
-      <c r="EM9">
+      <c r="EN9">
         <v>139637500.0</v>
       </c>
-      <c r="EN9">
+      <c r="EO9">
         <v>69818750.0</v>
       </c>
-      <c r="EO9">
+      <c r="EP9">
         <v>106723000.0</v>
       </c>
-      <c r="EP9">
+      <c r="EQ9">
         <v>53361500.0</v>
       </c>
-      <c r="EQ9">
+      <c r="ER9">
         <v>106723000.0</v>
       </c>
-      <c r="ER9">
+      <c r="ES9">
         <v>53361500.0</v>
       </c>
-      <c r="ES9">
+      <c r="ET9">
         <v>87006500.0</v>
       </c>
-      <c r="ET9">
+      <c r="EU9">
         <v>43503250.0</v>
       </c>
-      <c r="EU9">
+      <c r="EV9">
         <v>87006500.0</v>
       </c>
-      <c r="EV9">
+      <c r="EW9">
         <v>43503250.0</v>
       </c>
-      <c r="EW9">
+      <c r="EX9">
         <v>83450500.0</v>
       </c>
-      <c r="EX9">
+      <c r="EY9">
         <v>41725250.0</v>
       </c>
-      <c r="EY9">
+      <c r="EZ9">
         <v>83450500.0</v>
       </c>
-      <c r="EZ9">
+      <c r="FA9">
         <v>41725250.0</v>
       </c>
-      <c r="FA9">
+      <c r="FB9">
         <v>74126000.0</v>
       </c>
-      <c r="FB9">
+      <c r="FC9">
         <v>37063000.0</v>
       </c>
-      <c r="FC9">
+      <c r="FD9">
         <v>74126000.0</v>
       </c>
-      <c r="FD9">
+      <c r="FE9">
         <v>37063000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:160">
+    <row r="10" spans="1:161">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10">
+        <v>264531051.0</v>
+      </c>
+      <c r="C10">
         <v>173105890.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>294347520.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>152000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>253000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>260000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>240000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>128403224.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>81275000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>162000000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>180700000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>81275000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>152300000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>81275000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>161125355.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>57450000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>61800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>57450000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>220331699.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>84625000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>113800000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>84625000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-223600000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-28525000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>109500000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-28525000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>120700000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>178400000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>592900000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>178400000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>133213091.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>52125000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>80400000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>52125000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>88800000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>39750000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>70200000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>39750000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>96400000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>40800000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>66800000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>40800000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>64100000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>30650000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>48100000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>30650000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>41350000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>20675000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>41350000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>20675000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-25250000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-12625000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-25250000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-12625000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>7250000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3625000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>7250000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3625000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>32500000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>16250000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>32500000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>16250000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>11400000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5700000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>11400000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5700000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>71000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>35500000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>71000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>35500000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>82700000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>41350000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>82700000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>41350000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>108700000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>54350000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>108700000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>54350000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>128350000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>64175000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>128350000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>64175000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>198400000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>99200000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>198400000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>99200000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>195150000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>97575000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>195150000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>97575000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>187150000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>93575000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>187150000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>93575000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>200550000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>100275000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>200550000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>100275000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>270550000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>135275000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>270550000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>135275000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>245300000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>122650000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>245300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>122650000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>208500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>104250000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>208500000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>104250000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>159000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>79500000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>159000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>79500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>107250000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>53625000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>107250000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>53625000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>88500000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>44250000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>88500000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>44250000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>73500000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>36750000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>73500000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>36750000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>54200000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>27100000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>54200000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>27100000.0</v>
       </c>
-      <c r="EC10">
+      <c r="ED10">
         <v>47303000.0</v>
       </c>
-      <c r="ED10">
+      <c r="EE10">
         <v>23651500.0</v>
       </c>
-      <c r="EE10">
+      <c r="EF10">
         <v>47303000.0</v>
       </c>
-      <c r="EF10">
+      <c r="EG10">
         <v>23651500.0</v>
       </c>
-      <c r="EG10">
+      <c r="EH10">
         <v>37328500.0</v>
       </c>
-      <c r="EH10">
+      <c r="EI10">
         <v>18664250.0</v>
       </c>
-      <c r="EI10">
+      <c r="EJ10">
         <v>37328500.0</v>
       </c>
-      <c r="EJ10">
+      <c r="EK10">
         <v>18664250.0</v>
       </c>
-      <c r="EK10">
+      <c r="EL10">
         <v>31013500.0</v>
       </c>
-      <c r="EL10">
+      <c r="EM10">
         <v>15506750.0</v>
       </c>
-      <c r="EM10">
+      <c r="EN10">
         <v>31013500.0</v>
       </c>
-      <c r="EN10">
+      <c r="EO10">
         <v>15506750.0</v>
       </c>
-      <c r="EO10">
+      <c r="EP10">
         <v>25071000.0</v>
       </c>
-      <c r="EP10">
+      <c r="EQ10">
         <v>12535500.0</v>
       </c>
-      <c r="EQ10">
+      <c r="ER10">
         <v>25071000.0</v>
       </c>
-      <c r="ER10">
+      <c r="ES10">
         <v>12535500.0</v>
       </c>
-      <c r="ES10">
+      <c r="ET10">
         <v>18797000.0</v>
       </c>
-      <c r="ET10">
+      <c r="EU10">
         <v>9398500.0</v>
       </c>
-      <c r="EU10">
+      <c r="EV10">
         <v>18797000.0</v>
       </c>
-      <c r="EV10">
+      <c r="EW10">
         <v>9398500.0</v>
       </c>
-      <c r="EW10">
+      <c r="EX10">
         <v>15634000.0</v>
       </c>
-      <c r="EX10">
+      <c r="EY10">
         <v>7817000.0</v>
       </c>
-      <c r="EY10">
+      <c r="EZ10">
         <v>15634000.0</v>
       </c>
-      <c r="EZ10">
+      <c r="FA10">
         <v>7817000.0</v>
       </c>
-      <c r="FA10">
+      <c r="FB10">
         <v>13020500.0</v>
       </c>
-      <c r="FB10">
+      <c r="FC10">
         <v>6510250.0</v>
       </c>
-      <c r="FC10">
+      <c r="FD10">
         <v>13020500.0</v>
       </c>
-      <c r="FD10">
+      <c r="FE10">
         <v>6510250.0</v>
       </c>
     </row>
-    <row r="11" spans="1:160">
+    <row r="11" spans="1:161">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11">
+        <v>67390039.0</v>
+      </c>
+      <c r="C11">
         <v>47753349.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>70861440.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>41000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000000.0</v>
       </c>
       <c r="F11">
         <v>57000000.0</v>
       </c>
       <c r="G11">
+        <v>57000000.0</v>
+      </c>
+      <c r="H11">
         <v>55000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>25182734.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>15475000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13150000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>38000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>18850000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>32300000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>15475000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>29600000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>15475000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>28800000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10875000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>14851075.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>10875000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>28900000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>13675000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>25800000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>13675000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-39000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3950000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>23200000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-3950000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>17300000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7650000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>13300000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>7650000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>25400000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>10175000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>15300000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>10175000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>20300000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>8675000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>14400000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>8675000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>22300000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>9275000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>14800000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9275000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>17900000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>7850000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>11000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>7850000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>14500000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>7250000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>14500000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>7250000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>8300000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4150000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>8300000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4150000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>17400000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>8700000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>17400000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>8700000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>8050000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>4025000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>8050000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4025000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3200000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1600000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>3200000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1600000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>15150000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>7575000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>15150000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>7575000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>16650000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>8325000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>16650000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>8325000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>29700000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>14850000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>29700000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>14850000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>34900000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>17450000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>34900000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>17450000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>52600000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>26300000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>52600000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>26300000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>52300000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>26150000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>52300000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>26150000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>54100000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>27050000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>54100000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>27050000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>57150000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>28575000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>57150000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>28575000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>77250000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>38625000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>77250000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>38625000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>69900000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>34950000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>69900000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>34950000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>60700000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>30350000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>60700000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>30350000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>48950000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>24475000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>48950000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>24475000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>37450000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>18725000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>37450000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>18725000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>31100000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>15550000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>31100000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>15550000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>26200000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>13100000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>26200000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>13100000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>20850000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>10425000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>20850000.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>10425000.0</v>
       </c>
-      <c r="EC11">
+      <c r="ED11">
         <v>16978500.0</v>
       </c>
-      <c r="ED11">
+      <c r="EE11">
         <v>8489250.0</v>
       </c>
-      <c r="EE11">
+      <c r="EF11">
         <v>16978500.0</v>
       </c>
-      <c r="EF11">
+      <c r="EG11">
         <v>8489250.0</v>
       </c>
-      <c r="EG11">
+      <c r="EH11">
         <v>13603500.0</v>
       </c>
-      <c r="EH11">
+      <c r="EI11">
         <v>6801750.0</v>
       </c>
-      <c r="EI11">
+      <c r="EJ11">
         <v>13603500.0</v>
       </c>
-      <c r="EJ11">
+      <c r="EK11">
         <v>6801750.0</v>
       </c>
-      <c r="EK11">
+      <c r="EL11">
         <v>11399000.0</v>
       </c>
-      <c r="EL11">
+      <c r="EM11">
         <v>5699500.0</v>
       </c>
-      <c r="EM11">
+      <c r="EN11">
         <v>11399000.0</v>
       </c>
-      <c r="EN11">
+      <c r="EO11">
         <v>5699500.0</v>
       </c>
-      <c r="EO11">
+      <c r="EP11">
         <v>9249000.0</v>
       </c>
-      <c r="EP11">
+      <c r="EQ11">
         <v>4624500.0</v>
       </c>
-      <c r="EQ11">
+      <c r="ER11">
         <v>9249000.0</v>
       </c>
-      <c r="ER11">
+      <c r="ES11">
         <v>4624500.0</v>
       </c>
-      <c r="ES11">
+      <c r="ET11">
         <v>7381500.0</v>
       </c>
-      <c r="ET11">
+      <c r="EU11">
         <v>3690750.0</v>
       </c>
-      <c r="EU11">
+      <c r="EV11">
         <v>7381500.0</v>
       </c>
-      <c r="EV11">
+      <c r="EW11">
         <v>3690750.0</v>
       </c>
-      <c r="EW11">
+      <c r="EX11">
         <v>6392000.0</v>
       </c>
-      <c r="EX11">
+      <c r="EY11">
         <v>3196000.0</v>
       </c>
-      <c r="EY11">
+      <c r="EZ11">
         <v>6392000.0</v>
       </c>
-      <c r="EZ11">
+      <c r="FA11">
         <v>3196000.0</v>
       </c>
-      <c r="FA11">
+      <c r="FB11">
         <v>5266500.0</v>
       </c>
-      <c r="FB11">
+      <c r="FC11">
         <v>2633250.0</v>
       </c>
-      <c r="FC11">
+      <c r="FD11">
         <v>5266500.0</v>
       </c>
-      <c r="FD11">
+      <c r="FE11">
         <v>2633250.0</v>
       </c>
     </row>
-    <row r="12" spans="1:160">
+    <row r="12" spans="1:161">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12">
+        <v>103599613.0</v>
+      </c>
+      <c r="C12">
         <v>132316571.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>126732960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000000.0</v>
       </c>
       <c r="E12">
         <v>96000000.0</v>
       </c>
       <c r="F12">
+        <v>96000000.0</v>
+      </c>
+      <c r="G12">
         <v>101000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>88000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>59500000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8400000.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>19500000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>15700000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8400000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>18000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8400000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>32100000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11225000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>46400000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11225000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>30800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13625000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>26000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>13625000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>29414405.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13800000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>27627306.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13800000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>23826037.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11900000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>23724380.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11900000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>25997871.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12200000.0</v>
       </c>
       <c r="AI12">
         <v>12200000.0</v>
       </c>
       <c r="AJ12">
         <v>12200000.0</v>
       </c>
       <c r="AK12">
-        <v>12250000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="AL12">
         <v>12250000.0</v>
       </c>
       <c r="AM12">
         <v>12250000.0</v>
       </c>
       <c r="AN12">
         <v>12250000.0</v>
       </c>
       <c r="AO12">
-        <v>13775000.0</v>
+        <v>12250000.0</v>
       </c>
       <c r="AP12">
         <v>13775000.0</v>
       </c>
       <c r="AQ12">
         <v>13775000.0</v>
       </c>
       <c r="AR12">
         <v>13775000.0</v>
       </c>
       <c r="AS12">
+        <v>13775000.0</v>
+      </c>
+      <c r="AT12">
         <v>31300000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>17675000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>39400000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>17675000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>54850000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>27425000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>54850000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>27425000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>25100000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>12550000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>25100000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>12550000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>25950000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>12975000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>25950000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>12975000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>28700000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>14350000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>28700000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>14350000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>45050000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>22525000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>45050000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>22525000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>41600000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>20800000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>41600000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>20800000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>35400000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>17700000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>35400000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>17700000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>37300000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>18650000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>37300000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>18650000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>32200000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>16100000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>32200000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>16100000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>50750000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>25375000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>50750000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>25375000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>50800000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>25400000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>50800000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>25400000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>59250000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>29625000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>59250000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>29625000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>29750000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>14875000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>29750000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>14875000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>19900000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>9950000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>19900000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>9950000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>21350000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>10675000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>21350000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>10675000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>28200000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>14100000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>28200000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>14100000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>21850000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>10925000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>21850000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>10925000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>1300000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>650000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>1300000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>650000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>1450000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>725000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>1450000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>725000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>1300000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>650000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>1300000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>650000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>1350000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>675000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>1350000.0</v>
       </c>
-      <c r="EB12">
+      <c r="EC12">
         <v>675000.0</v>
       </c>
-      <c r="EC12">
+      <c r="ED12">
         <v>1661500.0</v>
       </c>
-      <c r="ED12">
+      <c r="EE12">
         <v>830750.0</v>
       </c>
-      <c r="EE12">
+      <c r="EF12">
         <v>1661500.0</v>
       </c>
-      <c r="EF12">
+      <c r="EG12">
         <v>830750.0</v>
       </c>
-      <c r="EG12">
+      <c r="EH12">
         <v>544000.0</v>
       </c>
-      <c r="EH12">
+      <c r="EI12">
         <v>272000.0</v>
       </c>
-      <c r="EI12">
+      <c r="EJ12">
         <v>544000.0</v>
       </c>
-      <c r="EJ12">
+      <c r="EK12">
         <v>272000.0</v>
       </c>
-      <c r="EK12">
+      <c r="EL12">
         <v>1203500.0</v>
       </c>
-      <c r="EL12">
+      <c r="EM12">
         <v>601750.0</v>
       </c>
-      <c r="EM12">
+      <c r="EN12">
         <v>1203500.0</v>
       </c>
-      <c r="EN12">
+      <c r="EO12">
         <v>601750.0</v>
       </c>
-      <c r="EO12">
+      <c r="EP12">
         <v>1090500.0</v>
       </c>
-      <c r="EP12">
+      <c r="EQ12">
         <v>545250.0</v>
       </c>
-      <c r="EQ12">
+      <c r="ER12">
         <v>1090500.0</v>
       </c>
-      <c r="ER12">
+      <c r="ES12">
         <v>545250.0</v>
       </c>
-      <c r="ES12">
+      <c r="ET12">
         <v>613500.0</v>
       </c>
-      <c r="ET12">
+      <c r="EU12">
         <v>306750.0</v>
       </c>
-      <c r="EU12">
+      <c r="EV12">
         <v>613500.0</v>
       </c>
-      <c r="EV12">
+      <c r="EW12">
         <v>306750.0</v>
       </c>
-      <c r="EW12">
+      <c r="EX12">
         <v>578500.0</v>
       </c>
-      <c r="EX12">
+      <c r="EY12">
         <v>289250.0</v>
       </c>
-      <c r="EY12">
+      <c r="EZ12">
         <v>578500.0</v>
       </c>
-      <c r="EZ12">
+      <c r="FA12">
         <v>289250.0</v>
       </c>
-      <c r="FA12">
+      <c r="FB12">
         <v>423500.0</v>
       </c>
-      <c r="FB12">
+      <c r="FC12">
         <v>211750.0</v>
       </c>
-      <c r="FC12">
+      <c r="FD12">
         <v>423500.0</v>
       </c>
-      <c r="FD12">
+      <c r="FE12">
         <v>211750.0</v>
       </c>
     </row>
-    <row r="13" spans="1:160">
+    <row r="13" spans="1:161">
       <c r="A13" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>233</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>106000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>88000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>76000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>68000000.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>64000000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>13200000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>7800000.0</v>
       </c>
-      <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>9600000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>11800000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
@@ -31005,54 +31172,55 @@
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
       <c r="FC13"/>
       <c r="FD13"/>
+      <c r="FE13"/>
     </row>
-    <row r="14" spans="1:160">
+    <row r="14" spans="1:161">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -31169,572 +31337,576 @@
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
       <c r="EI14"/>
       <c r="EJ14"/>
       <c r="EK14"/>
       <c r="EL14"/>
       <c r="EM14"/>
       <c r="EN14"/>
       <c r="EO14"/>
       <c r="EP14"/>
       <c r="EQ14"/>
       <c r="ER14"/>
       <c r="ES14"/>
       <c r="ET14"/>
       <c r="EU14"/>
       <c r="EV14"/>
       <c r="EW14"/>
       <c r="EX14"/>
       <c r="EY14"/>
       <c r="EZ14"/>
       <c r="FA14"/>
       <c r="FB14"/>
       <c r="FC14"/>
       <c r="FD14"/>
+      <c r="FE14"/>
     </row>
-    <row r="15" spans="1:160">
+    <row r="15" spans="1:161">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15">
+        <v>197141011.0</v>
+      </c>
+      <c r="C15">
         <v>280550926.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>256191360.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>111000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196000000.0</v>
       </c>
       <c r="F15">
         <v>196000000.0</v>
       </c>
       <c r="G15">
+        <v>196000000.0</v>
+      </c>
+      <c r="H15">
         <v>185000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>107800000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>65800000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>124200000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>144000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>65800000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>119200000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>65800000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>138900000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>46475000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>47000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>46475000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>195500000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>70875000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>88000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>70875000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-184600000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-24625000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>86300000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-24625000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>103400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>170700000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>579600000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>170700000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>102700000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>41875000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>65100000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>41875000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>68500000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>31075000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>55800000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>31075000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>74200000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>65450000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>51900000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>65450000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>48900000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>9375000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>36200000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>9375000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>25700000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>12850000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>25700000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>12850000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-34850000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-17425000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-34850000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-17425000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-11700000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-5850000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-11700000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-5850000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>23800000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>11900000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>23800000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>11900000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>9400000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4700000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>9400000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>4700000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>328150000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>164075000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>328150000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>164075000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>122550000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>61275000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>122550000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>61275000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>160750000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>80375000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>160750000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>80375000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>95200000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>47600000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>95200000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>47600000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>145050000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>72525000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>145050000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>72525000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>142300000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>71150000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>142300000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>71150000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>132600000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>66300000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>132600000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>66300000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>142800000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>71400000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>142800000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>71400000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>192650000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>96325000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>192650000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>96325000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>174800000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>87400000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>174800000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>87400000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>147300000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>73650000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>147300000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>73650000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>109600000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>54800000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>109600000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>54800000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>69650000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>34825000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>69650000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>34825000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>57300000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>28650000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>57300000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>28650000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>47200000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>23600000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>47200000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>23600000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>33200000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>16600000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>33200000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>16600000.0</v>
       </c>
-      <c r="EC15">
+      <c r="ED15">
         <v>28253000.0</v>
       </c>
-      <c r="ED15">
+      <c r="EE15">
         <v>14126500.0</v>
       </c>
-      <c r="EE15">
+      <c r="EF15">
         <v>28253000.0</v>
       </c>
-      <c r="EF15">
+      <c r="EG15">
         <v>14126500.0</v>
       </c>
-      <c r="EG15">
+      <c r="EH15">
         <v>23622500.0</v>
       </c>
-      <c r="EH15">
+      <c r="EI15">
         <v>11811250.0</v>
       </c>
-      <c r="EI15">
+      <c r="EJ15">
         <v>23622500.0</v>
       </c>
-      <c r="EJ15">
+      <c r="EK15">
         <v>11811250.0</v>
       </c>
-      <c r="EK15">
+      <c r="EL15">
         <v>20587500.0</v>
       </c>
-      <c r="EL15">
+      <c r="EM15">
         <v>10293750.0</v>
       </c>
-      <c r="EM15">
+      <c r="EN15">
         <v>20587500.0</v>
       </c>
-      <c r="EN15">
+      <c r="EO15">
         <v>10293750.0</v>
       </c>
-      <c r="EO15">
+      <c r="EP15">
         <v>15782000.0</v>
       </c>
-      <c r="EP15">
+      <c r="EQ15">
         <v>7891000.0</v>
       </c>
-      <c r="EQ15">
+      <c r="ER15">
         <v>15782000.0</v>
       </c>
-      <c r="ER15">
+      <c r="ES15">
         <v>7891000.0</v>
       </c>
-      <c r="ES15">
+      <c r="ET15">
         <v>11400000.0</v>
       </c>
-      <c r="ET15">
+      <c r="EU15">
         <v>5700000.0</v>
       </c>
-      <c r="EU15">
+      <c r="EV15">
         <v>11400000.0</v>
       </c>
-      <c r="EV15">
+      <c r="EW15">
         <v>5700000.0</v>
       </c>
-      <c r="EW15">
+      <c r="EX15">
         <v>9228500.0</v>
       </c>
-      <c r="EX15">
+      <c r="EY15">
         <v>4614250.0</v>
       </c>
-      <c r="EY15">
+      <c r="EZ15">
         <v>9228500.0</v>
       </c>
-      <c r="EZ15">
+      <c r="FA15">
         <v>4614250.0</v>
       </c>
-      <c r="FA15">
+      <c r="FB15">
         <v>5412000.0</v>
       </c>
-      <c r="FB15">
+      <c r="FC15">
         <v>2706000.0</v>
       </c>
-      <c r="FC15">
+      <c r="FD15">
         <v>5412000.0</v>
       </c>
-      <c r="FD15">
+      <c r="FE15">
         <v>2706000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:160">
+    <row r="16" spans="1:161">
       <c r="A16" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>236</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>282000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>188000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>111000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>196000000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>185000000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>107800000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>53900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62100000.0</v>
       </c>
       <c r="L16">
         <v>62100000.0</v>
       </c>
       <c r="M16">
-        <v>72000000.0</v>
+        <v>62100000.0</v>
       </c>
       <c r="N16">
         <v>72000000.0</v>
       </c>
       <c r="O16">
+        <v>72000000.0</v>
+      </c>
+      <c r="P16">
         <v>119200000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
@@ -31835,54 +32007,55 @@
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
       <c r="EY16"/>
       <c r="EZ16"/>
       <c r="FA16"/>
       <c r="FB16"/>
       <c r="FC16"/>
       <c r="FD16"/>
+      <c r="FE16"/>
     </row>
-    <row r="17" spans="1:160">
+    <row r="17" spans="1:161">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -31999,54 +32172,55 @@
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
       <c r="FD17"/>
+      <c r="FE17"/>
     </row>
-    <row r="18" spans="1:160">
+    <row r="18" spans="1:161">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -32163,54 +32337,55 @@
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
       <c r="EX18"/>
       <c r="EY18"/>
       <c r="EZ18"/>
       <c r="FA18"/>
       <c r="FB18"/>
       <c r="FC18"/>
       <c r="FD18"/>
+      <c r="FE18"/>
     </row>
-    <row r="19" spans="1:160">
+    <row r="19" spans="1:161">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -32327,54 +32502,55 @@
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
       <c r="EY19"/>
       <c r="EZ19"/>
       <c r="FA19"/>
       <c r="FB19"/>
       <c r="FC19"/>
       <c r="FD19"/>
+      <c r="FE19"/>
     </row>
-    <row r="20" spans="1:160">
+    <row r="20" spans="1:161">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -32491,532 +32667,536 @@
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
       <c r="FD20"/>
+      <c r="FE20"/>
     </row>
-    <row r="21" spans="1:160">
+    <row r="21" spans="1:161">
       <c r="A21" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B21">
+        <v>351031699.0</v>
+      </c>
+      <c r="C21">
         <v>489471830.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>414266880.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>228000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>321000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>262000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>304000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>125100000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>91800000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>32800000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>190800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>91800000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>159400000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>91800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>179443773.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>78675000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>100500000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>78675000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>108744038.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>73225000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>125500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>73225000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>168900000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>68850000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>114200000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>68850000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>156700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>77175000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>158800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>77175000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>157235124.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>62225000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>102600000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>62225000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>103400000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>50275000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>88600000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>50275000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>113900000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>53675000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>88200000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>53675000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>90400000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>63125000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>93500000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>63125000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>72900000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>36450000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>72900000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>36450000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-99650000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>44725000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-99650000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>44725000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-33950000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>47725000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-33950000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>47725000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>34800000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>42250000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>34800000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>42250000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>22200000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>29950000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>22200000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>29950000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>113150000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>49375000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>113150000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>49375000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>116750000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>48875000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>116750000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>48875000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>132650000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>68725000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>132650000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>68725000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>136700000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>85900000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>136700000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>85900000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>229650000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>114825000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>229650000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>114825000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>221050000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>108675000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>221050000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>108675000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>218750000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>107175000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>218750000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>107175000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>194900000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>100000000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>194900000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>100000000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>218300000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>109150000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>218300000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>109150000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>258050000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>123325000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>258050000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>123325000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>223600000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>107600000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>223600000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>107600000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>165100000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>86950000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>165100000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>86950000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>105200000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>51400000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>105200000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>51400000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>87350000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>43675000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>87350000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>43675000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>72000000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>36000000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>72000000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>36000000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>51950000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>29375000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>51950000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>29375000.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>51036000.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>23446500.0</v>
       </c>
-      <c r="EE21">
+      <c r="EF21">
         <v>51036000.0</v>
       </c>
-      <c r="EF21">
+      <c r="EG21">
         <v>23446500.0</v>
       </c>
-      <c r="EG21">
+      <c r="EH21">
         <v>37975000.0</v>
       </c>
-      <c r="EH21">
+      <c r="EI21">
         <v>18885000.0</v>
       </c>
-      <c r="EI21">
+      <c r="EJ21">
         <v>37975000.0</v>
       </c>
-      <c r="EJ21">
+      <c r="EK21">
         <v>18885000.0</v>
       </c>
-      <c r="EK21">
+      <c r="EL21">
         <v>31244000.0</v>
       </c>
-      <c r="EL21">
+      <c r="EM21">
         <v>16595000.0</v>
       </c>
-      <c r="EM21">
+      <c r="EN21">
         <v>31244000.0</v>
       </c>
-      <c r="EN21">
+      <c r="EO21">
         <v>16595000.0</v>
       </c>
-      <c r="EO21">
+      <c r="EP21">
         <v>26121500.0</v>
       </c>
-      <c r="EP21">
+      <c r="EQ21">
         <v>13060750.0</v>
       </c>
-      <c r="EQ21">
+      <c r="ER21">
         <v>26121500.0</v>
       </c>
-      <c r="ER21">
+      <c r="ES21">
         <v>13060750.0</v>
       </c>
-      <c r="ES21">
+      <c r="ET21">
         <v>19395000.0</v>
       </c>
-      <c r="ET21">
+      <c r="EU21">
         <v>9697500.0</v>
       </c>
-      <c r="EU21">
+      <c r="EV21">
         <v>19395000.0</v>
       </c>
-      <c r="EV21">
+      <c r="EW21">
         <v>9697500.0</v>
       </c>
-      <c r="EW21">
+      <c r="EX21">
         <v>16199000.0</v>
       </c>
-      <c r="EX21">
+      <c r="EY21">
         <v>8099500.0</v>
       </c>
-      <c r="EY21">
+      <c r="EZ21">
         <v>16199000.0</v>
       </c>
-      <c r="EZ21">
+      <c r="FA21">
         <v>8099500.0</v>
       </c>
-      <c r="FA21">
+      <c r="FB21">
         <v>15786000.0</v>
       </c>
-      <c r="FB21">
+      <c r="FC21">
         <v>5551000.0</v>
       </c>
-      <c r="FC21">
+      <c r="FD21">
         <v>15786000.0</v>
       </c>
-      <c r="FD21">
+      <c r="FE21">
         <v>5551000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:160">
+    <row r="22" spans="1:161">
       <c r="A22" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -33133,532 +33313,536 @@
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
       <c r="FD22"/>
+      <c r="FE22"/>
     </row>
-    <row r="23" spans="1:160">
+    <row r="23" spans="1:161">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23">
-        <v>3036317131.0</v>
+        <v>3258861619.0</v>
       </c>
       <c r="C23">
+        <v>3040555769.0</v>
+      </c>
+      <c r="D23">
         <v>4169923200.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2502000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2385000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2442000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2308000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1995000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>647350000.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>1379300000.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>1315900000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>647350000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1294100000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>647350000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1319000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>627200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1190500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>627200000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1250605470.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>605375000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1173400000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>605375000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1159200000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>549225000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1067600000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>549225000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1030100000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>525900000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1089800000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>525900000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1040400000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>479800000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>895300000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>479800000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>800300000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>389475000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>774200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>389475000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>772500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>381525000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>762700000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>381525000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>806700000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>518650000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>818200000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>518650000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1200250000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>600125000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1200250000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>600125000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1224200000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>591350000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1224200000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>591350000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1176900000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>576400000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1176900000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>576400000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1221000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>590450000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1221000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>590450000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1165550000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>572525000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1165550000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>572525000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1002950000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>501475000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1002950000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>501475000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>823850000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>411925000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>823850000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>411925000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>805150000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>402575000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>805150000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>402575000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>918900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>459450000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>918900000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>459450000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>953500000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>476750000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>953500000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>476750000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>899250000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>449625000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>899250000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>449625000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>857600000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>428800000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>857600000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>428800000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1072550000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>536275000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1072550000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>536275000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1263250000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>631625000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1263250000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>631625000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1192550000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>596275000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1192550000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>596275000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1190850000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>595425000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1190850000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>595425000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>960900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>480450000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>960900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>480450000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>325550000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>162775000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>325550000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>162775000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>272450000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>136225000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>272450000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>136225000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>222050000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>111025000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>222050000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>111025000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>160200000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>80100000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>160200000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>80100000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>194486000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>97243000.0</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>194486000.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>97243000.0</v>
       </c>
-      <c r="EG23">
+      <c r="EH23">
         <v>154558500.0</v>
       </c>
-      <c r="EH23">
+      <c r="EI23">
         <v>77279250.0</v>
       </c>
-      <c r="EI23">
+      <c r="EJ23">
         <v>154558500.0</v>
       </c>
-      <c r="EJ23">
+      <c r="EK23">
         <v>77279250.0</v>
       </c>
-      <c r="EK23">
+      <c r="EL23">
         <v>139637500.0</v>
       </c>
-      <c r="EL23">
+      <c r="EM23">
         <v>69818750.0</v>
       </c>
-      <c r="EM23">
+      <c r="EN23">
         <v>139637500.0</v>
       </c>
-      <c r="EN23">
+      <c r="EO23">
         <v>69818750.0</v>
       </c>
-      <c r="EO23">
+      <c r="EP23">
         <v>106723000.0</v>
       </c>
-      <c r="EP23">
+      <c r="EQ23">
         <v>53361500.0</v>
       </c>
-      <c r="EQ23">
+      <c r="ER23">
         <v>106723000.0</v>
       </c>
-      <c r="ER23">
+      <c r="ES23">
         <v>53361500.0</v>
       </c>
-      <c r="ES23">
+      <c r="ET23">
         <v>87006500.0</v>
       </c>
-      <c r="ET23">
+      <c r="EU23">
         <v>43503250.0</v>
       </c>
-      <c r="EU23">
+      <c r="EV23">
         <v>87006500.0</v>
       </c>
-      <c r="EV23">
+      <c r="EW23">
         <v>43503250.0</v>
       </c>
-      <c r="EW23">
+      <c r="EX23">
         <v>83450500.0</v>
       </c>
-      <c r="EX23">
+      <c r="EY23">
         <v>41725250.0</v>
       </c>
-      <c r="EY23">
+      <c r="EZ23">
         <v>83450500.0</v>
       </c>
-      <c r="EZ23">
+      <c r="FA23">
         <v>41725250.0</v>
       </c>
-      <c r="FA23">
+      <c r="FB23">
         <v>74126000.0</v>
       </c>
-      <c r="FB23">
+      <c r="FC23">
         <v>37063000.0</v>
       </c>
-      <c r="FC23">
+      <c r="FD23">
         <v>74126000.0</v>
       </c>
-      <c r="FD23">
+      <c r="FE23">
         <v>37063000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:160">
+    <row r="24" spans="1:161">
       <c r="A24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -33775,66 +33959,67 @@
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
       <c r="FC24"/>
       <c r="FD24"/>
+      <c r="FE24"/>
     </row>
-    <row r="25" spans="1:160">
+    <row r="25" spans="1:161">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>2205500.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
@@ -33941,233 +34126,234 @@
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
       <c r="EX25"/>
       <c r="EY25"/>
       <c r="EZ25"/>
       <c r="FA25"/>
       <c r="FB25"/>
       <c r="FC25"/>
       <c r="FD25"/>
+      <c r="FE25"/>
     </row>
-    <row r="26" spans="1:160">
+    <row r="26" spans="1:161">
       <c r="A26" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>7000000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>7000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>725000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>5000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>725000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>5000000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>6800000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
+      <c r="AO26"/>
       <c r="AP26">
         <v>400000.0</v>
       </c>
       <c r="AQ26">
         <v>400000.0</v>
       </c>
       <c r="AR26">
         <v>400000.0</v>
       </c>
       <c r="AS26">
+        <v>400000.0</v>
+      </c>
+      <c r="AT26">
         <v>2400000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>450000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
+        <v>600000.0</v>
+      </c>
+      <c r="AW26">
         <v>450000.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>1000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>500000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>500000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>950000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>475000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>950000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>475000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>850000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>425000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>850000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>425000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>850000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>425000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>850000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>425000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>850000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>425000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>850000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>425000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>1400000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>700000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>1400000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>700000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>1500000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>750000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>1500000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>750000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>1450000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>725000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>1450000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>725000.0</v>
       </c>
-      <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
@@ -34199,110 +34385,111 @@
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
       <c r="EU26"/>
       <c r="EV26"/>
       <c r="EW26"/>
       <c r="EX26"/>
       <c r="EY26"/>
       <c r="EZ26"/>
       <c r="FA26"/>
       <c r="FB26"/>
       <c r="FC26"/>
       <c r="FD26"/>
+      <c r="FE26"/>
     </row>
-    <row r="27" spans="1:160">
+    <row r="27" spans="1:161">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>936300000.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>600000.0</v>
       </c>
-      <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>849200000.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>2075000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
@@ -34371,125 +34558,126 @@
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
       <c r="FD27"/>
+      <c r="FE27"/>
     </row>
-    <row r="28" spans="1:160">
+    <row r="28" spans="1:161">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-      <c r="G28">
-[...1 lines deleted...]
-      </c>
+      <c r="G28"/>
       <c r="H28">
         <v>825000.0</v>
       </c>
       <c r="I28">
         <v>825000.0</v>
       </c>
-      <c r="J28"/>
+      <c r="J28">
+        <v>825000.0</v>
+      </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
-      <c r="AO28">
-[...1 lines deleted...]
-      </c>
+      <c r="AO28"/>
       <c r="AP28">
         <v>700000.0</v>
       </c>
       <c r="AQ28">
         <v>700000.0</v>
       </c>
       <c r="AR28">
         <v>700000.0</v>
       </c>
       <c r="AS28">
+        <v>700000.0</v>
+      </c>
+      <c r="AT28">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>825000.0</v>
       </c>
       <c r="AU28">
         <v>825000.0</v>
       </c>
       <c r="AV28">
         <v>825000.0</v>
       </c>
-      <c r="AW28"/>
+      <c r="AW28">
+        <v>825000.0</v>
+      </c>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
@@ -34557,88 +34745,89 @@
       <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
       <c r="EI28"/>
       <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
       <c r="EX28"/>
       <c r="EY28"/>
       <c r="EZ28"/>
       <c r="FA28"/>
       <c r="FB28"/>
       <c r="FC28"/>
       <c r="FD28"/>
+      <c r="FE28"/>
     </row>
-    <row r="29" spans="1:160">
+    <row r="29" spans="1:161">
       <c r="A29" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>249</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>48000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>52000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>41000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>57000000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>55000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>26200000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>37800000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>32300000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>29600000.0</v>
       </c>
-      <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
@@ -34739,1480 +34928,1490 @@
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
+      <c r="FE29"/>
     </row>
-    <row r="30" spans="1:160">
+    <row r="30" spans="1:161">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30">
-        <v>3264000000.0</v>
+        <v>154896509.0</v>
       </c>
       <c r="C30">
+        <v>1111299928.0</v>
+      </c>
+      <c r="D30">
         <v>205770720.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>113000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>64000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>981000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>65000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1342000000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>28000000.0</v>
       </c>
-      <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>632600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-500850000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-500850000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1258200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-476275000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>700000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-476275000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>707100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-463950000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1173400000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-463950000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>982400000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-421250000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1044400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-421250000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>561900000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1700000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>620100000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>656600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-386000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>888000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-386000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>340800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-312475000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1200000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-312475000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>315800000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1725000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>12000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1725000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>144900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1650000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>24600000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1650000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3600750000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-600125000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3600750000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-600125000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2410200000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1650000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2410200000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1650000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2332850000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1575000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2332850000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1575000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>2404350000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1225000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2404350000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-1225000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2312350000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-875000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2312350000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-875000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>2008050000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-575000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2008050000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-575000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-600000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-300000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-600000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-300000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-700000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-350000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-700000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-350000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1890150000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-175000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1890150000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-175000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>19900000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>9950000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>19900000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>9950000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>22250000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>11125000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>22250000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>11125000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>75150000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-12525000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>75150000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-12525000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>78650000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>9275000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>78650000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>9275000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>297000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-49500000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>297000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-49500000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>143550000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-23925000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>143550000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-23925000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>3572550000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-595425000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>3572550000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-595425000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>1925800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-2000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>1925800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-2000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>652200000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-550000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>652200000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-550000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>545850000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-475000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>545850000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-475000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>444800000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-350000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>444800000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>-350000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>324100000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>-1850000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>324100000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>-1850000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>342472500.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>23249750.0</v>
       </c>
-      <c r="EE30">
+      <c r="EF30">
         <v>342472500.0</v>
       </c>
-      <c r="EF30">
+      <c r="EG30">
         <v>23249750.0</v>
       </c>
-      <c r="EG30">
+      <c r="EH30">
         <v>273613500.0</v>
       </c>
-      <c r="EH30">
+      <c r="EI30">
         <v>17751750.0</v>
       </c>
-      <c r="EI30">
+      <c r="EJ30">
         <v>273613500.0</v>
       </c>
-      <c r="EJ30">
+      <c r="EK30">
         <v>17751750.0</v>
       </c>
-      <c r="EK30">
+      <c r="EL30">
         <v>249464000.0</v>
       </c>
-      <c r="EL30">
+      <c r="EM30">
         <v>14905500.0</v>
       </c>
-      <c r="EM30">
+      <c r="EN30">
         <v>249464000.0</v>
       </c>
-      <c r="EN30">
+      <c r="EO30">
         <v>14905500.0</v>
       </c>
-      <c r="EO30">
+      <c r="EP30">
         <v>189564000.0</v>
       </c>
-      <c r="EP30">
+      <c r="EQ30">
         <v>11941000.0</v>
       </c>
-      <c r="EQ30">
+      <c r="ER30">
         <v>189564000.0</v>
       </c>
-      <c r="ER30">
+      <c r="ES30">
         <v>11941000.0</v>
       </c>
-      <c r="ES30">
+      <c r="ET30">
         <v>241624500.0</v>
       </c>
-      <c r="ET30">
+      <c r="EU30">
         <v>-33805750.0</v>
       </c>
-      <c r="EU30">
+      <c r="EV30">
         <v>241624500.0</v>
       </c>
-      <c r="EV30">
+      <c r="EW30">
         <v>-33805750.0</v>
       </c>
-      <c r="EW30">
+      <c r="EX30">
         <v>151487000.0</v>
       </c>
-      <c r="EX30">
+      <c r="EY30">
         <v>7707000.0</v>
       </c>
-      <c r="EY30">
+      <c r="EZ30">
         <v>151487000.0</v>
       </c>
-      <c r="EZ30">
+      <c r="FA30">
         <v>7707000.0</v>
       </c>
-      <c r="FA30">
+      <c r="FB30">
         <v>135498500.0</v>
       </c>
-      <c r="FB30">
+      <c r="FC30">
         <v>6376750.0</v>
       </c>
-      <c r="FC30">
+      <c r="FD30">
         <v>135498500.0</v>
       </c>
-      <c r="FD30">
+      <c r="FE30">
         <v>6376750.0</v>
       </c>
     </row>
-    <row r="31" spans="1:160">
+    <row r="31" spans="1:161">
       <c r="A31" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B31">
-        <v>-316365940.0</v>
+        <v>-86500647.0</v>
       </c>
       <c r="C31">
+        <v>-316807581.0</v>
+      </c>
+      <c r="D31">
         <v>-119919360.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-76000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-68000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-64000000.0</v>
       </c>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
       <c r="I31">
+        <v>-176305695.0</v>
+      </c>
+      <c r="J31">
         <v>-10525000.0</v>
       </c>
-      <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>129200000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-10100000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-10525000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-7100000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-10525000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-18318418.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-21225000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-38700000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-21225000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>111587661.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>11400000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-11700000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>11400000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-392500000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-97375000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-4700000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-97375000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-36000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>101225000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>434100000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>101225000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-24022033.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-10100000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-22200000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-10100000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-14600000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-10525000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-18400000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-10525000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-17500000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-12875000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-21400000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-12875000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-26300000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-32475000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-45400000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-32475000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-31550000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-15775000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-31550000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-15775000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-114700000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-57350000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-114700000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-57350000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-88200000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-44100000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-88200000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-44100000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-52000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-26000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-52000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-26000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-48500000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-24250000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-48500000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-24250000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-42150000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-13875000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-42150000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-13875000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-34050000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-7525000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-34050000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-7525000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-23950000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-14375000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-23950000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-14375000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-8350000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-21725000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-8350000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-21725000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-31250000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-15625000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-31250000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-15625000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-22200000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-11100000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-22200000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-11100000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-27200000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-13600000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-27200000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-13600000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>550000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>275000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>550000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>275000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>52250000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>26125000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>52250000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>26125000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-1350000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-675000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-1350000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-675000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-6700000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-3350000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-6700000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-3350000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-14900000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-7450000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-14900000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-7450000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>4450000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>2225000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>4450000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>2225000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>1150000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>575000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>1150000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>575000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>1500000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>750000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>1500000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>750000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-4550000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-2275000.0</v>
       </c>
-      <c r="EA31">
+      <c r="EB31">
         <v>-4550000.0</v>
       </c>
-      <c r="EB31">
+      <c r="EC31">
         <v>-2275000.0</v>
       </c>
-      <c r="EC31">
+      <c r="ED31">
         <v>-3733000.0</v>
       </c>
-      <c r="ED31">
+      <c r="EE31">
         <v>205000.0</v>
       </c>
-      <c r="EE31">
+      <c r="EF31">
         <v>-3733000.0</v>
       </c>
-      <c r="EF31">
+      <c r="EG31">
         <v>205000.0</v>
       </c>
-      <c r="EG31">
+      <c r="EH31">
         <v>-646500.0</v>
       </c>
-      <c r="EH31">
+      <c r="EI31">
         <v>-220750.0</v>
       </c>
-      <c r="EI31">
+      <c r="EJ31">
         <v>-646500.0</v>
       </c>
-      <c r="EJ31">
+      <c r="EK31">
         <v>-220750.0</v>
       </c>
-      <c r="EK31">
+      <c r="EL31">
         <v>-230500.0</v>
       </c>
-      <c r="EL31">
+      <c r="EM31">
         <v>-1088250.0</v>
       </c>
-      <c r="EM31">
+      <c r="EN31">
         <v>-230500.0</v>
       </c>
-      <c r="EN31">
+      <c r="EO31">
         <v>-1088250.0</v>
       </c>
-      <c r="EO31">
+      <c r="EP31">
         <v>-1130500.0</v>
       </c>
-      <c r="EP31">
+      <c r="EQ31">
         <v>-525250.0</v>
       </c>
-      <c r="EQ31">
+      <c r="ER31">
         <v>-1130500.0</v>
       </c>
-      <c r="ER31">
+      <c r="ES31">
         <v>-525250.0</v>
       </c>
-      <c r="ES31">
+      <c r="ET31">
         <v>-629000.0</v>
       </c>
-      <c r="ET31">
+      <c r="EU31">
         <v>-299000.0</v>
       </c>
-      <c r="EU31">
+      <c r="EV31">
         <v>-629000.0</v>
       </c>
-      <c r="EV31">
+      <c r="EW31">
         <v>-299000.0</v>
       </c>
-      <c r="EW31">
+      <c r="EX31">
         <v>-592000.0</v>
       </c>
-      <c r="EX31">
+      <c r="EY31">
         <v>-282500.0</v>
       </c>
-      <c r="EY31">
+      <c r="EZ31">
         <v>-592000.0</v>
       </c>
-      <c r="EZ31">
+      <c r="FA31">
         <v>-282500.0</v>
       </c>
-      <c r="FA31">
+      <c r="FB31">
         <v>-2765500.0</v>
       </c>
-      <c r="FB31">
+      <c r="FC31">
         <v>959250.0</v>
       </c>
-      <c r="FC31">
+      <c r="FD31">
         <v>-2765500.0</v>
       </c>
-      <c r="FD31">
+      <c r="FE31">
         <v>959250.0</v>
       </c>
     </row>
-    <row r="32" spans="1:160">
+    <row r="32" spans="1:161">
       <c r="A32" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B32">
+        <v>3609893318.0</v>
+      </c>
+      <c r="C32">
         <v>3525788962.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4584190080.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2730000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2706000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2704000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2671000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2141900000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>739150000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>1571200000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>1495600000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>739150000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1458300000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>739150000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1506100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>705875000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1291000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>705875000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1359349508.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>678600000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1289900000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>678600000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1296200000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>618075000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1176100000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>618075000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1178700000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>603075000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1233600000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>603075000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1181000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>542025000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>987100000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>542025000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>903700000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>439750000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>855300000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>439750000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>886400000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>435200000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>854400000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>435200000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>897100000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>581775000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>894300000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>581775000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1273150000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>636575000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1273150000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>636575000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1272150000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>636075000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1272150000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>636075000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1248250000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>624125000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1248250000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>624125000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1265400000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>632700000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1265400000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>632700000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1204950000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>602475000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1204950000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>602475000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1101700000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>550850000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1101700000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>550850000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>921600000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>460800000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>921600000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>460800000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>942600000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>471300000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>942600000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>471300000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1090700000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>545350000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1090700000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>545350000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1183150000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>591575000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1183150000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>591575000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>1116600000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>558300000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>1116600000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>558300000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>1071950000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>535975000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>1071950000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>535975000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>1272550000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>636275000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>1272550000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>636275000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>1481550000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>740775000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>1481550000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>740775000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>1439200000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>719600000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>1439200000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>719600000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>1406050000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>703025000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>1406050000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>703025000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>1134800000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>567400000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>1134800000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>567400000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>428350000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>214175000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>428350000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>214175000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>359800000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>179900000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>359800000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>179900000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>294050000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>147025000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>294050000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>147025000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>218950000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>109475000.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>218950000.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>109475000.0</v>
       </c>
-      <c r="EC32">
+      <c r="ED32">
         <v>194486000.0</v>
       </c>
-      <c r="ED32">
+      <c r="EE32">
         <v>97243000.0</v>
       </c>
-      <c r="EE32">
+      <c r="EF32">
         <v>194486000.0</v>
       </c>
-      <c r="EF32">
+      <c r="EG32">
         <v>97243000.0</v>
       </c>
-      <c r="EG32">
+      <c r="EH32">
         <v>154558500.0</v>
       </c>
-      <c r="EH32">
+      <c r="EI32">
         <v>77279250.0</v>
       </c>
-      <c r="EI32">
+      <c r="EJ32">
         <v>154558500.0</v>
       </c>
-      <c r="EJ32">
+      <c r="EK32">
         <v>77279250.0</v>
       </c>
-      <c r="EK32">
+      <c r="EL32">
         <v>139637500.0</v>
       </c>
-      <c r="EL32">
+      <c r="EM32">
         <v>69818750.0</v>
       </c>
-      <c r="EM32">
+      <c r="EN32">
         <v>139637500.0</v>
       </c>
-      <c r="EN32">
+      <c r="EO32">
         <v>69818750.0</v>
       </c>
-      <c r="EO32">
+      <c r="EP32">
         <v>106723000.0</v>
       </c>
-      <c r="EP32">
+      <c r="EQ32">
         <v>53361500.0</v>
       </c>
-      <c r="EQ32">
+      <c r="ER32">
         <v>106723000.0</v>
       </c>
-      <c r="ER32">
+      <c r="ES32">
         <v>53361500.0</v>
       </c>
-      <c r="ES32">
+      <c r="ET32">
         <v>87006500.0</v>
       </c>
-      <c r="ET32">
+      <c r="EU32">
         <v>43503250.0</v>
       </c>
-      <c r="EU32">
+      <c r="EV32">
         <v>87006500.0</v>
       </c>
-      <c r="EV32">
+      <c r="EW32">
         <v>43503250.0</v>
       </c>
-      <c r="EW32">
+      <c r="EX32">
         <v>83450500.0</v>
       </c>
-      <c r="EX32">
+      <c r="EY32">
         <v>41725250.0</v>
       </c>
-      <c r="EY32">
+      <c r="EZ32">
         <v>83450500.0</v>
       </c>
-      <c r="EZ32">
+      <c r="FA32">
         <v>41725250.0</v>
       </c>
-      <c r="FA32">
+      <c r="FB32">
         <v>74126000.0</v>
       </c>
-      <c r="FB32">
+      <c r="FC32">
         <v>37063000.0</v>
       </c>
-      <c r="FC32">
+      <c r="FD32">
         <v>74126000.0</v>
       </c>
-      <c r="FD32">
+      <c r="FE32">
         <v>37063000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ30"/>
@@ -36316,51 +36515,51 @@
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B2">
         <v>1156855053.0</v>
       </c>
       <c r="C2">
         <v>832000000.0</v>
       </c>
       <c r="D2">
         <v>879000000.0</v>
       </c>
       <c r="E2">
         <v>242000000.0</v>
       </c>
       <c r="F2">
         <v>550800000.0</v>
       </c>
       <c r="G2">
         <v>274000000.0</v>
       </c>
       <c r="H2">
         <v>100900000.0</v>
       </c>
       <c r="I2">
         <v>304100000.0</v>
       </c>
@@ -36426,51 +36625,51 @@
       </c>
       <c r="AD2">
         <v>-111800000.0</v>
       </c>
       <c r="AE2">
         <v>108300000.0</v>
       </c>
       <c r="AF2">
         <v>69600000.0</v>
       </c>
       <c r="AG2">
         <v>27900000.0</v>
       </c>
       <c r="AH2">
         <v>45300000.0</v>
       </c>
       <c r="AI2">
         <v>36000000.0</v>
       </c>
       <c r="AJ2">
         <v>24498000.0</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B3">
         <v>208195435</v>
       </c>
       <c r="C3">
         <v>171000000</v>
       </c>
       <c r="D3">
         <v>211000000</v>
       </c>
       <c r="E3">
         <v>190000000</v>
       </c>
       <c r="F3">
         <v>159900000</v>
       </c>
       <c r="G3">
         <v>152500000</v>
       </c>
       <c r="H3">
         <v>170900000</v>
       </c>
       <c r="I3">
         <v>147200000</v>
       </c>
@@ -36536,131 +36735,131 @@
       </c>
       <c r="AD3">
         <v>229100000</v>
       </c>
       <c r="AE3">
         <v>191900000</v>
       </c>
       <c r="AF3">
         <v>61000000</v>
       </c>
       <c r="AG3">
         <v>60000000</v>
       </c>
       <c r="AH3">
         <v>47500000</v>
       </c>
       <c r="AI3">
         <v>43900000</v>
       </c>
       <c r="AJ3">
         <v>41329000</v>
       </c>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B6">
         <v>1158912181.0</v>
       </c>
       <c r="C6">
         <v>-460000000.0</v>
       </c>
       <c r="D6">
         <v>-47000000.0</v>
       </c>
       <c r="E6">
         <v>637000000.0</v>
       </c>
       <c r="F6">
         <v>-308900000.0</v>
       </c>
       <c r="G6">
         <v>277000000.0</v>
       </c>
       <c r="H6">
         <v>173000000.0</v>
       </c>
       <c r="I6">
         <v>-203200000.0</v>
       </c>
@@ -36726,51 +36925,51 @@
       </c>
       <c r="AD6">
         <v>142400000.0</v>
       </c>
       <c r="AE6">
         <v>-84500000.0</v>
       </c>
       <c r="AF6">
         <v>28700000.0</v>
       </c>
       <c r="AG6">
         <v>37300000.0</v>
       </c>
       <c r="AH6">
         <v>-17400000.0</v>
       </c>
       <c r="AI6">
         <v>9300000.0</v>
       </c>
       <c r="AJ6">
         <v>11528000.0</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B7">
         <v>64060131.0</v>
       </c>
       <c r="C7">
         <v>-64000000.0</v>
       </c>
       <c r="D7">
         <v>-63000000.0</v>
       </c>
       <c r="E7">
         <v>-3000000.0</v>
       </c>
       <c r="F7">
         <v>18800000.0</v>
       </c>
       <c r="G7">
         <v>-42000000.0</v>
       </c>
       <c r="H7">
         <v>-11000000.0</v>
       </c>
       <c r="I7">
         <v>-25300000.0</v>
       </c>
@@ -36836,91 +37035,91 @@
       </c>
       <c r="AD7">
         <v>-37800000.0</v>
       </c>
       <c r="AE7">
         <v>-28100000.0</v>
       </c>
       <c r="AF7">
         <v>-10000000.0</v>
       </c>
       <c r="AG7">
         <v>-9700000.0</v>
       </c>
       <c r="AH7">
         <v>-10000000.0</v>
       </c>
       <c r="AI7">
         <v>-3200000.0</v>
       </c>
       <c r="AJ7">
         <v>-8209000.0</v>
       </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B9">
         <v>-71066708.0</v>
       </c>
       <c r="C9">
         <v>-38000000.0</v>
       </c>
       <c r="D9">
         <v>-29000000.0</v>
       </c>
       <c r="E9">
         <v>37000000.0</v>
       </c>
       <c r="F9">
         <v>58700000.0</v>
       </c>
       <c r="G9">
         <v>-19000000.0</v>
       </c>
       <c r="H9">
         <v>-38200000.0</v>
       </c>
       <c r="I9">
         <v>-14400000.0</v>
       </c>
@@ -36952,51 +37151,51 @@
       <c r="U9"/>
       <c r="V9">
         <v>-37900000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9">
         <v>13800000.0</v>
       </c>
       <c r="Y9">
         <v>-5400000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B10">
         <v>-27025367.0</v>
       </c>
       <c r="C10">
         <v>-12000000.0</v>
       </c>
       <c r="D10">
         <v>-15000000.0</v>
       </c>
       <c r="E10">
         <v>-4000000.0</v>
       </c>
       <c r="F10">
         <v>-3200000.0</v>
       </c>
       <c r="G10">
         <v>-23000000.0</v>
       </c>
       <c r="H10">
         <v>-3600000.0</v>
       </c>
       <c r="I10">
         <v>-10900000.0</v>
       </c>
@@ -37062,199 +37261,199 @@
       </c>
       <c r="AD10">
         <v>100000.0</v>
       </c>
       <c r="AE10">
         <v>-3100000.0</v>
       </c>
       <c r="AF10">
         <v>-2100000.0</v>
       </c>
       <c r="AG10">
         <v>-1900000.0</v>
       </c>
       <c r="AH10">
         <v>-1100000.0</v>
       </c>
       <c r="AI10">
         <v>-700000.0</v>
       </c>
       <c r="AJ10">
         <v>2287000.0</v>
       </c>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>6000000.0</v>
       </c>
       <c r="F11">
         <v>-31900000.0</v>
       </c>
       <c r="G11">
         <v>90900000.0</v>
       </c>
       <c r="H11">
         <v>37100000.0</v>
       </c>
       <c r="I11">
         <v>28000000.0</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-15100000.0</v>
       </c>
       <c r="G12">
         <v>13900000.0</v>
       </c>
       <c r="H12">
         <v>-109900000.0</v>
       </c>
       <c r="I12">
         <v>257500000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-42000000.0</v>
       </c>
       <c r="F13">
         <v>-4800000.0</v>
       </c>
       <c r="G13">
         <v>-1900000.0</v>
       </c>
       <c r="H13">
         <v>-6300000.0</v>
       </c>
       <c r="I13">
         <v>-6900000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B14">
         <v>563528982.0</v>
       </c>
       <c r="C14">
         <v>477000000.0</v>
       </c>
       <c r="D14">
         <v>592000000.0</v>
       </c>
       <c r="E14">
         <v>364000000.0</v>
       </c>
       <c r="F14">
         <v>297900000.0</v>
       </c>
       <c r="G14">
         <v>311000000.0</v>
       </c>
       <c r="H14">
         <v>305000000.0</v>
       </c>
       <c r="I14">
         <v>192100000.0</v>
       </c>
@@ -37320,133 +37519,133 @@
       </c>
       <c r="AD14">
         <v>150800000.0</v>
       </c>
       <c r="AE14">
         <v>110700000.0</v>
       </c>
       <c r="AF14">
         <v>39000000.0</v>
       </c>
       <c r="AG14">
         <v>35100000.0</v>
       </c>
       <c r="AH14">
         <v>31500000.0</v>
       </c>
       <c r="AI14">
         <v>27700000.0</v>
       </c>
       <c r="AJ14">
         <v>25681000.0</v>
       </c>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B15">
-        <v>-304285630.0</v>
+        <v>304285630.0</v>
       </c>
       <c r="C15">
-        <v>-229000000.0</v>
+        <v>229000000.0</v>
       </c>
       <c r="D15">
-        <v>-201000000.0</v>
+        <v>201000000.0</v>
       </c>
       <c r="E15">
         <v>122000000.0</v>
       </c>
       <c r="F15">
         <v>138700000.0</v>
       </c>
       <c r="G15">
         <v>138700000.0</v>
       </c>
       <c r="H15">
         <v>85800000.0</v>
       </c>
       <c r="I15">
-        <v>-74200000.0</v>
+        <v>74200000.0</v>
       </c>
       <c r="J15">
-        <v>-64300000.0</v>
+        <v>64300000.0</v>
       </c>
       <c r="K15">
-        <v>-55500000.0</v>
+        <v>55500000.0</v>
       </c>
       <c r="L15">
-        <v>-48900000.0</v>
+        <v>48900000.0</v>
       </c>
       <c r="M15">
-        <v>-43200000.0</v>
+        <v>43200000.0</v>
       </c>
       <c r="N15">
-        <v>-38600000.0</v>
+        <v>38600000.0</v>
       </c>
       <c r="O15">
-        <v>-36200000.0</v>
+        <v>36200000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15">
-        <v>-106700000.0</v>
+        <v>106700000.0</v>
       </c>
       <c r="T15">
-        <v>-133400000.0</v>
+        <v>133400000.0</v>
       </c>
       <c r="U15">
-        <v>-133300000.0</v>
+        <v>133300000.0</v>
       </c>
       <c r="V15">
-        <v>-124700000.0</v>
+        <v>124700000.0</v>
       </c>
       <c r="W15">
-        <v>-113500000.0</v>
+        <v>113500000.0</v>
       </c>
       <c r="X15">
-        <v>-104400000.0</v>
+        <v>104400000.0</v>
       </c>
       <c r="Y15">
-        <v>-97700000.0</v>
+        <v>97700000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B16">
         <v>2315767236.0</v>
       </c>
       <c r="C16">
         <v>372000000.0</v>
       </c>
       <c r="D16">
         <v>832000000.0</v>
       </c>
       <c r="E16">
         <v>879000000.0</v>
       </c>
       <c r="F16">
         <v>241900000.0</v>
       </c>
       <c r="G16">
         <v>551000000.0</v>
       </c>
       <c r="H16">
         <v>273900000.0</v>
       </c>
       <c r="I16">
         <v>100900000.0</v>
       </c>
@@ -37512,91 +37711,91 @@
       </c>
       <c r="AD16">
         <v>30600000.0</v>
       </c>
       <c r="AE16">
         <v>23800000.0</v>
       </c>
       <c r="AF16">
         <v>98300000.0</v>
       </c>
       <c r="AG16">
         <v>65200000.0</v>
       </c>
       <c r="AH16">
         <v>27900000.0</v>
       </c>
       <c r="AI16">
         <v>45300000.0</v>
       </c>
       <c r="AJ16">
         <v>36026000.0</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B18">
         <v>769722532.0</v>
       </c>
       <c r="C18">
         <v>507000000.0</v>
       </c>
       <c r="D18">
         <v>526000000.0</v>
       </c>
       <c r="E18">
         <v>410000000.0</v>
       </c>
       <c r="F18">
         <v>403300000.0</v>
       </c>
       <c r="G18">
         <v>382600000.0</v>
       </c>
       <c r="H18">
         <v>292000000.0</v>
       </c>
       <c r="I18">
         <v>216400000.0</v>
       </c>
@@ -37662,51 +37861,51 @@
       </c>
       <c r="AD18">
         <v>141400000.0</v>
       </c>
       <c r="AE18">
         <v>63800000.0</v>
       </c>
       <c r="AF18">
         <v>75600000.0</v>
       </c>
       <c r="AG18">
         <v>58500000.0</v>
       </c>
       <c r="AH18">
         <v>50300000.0</v>
       </c>
       <c r="AI18">
         <v>40600000.0</v>
       </c>
       <c r="AJ18">
         <v>27214000.0</v>
       </c>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-373000000.0</v>
       </c>
       <c r="D19">
         <v>-416000000.0</v>
       </c>
       <c r="E19">
         <v>-1197000000.0</v>
       </c>
       <c r="F19">
         <v>170600000.0</v>
       </c>
       <c r="G19">
         <v>-170500000.0</v>
       </c>
       <c r="H19">
         <v>-170500000.0</v>
       </c>
       <c r="I19">
         <v>-170500000.0</v>
       </c>
@@ -37718,91 +37917,91 @@
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B21">
         <v>523000000.0</v>
       </c>
       <c r="C21">
         <v>-463015245.62</v>
       </c>
       <c r="D21">
         <v>-4000000.0</v>
       </c>
       <c r="E21">
         <v>1435000000.0</v>
       </c>
       <c r="F21">
         <v>-249900000.0</v>
       </c>
       <c r="G21">
         <v>277200000.0</v>
       </c>
       <c r="H21">
         <v>-124500000.0</v>
       </c>
       <c r="I21">
         <v>-33400000.0</v>
       </c>
@@ -37814,51 +38013,51 @@
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B22">
         <v>290272476.0</v>
       </c>
       <c r="C22">
         <v>307000000.0</v>
       </c>
       <c r="D22">
         <v>625000000.0</v>
       </c>
       <c r="E22">
         <v>317000000.0</v>
       </c>
       <c r="F22">
         <v>346500000.0</v>
       </c>
       <c r="G22">
         <v>185900000.0</v>
       </c>
       <c r="H22">
         <v>369400000.0</v>
       </c>
       <c r="I22">
         <v>-98300000.0</v>
       </c>
@@ -37924,54 +38123,54 @@
       </c>
       <c r="AD22">
         <v>438800000.0</v>
       </c>
       <c r="AE22">
         <v>339000000.0</v>
       </c>
       <c r="AF22">
         <v>208000000.0</v>
       </c>
       <c r="AG22">
         <v>174700000.0</v>
       </c>
       <c r="AH22">
         <v>144000000.0</v>
       </c>
       <c r="AI22">
         <v>110700000.0</v>
       </c>
       <c r="AJ22">
         <v>92999000.0</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B23">
-        <v>-201188855.0</v>
+        <v>-191689003.0</v>
       </c>
       <c r="C23">
         <v>-9000000.0</v>
       </c>
       <c r="D23">
         <v>-3000000.0</v>
       </c>
       <c r="E23">
         <v>2289000000.0</v>
       </c>
       <c r="F23">
         <v>-92700000.0</v>
       </c>
       <c r="G23">
         <v>-24000000.0</v>
       </c>
       <c r="H23">
         <v>336500000.0</v>
       </c>
       <c r="I23">
         <v>-8100000.0</v>
       </c>
       <c r="J23">
         <v>-23400000.0</v>
       </c>
@@ -38034,51 +38233,51 @@
       </c>
       <c r="AD23">
         <v>-7700000.0</v>
       </c>
       <c r="AE23">
         <v>-18600000.0</v>
       </c>
       <c r="AF23">
         <v>38100000.0</v>
       </c>
       <c r="AG23">
         <v>16200000.0</v>
       </c>
       <c r="AH23">
         <v>-91200000.0</v>
       </c>
       <c r="AI23">
         <v>2800000.0</v>
       </c>
       <c r="AJ23">
         <v>13310000.0</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B24">
         <v>295000000.0</v>
       </c>
       <c r="C24">
         <v>-30000000.0</v>
       </c>
       <c r="D24">
         <v>-21000000.0</v>
       </c>
       <c r="E24">
         <v>-1007000000.0</v>
       </c>
       <c r="F24">
         <v>3900000.0</v>
       </c>
       <c r="G24">
         <v>-158300000.0</v>
       </c>
       <c r="H24">
         <v>30400000.0</v>
       </c>
       <c r="I24">
         <v>-11000000.0</v>
       </c>
@@ -38144,54 +38343,54 @@
       </c>
       <c r="AD24">
         <v>51700000.0</v>
       </c>
       <c r="AE24">
         <v>193000000.0</v>
       </c>
       <c r="AF24">
         <v>-27300000.0</v>
       </c>
       <c r="AG24">
         <v>-18700000.0</v>
       </c>
       <c r="AH24">
         <v>46400000.0</v>
       </c>
       <c r="AI24">
         <v>-20100000.0</v>
       </c>
       <c r="AJ24">
         <v>10507000.0</v>
       </c>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B25">
-        <v>60056374.0</v>
+        <v>60056378.0</v>
       </c>
       <c r="C25">
         <v>-42000000.0</v>
       </c>
       <c r="D25">
         <v>-444000000.0</v>
       </c>
       <c r="E25">
         <v>-78000000.0</v>
       </c>
       <c r="F25">
         <v>-100000000.0</v>
       </c>
       <c r="G25">
         <v>93100000.0</v>
       </c>
       <c r="H25">
         <v>-200500000.0</v>
       </c>
       <c r="I25">
         <v>269800000.0</v>
       </c>
       <c r="J25">
         <v>75500000.0</v>
       </c>
@@ -38254,51 +38453,51 @@
       </c>
       <c r="AD25">
         <v>-181300000.0</v>
       </c>
       <c r="AE25">
         <v>-165900000.0</v>
       </c>
       <c r="AF25">
         <v>-100400000.0</v>
       </c>
       <c r="AG25">
         <v>-81600000.0</v>
       </c>
       <c r="AH25">
         <v>-67700000.0</v>
       </c>
       <c r="AI25">
         <v>-50700000.0</v>
       </c>
       <c r="AJ25">
         <v>-41928000.0</v>
       </c>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>16000000.0</v>
       </c>
       <c r="F26">
         <v>-9400000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26">
         <v>-21300000.0</v>
@@ -38314,51 +38513,51 @@
       </c>
       <c r="X26">
         <v>-75900000.0</v>
       </c>
       <c r="Y26">
         <v>-234600000.0</v>
       </c>
       <c r="Z26">
         <v>-277900000.0</v>
       </c>
       <c r="AA26">
         <v>-1303800000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>27000000.0</v>
       </c>
       <c r="E27">
         <v>5000000.0</v>
       </c>
       <c r="F27">
         <v>3000000.0</v>
       </c>
       <c r="G27">
         <v>6000000.0</v>
       </c>
       <c r="H27">
         <v>2600000.0</v>
       </c>
       <c r="I27">
         <v>2300000.0</v>
       </c>
       <c r="J27">
         <v>1300000.0</v>
       </c>
       <c r="K27">
@@ -38390,51 +38589,51 @@
       </c>
       <c r="T27">
         <v>2200000.0</v>
       </c>
       <c r="U27">
         <v>1000000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B28">
         <v>27025367.0</v>
       </c>
       <c r="C28">
         <v>-752000000.0</v>
       </c>
       <c r="D28">
         <v>-361000000.0</v>
       </c>
       <c r="E28">
         <v>1323000000.0</v>
       </c>
       <c r="F28">
         <v>-417100000.0</v>
       </c>
       <c r="G28">
         <v>229000000.0</v>
       </c>
       <c r="H28">
         <v>-221300000.0</v>
       </c>
       <c r="I28">
         <v>-115700000.0</v>
       </c>
@@ -38500,51 +38699,51 @@
       </c>
       <c r="AD28">
         <v>11800000.0</v>
       </c>
       <c r="AE28">
         <v>247000000.0</v>
       </c>
       <c r="AF28">
         <v>46400000.0</v>
       </c>
       <c r="AG28">
         <v>19300000.0</v>
       </c>
       <c r="AH28">
         <v>-22000000.0</v>
       </c>
       <c r="AI28">
         <v>3600000.0</v>
       </c>
       <c r="AJ28">
         <v>13945000.0</v>
       </c>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B29">
         <v>977917967.0</v>
       </c>
       <c r="C29">
         <v>678000000.0</v>
       </c>
       <c r="D29">
         <v>737000000.0</v>
       </c>
       <c r="E29">
         <v>600000000.0</v>
       </c>
       <c r="F29">
         <v>563200000.0</v>
       </c>
       <c r="G29">
         <v>548000000.0</v>
       </c>
       <c r="H29">
         <v>462900000.0</v>
       </c>
       <c r="I29">
         <v>363600000.0</v>
       </c>
@@ -38610,51 +38809,51 @@
       </c>
       <c r="AD29">
         <v>370500000.0</v>
       </c>
       <c r="AE29">
         <v>255700000.0</v>
       </c>
       <c r="AF29">
         <v>136600000.0</v>
       </c>
       <c r="AG29">
         <v>118500000.0</v>
       </c>
       <c r="AH29">
         <v>97800000.0</v>
       </c>
       <c r="AI29">
         <v>84500000.0</v>
       </c>
       <c r="AJ29">
         <v>68543000.0</v>
       </c>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B30">
         <v>21019729.0</v>
       </c>
       <c r="C30">
         <v>-373000000.0</v>
       </c>
       <c r="D30">
         <v>-416000000.0</v>
       </c>
       <c r="E30">
         <v>-1197000000.0</v>
       </c>
       <c r="F30">
         <v>-441100000.0</v>
       </c>
       <c r="G30">
         <v>-497000000.0</v>
       </c>
       <c r="H30">
         <v>-61100000.0</v>
       </c>
       <c r="I30">
         <v>-456800000.0</v>
       </c>
@@ -38739,1298 +38938,1307 @@
       <c r="AJ30">
         <v>-71150000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EF30"/>
+  <dimension ref="A1:EG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:136">
+    <row r="1" spans="1:137">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="H1" t="s">
         <v>106</v>
       </c>
       <c r="I1" t="s">
+        <v>107</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="K1" t="s">
         <v>108</v>
       </c>
       <c r="L1" t="s">
         <v>109</v>
       </c>
       <c r="M1" t="s">
+        <v>110</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="O1" t="s">
         <v>111</v>
       </c>
       <c r="P1" t="s">
         <v>112</v>
       </c>
       <c r="Q1" t="s">
+        <v>113</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="S1" t="s">
         <v>114</v>
       </c>
       <c r="T1" t="s">
         <v>115</v>
       </c>
       <c r="U1" t="s">
+        <v>116</v>
+      </c>
+      <c r="V1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="W1" t="s">
         <v>117</v>
       </c>
       <c r="X1" t="s">
         <v>118</v>
       </c>
       <c r="Y1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AA1" t="s">
         <v>120</v>
       </c>
       <c r="AB1" t="s">
         <v>121</v>
       </c>
       <c r="AC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AD1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AE1" t="s">
         <v>123</v>
       </c>
       <c r="AF1" t="s">
         <v>124</v>
       </c>
       <c r="AG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AH1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AI1" t="s">
         <v>126</v>
       </c>
       <c r="AJ1" t="s">
         <v>127</v>
       </c>
       <c r="AK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AM1" t="s">
         <v>129</v>
       </c>
       <c r="AN1" t="s">
         <v>130</v>
       </c>
       <c r="AO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AQ1" t="s">
         <v>132</v>
       </c>
       <c r="AR1" t="s">
         <v>133</v>
       </c>
       <c r="AS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AU1" t="s">
         <v>135</v>
       </c>
       <c r="AV1" t="s">
         <v>136</v>
       </c>
       <c r="AW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="AY1" t="s">
         <v>138</v>
       </c>
       <c r="AZ1" t="s">
         <v>139</v>
       </c>
       <c r="BA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BC1" t="s">
         <v>141</v>
       </c>
       <c r="BD1" t="s">
         <v>142</v>
       </c>
       <c r="BE1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BF1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BG1" t="s">
         <v>144</v>
       </c>
       <c r="BH1" t="s">
         <v>145</v>
       </c>
       <c r="BI1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BK1" t="s">
         <v>147</v>
       </c>
       <c r="BL1" t="s">
         <v>148</v>
       </c>
       <c r="BM1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BN1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BO1" t="s">
         <v>150</v>
       </c>
       <c r="BP1" t="s">
         <v>151</v>
       </c>
       <c r="BQ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BR1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="BS1" t="s">
         <v>153</v>
       </c>
       <c r="BT1" t="s">
         <v>154</v>
       </c>
       <c r="BU1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BV1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="BW1" t="s">
         <v>156</v>
       </c>
       <c r="BX1" t="s">
         <v>157</v>
       </c>
       <c r="BY1" t="s">
+        <v>158</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CA1" t="s">
         <v>159</v>
       </c>
       <c r="CB1" t="s">
         <v>160</v>
       </c>
       <c r="CC1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CD1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CE1" t="s">
         <v>162</v>
       </c>
       <c r="CF1" t="s">
         <v>163</v>
       </c>
       <c r="CG1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CH1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CI1" t="s">
         <v>165</v>
       </c>
       <c r="CJ1" t="s">
         <v>166</v>
       </c>
       <c r="CK1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CL1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CM1" t="s">
         <v>168</v>
       </c>
       <c r="CN1" t="s">
         <v>169</v>
       </c>
       <c r="CO1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CP1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CQ1" t="s">
         <v>171</v>
       </c>
       <c r="CR1" t="s">
         <v>172</v>
       </c>
       <c r="CS1" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="CU1" t="s">
         <v>174</v>
       </c>
       <c r="CV1" t="s">
         <v>175</v>
       </c>
       <c r="CW1" t="s">
+        <v>176</v>
+      </c>
+      <c r="CX1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="CY1" t="s">
         <v>177</v>
       </c>
       <c r="CZ1" t="s">
         <v>178</v>
       </c>
       <c r="DA1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DB1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DC1" t="s">
         <v>180</v>
       </c>
       <c r="DD1" t="s">
         <v>181</v>
       </c>
       <c r="DE1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DF1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DG1" t="s">
         <v>183</v>
       </c>
       <c r="DH1" t="s">
         <v>184</v>
       </c>
       <c r="DI1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DJ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DK1" t="s">
         <v>186</v>
       </c>
       <c r="DL1" t="s">
         <v>187</v>
       </c>
       <c r="DM1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DN1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DO1" t="s">
         <v>189</v>
       </c>
       <c r="DP1" t="s">
         <v>190</v>
       </c>
       <c r="DQ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="DR1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="DS1" t="s">
         <v>192</v>
       </c>
       <c r="DT1" t="s">
         <v>193</v>
       </c>
       <c r="DU1" t="s">
+        <v>194</v>
+      </c>
+      <c r="DV1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="DW1" t="s">
         <v>195</v>
       </c>
       <c r="DX1" t="s">
         <v>196</v>
       </c>
       <c r="DY1" t="s">
+        <v>197</v>
+      </c>
+      <c r="DZ1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="EA1" t="s">
         <v>198</v>
       </c>
       <c r="EB1" t="s">
         <v>199</v>
       </c>
       <c r="EC1" t="s">
+        <v>200</v>
+      </c>
+      <c r="ED1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="EE1" t="s">
         <v>201</v>
       </c>
       <c r="EF1" t="s">
         <v>202</v>
       </c>
+      <c r="EG1" t="s">
+        <v>203</v>
+      </c>
     </row>
-    <row r="2" spans="1:136">
+    <row r="2" spans="1:137">
       <c r="A2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B2">
+        <v>2319000000.0</v>
+      </c>
+      <c r="C2">
         <v>1686645477.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1158000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1572771894.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1573097616.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1418000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2170000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2371100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137700000.0</v>
       </c>
       <c r="J2">
         <v>137700000.0</v>
       </c>
       <c r="K2">
+        <v>137700000.0</v>
+      </c>
+      <c r="L2">
         <v>668400000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>60475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137700000.0</v>
       </c>
       <c r="N2">
         <v>137700000.0</v>
       </c>
       <c r="O2">
         <v>137700000.0</v>
       </c>
       <c r="P2">
         <v>137700000.0</v>
       </c>
       <c r="Q2">
+        <v>137700000.0</v>
+      </c>
+      <c r="R2">
         <v>973600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>68475000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>309600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>68475000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>429100000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>25225000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>121200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>25225000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>155400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>76025000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>304100000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>76025000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>494400000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>26475000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>105900000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>26475000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>115000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>25125000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>100500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>25125000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>167300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>48525000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>194100000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>48525000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>113700000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>35850000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>143400000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>35850000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>119700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54725000.0</v>
       </c>
       <c r="AU2">
         <v>54725000.0</v>
       </c>
       <c r="AV2">
         <v>54725000.0</v>
       </c>
       <c r="AW2">
-        <v>17750000.0</v>
+        <v>54725000.0</v>
       </c>
       <c r="AX2">
         <v>17750000.0</v>
       </c>
       <c r="AY2">
         <v>17750000.0</v>
       </c>
       <c r="AZ2">
         <v>17750000.0</v>
       </c>
       <c r="BA2">
-        <v>-238400000.0</v>
+        <v>17750000.0</v>
       </c>
       <c r="BB2">
         <v>-238400000.0</v>
       </c>
       <c r="BC2">
         <v>-238400000.0</v>
       </c>
       <c r="BD2">
         <v>-238400000.0</v>
       </c>
       <c r="BE2">
-        <v>-277025000.0</v>
+        <v>-238400000.0</v>
       </c>
       <c r="BF2">
         <v>-277025000.0</v>
       </c>
       <c r="BG2">
         <v>-277025000.0</v>
       </c>
       <c r="BH2">
         <v>-277025000.0</v>
       </c>
       <c r="BI2">
-        <v>-340550000.0</v>
+        <v>-277025000.0</v>
       </c>
       <c r="BJ2">
         <v>-340550000.0</v>
       </c>
       <c r="BK2">
         <v>-340550000.0</v>
       </c>
       <c r="BL2">
         <v>-340550000.0</v>
       </c>
       <c r="BM2">
-        <v>-236775000.0</v>
+        <v>-340550000.0</v>
       </c>
       <c r="BN2">
         <v>-236775000.0</v>
       </c>
       <c r="BO2">
         <v>-236775000.0</v>
       </c>
       <c r="BP2">
         <v>-236775000.0</v>
       </c>
       <c r="BQ2">
-        <v>-297050000.0</v>
+        <v>-236775000.0</v>
       </c>
       <c r="BR2">
         <v>-297050000.0</v>
       </c>
       <c r="BS2">
         <v>-297050000.0</v>
       </c>
       <c r="BT2">
         <v>-297050000.0</v>
       </c>
       <c r="BU2">
-        <v>42675000.0</v>
+        <v>-297050000.0</v>
       </c>
       <c r="BV2">
         <v>42675000.0</v>
       </c>
       <c r="BW2">
         <v>42675000.0</v>
       </c>
       <c r="BX2">
         <v>42675000.0</v>
       </c>
       <c r="BY2">
-        <v>36325000.0</v>
+        <v>42675000.0</v>
       </c>
       <c r="BZ2">
         <v>36325000.0</v>
       </c>
       <c r="CA2">
         <v>36325000.0</v>
       </c>
       <c r="CB2">
         <v>36325000.0</v>
       </c>
       <c r="CC2">
-        <v>61825000.0</v>
+        <v>36325000.0</v>
       </c>
       <c r="CD2">
         <v>61825000.0</v>
       </c>
       <c r="CE2">
         <v>61825000.0</v>
       </c>
       <c r="CF2">
         <v>61825000.0</v>
       </c>
       <c r="CG2">
-        <v>-315100000.0</v>
+        <v>61825000.0</v>
       </c>
       <c r="CH2">
         <v>-315100000.0</v>
       </c>
       <c r="CI2">
         <v>-315100000.0</v>
       </c>
       <c r="CJ2">
         <v>-315100000.0</v>
       </c>
       <c r="CK2">
-        <v>-281750000.0</v>
+        <v>-315100000.0</v>
       </c>
       <c r="CL2">
         <v>-281750000.0</v>
       </c>
       <c r="CM2">
         <v>-281750000.0</v>
       </c>
       <c r="CN2">
         <v>-281750000.0</v>
       </c>
       <c r="CO2">
-        <v>52100000.0</v>
+        <v>-281750000.0</v>
       </c>
       <c r="CP2">
         <v>52100000.0</v>
       </c>
       <c r="CQ2">
         <v>52100000.0</v>
       </c>
       <c r="CR2">
         <v>52100000.0</v>
       </c>
       <c r="CS2">
-        <v>44675000.0</v>
+        <v>52100000.0</v>
       </c>
       <c r="CT2">
         <v>44675000.0</v>
       </c>
       <c r="CU2">
         <v>44675000.0</v>
       </c>
       <c r="CV2">
         <v>44675000.0</v>
       </c>
       <c r="CW2">
-        <v>650000.0</v>
+        <v>44675000.0</v>
       </c>
       <c r="CX2">
         <v>650000.0</v>
       </c>
       <c r="CY2">
         <v>650000.0</v>
       </c>
       <c r="CZ2">
         <v>650000.0</v>
       </c>
       <c r="DA2">
-        <v>21000000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="DB2">
         <v>21000000.0</v>
       </c>
       <c r="DC2">
         <v>21000000.0</v>
       </c>
       <c r="DD2">
         <v>21000000.0</v>
       </c>
       <c r="DE2">
-        <v>-27950000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="DF2">
         <v>-27950000.0</v>
       </c>
       <c r="DG2">
         <v>-27950000.0</v>
       </c>
       <c r="DH2">
         <v>-27950000.0</v>
       </c>
       <c r="DI2">
-        <v>27075000.0</v>
+        <v>-27950000.0</v>
       </c>
       <c r="DJ2">
         <v>27075000.0</v>
       </c>
       <c r="DK2">
         <v>27075000.0</v>
       </c>
       <c r="DL2">
         <v>27075000.0</v>
       </c>
       <c r="DM2">
-        <v>17400000.0</v>
+        <v>27075000.0</v>
       </c>
       <c r="DN2">
         <v>17400000.0</v>
       </c>
       <c r="DO2">
         <v>17400000.0</v>
       </c>
       <c r="DP2">
         <v>17400000.0</v>
       </c>
       <c r="DQ2">
-        <v>6975000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="DR2">
         <v>6975000.0</v>
       </c>
       <c r="DS2">
         <v>6975000.0</v>
       </c>
       <c r="DT2">
         <v>6975000.0</v>
       </c>
       <c r="DU2">
-        <v>11325000.0</v>
+        <v>6975000.0</v>
       </c>
       <c r="DV2">
         <v>11325000.0</v>
       </c>
       <c r="DW2">
         <v>11325000.0</v>
       </c>
       <c r="DX2">
         <v>11325000.0</v>
       </c>
       <c r="DY2">
-        <v>9000000.0</v>
+        <v>11325000.0</v>
       </c>
       <c r="DZ2">
         <v>9000000.0</v>
       </c>
       <c r="EA2">
         <v>9000000.0</v>
       </c>
       <c r="EB2">
         <v>9000000.0</v>
       </c>
       <c r="EC2">
-        <v>6124500.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="ED2">
         <v>6124500.0</v>
       </c>
       <c r="EE2">
         <v>6124500.0</v>
       </c>
       <c r="EF2">
         <v>6124500.0</v>
       </c>
+      <c r="EG2">
+        <v>6124500.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:136">
+    <row r="3" spans="1:137">
       <c r="A3" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B3">
+        <v>61355110</v>
+      </c>
+      <c r="C3">
         <v>98154710</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>147173760</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>87000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>84000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>109000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>102000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>106900000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>39975000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>42550000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>83100000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>33950000</v>
-      </c>
-[...1 lines deleted...]
-        <v>39975000</v>
       </c>
       <c r="N3">
         <v>39975000</v>
       </c>
       <c r="O3">
         <v>39975000</v>
       </c>
       <c r="P3">
         <v>39975000</v>
       </c>
       <c r="Q3">
+        <v>39975000</v>
+      </c>
+      <c r="R3">
         <v>79400000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>38125000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>73100000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>38125000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>85700000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>42725000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>85200000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>42725000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>75000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>42525000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>72200000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>42525000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>67000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>48350000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>107300000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>48350000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>97200000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>51800000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>89000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>51800000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>81800000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>43075000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>77400000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>43075000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>80900000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>46275000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>92200000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>46275000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>102200000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>57175000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>98900000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>57175000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>103050000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>51525000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>103050000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>51525000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>105100000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>52550000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>105100000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>52550000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>96300000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>48150000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>96300000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>48150000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>91250000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>45625000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>91250000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>45625000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>115400000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>57700000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>115400000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>57700000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>109650000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>54825000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>109650000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>54825000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>91300000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>45650000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>91300000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>45650000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>96500000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>48250000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>96500000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>48250000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>90400000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>45200000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>90400000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>45200000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>87350000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>43675000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>87350000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>43675000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>86050000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>43025000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>86050000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>43025000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>96150000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>48075000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>96150000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>48075000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>103100000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>51550000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>103100000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>51550000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>133700000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>66850000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>133700000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>66850000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>117450000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>58725000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>117450000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>58725000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>114550000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>57275000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>114550000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>57275000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>95950000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>47975000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>95950000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>47975000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>30500000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>15250000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>30500000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>15250000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>30000000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>15000000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>30000000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>15000000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>23750000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>11875000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>23750000</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>11875000</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>21950000</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>10975000</v>
       </c>
-      <c r="EA3">
+      <c r="EB3">
         <v>21950000</v>
       </c>
-      <c r="EB3">
+      <c r="EC3">
         <v>10975000</v>
       </c>
-      <c r="EC3">
+      <c r="ED3">
         <v>20664500</v>
       </c>
-      <c r="ED3">
+      <c r="EE3">
         <v>10332250</v>
       </c>
-      <c r="EE3">
+      <c r="EF3">
         <v>20664500</v>
       </c>
-      <c r="EF3">
+      <c r="EG3">
         <v>10332250</v>
       </c>
     </row>
-    <row r="4" spans="1:136">
+    <row r="4" spans="1:137">
       <c r="A4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -40123,54 +40331,55 @@
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
+      <c r="EG4"/>
     </row>
-    <row r="5" spans="1:136">
+    <row r="5" spans="1:137">
       <c r="A5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -40263,870 +40472,877 @@
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
+      <c r="EG5"/>
     </row>
-    <row r="6" spans="1:136">
+    <row r="6" spans="1:137">
       <c r="A6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B6">
+        <v>152000000.0</v>
+      </c>
+      <c r="C6">
         <v>629121758.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>531000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-647425674.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-18197011.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>149141240.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-637487562.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-201100000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-77225000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-454450000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1626165078.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>772950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-77225000.0</v>
       </c>
       <c r="N6">
         <v>-77225000.0</v>
       </c>
       <c r="O6">
         <v>-77225000.0</v>
       </c>
       <c r="P6">
         <v>-77225000.0</v>
       </c>
       <c r="Q6">
+        <v>-77225000.0</v>
+      </c>
+      <c r="R6">
         <v>1073768335.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>69225000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-277520417.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>69225000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>760993731.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>43250000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>328200000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>43250000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-54500000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-50800000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-148700000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-50800000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-190300000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>49550000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>388500000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>49550000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9100000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1350000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>14500000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1350000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-66800000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-23400000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-26800000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-23400000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>80400000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>12675000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-29700000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>12675000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-83850000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-18875000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>119700000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-18875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36975000.0</v>
       </c>
       <c r="AX6">
         <v>36975000.0</v>
       </c>
       <c r="AY6">
         <v>36975000.0</v>
       </c>
       <c r="AZ6">
         <v>36975000.0</v>
       </c>
       <c r="BA6">
-        <v>8650000.0</v>
+        <v>36975000.0</v>
       </c>
       <c r="BB6">
         <v>8650000.0</v>
       </c>
       <c r="BC6">
         <v>8650000.0</v>
       </c>
       <c r="BD6">
         <v>8650000.0</v>
       </c>
       <c r="BE6">
-        <v>38625000.0</v>
+        <v>8650000.0</v>
       </c>
       <c r="BF6">
         <v>38625000.0</v>
       </c>
       <c r="BG6">
         <v>38625000.0</v>
       </c>
       <c r="BH6">
         <v>38625000.0</v>
       </c>
       <c r="BI6">
-        <v>63525000.0</v>
+        <v>38625000.0</v>
       </c>
       <c r="BJ6">
         <v>63525000.0</v>
       </c>
       <c r="BK6">
         <v>63525000.0</v>
       </c>
       <c r="BL6">
         <v>63525000.0</v>
       </c>
       <c r="BM6">
-        <v>-103775000.0</v>
+        <v>63525000.0</v>
       </c>
       <c r="BN6">
         <v>-103775000.0</v>
       </c>
       <c r="BO6">
         <v>-103775000.0</v>
       </c>
       <c r="BP6">
         <v>-103775000.0</v>
       </c>
       <c r="BQ6">
-        <v>60275000.0</v>
+        <v>-103775000.0</v>
       </c>
       <c r="BR6">
         <v>60275000.0</v>
       </c>
       <c r="BS6">
         <v>60275000.0</v>
       </c>
       <c r="BT6">
         <v>60275000.0</v>
       </c>
       <c r="BU6">
-        <v>-12975000.0</v>
+        <v>60275000.0</v>
       </c>
       <c r="BV6">
         <v>-12975000.0</v>
       </c>
       <c r="BW6">
         <v>-12975000.0</v>
       </c>
       <c r="BX6">
         <v>-12975000.0</v>
       </c>
       <c r="BY6">
-        <v>6350000.0</v>
+        <v>-12975000.0</v>
       </c>
       <c r="BZ6">
         <v>6350000.0</v>
       </c>
       <c r="CA6">
         <v>6350000.0</v>
       </c>
       <c r="CB6">
         <v>6350000.0</v>
       </c>
       <c r="CC6">
-        <v>-25500000.0</v>
+        <v>6350000.0</v>
       </c>
       <c r="CD6">
         <v>-25500000.0</v>
       </c>
       <c r="CE6">
         <v>-25500000.0</v>
       </c>
       <c r="CF6">
         <v>-25500000.0</v>
       </c>
       <c r="CG6">
-        <v>13125000.0</v>
+        <v>-25500000.0</v>
       </c>
       <c r="CH6">
         <v>13125000.0</v>
       </c>
       <c r="CI6">
         <v>13125000.0</v>
       </c>
       <c r="CJ6">
         <v>13125000.0</v>
       </c>
       <c r="CK6">
-        <v>-33350000.0</v>
+        <v>13125000.0</v>
       </c>
       <c r="CL6">
         <v>-33350000.0</v>
       </c>
       <c r="CM6">
         <v>-33350000.0</v>
       </c>
       <c r="CN6">
         <v>-33350000.0</v>
       </c>
       <c r="CO6">
-        <v>-47675000.0</v>
+        <v>-33350000.0</v>
       </c>
       <c r="CP6">
         <v>-47675000.0</v>
       </c>
       <c r="CQ6">
         <v>-47675000.0</v>
       </c>
       <c r="CR6">
         <v>-47675000.0</v>
       </c>
       <c r="CS6">
-        <v>-54950000.0</v>
+        <v>-47675000.0</v>
       </c>
       <c r="CT6">
         <v>-54950000.0</v>
       </c>
       <c r="CU6">
         <v>-54950000.0</v>
       </c>
       <c r="CV6">
         <v>-54950000.0</v>
       </c>
       <c r="CW6">
-        <v>49075000.0</v>
+        <v>-54950000.0</v>
       </c>
       <c r="CX6">
         <v>49075000.0</v>
       </c>
       <c r="CY6">
         <v>49075000.0</v>
       </c>
       <c r="CZ6">
         <v>49075000.0</v>
       </c>
       <c r="DA6">
-        <v>-9025000.0</v>
+        <v>49075000.0</v>
       </c>
       <c r="DB6">
         <v>-9025000.0</v>
       </c>
       <c r="DC6">
         <v>-9025000.0</v>
       </c>
       <c r="DD6">
         <v>-9025000.0</v>
       </c>
       <c r="DE6">
-        <v>35600000.0</v>
+        <v>-9025000.0</v>
       </c>
       <c r="DF6">
         <v>35600000.0</v>
       </c>
       <c r="DG6">
         <v>35600000.0</v>
       </c>
       <c r="DH6">
         <v>35600000.0</v>
       </c>
       <c r="DI6">
-        <v>-21125000.0</v>
+        <v>35600000.0</v>
       </c>
       <c r="DJ6">
         <v>-21125000.0</v>
       </c>
       <c r="DK6">
         <v>-21125000.0</v>
       </c>
       <c r="DL6">
         <v>-21125000.0</v>
       </c>
       <c r="DM6">
-        <v>7175000.0</v>
+        <v>-21125000.0</v>
       </c>
       <c r="DN6">
         <v>7175000.0</v>
       </c>
       <c r="DO6">
         <v>7175000.0</v>
       </c>
       <c r="DP6">
         <v>7175000.0</v>
       </c>
       <c r="DQ6">
-        <v>9325000.0</v>
+        <v>7175000.0</v>
       </c>
       <c r="DR6">
         <v>9325000.0</v>
       </c>
       <c r="DS6">
         <v>9325000.0</v>
       </c>
       <c r="DT6">
         <v>9325000.0</v>
       </c>
       <c r="DU6">
-        <v>-4350000.0</v>
+        <v>9325000.0</v>
       </c>
       <c r="DV6">
         <v>-4350000.0</v>
       </c>
       <c r="DW6">
         <v>-4350000.0</v>
       </c>
       <c r="DX6">
         <v>-4350000.0</v>
       </c>
       <c r="DY6">
-        <v>2325000.0</v>
+        <v>-4350000.0</v>
       </c>
       <c r="DZ6">
         <v>2325000.0</v>
       </c>
       <c r="EA6">
         <v>2325000.0</v>
       </c>
       <c r="EB6">
         <v>2325000.0</v>
       </c>
       <c r="EC6">
-        <v>2882000.0</v>
+        <v>2325000.0</v>
       </c>
       <c r="ED6">
         <v>2882000.0</v>
       </c>
       <c r="EE6">
         <v>2882000.0</v>
       </c>
       <c r="EF6">
         <v>2882000.0</v>
       </c>
+      <c r="EG6">
+        <v>2882000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:136">
+    <row r="7" spans="1:137">
       <c r="A7" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B7">
+        <v>-53989846.0</v>
+      </c>
+      <c r="C7">
         <v>83814921.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-73586880.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-70000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-71000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-75000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11400000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4700000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-15374569.0</v>
       </c>
-      <c r="L7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M7"/>
       <c r="N7">
         <v>4700000.0</v>
       </c>
       <c r="O7">
         <v>4700000.0</v>
       </c>
       <c r="P7">
         <v>4700000.0</v>
       </c>
       <c r="Q7">
+        <v>4700000.0</v>
+      </c>
+      <c r="R7">
         <v>24700000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>11400000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>20900000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>11400000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>20800000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2750000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-31800000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2750000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>22100000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1050000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-54300000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1050000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1800000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-6550000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-46100000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-6550000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-15400000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-6550000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-22800000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-6550000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>11200000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-2150000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-14000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-2150000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>24600000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-13075000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-42900000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-13075000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>13400000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-9525000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-25500000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-9525000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-12350000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-6175000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-12350000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-6175000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-18000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-9000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-18000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-9000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-16400000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-8200000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-16400000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-8200000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>48000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>24000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>48000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>24000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>8800000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>4400000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>8800000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>4400000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-33400000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-16700000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-33400000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-16700000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-11050000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-5525000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-11050000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-5525000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-5600000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-2800000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-5600000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-2800000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>9550000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>4775000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>9550000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>4775000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>700000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>350000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>700000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>350000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-7450000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-3725000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-7450000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-3725000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-800000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-400000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-800000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-400000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-6300000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-3150000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-6300000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-3150000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-27000000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-13500000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-27000000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-13500000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-41600000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-20800000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-41600000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-20800000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-18900000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-9450000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-18900000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-9450000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-14050000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-7025000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-14050000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-7025000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-5000000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-2500000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-5000000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-2500000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-4850000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-2425000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-4850000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-2425000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-5000000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>-2500000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>-5000000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DY7">
         <v>-2500000.0</v>
       </c>
-      <c r="DY7">
+      <c r="DZ7">
         <v>-1600000.0</v>
       </c>
-      <c r="DZ7">
+      <c r="EA7">
         <v>-800000.0</v>
       </c>
-      <c r="EA7">
+      <c r="EB7">
         <v>-1600000.0</v>
       </c>
-      <c r="EB7">
+      <c r="EC7">
         <v>-800000.0</v>
       </c>
-      <c r="EC7">
+      <c r="ED7">
         <v>-4104500.0</v>
       </c>
-      <c r="ED7">
+      <c r="EE7">
         <v>-2052250.0</v>
       </c>
-      <c r="EE7">
+      <c r="EF7">
         <v>-4104500.0</v>
       </c>
-      <c r="EF7">
+      <c r="EG7">
         <v>-2052250.0</v>
       </c>
     </row>
-    <row r="8" spans="1:136">
+    <row r="8" spans="1:137">
       <c r="A8" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -41219,162 +41435,165 @@
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
+      <c r="EG8"/>
     </row>
-    <row r="9" spans="1:136">
+    <row r="9" spans="1:137">
       <c r="A9" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B9">
+        <v>-120977247.0</v>
+      </c>
+      <c r="C9">
         <v>-23297252.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-64047840.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>32000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-70000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>26000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-55000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43500000.0</v>
       </c>
       <c r="J9">
         <v>43500000.0</v>
       </c>
       <c r="K9">
+        <v>43500000.0</v>
+      </c>
+      <c r="L9">
         <v>-50000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18050000.0</v>
       </c>
       <c r="N9">
         <v>18050000.0</v>
       </c>
       <c r="O9">
+        <v>18050000.0</v>
+      </c>
+      <c r="P9">
         <v>29200000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>44300000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>-64400000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>13700000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>-51900000.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>14600000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>-29000000.0</v>
       </c>
-      <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9">
         <v>-7600000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>-38500000.0</v>
       </c>
-      <c r="AF9"/>
-      <c r="AG9">
+      <c r="AG9"/>
+      <c r="AH9">
         <v>-18600000.0</v>
       </c>
-      <c r="AH9"/>
-      <c r="AI9">
+      <c r="AI9"/>
+      <c r="AJ9">
         <v>-16000000.0</v>
       </c>
-      <c r="AJ9"/>
-      <c r="AK9">
+      <c r="AK9"/>
+      <c r="AL9">
         <v>7200000.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9">
+      <c r="AM9"/>
+      <c r="AN9">
         <v>-12000000.0</v>
       </c>
-      <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>18800000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>-38700000.0</v>
       </c>
-      <c r="AR9"/>
-      <c r="AS9">
+      <c r="AS9"/>
+      <c r="AT9">
         <v>16800000.0</v>
       </c>
-      <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>-17400000.0</v>
       </c>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
@@ -41419,491 +41638,495 @@
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
+      <c r="EG9"/>
     </row>
-    <row r="10" spans="1:136">
+    <row r="10" spans="1:137">
       <c r="A10" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B10">
+        <v>-7998495.0</v>
+      </c>
+      <c r="C10">
         <v>-28875636.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2725440.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-17000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-237854.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-15000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-800000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8850000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-21700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-10850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-800000.0</v>
       </c>
       <c r="N10">
         <v>-800000.0</v>
       </c>
       <c r="O10">
         <v>-800000.0</v>
       </c>
       <c r="P10">
         <v>-800000.0</v>
       </c>
       <c r="Q10">
+        <v>-800000.0</v>
+      </c>
+      <c r="R10">
         <v>12800000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5825000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-36100000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5825000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6200000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-900000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-9800000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-900000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1200000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2725000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-12100000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2725000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-450000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-7600000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-450000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3200000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-900000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-6800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-900000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>500000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-2000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>500000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5800000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>400000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-4200000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>400000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-3400000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2875000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-8100000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2875000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>100000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>50000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>100000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>50000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-850000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-425000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-850000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-425000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2050000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1025000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2050000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1025000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1600000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>800000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1600000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>800000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-2650000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-1325000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-2650000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-1325000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>400000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>200000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>400000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>200000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-1400000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-700000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-1400000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-700000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-1800000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-900000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-1800000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-900000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>300000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>150000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>300000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>150000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-100000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-50000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-100000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-50000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-250000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-125000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-250000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-125000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-2400000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-1200000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-2400000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-1200000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>2350000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1175000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>2350000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>1175000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-2350000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-1175000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-2350000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-1175000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-2100000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-1050000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-2100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-1050000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>50000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>25000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>50000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>25000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-1550000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-775000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-1550000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-775000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-1050000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-525000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-1050000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-525000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-950000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>-475000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>-950000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>-475000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>-550000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>-275000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>-550000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>-275000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>-350000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>-175000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>-350000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>-175000.0</v>
       </c>
-      <c r="EC10">
+      <c r="ED10">
         <v>1143500.0</v>
       </c>
-      <c r="ED10">
+      <c r="EE10">
         <v>571750.0</v>
       </c>
-      <c r="EE10">
+      <c r="EF10">
         <v>1143500.0</v>
       </c>
-      <c r="EF10">
+      <c r="EG10">
         <v>571750.0</v>
       </c>
     </row>
-    <row r="11" spans="1:136">
+    <row r="11" spans="1:137">
       <c r="A11" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
+      <c r="I11"/>
       <c r="J11">
         <v>-26900000.0</v>
       </c>
       <c r="K11">
-        <v>29900000.0</v>
+        <v>-26900000.0</v>
       </c>
       <c r="L11">
         <v>29900000.0</v>
       </c>
       <c r="M11">
-        <v>-32800000.0</v>
+        <v>29900000.0</v>
       </c>
       <c r="N11">
         <v>-32800000.0</v>
       </c>
-      <c r="O11"/>
+      <c r="O11">
+        <v>-32800000.0</v>
+      </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
@@ -41981,77 +42204,78 @@
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
+      <c r="EG11"/>
     </row>
-    <row r="12" spans="1:136">
+    <row r="12" spans="1:137">
       <c r="A12" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>-1050000.0</v>
       </c>
       <c r="M12">
-        <v>-10400000.0</v>
+        <v>-1050000.0</v>
       </c>
       <c r="N12">
         <v>-10400000.0</v>
       </c>
-      <c r="O12"/>
+      <c r="O12">
+        <v>-10400000.0</v>
+      </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
@@ -42129,81 +42353,82 @@
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
+      <c r="EG12"/>
     </row>
-    <row r="13" spans="1:136">
+    <row r="13" spans="1:137">
       <c r="A13" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
-[...1 lines deleted...]
-      </c>
+      <c r="I13"/>
       <c r="J13">
         <v>-19750000.0</v>
       </c>
       <c r="K13">
-        <v>-1250000.0</v>
+        <v>-19750000.0</v>
       </c>
       <c r="L13">
         <v>-1250000.0</v>
       </c>
       <c r="M13">
-        <v>-5800000.0</v>
+        <v>-1250000.0</v>
       </c>
       <c r="N13">
         <v>-5800000.0</v>
       </c>
-      <c r="O13"/>
+      <c r="O13">
+        <v>-5800000.0</v>
+      </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
@@ -42281,1162 +42506,1172 @@
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
+      <c r="EG13"/>
     </row>
-    <row r="14" spans="1:136">
+    <row r="14" spans="1:137">
       <c r="A14" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B14">
+        <v>270565980.0</v>
+      </c>
+      <c r="C14">
         <v>271597173.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>395188800.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>237000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>240000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>121000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>227803282.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>193000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>74475000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>153400000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>72400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74475000.0</v>
       </c>
       <c r="N14">
         <v>74475000.0</v>
       </c>
       <c r="O14">
         <v>74475000.0</v>
       </c>
       <c r="P14">
         <v>74475000.0</v>
       </c>
       <c r="Q14">
+        <v>74475000.0</v>
+      </c>
+      <c r="R14">
         <v>81000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>77825000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>153865219.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>77825000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>130400000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>76250000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>178174017.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>76250000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>107200000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>52175000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>91800000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>52175000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>95200000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>50225000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>92500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>50225000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>123800000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>61025000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>107900000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>61025000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>97600000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>51125000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>94300000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>51125000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>97500000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>52475000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>97100000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>52475000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>104800000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>58050000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>111500000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>58050000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>114150000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>57075000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>114150000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>57075000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>200450000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>100225000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>200450000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>100225000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>182800000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>91400000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>182800000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>91400000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>136450000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>68225000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>136450000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>68225000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>120950000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>60475000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>120950000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>60475000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>98600000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>49300000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>98600000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>49300000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>94800000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>47400000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>94800000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>47400000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>84700000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>42350000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>84700000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>42350000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>94350000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>47175000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>94350000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>47175000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>78500000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>39250000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>78500000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>39250000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>76200000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>38100000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>76200000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>38100000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>72300000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>36150000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>72300000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>36150000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>82550000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>41275000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>82550000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>41275000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>95650000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>47825000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>95650000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>47825000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>84200000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>42100000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>84200000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>42100000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>75400000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>37700000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>75400000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>37700000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>55350000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>27675000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>55350000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>27675000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>19500000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>9750000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>19500000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>9750000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>17550000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>8775000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>17550000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>8775000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>15750000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>7875000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>15750000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>7875000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>13850000.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>6925000.0</v>
       </c>
-      <c r="EA14">
+      <c r="EB14">
         <v>13850000.0</v>
       </c>
-      <c r="EB14">
+      <c r="EC14">
         <v>6925000.0</v>
       </c>
-      <c r="EC14">
+      <c r="ED14">
         <v>12840500.0</v>
       </c>
-      <c r="ED14">
+      <c r="EE14">
         <v>6420250.0</v>
       </c>
-      <c r="EE14">
+      <c r="EF14">
         <v>12840500.0</v>
       </c>
-      <c r="EF14">
+      <c r="EG14">
         <v>6420250.0</v>
       </c>
     </row>
-    <row r="15" spans="1:136">
+    <row r="15" spans="1:137">
       <c r="A15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B15">
-        <v>-103014345.0</v>
+        <v>207960888.0</v>
       </c>
       <c r="C15">
-        <v>-269818560.0</v>
+        <v>103014345.0</v>
       </c>
       <c r="D15">
-        <v>-80000000.0</v>
+        <v>269818560.0</v>
       </c>
       <c r="E15">
-        <v>-149000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="F15">
-        <v>-70000000.0</v>
+        <v>149000000.0</v>
       </c>
       <c r="G15">
-        <v>-131000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="H15">
-        <v>-42400000.0</v>
+        <v>131000000.0</v>
       </c>
       <c r="I15">
+        <v>42400000.0</v>
+      </c>
+      <c r="J15">
         <v>34675000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>21200000.0</v>
       </c>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
       <c r="L15">
+        <v>79600000.0</v>
+      </c>
+      <c r="M15">
         <v>39800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34675000.0</v>
       </c>
       <c r="N15">
         <v>34675000.0</v>
       </c>
       <c r="O15">
         <v>34675000.0</v>
       </c>
       <c r="P15">
         <v>34675000.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>34675000.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
+        <v>27700000.0</v>
+      </c>
+      <c r="W15">
         <v>21450000.0</v>
       </c>
-      <c r="W15">
-[...1 lines deleted...]
-      </c>
       <c r="X15">
+        <v>58100000.0</v>
+      </c>
+      <c r="Y15">
         <v>21450000.0</v>
       </c>
-      <c r="Y15">
-[...1 lines deleted...]
-      </c>
       <c r="Z15">
+        <v>24000000.0</v>
+      </c>
+      <c r="AA15">
         <v>18550000.0</v>
       </c>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
       <c r="AB15">
+        <v>50200000.0</v>
+      </c>
+      <c r="AC15">
         <v>18550000.0</v>
       </c>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
       <c r="AD15">
+        <v>20800000.0</v>
+      </c>
+      <c r="AE15">
         <v>16075000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
+        <v>43500000.0</v>
+      </c>
+      <c r="AG15">
         <v>16075000.0</v>
       </c>
-      <c r="AG15">
-[...1 lines deleted...]
-      </c>
       <c r="AH15">
+        <v>18000000.0</v>
+      </c>
+      <c r="AI15">
         <v>13875000.0</v>
       </c>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
       <c r="AJ15">
+        <v>37500000.0</v>
+      </c>
+      <c r="AK15">
         <v>13875000.0</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
       <c r="AL15">
+        <v>15800000.0</v>
+      </c>
+      <c r="AM15">
         <v>12225000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
+        <v>33100000.0</v>
+      </c>
+      <c r="AO15">
         <v>12225000.0</v>
       </c>
-      <c r="AO15">
-[...1 lines deleted...]
-      </c>
       <c r="AP15">
+        <v>14000000.0</v>
+      </c>
+      <c r="AQ15">
         <v>10800000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
+        <v>29200000.0</v>
+      </c>
+      <c r="AS15">
         <v>10800000.0</v>
       </c>
-      <c r="AS15">
-[...1 lines deleted...]
-      </c>
       <c r="AT15">
+        <v>12700000.0</v>
+      </c>
+      <c r="AU15">
         <v>9650000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
+        <v>25900000.0</v>
+      </c>
+      <c r="AW15">
         <v>9650000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9050000.0</v>
       </c>
       <c r="AX15">
         <v>9050000.0</v>
       </c>
       <c r="AY15">
         <v>9050000.0</v>
       </c>
       <c r="AZ15">
         <v>9050000.0</v>
       </c>
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>9050000.0</v>
+      </c>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-      <c r="BM15">
-[...1 lines deleted...]
-      </c>
+      <c r="BM15"/>
       <c r="BN15">
         <v>26675000.0</v>
       </c>
       <c r="BO15">
         <v>26675000.0</v>
       </c>
       <c r="BP15">
         <v>26675000.0</v>
       </c>
       <c r="BQ15">
-        <v>33350000.0</v>
+        <v>26675000.0</v>
       </c>
       <c r="BR15">
         <v>33350000.0</v>
       </c>
       <c r="BS15">
         <v>33350000.0</v>
       </c>
       <c r="BT15">
         <v>33350000.0</v>
       </c>
       <c r="BU15">
-        <v>33325000.0</v>
+        <v>33350000.0</v>
       </c>
       <c r="BV15">
         <v>33325000.0</v>
       </c>
       <c r="BW15">
         <v>33325000.0</v>
       </c>
       <c r="BX15">
         <v>33325000.0</v>
       </c>
       <c r="BY15">
-        <v>31175000.0</v>
+        <v>33325000.0</v>
       </c>
       <c r="BZ15">
         <v>31175000.0</v>
       </c>
       <c r="CA15">
         <v>31175000.0</v>
       </c>
       <c r="CB15">
         <v>31175000.0</v>
       </c>
       <c r="CC15">
-        <v>28375000.0</v>
+        <v>31175000.0</v>
       </c>
       <c r="CD15">
         <v>28375000.0</v>
       </c>
       <c r="CE15">
         <v>28375000.0</v>
       </c>
       <c r="CF15">
         <v>28375000.0</v>
       </c>
       <c r="CG15">
-        <v>26100000.0</v>
+        <v>28375000.0</v>
       </c>
       <c r="CH15">
         <v>26100000.0</v>
       </c>
       <c r="CI15">
         <v>26100000.0</v>
       </c>
       <c r="CJ15">
         <v>26100000.0</v>
       </c>
       <c r="CK15">
-        <v>24425000.0</v>
+        <v>26100000.0</v>
       </c>
       <c r="CL15">
         <v>24425000.0</v>
       </c>
       <c r="CM15">
         <v>24425000.0</v>
       </c>
       <c r="CN15">
         <v>24425000.0</v>
       </c>
-      <c r="CO15"/>
+      <c r="CO15">
+        <v>24425000.0</v>
+      </c>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
+      <c r="EG15"/>
     </row>
-    <row r="16" spans="1:136">
+    <row r="16" spans="1:137">
       <c r="A16" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B16">
+        <v>2471000000.0</v>
+      </c>
+      <c r="C16">
         <v>2315767236.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1399513440.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>925346220.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>716000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1562000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1418000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2170000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>60475000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>137700000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2371100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>668400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60475000.0</v>
       </c>
       <c r="N16">
         <v>60475000.0</v>
       </c>
       <c r="O16">
         <v>60475000.0</v>
       </c>
       <c r="P16">
         <v>60475000.0</v>
       </c>
       <c r="Q16">
+        <v>60475000.0</v>
+      </c>
+      <c r="R16">
         <v>2225600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>137700000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>973600000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>137700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>309600000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>68475000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>449400000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>68475000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>100900000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>25225000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>155400000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>25225000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>304100000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>76025000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>494400000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>76025000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>105900000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>26475000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>115000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>26475000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>100500000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>25125000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>167300000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>25125000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>194100000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>48525000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>113700000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>48525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35850000.0</v>
       </c>
       <c r="AT16">
         <v>35850000.0</v>
       </c>
       <c r="AU16">
+        <v>35850000.0</v>
+      </c>
+      <c r="AV16">
         <v>119700000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>35850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54725000.0</v>
       </c>
       <c r="AX16">
         <v>54725000.0</v>
       </c>
       <c r="AY16">
         <v>54725000.0</v>
       </c>
       <c r="AZ16">
         <v>54725000.0</v>
       </c>
       <c r="BA16">
-        <v>-229750000.0</v>
+        <v>54725000.0</v>
       </c>
       <c r="BB16">
         <v>-229750000.0</v>
       </c>
       <c r="BC16">
         <v>-229750000.0</v>
       </c>
       <c r="BD16">
         <v>-229750000.0</v>
       </c>
       <c r="BE16">
-        <v>-238400000.0</v>
+        <v>-229750000.0</v>
       </c>
       <c r="BF16">
         <v>-238400000.0</v>
       </c>
       <c r="BG16">
         <v>-238400000.0</v>
       </c>
       <c r="BH16">
         <v>-238400000.0</v>
       </c>
       <c r="BI16">
-        <v>-277025000.0</v>
+        <v>-238400000.0</v>
       </c>
       <c r="BJ16">
         <v>-277025000.0</v>
       </c>
       <c r="BK16">
         <v>-277025000.0</v>
       </c>
       <c r="BL16">
         <v>-277025000.0</v>
       </c>
       <c r="BM16">
-        <v>-340550000.0</v>
+        <v>-277025000.0</v>
       </c>
       <c r="BN16">
         <v>-340550000.0</v>
       </c>
       <c r="BO16">
         <v>-340550000.0</v>
       </c>
       <c r="BP16">
         <v>-340550000.0</v>
       </c>
       <c r="BQ16">
-        <v>-236775000.0</v>
+        <v>-340550000.0</v>
       </c>
       <c r="BR16">
         <v>-236775000.0</v>
       </c>
       <c r="BS16">
         <v>-236775000.0</v>
       </c>
       <c r="BT16">
         <v>-236775000.0</v>
       </c>
       <c r="BU16">
-        <v>29700000.0</v>
+        <v>-236775000.0</v>
       </c>
       <c r="BV16">
         <v>29700000.0</v>
       </c>
       <c r="BW16">
         <v>29700000.0</v>
       </c>
       <c r="BX16">
         <v>29700000.0</v>
       </c>
       <c r="BY16">
-        <v>42675000.0</v>
+        <v>29700000.0</v>
       </c>
       <c r="BZ16">
         <v>42675000.0</v>
       </c>
       <c r="CA16">
         <v>42675000.0</v>
       </c>
       <c r="CB16">
         <v>42675000.0</v>
       </c>
       <c r="CC16">
-        <v>36325000.0</v>
+        <v>42675000.0</v>
       </c>
       <c r="CD16">
         <v>36325000.0</v>
       </c>
       <c r="CE16">
         <v>36325000.0</v>
       </c>
       <c r="CF16">
         <v>36325000.0</v>
       </c>
       <c r="CG16">
-        <v>-301975000.0</v>
+        <v>36325000.0</v>
       </c>
       <c r="CH16">
         <v>-301975000.0</v>
       </c>
       <c r="CI16">
         <v>-301975000.0</v>
       </c>
       <c r="CJ16">
         <v>-301975000.0</v>
       </c>
       <c r="CK16">
-        <v>-315100000.0</v>
+        <v>-301975000.0</v>
       </c>
       <c r="CL16">
         <v>-315100000.0</v>
       </c>
       <c r="CM16">
         <v>-315100000.0</v>
       </c>
       <c r="CN16">
         <v>-315100000.0</v>
       </c>
       <c r="CO16">
-        <v>4425000.0</v>
+        <v>-315100000.0</v>
       </c>
       <c r="CP16">
         <v>4425000.0</v>
       </c>
       <c r="CQ16">
         <v>4425000.0</v>
       </c>
       <c r="CR16">
         <v>4425000.0</v>
       </c>
       <c r="CS16">
-        <v>-10275000.0</v>
+        <v>4425000.0</v>
       </c>
       <c r="CT16">
         <v>-10275000.0</v>
       </c>
       <c r="CU16">
         <v>-10275000.0</v>
       </c>
       <c r="CV16">
         <v>-10275000.0</v>
       </c>
       <c r="CW16">
-        <v>49725000.0</v>
+        <v>-10275000.0</v>
       </c>
       <c r="CX16">
         <v>49725000.0</v>
       </c>
       <c r="CY16">
         <v>49725000.0</v>
       </c>
       <c r="CZ16">
         <v>49725000.0</v>
       </c>
       <c r="DA16">
-        <v>11975000.0</v>
+        <v>49725000.0</v>
       </c>
       <c r="DB16">
         <v>11975000.0</v>
       </c>
       <c r="DC16">
         <v>11975000.0</v>
       </c>
       <c r="DD16">
         <v>11975000.0</v>
       </c>
       <c r="DE16">
-        <v>7650000.0</v>
+        <v>11975000.0</v>
       </c>
       <c r="DF16">
         <v>7650000.0</v>
       </c>
       <c r="DG16">
         <v>7650000.0</v>
       </c>
       <c r="DH16">
         <v>7650000.0</v>
       </c>
       <c r="DI16">
-        <v>5950000.0</v>
+        <v>7650000.0</v>
       </c>
       <c r="DJ16">
         <v>5950000.0</v>
       </c>
       <c r="DK16">
         <v>5950000.0</v>
       </c>
       <c r="DL16">
         <v>5950000.0</v>
       </c>
       <c r="DM16">
-        <v>24575000.0</v>
+        <v>5950000.0</v>
       </c>
       <c r="DN16">
         <v>24575000.0</v>
       </c>
       <c r="DO16">
         <v>24575000.0</v>
       </c>
       <c r="DP16">
         <v>24575000.0</v>
       </c>
       <c r="DQ16">
-        <v>16300000.0</v>
+        <v>24575000.0</v>
       </c>
       <c r="DR16">
         <v>16300000.0</v>
       </c>
       <c r="DS16">
         <v>16300000.0</v>
       </c>
       <c r="DT16">
         <v>16300000.0</v>
       </c>
       <c r="DU16">
-        <v>6975000.0</v>
+        <v>16300000.0</v>
       </c>
       <c r="DV16">
         <v>6975000.0</v>
       </c>
       <c r="DW16">
         <v>6975000.0</v>
       </c>
       <c r="DX16">
         <v>6975000.0</v>
       </c>
       <c r="DY16">
-        <v>11325000.0</v>
+        <v>6975000.0</v>
       </c>
       <c r="DZ16">
         <v>11325000.0</v>
       </c>
       <c r="EA16">
         <v>11325000.0</v>
       </c>
       <c r="EB16">
         <v>11325000.0</v>
       </c>
       <c r="EC16">
-        <v>9006500.0</v>
+        <v>11325000.0</v>
       </c>
       <c r="ED16">
         <v>9006500.0</v>
       </c>
       <c r="EE16">
         <v>9006500.0</v>
       </c>
       <c r="EF16">
         <v>9006500.0</v>
       </c>
+      <c r="EG16">
+        <v>9006500.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:136">
+    <row r="17" spans="1:137">
       <c r="A17" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -43529,487 +43764,491 @@
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
+      <c r="EG17"/>
     </row>
-    <row r="18" spans="1:136">
+    <row r="18" spans="1:137">
       <c r="A18" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B18">
+        <v>368130664.0</v>
+      </c>
+      <c r="C18">
         <v>401453018.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>491941920.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>284000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>223000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>300000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>230000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>235600000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>100825000.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>178400000.0</v>
       </c>
-      <c r="L18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M18"/>
       <c r="N18">
         <v>100825000.0</v>
       </c>
       <c r="O18">
         <v>100825000.0</v>
       </c>
       <c r="P18">
         <v>100825000.0</v>
       </c>
       <c r="Q18">
+        <v>100825000.0</v>
+      </c>
+      <c r="R18">
         <v>235700000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>97925000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>167700000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>97925000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>199500000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>73000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>122900000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>73000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>131200000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>48375000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>85200000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>48375000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>122900000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>46600000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>82600000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>46600000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>105000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>38825000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>70000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>38825000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>98100000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>36925000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>62700000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>36925000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>117700000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>20775000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-22600000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>20775000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>112600000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>4800000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-65800000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>4800000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>29900000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>14950000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>29900000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>14950000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>29800000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>14900000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>29800000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>14900000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>64800000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>32400000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>64800000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>32400000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>114800000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>57400000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>114800000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>57400000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-19450000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-9725000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-19450000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-9725000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>268650000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>134325000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>268650000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>134325000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>116150000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>58075000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>116150000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>58075000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-31450000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-15725000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-31450000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-15725000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>113500000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>56750000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>113500000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>56750000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>81350000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>40675000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>81350000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>40675000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>72950000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>36475000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>72950000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>36475000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>58900000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>29450000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>58900000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>29450000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>44350000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>22175000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>44350000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>22175000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>82050000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>41025000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>82050000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>41025000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>80900000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>40450000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>80900000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>40450000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>70700000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>35350000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>70700000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>35350000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>31900000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>15950000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>31900000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>15950000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>37800000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>18900000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>37800000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>18900000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>29250000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>14625000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>29250000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>14625000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>25150000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>12575000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>25150000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>12575000.0</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>20300000.0</v>
       </c>
-      <c r="DZ18">
+      <c r="EA18">
         <v>10150000.0</v>
       </c>
-      <c r="EA18">
+      <c r="EB18">
         <v>20300000.0</v>
       </c>
-      <c r="EB18">
+      <c r="EC18">
         <v>10150000.0</v>
       </c>
-      <c r="EC18">
+      <c r="ED18">
         <v>13607000.0</v>
       </c>
-      <c r="ED18">
+      <c r="EE18">
         <v>6803500.0</v>
       </c>
-      <c r="EE18">
+      <c r="EF18">
         <v>13607000.0</v>
       </c>
-      <c r="EF18">
+      <c r="EG18">
         <v>6803500.0</v>
       </c>
     </row>
-    <row r="19" spans="1:136">
+    <row r="19" spans="1:137">
       <c r="A19" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-      <c r="I19">
-[...1 lines deleted...]
-      </c>
+      <c r="I19"/>
       <c r="J19">
         <v>1550000.0</v>
       </c>
       <c r="K19">
-        <v>-1050000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="L19">
         <v>-1050000.0</v>
       </c>
       <c r="M19">
-        <v>85250000.0</v>
+        <v>-1050000.0</v>
       </c>
       <c r="N19">
         <v>85250000.0</v>
       </c>
-      <c r="O19"/>
+      <c r="O19">
+        <v>85250000.0</v>
+      </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
@@ -44087,54 +44326,55 @@
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
+      <c r="EG19"/>
     </row>
-    <row r="20" spans="1:136">
+    <row r="20" spans="1:137">
       <c r="A20" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -44227,81 +44467,82 @@
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
+      <c r="EG20"/>
     </row>
-    <row r="21" spans="1:136">
+    <row r="21" spans="1:137">
       <c r="A21" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21">
         <v>-63650000.0</v>
       </c>
       <c r="K21">
-        <v>781150000.0</v>
+        <v>-63650000.0</v>
       </c>
       <c r="L21">
         <v>781150000.0</v>
       </c>
       <c r="M21">
-        <v>-100050000.0</v>
+        <v>781150000.0</v>
       </c>
       <c r="N21">
         <v>-100050000.0</v>
       </c>
-      <c r="O21"/>
+      <c r="O21">
+        <v>-100050000.0</v>
+      </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
@@ -44379,1941 +44620,1955 @@
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
+      <c r="EG21"/>
     </row>
-    <row r="22" spans="1:136">
+    <row r="22" spans="1:137">
       <c r="A22" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B22">
+        <v>197141011.0</v>
+      </c>
+      <c r="C22">
         <v>125352540.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>256191360.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>111000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196000000.0</v>
       </c>
       <c r="F22">
         <v>196000000.0</v>
       </c>
       <c r="G22">
+        <v>196000000.0</v>
+      </c>
+      <c r="H22">
         <v>180100885.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>383633261.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>86625000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>53900000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>124200000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>62100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86625000.0</v>
       </c>
       <c r="N22">
         <v>86625000.0</v>
       </c>
       <c r="O22">
         <v>86625000.0</v>
       </c>
       <c r="P22">
         <v>86625000.0</v>
       </c>
       <c r="Q22">
+        <v>86625000.0</v>
+      </c>
+      <c r="R22">
         <v>138900000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>73425000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>47483028.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>73425000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>195500000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>92350000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>89801337.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>92350000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-98300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-24025000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>86300000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-24025000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>103400000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>185350000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>579600000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>185350000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>102700000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>58100000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>65100000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>58100000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>68500000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>31075000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>55800000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>31075000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>74200000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>65375000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>51900000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>65375000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>48900000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>9675000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-11400000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>9675000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>26850000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>13425000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>26850000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>13425000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-34850000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-2550000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-34850000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-2550000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-11700000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>15375000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-11700000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>15375000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>23800000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>29825000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>23800000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>29825000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>9400000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>20525000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9400000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>20525000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>105950000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>52975000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>105950000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>52975000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>107250000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>53625000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>107250000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>53625000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>135050000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>67525000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>135050000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>67525000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>154250000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>77125000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>154250000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>77125000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>225950000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>112975000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>225950000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>112975000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>219200000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>109600000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>219200000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>109600000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>216550000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>108275000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>216550000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>108275000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>216000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>108000000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>216000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>108000000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>273250000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>136625000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>273250000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>136625000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>252350000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>126175000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>252350000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>126175000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>219400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>109700000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>219400000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>109700000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>169500000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>84750000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>169500000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>84750000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>104000000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>52000000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>104000000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>52000000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>87350000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>43675000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>87350000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>43675000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>72000000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>36000000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>72000000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>36000000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>55350000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>27675000.0</v>
       </c>
-      <c r="EA22">
+      <c r="EB22">
         <v>55350000.0</v>
       </c>
-      <c r="EB22">
+      <c r="EC22">
         <v>27675000.0</v>
       </c>
-      <c r="EC22">
+      <c r="ED22">
         <v>46499500.0</v>
       </c>
-      <c r="ED22">
+      <c r="EE22">
         <v>23249750.0</v>
       </c>
-      <c r="EE22">
+      <c r="EF22">
         <v>46499500.0</v>
       </c>
-      <c r="EF22">
+      <c r="EG22">
         <v>23249750.0</v>
       </c>
     </row>
-    <row r="23" spans="1:136">
+    <row r="23" spans="1:137">
       <c r="A23" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B23">
+        <v>-44041349.0</v>
+      </c>
+      <c r="C23">
         <v>-135507019.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-54731996.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-82363075.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4174694.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-77226822.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2720048.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-18075373.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-7125000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11050000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>100607814.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-6050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76325000.0</v>
       </c>
       <c r="N23">
         <v>76325000.0</v>
       </c>
       <c r="O23">
         <v>76325000.0</v>
       </c>
       <c r="P23">
         <v>76325000.0</v>
       </c>
       <c r="Q23">
+        <v>76325000.0</v>
+      </c>
+      <c r="R23">
         <v>-66157991.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>338050000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5440040.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>338050000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-54421604.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>139450000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-300000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>139450000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-17384124.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>29625000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>29625000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-269200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>128000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-37097230.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>128000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-71392244.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>88625000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>116400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>88625000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>188500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>12300000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-47800000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>12300000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>108450000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>235700000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>108450000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-60400000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>22150000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>22150000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-120800000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>54150000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-120800000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>54150000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-17650000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6025000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-17650000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6025000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-62750000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>30725000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-62750000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>30725000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-109250000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>54000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-109250000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>54000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-54150000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>26675000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-54150000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>26675000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-219750000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>109375000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-219750000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>109375000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-68050000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>33575000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-68050000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>33575000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-174150000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>86425000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-174150000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>86425000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-167200000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>83600000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-167200000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>83600000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-41400000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>46800000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-41400000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>46800000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-114700000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>81775000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-114700000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>81775000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-136750000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>68375000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-136750000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>68375000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-651400000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>325700000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-651400000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>325700000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1550000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-775000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1550000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-775000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-78750000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>39375000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-78750000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>39375000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>2350000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-1175000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>2350000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-1175000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>2300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-1150000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>2300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-1150000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>4150000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-2075000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>4150000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-2075000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>1550000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-775000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>1550000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-775000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>-11000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>5500000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>-11000000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>5500000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>400000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>-200000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>400000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>-200000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>317500.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>-158750.0</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>317500.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>-158750.0</v>
       </c>
     </row>
-    <row r="24" spans="1:136">
+    <row r="24" spans="1:137">
       <c r="A24" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B24">
+        <v>-21122251.0</v>
+      </c>
+      <c r="C24">
         <v>295000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>35802068.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-27323896.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-20000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8837616.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-19000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>65966449.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1007000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1800000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-16244805.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1950000.0</v>
       </c>
       <c r="N24">
         <v>1950000.0</v>
       </c>
       <c r="O24">
+        <v>1950000.0</v>
+      </c>
+      <c r="P24">
         <v>-253000000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-167300000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>-5600000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>-625383.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>20781968.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-2300000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-8900000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>49200000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>391700000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>900000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-5000000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>-2000000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>-1500000.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>7800000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>234300000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>-6300000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-9900000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>103050000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>103050000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>-100000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>-100000.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>76350000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>76350000.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>800000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>800000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>115400000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>115400000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>109650000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>109650000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-74150000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>-74150000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>96500000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>96500000.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>90400000.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>90400000.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>93850000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>93850000.0</v>
       </c>
-      <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>127800000.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>127800000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>-28550000.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>-28550000.0</v>
       </c>
-      <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>100850000.0</v>
       </c>
-      <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>100850000.0</v>
       </c>
-      <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>133500000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>133500000.0</v>
       </c>
-      <c r="CZ24"/>
-      <c r="DA24">
+      <c r="DA24"/>
+      <c r="DB24">
         <v>115650000.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24">
+      <c r="DC24"/>
+      <c r="DD24">
         <v>115650000.0</v>
       </c>
-      <c r="DD24"/>
-      <c r="DE24">
+      <c r="DE24"/>
+      <c r="DF24">
         <v>110600000.0</v>
       </c>
-      <c r="DF24"/>
-      <c r="DG24">
+      <c r="DG24"/>
+      <c r="DH24">
         <v>110600000.0</v>
       </c>
-      <c r="DH24"/>
-      <c r="DI24">
+      <c r="DI24"/>
+      <c r="DJ24">
         <v>178450000.0</v>
       </c>
-      <c r="DJ24"/>
-      <c r="DK24">
+      <c r="DK24"/>
+      <c r="DL24">
         <v>178450000.0</v>
       </c>
-      <c r="DL24"/>
-      <c r="DM24">
+      <c r="DM24"/>
+      <c r="DN24">
         <v>10800000.0</v>
       </c>
-      <c r="DN24"/>
-      <c r="DO24">
+      <c r="DO24"/>
+      <c r="DP24">
         <v>10800000.0</v>
       </c>
-      <c r="DP24"/>
-      <c r="DQ24">
+      <c r="DQ24"/>
+      <c r="DR24">
         <v>14650000.0</v>
       </c>
-      <c r="DR24"/>
-      <c r="DS24">
+      <c r="DS24"/>
+      <c r="DT24">
         <v>14650000.0</v>
       </c>
-      <c r="DT24"/>
-      <c r="DU24">
+      <c r="DU24"/>
+      <c r="DV24">
         <v>41900000.0</v>
       </c>
-      <c r="DV24"/>
-      <c r="DW24">
+      <c r="DW24"/>
+      <c r="DX24">
         <v>41900000.0</v>
       </c>
-      <c r="DX24"/>
-      <c r="DY24">
+      <c r="DY24"/>
+      <c r="DZ24">
         <v>6200000.0</v>
       </c>
-      <c r="DZ24"/>
-      <c r="EA24">
+      <c r="EA24"/>
+      <c r="EB24">
         <v>6200000.0</v>
       </c>
-      <c r="EB24"/>
-      <c r="EC24">
+      <c r="EC24"/>
+      <c r="ED24">
         <v>21693500.0</v>
       </c>
-      <c r="ED24"/>
-      <c r="EE24">
+      <c r="EE24"/>
+      <c r="EF24">
         <v>21693500.0</v>
       </c>
-      <c r="EF24"/>
+      <c r="EG24"/>
     </row>
-    <row r="25" spans="1:136">
+    <row r="25" spans="1:137">
       <c r="A25" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B25">
+        <v>15768630.0</v>
+      </c>
+      <c r="C25">
         <v>18843091.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-104761958.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>37852065.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-56219034.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>442000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-9696091.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>57266739.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-25000000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>-725431.0</v>
       </c>
-      <c r="L25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M25"/>
       <c r="N25">
         <v>-25000000.0</v>
       </c>
       <c r="O25">
         <v>-25000000.0</v>
       </c>
       <c r="P25">
         <v>-25000000.0</v>
       </c>
       <c r="Q25">
+        <v>-25000000.0</v>
+      </c>
+      <c r="R25">
         <v>174777439.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-26600000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>21026505.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-26600000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>170405609.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-50125000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-44675354.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-50125000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>172900000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>63800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>33600000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>63800000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-8200000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-134075000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-436100000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-134075000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-9800000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-21950000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>8800000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-21950000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2300000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-50000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-50000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-38000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-37400000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-38000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>47900000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3275000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-42500000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3275000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4300000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1175000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4300000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1175000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-12700000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-22800000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-12700000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-22800000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>6400000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-19525000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>6400000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-19525000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-2200000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-20300000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-2200000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-20300000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-43200000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-38075000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-43200000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-38075000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>207150000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>103025000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>207150000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>103025000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>16450000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>7975000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>16450000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>7975000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-149100000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-74550000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-149100000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-74550000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-54250000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-27125000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-54250000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-27125000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-136450000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-68225000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-136450000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-68225000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-128950000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-64475000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-128950000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-64475000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-133000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-66500000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-133000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-66500000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-144800000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-72400000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-144800000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-72400000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-126150000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-63075000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-126150000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-63075000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-96600000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-48300000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-96600000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-48300000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-90650000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-45325000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-90650000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-45325000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-82950000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-41475000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-82950000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-41475000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-50200000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-25100000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-50200000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-25100000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-40800000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-20400000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>-40800000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-20400000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-33850000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>-16925000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>-33850000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>-16925000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>-25350000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>-12675000.0</v>
       </c>
-      <c r="EA25">
+      <c r="EB25">
         <v>-25350000.0</v>
       </c>
-      <c r="EB25">
+      <c r="EC25">
         <v>-12675000.0</v>
       </c>
-      <c r="EC25">
+      <c r="ED25">
         <v>-20964000.0</v>
       </c>
-      <c r="ED25">
+      <c r="EE25">
         <v>-10482000.0</v>
       </c>
-      <c r="EE25">
+      <c r="EF25">
         <v>-20964000.0</v>
       </c>
-      <c r="EF25">
+      <c r="EG25">
         <v>-10482000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:136">
+    <row r="26" spans="1:137">
       <c r="A26" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-325950000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-58700000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-325950000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-45300000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-9400000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>-100000.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>-100000.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-950000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-475000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-950000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-475000.0</v>
       </c>
-      <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-12100000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-6050000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-12100000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-6050000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-37950000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-18975000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-37950000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-18975000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-117300000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-58650000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-117300000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-58650000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-138950000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-69475000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-138950000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-69475000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-651900000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-325950000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-651900000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-325950000.0</v>
       </c>
-      <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
+      <c r="EG26"/>
     </row>
-    <row r="27" spans="1:136">
+    <row r="27" spans="1:137">
       <c r="A27" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>27000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>250000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>17000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>250000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>3000000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>2700000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>2600000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>2300000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>1300000.0</v>
       </c>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>900000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>300000.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>-700000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>275000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>900000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>275000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>-200000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>500000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>975000.0</v>
       </c>
       <c r="AX27">
         <v>975000.0</v>
       </c>
       <c r="AY27">
         <v>975000.0</v>
       </c>
       <c r="AZ27">
         <v>975000.0</v>
       </c>
       <c r="BA27">
-        <v>1575000.0</v>
+        <v>975000.0</v>
       </c>
       <c r="BB27">
         <v>1575000.0</v>
       </c>
       <c r="BC27">
         <v>1575000.0</v>
       </c>
       <c r="BD27">
         <v>1575000.0</v>
       </c>
       <c r="BE27">
-        <v>1500000.0</v>
+        <v>1575000.0</v>
       </c>
       <c r="BF27">
         <v>1500000.0</v>
       </c>
       <c r="BG27">
         <v>1500000.0</v>
       </c>
       <c r="BH27">
         <v>1500000.0</v>
       </c>
       <c r="BI27">
-        <v>1275000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="BJ27">
         <v>1275000.0</v>
       </c>
       <c r="BK27">
         <v>1275000.0</v>
       </c>
       <c r="BL27">
         <v>1275000.0</v>
       </c>
       <c r="BM27">
-        <v>650000.0</v>
+        <v>1275000.0</v>
       </c>
       <c r="BN27">
         <v>650000.0</v>
       </c>
       <c r="BO27">
         <v>650000.0</v>
       </c>
       <c r="BP27">
         <v>650000.0</v>
       </c>
       <c r="BQ27">
-        <v>550000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="BR27">
         <v>550000.0</v>
       </c>
       <c r="BS27">
         <v>550000.0</v>
       </c>
       <c r="BT27">
         <v>550000.0</v>
       </c>
       <c r="BU27">
-        <v>250000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="BV27">
         <v>250000.0</v>
       </c>
       <c r="BW27">
         <v>250000.0</v>
       </c>
       <c r="BX27">
         <v>250000.0</v>
       </c>
-      <c r="BY27"/>
+      <c r="BY27">
+        <v>250000.0</v>
+      </c>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
@@ -46329,1158 +46584,1168 @@
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
+      <c r="EG27"/>
     </row>
-    <row r="28" spans="1:136">
+    <row r="28" spans="1:137">
       <c r="A28" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B28">
+        <v>-342985125.0</v>
+      </c>
+      <c r="C28">
         <v>-245079919.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>272320804.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-529352526.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-229174694.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-147226822.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-210279952.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-287156665.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1323000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-73800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1570127994.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>735300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-83450000.0</v>
       </c>
       <c r="N28">
         <v>-83450000.0</v>
       </c>
       <c r="O28">
         <v>-83450000.0</v>
       </c>
       <c r="P28">
         <v>-83450000.0</v>
       </c>
       <c r="Q28">
+        <v>-83450000.0</v>
+      </c>
+      <c r="R28">
         <v>-237473137.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-386600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>524940040.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-386600000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-540600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-142200000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>319300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-142200000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-60700000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-31650000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-55000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-31650000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-290100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-133850000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>125500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-133850000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-37200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-73900000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-29700000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-73900000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>172700000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-24775000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-48800000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-24775000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-9000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-49050000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-195000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-49050000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-73100000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-93750000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-23900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-93750000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-120800000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-60400000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-120800000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-60400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-17650000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-8825000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-17650000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-8825000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-62750000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-31375000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-62750000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-31375000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-109250000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-54625000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-109250000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-54625000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-54150000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-27075000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-54150000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-27075000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-219750000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-109875000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-219750000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-109875000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-68050000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-34025000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-68050000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-34025000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-174150000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-87075000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-174150000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-87075000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-167200000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-83600000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-167200000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-83600000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-41400000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-20700000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-41400000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-20700000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-114700000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-57350000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-114700000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-57350000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-136750000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-68375000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-136750000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-68375000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-651400000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-325700000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-651400000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-325700000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1550000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>775000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1550000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>775000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-78750000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-39375000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-78750000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-39375000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2350000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1175000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>2350000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1175000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>2300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1150000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>2300000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>1150000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>4150000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>2075000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>4150000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>2075000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>1550000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>775000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>1550000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>775000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-11000000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-5500000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-11000000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-5500000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>400000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>200000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>400000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>200000.0</v>
       </c>
-      <c r="EC28">
+      <c r="ED28">
         <v>317500.0</v>
       </c>
-      <c r="ED28">
+      <c r="EE28">
         <v>158750.0</v>
       </c>
-      <c r="EE28">
+      <c r="EF28">
         <v>317500.0</v>
       </c>
-      <c r="EF28">
+      <c r="EG28">
         <v>158750.0</v>
       </c>
     </row>
-    <row r="29" spans="1:136">
+    <row r="29" spans="1:137">
       <c r="A29" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B29">
+        <v>429485775.0</v>
+      </c>
+      <c r="C29">
         <v>499607730.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>473031322.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>391852065.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>309780966.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>409000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>323208076.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>339000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>140800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>169450000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>261500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>130550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140800000.0</v>
       </c>
       <c r="N29">
         <v>140800000.0</v>
       </c>
       <c r="O29">
         <v>140800000.0</v>
       </c>
       <c r="P29">
         <v>140800000.0</v>
       </c>
       <c r="Q29">
+        <v>140800000.0</v>
+      </c>
+      <c r="R29">
         <v>290477439.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>136050000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>243274752.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>136050000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>274005609.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>115725000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>191500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>115725000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>206200000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>90900000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>157400000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>90900000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>189900000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>94950000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>189900000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>94950000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>202200000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>90625000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>159000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>90625000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>179900000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>80000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>140100000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>80000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>198600000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>67050000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>69600000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>67050000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>214800000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>61975000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>33100000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>61975000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>132950000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>66475000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>132950000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>66475000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>134900000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>67450000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>134900000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>67450000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>161100000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>80550000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>161100000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>80550000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>206050000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>103025000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>206050000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>103025000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>95950000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>47975000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>95950000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>47975000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>378300000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>189150000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>378300000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>189150000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>207450000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>103725000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>207450000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>103725000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>65050000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>32525000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>65050000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>32525000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>203900000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>101950000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>203900000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>101950000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>168700000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>84350000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>168700000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>84350000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>159000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>79500000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>159000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>79500000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>155050000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>77525000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>155050000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>77525000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>147450000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>73725000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>147450000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>73725000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>215750000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>107875000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>215750000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>107875000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>198350000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>99175000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>198350000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>99175000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>185250000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>92625000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>185250000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>92625000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>127850000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>63925000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>127850000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>63925000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>68300000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>34150000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>68300000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>34150000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>59250000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>29625000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>59250000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>29625000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>48900000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>24450000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>48900000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>24450000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>42250000.0</v>
       </c>
-      <c r="DZ29">
+      <c r="EA29">
         <v>21125000.0</v>
       </c>
-      <c r="EA29">
+      <c r="EB29">
         <v>42250000.0</v>
       </c>
-      <c r="EB29">
+      <c r="EC29">
         <v>21125000.0</v>
       </c>
-      <c r="EC29">
+      <c r="ED29">
         <v>34271500.0</v>
       </c>
-      <c r="ED29">
+      <c r="EE29">
         <v>17135750.0</v>
       </c>
-      <c r="EE29">
+      <c r="EF29">
         <v>34271500.0</v>
       </c>
-      <c r="EF29">
+      <c r="EG29">
         <v>17135750.0</v>
       </c>
     </row>
-    <row r="30" spans="1:136">
+    <row r="30" spans="1:137">
       <c r="A30" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B30">
+        <v>-121704399.0</v>
+      </c>
+      <c r="C30">
         <v>227365947.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-206762092.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-210323896.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-180000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-148162384.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-267717532.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-929133551.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1197000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-494200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-223144805.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-104300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58250000.0</v>
       </c>
       <c r="N30">
         <v>-58250000.0</v>
       </c>
       <c r="O30">
+        <v>-58250000.0</v>
+      </c>
+      <c r="P30">
         <v>-324600000.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>-222300000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>-116400000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>116153864.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>-187700000.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>-210800000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>-246000000.0</v>
       </c>
-      <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>-92100000.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>77600000.0</v>
       </c>
-      <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>-177900000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>-121600000.0</v>
       </c>
-      <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30">
         <v>-420300000.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>-111600000.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>-99500000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>100400000.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>-115700000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>-113600000.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>1050000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>1050000.0</v>
       </c>
-      <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>100000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>100000.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>-19950000.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>-19950000.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>-800000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-800000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>-115400000.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>-115400000.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>1700000.0</v>
       </c>
-      <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>1700000.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>-165450000.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>-165450000.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>-96500000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>-96500000.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>6000000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>6000000.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>6500000.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>6500000.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>41750000.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>41750000.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>-124700000.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>-124700000.0</v>
       </c>
-      <c r="CR30"/>
-      <c r="CS30">
+      <c r="CS30"/>
+      <c r="CT30">
         <v>-3250000.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>-3250000.0</v>
       </c>
-      <c r="CV30"/>
-      <c r="CW30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>-3200000.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-3200000.0</v>
       </c>
-      <c r="CZ30"/>
-      <c r="DA30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>-10350000.0</v>
       </c>
-      <c r="DB30"/>
-      <c r="DC30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>-10350000.0</v>
       </c>
-      <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>-3950000.0</v>
       </c>
-      <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>-3950000.0</v>
       </c>
-      <c r="DH30"/>
-      <c r="DI30">
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>82500000.0</v>
       </c>
-      <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>82500000.0</v>
       </c>
-      <c r="DL30"/>
-      <c r="DM30">
+      <c r="DM30"/>
+      <c r="DN30">
         <v>-19700000.0</v>
       </c>
-      <c r="DN30"/>
-      <c r="DO30">
+      <c r="DO30"/>
+      <c r="DP30">
         <v>-19700000.0</v>
       </c>
-      <c r="DP30"/>
-      <c r="DQ30">
+      <c r="DQ30"/>
+      <c r="DR30">
         <v>-15350000.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>-15350000.0</v>
       </c>
-      <c r="DT30"/>
-      <c r="DU30">
+      <c r="DU30"/>
+      <c r="DV30">
         <v>18150000.0</v>
       </c>
-      <c r="DV30"/>
-      <c r="DW30">
+      <c r="DW30"/>
+      <c r="DX30">
         <v>18150000.0</v>
       </c>
-      <c r="DX30"/>
-      <c r="DY30">
+      <c r="DY30"/>
+      <c r="DZ30">
         <v>-15750000.0</v>
       </c>
-      <c r="DZ30"/>
-      <c r="EA30">
+      <c r="EA30"/>
+      <c r="EB30">
         <v>-15750000.0</v>
       </c>
-      <c r="EB30"/>
-      <c r="EC30">
+      <c r="EC30"/>
+      <c r="ED30">
         <v>1029000.0</v>
       </c>
-      <c r="ED30"/>
-      <c r="EE30">
+      <c r="EE30"/>
+      <c r="EF30">
         <v>1029000.0</v>
       </c>
-      <c r="EF30"/>
+      <c r="EG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>