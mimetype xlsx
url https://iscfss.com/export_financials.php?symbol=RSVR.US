--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6295,80 +6295,80 @@
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
         <v>37606183.0</v>
       </c>
       <c r="C5">
         <v>31755442.0</v>
       </c>
       <c r="D5">
         <v>22259778.0</v>
       </c>
       <c r="E5">
         <v>23160716.0</v>
       </c>
       <c r="F5">
         <v>28200685.0</v>
       </c>
       <c r="G5">
         <v>20418419.0</v>
       </c>
       <c r="H5">
-        <v>15477313.0</v>
+        <v>-1220.0</v>
       </c>
       <c r="I5">
         <v>13574396.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
         <v>68389194.0</v>
       </c>
       <c r="C6">
         <v>58054675.0</v>
       </c>
       <c r="D6">
         <v>47245466.0</v>
       </c>
       <c r="E6">
         <v>45235613.0</v>
       </c>
       <c r="F6">
         <v>28219524.0</v>
       </c>
       <c r="G6">
         <v>34495892.0</v>
       </c>
       <c r="H6">
-        <v>-1220.0</v>
+        <v>8421977.0</v>
       </c>
       <c r="I6">
         <v>19970587.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
@@ -11387,51 +11387,51 @@
       <c r="B23">
         <v>5506857632.0</v>
       </c>
       <c r="C23">
         <v>-287650.0</v>
       </c>
       <c r="D23">
         <v>13684.0</v>
       </c>
       <c r="E23">
         <v>-2523052.0</v>
       </c>
       <c r="F23">
         <v>2046.0</v>
       </c>
       <c r="G23">
         <v>-145613.0</v>
       </c>
       <c r="H23">
         <v>76647.0</v>
       </c>
       <c r="I23">
         <v>-1414724.0</v>
       </c>
       <c r="J23">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="K23">
         <v>-13473.0</v>
       </c>
       <c r="L23">
         <v>279532.0</v>
       </c>
       <c r="M23">
         <v>-706059.0</v>
       </c>
       <c r="N23">
         <v>230815.0</v>
       </c>
       <c r="O23">
         <v>-3468565.0</v>
       </c>
       <c r="P23">
         <v>6510649833.0</v>
       </c>
       <c r="Q23">
         <v>-482833.0</v>
       </c>
       <c r="R23">
         <v>44000001.0</v>
       </c>