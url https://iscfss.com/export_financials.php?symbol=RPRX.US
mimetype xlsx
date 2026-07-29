--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -17286,51 +17286,51 @@
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
     </row>
     <row r="5" spans="1:101">
       <c r="A5" t="s">
         <v>167</v>
       </c>
       <c r="B5">
-        <v>632481000.0</v>
+        <v>561978000.0</v>
       </c>
       <c r="C5">
         <v>450084000.0</v>
       </c>
       <c r="D5">
         <v>523775000.0</v>
       </c>
       <c r="E5">
         <v>209799000.0</v>
       </c>
       <c r="F5">
         <v>534182000.0</v>
       </c>
       <c r="G5">
         <v>361514000.0</v>
       </c>
       <c r="H5">
         <v>735074000.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>-689815000.0</v>
       </c>
@@ -17459,51 +17459,51 @@
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5">
         <v>3232000.0</v>
       </c>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
     </row>
     <row r="6" spans="1:101">
       <c r="A6" t="s">
         <v>168</v>
       </c>
       <c r="B6">
-        <v>633652000.0</v>
+        <v>563149000.0</v>
       </c>
       <c r="C6">
         <v>451280000.0</v>
       </c>
       <c r="D6">
         <v>525052000.0</v>
       </c>
       <c r="E6">
         <v>159303000.0</v>
       </c>
       <c r="F6">
         <v>498694000.0</v>
       </c>
       <c r="G6">
         <v>400112000.0</v>
       </c>
       <c r="H6">
         <v>872864000.0</v>
       </c>
       <c r="I6">
         <v>243390000.0</v>
       </c>
       <c r="J6">
         <v>39959000.0</v>
       </c>