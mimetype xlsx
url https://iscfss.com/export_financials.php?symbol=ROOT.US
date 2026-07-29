--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -12094,51 +12094,51 @@
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>142</v>
       </c>
       <c r="B18">
         <v>5800000.0</v>
       </c>
       <c r="C18">
         <v>65900000.0</v>
       </c>
       <c r="D18">
         <v>53700000.0</v>
       </c>
       <c r="E18">
-        <v>52000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="F18">
         <v>24800000.0</v>
       </c>
       <c r="G18">
         <v>64800000.0</v>
       </c>
       <c r="H18">
         <v>47000000.0</v>
       </c>
       <c r="I18">
         <v>59900000.0</v>
       </c>
       <c r="J18">
         <v>12200000.0</v>
       </c>
       <c r="K18">
         <v>44000000.0</v>
       </c>
       <c r="L18">
         <v>12600000.0</v>
       </c>
       <c r="M18">
         <v>-13400000.0</v>
       </c>