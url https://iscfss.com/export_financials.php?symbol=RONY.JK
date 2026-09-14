--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -839,2136 +848,2359 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>15621484000.0</v>
+      </c>
+      <c r="C2">
         <v>0.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1716069000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>873388283.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1101733136.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>471592100.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>40748361.0</v>
       </c>
-      <c r="I2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>1122388000.0</v>
+      </c>
+      <c r="C5">
         <v>1051160039.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>683963000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>627593000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1049030884.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>923470812.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>417169605.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>727217314.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>133742378.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>3308748763.0</v>
+      </c>
+      <c r="C7">
         <v>0.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1754675361.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>12500000000.0</v>
       </c>
       <c r="C8">
         <v>12500000000.0</v>
       </c>
-      <c r="D8"/>
+      <c r="D8">
+        <v>12500000000.0</v>
+      </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9">
         <v>21243857140.0</v>
       </c>
       <c r="C9">
         <v>21243857140.0</v>
       </c>
       <c r="D9">
         <v>21243857140.0</v>
       </c>
       <c r="E9">
         <v>21243857140.0</v>
       </c>
       <c r="F9">
         <v>21243857140.0</v>
       </c>
-      <c r="G9"/>
+      <c r="G9">
+        <v>21243857140.0</v>
+      </c>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>33879772000.0</v>
+      </c>
+      <c r="C10">
         <v>9805856.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6734000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>44898000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3448414.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>139000183.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>849326989.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>689584432.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2033942.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>19</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>9805860.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6734260.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>44898340.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3448410.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>139000180.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>849326990.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>689584430.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2033940.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>33879772000.0</v>
+      </c>
+      <c r="C12">
         <v>9805856.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6734000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>44898000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3448414.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>139000183.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>849326989.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>689584432.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2033942.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>12500000000.0</v>
       </c>
       <c r="C13">
         <v>12500000000.0</v>
       </c>
       <c r="D13">
         <v>12500000000.0</v>
       </c>
       <c r="E13">
         <v>12500000000.0</v>
       </c>
       <c r="F13">
         <v>12500000000.0</v>
       </c>
       <c r="G13">
+        <v>12500000000.0</v>
+      </c>
+      <c r="H13">
         <v>10000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="I13">
         <v>100000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13">
+        <v>100000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
         <v>1250000000.0</v>
       </c>
       <c r="C14">
         <v>1250000000.0</v>
       </c>
       <c r="D14">
         <v>1250000000.0</v>
       </c>
       <c r="E14">
         <v>1250000000.0</v>
       </c>
       <c r="F14">
         <v>1250000000.0</v>
       </c>
       <c r="G14">
         <v>1250000000.0</v>
       </c>
       <c r="H14">
         <v>1250000000.0</v>
       </c>
       <c r="I14">
         <v>1250000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>1250000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>219000000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>242845745.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>717285107.0</v>
       </c>
-      <c r="I16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>0.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1.0</v>
       </c>
-      <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-100000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>59244817000.0</v>
+      </c>
+      <c r="C23">
         <v>7221102585.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8753273000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8085010000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>38673105126.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>40638021905.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>20084414111.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3711329042.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>102033942.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="C24"/>
+        <v>32</v>
+      </c>
+      <c r="B24">
+        <v>29368500000.0</v>
+      </c>
+      <c r="C24">
+        <v>0.0</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25">
-        <v>0.0</v>
+        <v>31930131950.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
         <v>338675360.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>796630780.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1152324240.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>260918130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-1202523000.0</v>
+      </c>
+      <c r="C28">
         <v>-9805856.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1747941000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1667721000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1862835436.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1700815751.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>976703834.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>694516086.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>627929453.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>36156236426.0</v>
+      </c>
+      <c r="C29">
         <v>6580404153.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4734311166.0</v>
       </c>
-      <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>18614978000.0</v>
+      </c>
+      <c r="C30">
         <v>6101632604.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6904232000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5112810000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5864116653.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4925620222.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6725632714.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2470878190.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>100000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>4575163671.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>31963724698.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>34895342922.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>16071998988.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1289457798.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-911099336.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>33820658532.0</v>
+      </c>
+      <c r="C32">
         <v>5555989546.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2921261776.0</v>
       </c>
-      <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
-    </row>
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>5841948000.0</v>
+      </c>
+      <c r="C33">
         <v>1109664125.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1842307000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2927302000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>32793881602.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>35389918432.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>12011096177.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>321836887.0</v>
       </c>
-      <c r="I33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:9">
+      <c r="J33"/>
+    </row>
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>32700863000.0</v>
+      </c>
+      <c r="C35">
         <v>85249518.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>29258000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>407818000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3041862806.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3135229321.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1181940975.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>773790393.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>698304429.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>2395523999.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1014776000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1205921999.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>267964791.0</v>
       </c>
-      <c r="I36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:9">
+      <c r="J36"/>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B38"/>
+        <v>46</v>
+      </c>
+      <c r="B38">
+        <v>1520095100.0</v>
+      </c>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>0.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>26790682399.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>25433607869.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="H38">
         <v>1.0</v>
       </c>
       <c r="I38">
+        <v>1.0</v>
+      </c>
+      <c r="J38">
         <v>0.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B39"/>
+        <v>47</v>
+      </c>
+      <c r="B39">
+        <v>908119000.0</v>
+      </c>
       <c r="C39">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="D39">
         <v>0.0</v>
       </c>
       <c r="E39">
+        <v>0.0</v>
+      </c>
+      <c r="F39">
         <v>11658457.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>183483068.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>498358230.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>229029532.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>0.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="C40">
+        <v>48</v>
+      </c>
+      <c r="B40">
+        <v>2466492000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
         <v>-1754675000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>354140000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1505476273.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>818224835.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>550921608.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>893195366.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>314828849.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>69142952.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>401210910.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>438883966.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>251061452.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>103826999.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>68341034.0</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>21243857000.0</v>
+      </c>
+      <c r="C42">
         <v>21243857143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21243857000.0</v>
       </c>
       <c r="D42">
         <v>21243857000.0</v>
       </c>
       <c r="E42">
-        <v>21243857143.0</v>
+        <v>21243857000.0</v>
       </c>
       <c r="F42">
         <v>21243857143.0</v>
       </c>
       <c r="G42">
+        <v>21243857143.0</v>
+      </c>
+      <c r="H42">
         <v>417169605.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>627217314.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>33742378.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>12582114502.0</v>
+      </c>
+      <c r="C45">
         <v>8291841339.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>9738185524.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>4321853000.0</v>
+      </c>
+      <c r="C46">
         <v>1109664125.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1842307000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2927302000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>30398357603.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>34375142432.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>10805174178.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>53872096.0</v>
       </c>
-      <c r="I46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:9">
+      <c r="J46"/>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47">
+        <v>4321852930.0</v>
+      </c>
+      <c r="C47">
         <v>1109664130.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1842307310.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2927302372.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>6003199203.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>9956310563.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>10805174178.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>53872096.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>0.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-28078509000.0</v>
+      </c>
+      <c r="C48">
         <v>-28214613029.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-29693509000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-29796287000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2829163329.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>228014967.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>5654829383.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>462240484.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1144841714.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="C51">
+        <v>59</v>
+      </c>
+      <c r="B51">
+        <v>32677249000.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>1754675000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1712620000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3710304962.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3383837046.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1826032825.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1384100518.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>629963395.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>1494234000.0</v>
+      </c>
+      <c r="C52">
         <v>0.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3509350000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2747888000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1069653066.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>687491690.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1565114695.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>714137123.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>0.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>59244817000.0</v>
+      </c>
+      <c r="C55">
         <v>7221102585.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>8753273000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>8085010000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>38673105126.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>40638021905.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>20084414111.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3711329042.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>102033942.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>53402869000.0</v>
+      </c>
+      <c r="C56">
         <v>6111438460.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6910966000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>5157708000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>5879223524.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5248103473.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>8073317933.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3389492154.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>102033942.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>19582210000.0</v>
+      </c>
+      <c r="C57">
         <v>555448914.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3989704000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3102028000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3667517622.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2607449661.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2830474148.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1648080850.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>314828849.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>52283073000.0</v>
+      </c>
+      <c r="C58">
         <v>640698432.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4018962000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3509847000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6709380428.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5742678983.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4012415123.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2421871244.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1013133278.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>6787736000.0</v>
+      </c>
+      <c r="C60">
         <v>6580404153.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4734311000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4575164000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>31963724698.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>34895342922.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>16071998988.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1289457798.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-911099336.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:29">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-      <c r="C2"/>
+        <v>10</v>
+      </c>
+      <c r="B2">
+        <v>2618068000.0</v>
+      </c>
+      <c r="C2">
+        <v>11954675000.0</v>
+      </c>
       <c r="D2">
+        <v>15621484000.0</v>
+      </c>
+      <c r="E2">
+        <v>151045568.0</v>
+      </c>
+      <c r="F2">
+        <v>1518486621.0</v>
+      </c>
+      <c r="G2">
         <v>0.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>0.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>1645999000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>1594300000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>1384825000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>1716069000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>1041858000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>672540000.0</v>
       </c>
-      <c r="L2"/>
-[...1 lines deleted...]
-      <c r="N2">
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2">
         <v>496882055.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>929982053.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>1010637682.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>873388283.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>1118308539.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>1339694944.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>1229827251.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>1101733136.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>1418137123.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>1269547331.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>1269547331.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>471592100.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>280656145.0</v>
       </c>
-      <c r="AA2"/>
-[...1 lines deleted...]
-      <c r="AC2">
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2">
         <v>40748361.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>13</v>
+      </c>
+      <c r="B5">
+        <v>1122388000.0</v>
+      </c>
       <c r="C5">
+        <v>1122388000.0</v>
+      </c>
+      <c r="D5">
+        <v>1122388000.0</v>
+      </c>
+      <c r="E5">
+        <v>1140936306.0</v>
+      </c>
+      <c r="F5">
         <v>1057739891.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="G5">
+        <v>-1.0</v>
+      </c>
+      <c r="H5">
         <v>1051160039.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1085734000.0</v>
       </c>
       <c r="I5">
         <v>1085734000.0</v>
       </c>
       <c r="J5">
+        <v>683963000.0</v>
+      </c>
+      <c r="K5">
+        <v>1085734000.0</v>
+      </c>
+      <c r="L5">
+        <v>1085734000.0</v>
+      </c>
+      <c r="M5">
         <v>1029363824.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>1029363824.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>1029363824.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>627593275.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1049030884.0</v>
       </c>
       <c r="Q5">
         <v>1049030884.0</v>
       </c>
       <c r="R5">
-        <v>33743857143.0</v>
+        <v>1049030884.0</v>
       </c>
       <c r="S5">
-        <v>975736141.0</v>
+        <v>1049030884.0</v>
       </c>
       <c r="T5">
-        <v>33743857143.0</v>
+        <v>1049030884.0</v>
       </c>
       <c r="U5">
         <v>33743857143.0</v>
       </c>
       <c r="V5">
+        <v>975736141.0</v>
+      </c>
+      <c r="W5">
+        <v>33743857143.0</v>
+      </c>
+      <c r="X5">
+        <v>33743857143.0</v>
+      </c>
+      <c r="Y5">
         <v>485961735.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>463031026.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>463031026.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>417169604.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>373863599.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>1289457798.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>325446763.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>2772986410.0</v>
+      </c>
+      <c r="C7">
+        <v>3396420749.0</v>
+      </c>
+      <c r="D7">
+        <v>3308748763.0</v>
+      </c>
+      <c r="E7">
         <v>3537618362.0</v>
       </c>
-      <c r="C7"/>
-[...1 lines deleted...]
-      <c r="E7">
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7">
         <v>0.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>1754675361.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>1754675361.0</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>12500000000.0</v>
       </c>
       <c r="C8">
         <v>12500000000.0</v>
       </c>
       <c r="D8">
         <v>12500000000.0</v>
       </c>
       <c r="E8">
         <v>12500000000.0</v>
       </c>
       <c r="F8">
         <v>12500000000.0</v>
       </c>
       <c r="G8">
         <v>12500000000.0</v>
       </c>
-      <c r="H8"/>
-[...1 lines deleted...]
-      <c r="J8"/>
+      <c r="H8">
+        <v>12500000000.0</v>
+      </c>
+      <c r="I8">
+        <v>12500000000.0</v>
+      </c>
+      <c r="J8">
+        <v>12500000000.0</v>
+      </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>16</v>
-[...6 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
         <v>21243857140.0</v>
       </c>
-      <c r="E9"/>
+      <c r="E9">
+        <v>21243857140.0</v>
+      </c>
       <c r="F9">
         <v>21243857140.0</v>
       </c>
       <c r="G9">
         <v>21243857140.0</v>
       </c>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>21243857140.0</v>
       </c>
-      <c r="I9"/>
-[...2 lines deleted...]
-      <c r="L9">
+      <c r="J9">
         <v>21243857140.0</v>
       </c>
-      <c r="M9">
+      <c r="K9">
         <v>21243857140.0</v>
       </c>
+      <c r="L9"/>
+      <c r="M9"/>
       <c r="N9"/>
       <c r="O9">
         <v>21243857140.0</v>
       </c>
       <c r="P9">
         <v>21243857140.0</v>
       </c>
-      <c r="Q9">
-[...1 lines deleted...]
-      </c>
+      <c r="Q9"/>
       <c r="R9">
         <v>21243857140.0</v>
       </c>
       <c r="S9">
         <v>21243857140.0</v>
       </c>
       <c r="T9">
         <v>21243857140.0</v>
       </c>
       <c r="U9">
         <v>21243857140.0</v>
       </c>
-      <c r="V9"/>
-[...1 lines deleted...]
-      <c r="X9"/>
+      <c r="V9">
+        <v>21243857140.0</v>
+      </c>
+      <c r="W9">
+        <v>21243857140.0</v>
+      </c>
+      <c r="X9">
+        <v>21243857140.0</v>
+      </c>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>47009364000.0</v>
+      </c>
+      <c r="C10">
+        <v>46586135000.0</v>
+      </c>
+      <c r="D10">
+        <v>33879772000.0</v>
+      </c>
+      <c r="E10">
         <v>22114185470.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>5200786845.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>4402089848.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>9805856.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>84474000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>146404000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>64645000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>6734000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>57484758.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>65803604.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>198605092.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>44898339.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>11444817.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>8922871.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>97973451.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>3448414.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>85969755.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>75549425.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>153495464.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>139000183.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>283607373.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>265333215.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>265333215.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>849326989.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>1277304511.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-689584432.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>689584432.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
         <v>44898340.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>8922870.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>97973450.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>3448410.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>85969760.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>75549430.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>153495460.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>139000180.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>283607370.0</v>
       </c>
-      <c r="W11"/>
-[...1 lines deleted...]
-      <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>47009364000.0</v>
+      </c>
+      <c r="C12">
+        <v>46586135000.0</v>
+      </c>
+      <c r="D12">
+        <v>33879772000.0</v>
+      </c>
+      <c r="E12">
         <v>22114185470.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>5200786845.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>4402089848.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>9805856.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>84474000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>146404000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>64645000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>6734000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>57484758.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>65803604.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>198605092.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>44898339.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>11444817.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>8922871.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>97973451.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>3448414.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>85969755.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>75549425.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>153495464.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>139000183.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>283607373.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>265333215.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>265333215.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>849326989.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>1277304511.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>689584432.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>689584432.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>12500000000.0</v>
       </c>
       <c r="C13">
         <v>12500000000.0</v>
       </c>
       <c r="D13">
         <v>12500000000.0</v>
       </c>
       <c r="E13">
         <v>12500000000.0</v>
       </c>
       <c r="F13">
         <v>12500000000.0</v>
       </c>
       <c r="G13">
         <v>12500000000.0</v>
       </c>
       <c r="H13">
         <v>12500000000.0</v>
       </c>
       <c r="I13">
         <v>12500000000.0</v>
       </c>
@@ -2990,8383 +3222,9243 @@
       <c r="O13">
         <v>12500000000.0</v>
       </c>
       <c r="P13">
         <v>12500000000.0</v>
       </c>
       <c r="Q13">
         <v>12500000000.0</v>
       </c>
       <c r="R13">
         <v>12500000000.0</v>
       </c>
       <c r="S13">
         <v>12500000000.0</v>
       </c>
       <c r="T13">
         <v>12500000000.0</v>
       </c>
       <c r="U13">
         <v>12500000000.0</v>
       </c>
       <c r="V13">
         <v>12500000000.0</v>
       </c>
       <c r="W13">
+        <v>12500000000.0</v>
+      </c>
+      <c r="X13">
+        <v>12500000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>12500000000.0</v>
+      </c>
+      <c r="Z13">
         <v>2600000000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>2600000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>10000000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>10000000000.0</v>
       </c>
-      <c r="AA13"/>
-[...1 lines deleted...]
-      <c r="AC13">
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13">
         <v>100000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>1250000000.0</v>
+      </c>
+      <c r="C14">
+        <v>1250000000.0</v>
+      </c>
+      <c r="D14">
+        <v>1250000000.0</v>
+      </c>
+      <c r="E14">
         <v>1252383235.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>1252383235.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>1252383235.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1250000000.0</v>
       </c>
       <c r="H14">
         <v>1250000000.0</v>
       </c>
       <c r="I14">
         <v>1250000000.0</v>
       </c>
       <c r="J14">
         <v>1250000000.0</v>
       </c>
       <c r="K14">
         <v>1250000000.0</v>
       </c>
       <c r="L14">
         <v>1250000000.0</v>
       </c>
       <c r="M14">
         <v>1250000000.0</v>
       </c>
       <c r="N14">
         <v>1250000000.0</v>
       </c>
       <c r="O14">
         <v>1250000000.0</v>
       </c>
       <c r="P14">
         <v>1250000000.0</v>
       </c>
       <c r="Q14">
         <v>1250000000.0</v>
       </c>
       <c r="R14">
         <v>1250000000.0</v>
       </c>
       <c r="S14">
         <v>1250000000.0</v>
       </c>
       <c r="T14">
         <v>1250000000.0</v>
       </c>
       <c r="U14">
         <v>1250000000.0</v>
       </c>
       <c r="V14">
+        <v>1250000000.0</v>
+      </c>
+      <c r="W14">
+        <v>1250000000.0</v>
+      </c>
+      <c r="X14">
+        <v>1250000000.0</v>
+      </c>
+      <c r="Y14">
         <v>1250000001.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>1125000000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>1125000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>1187500000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>1000000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>1000300519.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>1000300519.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>1125150260.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>219000000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>69000000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>69000000.0</v>
       </c>
-      <c r="T16"/>
-[...1 lines deleted...]
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="N22"/>
+      <c r="O22">
         <v>0.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>0.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>0.0</v>
       </c>
-      <c r="O22"/>
-[...1 lines deleted...]
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>58637398000.0</v>
+      </c>
+      <c r="C23">
+        <v>61313246000.0</v>
+      </c>
+      <c r="D23">
+        <v>59244817000.0</v>
+      </c>
+      <c r="E23">
         <v>27151531127.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>6727198980.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>5541461094.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>7221102585.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>8895460000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>8645743000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>8297426000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>8753273000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>7809010381.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>7293719186.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>5899469581.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>8085010235.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>37677310987.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>39341459507.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>41331334419.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>38673105126.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>38657810882.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>39357746403.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>40032701322.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>40638021905.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>42179217184.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>41443872114.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>41443872114.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>20084414111.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>18019436369.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>1289457798.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>3711329042.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>47496960000.0</v>
+      </c>
+      <c r="C24">
+        <v>37923250021.0</v>
+      </c>
+      <c r="D24">
+        <v>29368500000.0</v>
+      </c>
+      <c r="E24">
         <v>20016000000.0</v>
       </c>
-      <c r="C24"/>
-[...1 lines deleted...]
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>33</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>31930131950.0</v>
+      </c>
+      <c r="E25">
         <v>22839779780.0</v>
       </c>
-      <c r="C25">
-[...5 lines deleted...]
-      <c r="E25"/>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
-[...7 lines deleted...]
-      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25"/>
       <c r="N25"/>
       <c r="O25">
+        <v>338675360.0</v>
+      </c>
+      <c r="P25">
+        <v>338675360.0</v>
+      </c>
+      <c r="Q25"/>
+      <c r="R25">
         <v>774130790.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>796630780.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>796630780.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>883514970.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>974972420.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>1064562810.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>1152324240.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>226259650.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>237973130.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>260918130.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>283228600.0</v>
       </c>
-      <c r="AA25"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>3260582000.0</v>
+      </c>
+      <c r="C28">
+        <v>-5266464000.0</v>
+      </c>
+      <c r="D28">
+        <v>-1202523000.0</v>
+      </c>
+      <c r="E28">
         <v>1439432892.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-5200786845.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-4402089848.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-9805856.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>1670201000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>1608272000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>1690031000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>1747941000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>1705142636.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>1680154512.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>1530683744.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>1667721217.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>3688783829.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>1847445889.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>3617577643.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>3706856548.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>1771824315.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>3321980550.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>1694008987.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>1700815751.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>1561367564.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>1015591393.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>1015591393.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>1746667229.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-260787303.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>689584432.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>694516086.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>49772545438.0</v>
+      </c>
+      <c r="C29">
+        <v>42952285232.0</v>
+      </c>
+      <c r="D29">
+        <v>36156236426.0</v>
+      </c>
+      <c r="E29">
         <v>22657570714.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>4958024493.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>5428211577.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>6580404153.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>4935375464.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>4834873654.0</v>
       </c>
-      <c r="H29"/>
-[...1 lines deleted...]
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>3466877000.0</v>
+      </c>
+      <c r="C30">
+        <v>7384714000.0</v>
+      </c>
+      <c r="D30">
+        <v>18614978000.0</v>
+      </c>
+      <c r="E30">
         <v>0.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>468700000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-1.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>6101632604.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>7444345000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>6959087000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>6519157000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>6904232000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>5747297783.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>4911854025.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>3112809524.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>5112809524.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>16253051635.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>10976926178.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>11184113828.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>5864116653.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>4526549368.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>4701599368.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>4770008968.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>4925620222.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>6631652641.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>5169578283.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>5169578283.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>6725632714.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>5456324160.0</v>
       </c>
-      <c r="AA30"/>
-[...1 lines deleted...]
-      <c r="AC30">
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30">
         <v>2370878190.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
-[...4 lines deleted...]
-      </c>
+      <c r="J31"/>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>4708811645.0</v>
+      </c>
+      <c r="N31">
+        <v>4681070178.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
         <v>4575163671.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>32219056169.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>33048178717.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>34999404404.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>31963724698.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>31997807621.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>32927617277.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>32927617277.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31">
+      <c r="X31"/>
+      <c r="Y31">
         <v>37671257844.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>37283490359.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>37283490359.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>16071998988.0</v>
       </c>
-      <c r="Z31"/>
-[...1 lines deleted...]
-      <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>48534438758.0</v>
+      </c>
+      <c r="C32">
+        <v>41013782039.0</v>
+      </c>
+      <c r="D32">
+        <v>33820658532.0</v>
+      </c>
+      <c r="E32">
         <v>20949239333.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>4287106966.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>4548604843.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>5555989546.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>3689701324.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>3400074431.0</v>
       </c>
-      <c r="H32"/>
-[...1 lines deleted...]
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>5155122000.0</v>
+      </c>
+      <c r="C33">
+        <v>5567616000.0</v>
+      </c>
+      <c r="D33">
+        <v>5841948000.0</v>
+      </c>
+      <c r="E33">
         <v>4724352400.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>892952781.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>992856251.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>1109664124.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>1274932000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>1464057000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>1653182000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>1842307000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>1909560150.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>2248807557.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>2588054965.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>2927302372.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>20643138966.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>19184853654.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>20516792343.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>32793881602.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>33668512584.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>34242314530.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>34816116481.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>35389918432.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>23789177257.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>24457823579.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>24457823579.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>11819950178.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>10572535754.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33">
+      <c r="AD33"/>
+      <c r="AE33">
         <v>-689584432.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>58872096.0</v>
       </c>
     </row>
-    <row r="34" spans="1:29">
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>42</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34">
         <v>82058214.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34">
+      <c r="F34"/>
+      <c r="G34">
         <v>-1.0</v>
       </c>
-      <c r="E34"/>
-[...1 lines deleted...]
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>51225036000.0</v>
+      </c>
+      <c r="C35">
+        <v>41377998000.0</v>
+      </c>
+      <c r="D35">
+        <v>32700863000.0</v>
+      </c>
+      <c r="E35">
         <v>22921837995.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>222035254.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>113249517.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>85249518.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>29258000.0</v>
       </c>
       <c r="I35">
         <v>29258000.0</v>
       </c>
       <c r="J35">
+        <v>29258000.0</v>
+      </c>
+      <c r="K35">
+        <v>29258000.0</v>
+      </c>
+      <c r="L35">
+        <v>29258000.0</v>
+      </c>
+      <c r="M35">
         <v>347877752.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>347877752.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>407818313.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>407818312.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>2996862806.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>3019362808.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>3041862806.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>3041862806.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>3307286931.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>3051788753.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>3094423513.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>3135229321.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>1522743665.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>1497648541.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>1497648541.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>1181940975.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>1224998218.0</v>
       </c>
-      <c r="AA35"/>
-[...1 lines deleted...]
-      <c r="AC35">
+      <c r="AD35"/>
+      <c r="AE35"/>
+      <c r="AF35">
         <v>773790394.0</v>
       </c>
     </row>
-    <row r="36" spans="1:29">
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="C36"/>
+        <v>44</v>
+      </c>
+      <c r="B36">
+        <v>150000000.0</v>
+      </c>
+      <c r="C36">
+        <v>150000000.0</v>
+      </c>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36"/>
+      <c r="Q36">
         <v>1385748000.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>2395523999.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>2395523998.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>2395524000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1014775999.0</v>
       </c>
       <c r="U36">
         <v>1014776000.0</v>
       </c>
       <c r="V36">
+        <v>1014776000.0</v>
+      </c>
+      <c r="W36">
+        <v>1014775999.0</v>
+      </c>
+      <c r="X36">
+        <v>1014776000.0</v>
+      </c>
+      <c r="Y36">
         <v>14488457300.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>14488457301.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>14488457301.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>1014776000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>1014776000.0</v>
       </c>
-      <c r="AA36"/>
-      <c r="AB36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>-689584432.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38"/>
+      <c r="D38">
+        <v>1520095100.0</v>
+      </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
         <v>0.0</v>
       </c>
-      <c r="M38">
+      <c r="P38">
         <v>0.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>1.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>2395523999.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>1.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>26790682399.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>0.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>0.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>0.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>25433607870.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>14488457300.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>14488457300.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>14488457300.0</v>
       </c>
-      <c r="Y38">
+      <c r="AB38">
         <v>1014776000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AC38">
         <v>1014776000.0</v>
       </c>
-      <c r="AA38"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>3006035000.0</v>
+      </c>
+      <c r="C39">
+        <v>1774781000.0</v>
+      </c>
+      <c r="D39">
+        <v>908118000.0</v>
+      </c>
+      <c r="E39">
         <v>312993257.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>164759354.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>146514995.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="H39"/>
+      <c r="I39">
         <v>91709000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>76195000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>60442000.0</v>
       </c>
-      <c r="I39"/>
-      <c r="J39">
+      <c r="L39"/>
+      <c r="M39">
         <v>94667690.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>67254000.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>0.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>0.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>769675569.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>9170756804.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>9532454796.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>11658457.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>376779175.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>322623563.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>293080409.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>183483068.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>11474779913.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>11551137037.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>11551137037.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>689504230.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>713271944.0</v>
       </c>
-      <c r="AA39"/>
-[...1 lines deleted...]
-      <c r="AC39">
+      <c r="AD39"/>
+      <c r="AE39"/>
+      <c r="AF39">
         <v>591994324.0</v>
       </c>
     </row>
-    <row r="40" spans="1:29">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
-        <v>636981437.0</v>
+        <v>1525690000.0</v>
       </c>
       <c r="C40">
-        <v>1518486621.0</v>
-[...1 lines deleted...]
-      <c r="D40"/>
+        <v>1255832000.0</v>
+      </c>
+      <c r="D40">
+        <v>3213609000.0</v>
+      </c>
       <c r="E40">
-        <v>555448914.0</v>
+        <v>485935869.0</v>
       </c>
       <c r="F40">
+        <v>1547139233.0</v>
+      </c>
+      <c r="G40"/>
+      <c r="H40">
+        <v>1110897828.0</v>
+      </c>
+      <c r="I40">
         <v>-1224522000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>-1322039000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>-1388007000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>-1235715000.0</v>
       </c>
-      <c r="J40">
-[...5 lines deleted...]
-      <c r="L40"/>
       <c r="M40">
+        <v>573021900.0</v>
+      </c>
+      <c r="N40">
+        <v>369897000.0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40">
         <v>1728084056.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>859933207.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>1261697955.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>1204530329.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>1505476273.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>1191128688.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>1091108985.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>1282395031.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>818224835.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>883359988.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>1285231137.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>1285231137.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>693767353.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>574047025.0</v>
       </c>
-      <c r="AA40"/>
-[...1 lines deleted...]
-      <c r="AC40">
+      <c r="AD40"/>
+      <c r="AE40"/>
+      <c r="AF40">
         <v>893195366.0</v>
       </c>
     </row>
-    <row r="41" spans="1:29">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
-[...1 lines deleted...]
-      </c>
+      <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>9202392.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>69142952.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>401210910.0</v>
       </c>
       <c r="Q41">
         <v>401210910.0</v>
       </c>
       <c r="R41">
+        <v>401210910.0</v>
+      </c>
+      <c r="S41">
+        <v>401210910.0</v>
+      </c>
+      <c r="T41">
+        <v>401210910.0</v>
+      </c>
+      <c r="U41">
         <v>579750852.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>532795222.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>532795222.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41">
+      <c r="X41"/>
+      <c r="Y41">
         <v>361487292.0</v>
       </c>
-      <c r="W41">
+      <c r="Z41">
         <v>324678679.0</v>
       </c>
-      <c r="X41">
+      <c r="AA41">
         <v>324678679.0</v>
       </c>
-      <c r="Y41">
+      <c r="AB41">
         <v>251061452.0</v>
       </c>
-      <c r="Z41"/>
-[...1 lines deleted...]
-      <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
-        <v>22384793449.0</v>
+        <v>21243857000.0</v>
       </c>
       <c r="C42">
-        <v>21243857143.0</v>
+        <v>21243857000.0</v>
       </c>
       <c r="D42">
-        <v>21243857143.0</v>
+        <v>21243857000.0</v>
       </c>
       <c r="E42">
         <v>21243857143.0</v>
       </c>
       <c r="F42">
-        <v>21243857000.0</v>
+        <v>21243857143.0</v>
       </c>
       <c r="G42">
-        <v>21243857000.0</v>
+        <v>21243857143.0</v>
       </c>
       <c r="H42">
-        <v>21243857000.0</v>
+        <v>21243857143.0</v>
       </c>
       <c r="I42">
         <v>21243857000.0</v>
       </c>
       <c r="J42">
-        <v>21243857143.0</v>
+        <v>21243857000.0</v>
       </c>
       <c r="K42">
-        <v>21243857143.0</v>
+        <v>21243857000.0</v>
       </c>
       <c r="L42">
-        <v>20842086594.0</v>
+        <v>21243857000.0</v>
       </c>
       <c r="M42">
         <v>21243857143.0</v>
       </c>
       <c r="N42">
         <v>21243857143.0</v>
       </c>
       <c r="O42">
-        <v>21243857143.0</v>
+        <v>20440316044.0</v>
       </c>
       <c r="P42">
         <v>21243857143.0</v>
       </c>
       <c r="Q42">
         <v>21243857143.0</v>
       </c>
       <c r="R42">
-        <v>-11498131195.0</v>
+        <v>21243857143.0</v>
       </c>
       <c r="S42">
         <v>21243857143.0</v>
       </c>
       <c r="T42">
-        <v>-11550396525.0</v>
+        <v>21243857143.0</v>
       </c>
       <c r="U42">
-        <v>-11576529188.0</v>
+        <v>-11498131195.0</v>
       </c>
       <c r="V42">
         <v>21243857143.0</v>
       </c>
       <c r="W42">
+        <v>-11550396525.0</v>
+      </c>
+      <c r="X42">
+        <v>-11576529188.0</v>
+      </c>
+      <c r="Y42">
+        <v>21243857143.0</v>
+      </c>
+      <c r="Z42">
         <v>31143857143.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>31143857143.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>417169605.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>373863600.0</v>
       </c>
-      <c r="AA42"/>
-[...3 lines deleted...]
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>12591933421.0</v>
+      </c>
+      <c r="C45">
+        <v>12582114502.0</v>
+      </c>
+      <c r="D45">
+        <v>12582114502.0</v>
+      </c>
+      <c r="E45">
         <v>12522320196.0</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>8309228726.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>8291841339.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>8291841339.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>9738185524.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>9738185524.0</v>
       </c>
-      <c r="H45"/>
-[...1 lines deleted...]
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>3485027000.0</v>
+      </c>
+      <c r="C46">
+        <v>3897521000.0</v>
+      </c>
+      <c r="D46">
+        <v>4321853000.0</v>
+      </c>
+      <c r="E46">
         <v>4724352400.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>892952781.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>992856251.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>1109664125.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>1274932000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>1464057000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>1653182000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>1842307000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>1909560150.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>2248807557.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>2588054965.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>2927302372.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>19257390966.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>16789329655.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>18121268345.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>30398357603.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>32653736584.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>33227538531.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>33801340482.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>34375142432.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>9300719957.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>9969366278.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>9969366278.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>10805174178.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>9557759754.0</v>
       </c>
-      <c r="AA46"/>
-[...1 lines deleted...]
-      <c r="AC46">
+      <c r="AD46"/>
+      <c r="AE46"/>
+      <c r="AF46">
         <v>53872096.0</v>
       </c>
     </row>
-    <row r="47" spans="1:29">
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>55</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>4321852930.0</v>
+      </c>
+      <c r="E47">
         <v>4724352400.0</v>
       </c>
-      <c r="C47">
+      <c r="F47">
         <v>892952780.0</v>
       </c>
-      <c r="D47">
+      <c r="G47">
         <v>992856250.0</v>
       </c>
-      <c r="E47"/>
-      <c r="F47">
+      <c r="H47"/>
+      <c r="I47">
         <v>1274932060.0</v>
       </c>
-      <c r="G47">
+      <c r="J47">
         <v>1464057150.0</v>
       </c>
-      <c r="H47">
+      <c r="K47">
         <v>1653182230.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1909560150.0</v>
       </c>
-      <c r="K47">
+      <c r="N47">
         <v>2248807557.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>2588054970.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>2927302372.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>15457390965.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>16789329655.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>18121268345.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>6003199203.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>8234904715.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>8808706662.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>8808706662.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>9956310560.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>9300719957.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>9969366278.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>9969366278.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>10805174178.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>9557759750.0</v>
       </c>
-      <c r="AA47"/>
-[...3 lines deleted...]
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-32590660000.0</v>
+      </c>
+      <c r="C48">
+        <v>-29837210000.0</v>
+      </c>
+      <c r="D48">
+        <v>-28078509000.0</v>
+      </c>
+      <c r="E48">
         <v>-32243222735.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>-29843572541.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-28315645566.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-28214613029.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>-29894216000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>-29994717000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-30067591000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>-30095280000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>-30064409323.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>-30092150790.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>-30672183175.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>-29796286747.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>-2573831858.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>-1744709310.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>206516377.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>-2829163329.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>-2747918327.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>-1791976007.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>-1050346736.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>228014967.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>3441438965.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>3076602190.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>3076602190.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>5654829383.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>5502546168.0</v>
       </c>
-      <c r="AA48"/>
-[...1 lines deleted...]
-      <c r="AC48">
+      <c r="AD48"/>
+      <c r="AE48"/>
+      <c r="AF48">
         <v>864011034.0</v>
       </c>
     </row>
-    <row r="49" spans="1:29">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>50269946000.0</v>
+      </c>
+      <c r="C51">
+        <v>41319671000.0</v>
+      </c>
+      <c r="D51">
+        <v>32677249000.0</v>
+      </c>
+      <c r="E51">
         <v>23553618362.0</v>
       </c>
-      <c r="C51"/>
-[...10 lines deleted...]
-      </c>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
       <c r="I51">
         <v>1754675000.0</v>
       </c>
       <c r="J51">
+        <v>1754675000.0</v>
+      </c>
+      <c r="K51">
+        <v>1754675000.0</v>
+      </c>
+      <c r="L51">
+        <v>1754675000.0</v>
+      </c>
+      <c r="M51">
         <v>1762627394.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>1745958116.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>1729288836.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>1712619556.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>3700228646.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>1856368764.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>3715551094.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>3710304962.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>1857794073.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>3397529975.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>1847504455.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>1839815934.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>1844974937.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>1280924608.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>1280924608.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>2595994218.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>1016517208.0</v>
       </c>
-      <c r="AA51"/>
-[...1 lines deleted...]
-      <c r="AC51">
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51">
         <v>1384100518.0</v>
       </c>
     </row>
-    <row r="52" spans="1:29">
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>804080000.0</v>
+      </c>
+      <c r="C52">
+        <v>1127409000.0</v>
+      </c>
+      <c r="D52">
+        <v>1494233811.0</v>
+      </c>
+      <c r="E52">
         <v>713838581.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="E52"/>
-[...8 lines deleted...]
-      </c>
+      <c r="H52"/>
       <c r="I52">
         <v>3509350000.0</v>
       </c>
       <c r="J52">
+        <v>3509350000.0</v>
+      </c>
+      <c r="K52">
+        <v>3509350000.0</v>
+      </c>
+      <c r="L52">
+        <v>3509350000.0</v>
+      </c>
+      <c r="M52">
         <v>1423952033.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>1407282755.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>1390613475.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>1373944195.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>1104576750.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>1082237974.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>1074899198.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>1069653066.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>974279103.0</v>
       </c>
-      <c r="S52">
+      <c r="V52">
         <v>878536443.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>782941645.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>687491690.0</v>
       </c>
-      <c r="V52">
+      <c r="Y52">
         <v>683718564.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>107954746.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>107954746.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>1665114695.0</v>
       </c>
-      <c r="Z52">
+      <c r="AC52">
         <v>63325213.0</v>
       </c>
-      <c r="AA52"/>
-[...1 lines deleted...]
-      <c r="AC52">
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52">
         <v>714137123.0</v>
       </c>
     </row>
-    <row r="53" spans="1:29">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53">
         <v>1379168864.0</v>
       </c>
-      <c r="AC53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:29">
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>58637398000.0</v>
+      </c>
+      <c r="C55">
+        <v>61313246000.0</v>
+      </c>
+      <c r="D55">
+        <v>59244817000.0</v>
+      </c>
+      <c r="E55">
         <v>27151531127.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>6727198980.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>5541461094.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>7221102585.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>8895460000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>8645743000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>8297426000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>8753273000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>7809010381.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>7293719186.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>5899469581.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>8085010235.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>37677310987.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>39341459507.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>41331334419.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>38673105126.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>38657810882.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>39357746403.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>40032701322.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>40638021905.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>42179217184.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>41443872114.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>41443872114.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>20084414111.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>18019436369.0</v>
       </c>
-      <c r="AA55"/>
-[...1 lines deleted...]
-      <c r="AC55">
+      <c r="AD55"/>
+      <c r="AE55"/>
+      <c r="AF55">
         <v>3711329042.0</v>
       </c>
     </row>
-    <row r="56" spans="1:29">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>53482277000.0</v>
+      </c>
+      <c r="C56">
+        <v>55745630000.0</v>
+      </c>
+      <c r="D56">
+        <v>53402869000.0</v>
+      </c>
+      <c r="E56">
         <v>22427178727.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>5834246199.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>4548604843.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>6111438460.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>7620528000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>7181686000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>6644243000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>6910966000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>5899450231.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>5044911629.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>3311414616.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>5157707863.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>17034172020.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>20156605853.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>20814542075.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>5879223524.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>4989298298.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>5115431872.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>5216584841.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>5248103473.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>18390039927.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>16986048535.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>16986048535.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>8264463933.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>7446900615.0</v>
       </c>
-      <c r="AA56"/>
-      <c r="AB56">
+      <c r="AD56"/>
+      <c r="AE56">
         <v>689584432.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>3652456946.0</v>
       </c>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>4947838000.0</v>
+      </c>
+      <c r="C57">
+        <v>14731848000.0</v>
+      </c>
+      <c r="D57">
+        <v>19582210000.0</v>
+      </c>
+      <c r="E57">
         <v>1477939394.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>1547139233.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>0.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>555448914.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>3930827000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>3781612000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>3506168000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>3989704000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>2752320983.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>2264771255.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>1390613475.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>3102028251.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>2461392012.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>3273917982.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>3290067209.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>3667517622.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>3352716330.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>3378340372.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>3295163927.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>2607449661.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>2985215675.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>2662733214.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>2662733214.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>2830474148.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>918028383.0</v>
       </c>
-      <c r="AA57"/>
-[...1 lines deleted...]
-      <c r="AC57">
+      <c r="AD57"/>
+      <c r="AE57"/>
+      <c r="AF57">
         <v>1648080850.0</v>
       </c>
     </row>
-    <row r="58" spans="1:29">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>56172874000.0</v>
+      </c>
+      <c r="C58">
+        <v>56109846000.0</v>
+      </c>
+      <c r="D58">
+        <v>52283073000.0</v>
+      </c>
+      <c r="E58">
         <v>24399777389.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>1769174487.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>113249517.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>640698432.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>3960084000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>3810870000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>3535426000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>4018962000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>3100198736.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>2612649008.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>1798431788.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>3509846564.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>5458254818.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>6293280790.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>6331930015.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>6709380428.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>6660003261.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>6430129126.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>6389587440.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>5742678983.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>4507959340.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>4160381755.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>4160381755.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>4012415123.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>2143026601.0</v>
       </c>
-      <c r="AA58"/>
-[...1 lines deleted...]
-      <c r="AC58">
+      <c r="AD58"/>
+      <c r="AE58"/>
+      <c r="AF58">
         <v>2421871244.0</v>
       </c>
     </row>
-    <row r="59" spans="1:29">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>2275585000.0</v>
+      </c>
+      <c r="C60">
+        <v>5029035000.0</v>
+      </c>
+      <c r="D60">
+        <v>6787736000.0</v>
+      </c>
+      <c r="E60">
         <v>2641570714.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>4958024493.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>5428211577.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>6580404153.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>4935375000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>4834874000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>4762000000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>4734311000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>4708811645.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>4681070178.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>4101037793.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>4575163671.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>32219056169.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>33048178717.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>34999404404.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>31963724698.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>31997807621.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>32927617276.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>33643113882.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>34895342922.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>37671257844.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>37283490359.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>37283490359.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>16071998988.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>15876409768.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60">
+      <c r="AD60"/>
+      <c r="AE60">
         <v>1289457798.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>1289457798.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>18852422332.0</v>
+      </c>
+      <c r="C2">
         <v>1036205430.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2644227400.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3542616000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4370890000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3597122505.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4355116000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3032859536.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B3">
+        <v>1078084357.0</v>
+      </c>
+      <c r="C3">
         <v>732643188.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1084995059.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1368028000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2295208000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2295207800.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1153245000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11738204.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1144505214.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B5">
+        <v>1164959544.0</v>
+      </c>
+      <c r="C5">
         <v>1965542127.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>278331813.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-25929447000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2587454000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3827248449.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5537584000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2399533320.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1144505214.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B6">
+        <v>2243043901.0</v>
+      </c>
+      <c r="C6">
         <v>2698185315.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1363326872.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-24561419000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-292246000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1532040649.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6690829000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2411271524.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1144505210.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>7607932022.0</v>
+      </c>
+      <c r="C9">
         <v>1564423091.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2239808225.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4285766000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4251246000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>623918631.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7902086000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3426659465.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>447841478.0</v>
+      </c>
+      <c r="C10">
         <v>1949583488.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>232204380.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-27055759000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2712293000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4491203029.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5482313000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2396423888.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1144841714.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B11">
+        <v>247940429.0</v>
+      </c>
+      <c r="C11">
         <v>68916656.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>129426943.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>313135000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>344885000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>170573558.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>691494000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>387571140.0</v>
       </c>
-      <c r="I11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B12">
+        <v>717118066.0</v>
+      </c>
+      <c r="C12">
         <v>15958639.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>46333456.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>93426000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>124839000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>663954579.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>61285000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4298173.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>336500.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B13">
+        <v>635103310.0</v>
+      </c>
+      <c r="C13">
         <v>15769750.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>41849790.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>89131190.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>117292540.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>125537740.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>9801880.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>951100.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>0.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>136104322.0</v>
+      </c>
+      <c r="C15">
         <v>1880666832.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>102777436.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-27368894000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-3057178000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-4661776587.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4790818000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2008852748.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1144841714.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B16">
+        <v>136104320.0</v>
+      </c>
+      <c r="C16">
         <v>1880666830.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>102777440.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-27368893968.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-3057178296.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-4661776587.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4790818349.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2008852748.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-1144841714.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>199901049.0</v>
+      </c>
+      <c r="C17">
         <v>1880666832.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>102777436.0</v>
       </c>
-      <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B18">
+        <v>-635103311.0</v>
+      </c>
+      <c r="C18">
         <v>-15769754.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-46127433.0</v>
       </c>
-      <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>1820849391.0</v>
+      </c>
+      <c r="C21">
         <v>195353242.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>278331813.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>220355000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2201422000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3809768390.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5537583000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2399533320.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1144505210.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B23">
+        <v>24639504963.0</v>
+      </c>
+      <c r="C23">
         <v>2405275279.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4605703812.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7608028000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6420714000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8030809529.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6719620000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4059985681.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1144505214.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>1078084357.0</v>
+      </c>
+      <c r="C25">
         <v>732643188.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1084995059.0</v>
       </c>
-      <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>20251000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>448280550.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>448467000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>20332963.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>4071937298.0</v>
+      </c>
+      <c r="C28">
         <v>385008911.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1851015365.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4065412000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4356863000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6091855595.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2868809000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>734725845.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1107091714.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B29">
+        <v>247940430.0</v>
+      </c>
+      <c r="C29">
         <v>68916660.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>129426940.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>313135310.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>344885430.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>170573560.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>691494200.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>387571140.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>0.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>5787082631.0</v>
+      </c>
+      <c r="C30">
         <v>1369069849.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1961476412.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4065412000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2049824000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4433687024.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2364503000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1027126145.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1144505214.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B31">
+        <v>-1373007913.0</v>
+      </c>
+      <c r="C31">
         <v>1754230246.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-46127433.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-27276113000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-4913715000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-681434636.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-55271000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3109432.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-336500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>26460354354.0</v>
+      </c>
+      <c r="C32">
         <v>2600628521.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4884035625.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>7828383000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8622136000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4221041136.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>12257203000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>6459519000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:29">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>4997099048.0</v>
+      </c>
+      <c r="C2">
+        <v>6289169498.0</v>
+      </c>
+      <c r="D2">
+        <v>17872175808.0</v>
+      </c>
+      <c r="E2">
         <v>255003704.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>109452238.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>350423622.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>410142938.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>560420083.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>263875000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>399685513.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>1456573487.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>858565406.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>1074836159.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>339247407.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>1454763446.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>169004128.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>1743192853.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>2839533407.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>1425494707.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>845410477.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>778386554.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>747796019.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>919898935.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>1013054112.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>110378439.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>110378439.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>865284982.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>1536722484.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>459672718.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>459672719.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>747118752.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B3">
+        <v>422313120.0</v>
+      </c>
+      <c r="C3">
+        <v>424331980.0</v>
+      </c>
+      <c r="D3">
+        <v>462293775.0</v>
+      </c>
+      <c r="E3">
         <v>381691851.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>234098731.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>350423622.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>165267938.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>189125083.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>189125084.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>189125083.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>67252837.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>339247406.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>339247409.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>339247407.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>342007109.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>1259621481.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>1331938690.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>1331938689.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>573801952.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>573801947.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>573801951.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>573801950.0</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>790753579.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>668646321.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>417903950.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>417903950.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>402360575.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>166733036.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>292075928.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>292075928.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>7481808.0</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B5">
+        <v>-426460874.0</v>
+      </c>
+      <c r="C5">
+        <v>-1177255585.0</v>
+      </c>
+      <c r="D5">
+        <v>5211249053.0</v>
+      </c>
+      <c r="E5">
         <v>-2137007777.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-449522235.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-1151302043.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>1763970329.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>100596810.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>73087110.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>27887878.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>98556407.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>45368746.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>597616665.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-455896291.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-1070888279.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-806149676.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-1927424509.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>3059441482.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>213822659.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-844295311.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>-710811296.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-1246169712.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>-1858738189.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>503927946.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-1237786005.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-1237786005.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>302778276.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>6156611826.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-460903449.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-460903450.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>2067119885.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B6">
+        <v>-4147754.0</v>
+      </c>
+      <c r="C6">
+        <v>-752923605.0</v>
+      </c>
+      <c r="D6">
+        <v>5673542828.0</v>
+      </c>
+      <c r="E6">
         <v>-1755315926.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-215423504.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-800878421.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>1929238267.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>289721893.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>262212194.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>217012961.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>165809244.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>384616152.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>936864074.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-116648884.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-728881170.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>453471805.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-595485819.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>4391380171.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>787624611.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-270493364.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-137009345.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-672367762.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>-1067984610.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>1172574267.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-819882055.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-819882055.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>705138851.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>6323344862.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-168827521.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-168827522.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>2074601693.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>1788534487.0</v>
+      </c>
+      <c r="C9">
+        <v>2562394316.0</v>
+      </c>
+      <c r="D9">
+        <v>7752502545.0</v>
+      </c>
+      <c r="E9">
         <v>150672296.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>320547762.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>-350423622.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>182357062.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>326079917.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>335838250.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>122229757.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>349951513.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>379973344.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>764135716.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>-339247407.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>-728987724.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>65003372.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>-1339138228.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>3625011593.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>5130720339.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>-6909817.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-115086554.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>-183676019.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>-845286026.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>2340238589.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>286189324.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>286189324.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>1611613289.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>5912572890.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>705831857.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>705831856.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>2170660544.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>-2896777691.0</v>
+      </c>
+      <c r="C10">
+        <v>-1606940732.0</v>
+      </c>
+      <c r="D10">
+        <v>4394419946.0</v>
+      </c>
+      <c r="E10">
         <v>-2317618956.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>-476766936.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-1152192576.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>1748519190.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>100501810.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>72874110.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>27688378.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>98556406.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>27741467.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>580032385.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>-474125878.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>-27311090125.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-829122548.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-1951225687.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>3035679706.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>181003601.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-873305494.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-741629271.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-1278361703.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>-2443669740.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>498968483.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>-1273250886.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-1273250886.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>256959145.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>6148736754.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>-461691674.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>-461691675.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>2066188720.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B11">
+        <v>-156402280.0</v>
+      </c>
+      <c r="C11">
+        <v>156402280.0</v>
+      </c>
+      <c r="D11">
+        <v>165882215.0</v>
+      </c>
+      <c r="E11">
         <v>82058214.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>68916656.0</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="H11">
+        <v>68916656.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>129426943.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>-48102.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>-96484.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>-43955.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>313135314.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>-45908.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>-30271.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>-41181.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>262248603.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>82636826.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>-60140.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>-46014.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>4716429.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>134131708.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>15862710.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>15862711.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>104675931.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>485893888.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>50462191.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>50462192.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>175066758.0</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B12">
+        <v>700500559.0</v>
+      </c>
+      <c r="C12">
+        <v>429685147.0</v>
+      </c>
+      <c r="D12">
+        <v>508371653.0</v>
+      </c>
+      <c r="E12">
         <v>180611179.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>27244701.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>890533.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>15451139.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>95000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>213000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>199500.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="L12"/>
+      <c r="M12">
         <v>17627279.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>17584280.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>18229586.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>22844453.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>23018776.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>23801178.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>23761776.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>32819055.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>29010179.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>30817970.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>32191986.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>584931551.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B13">
+        <v>44778974.0</v>
+      </c>
+      <c r="C13">
+        <v>94046808.0</v>
+      </c>
+      <c r="D13">
+        <v>51968008.0</v>
+      </c>
+      <c r="E13">
         <v>152836650.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>24972480.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>890530.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>15443280.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>78110.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>372311.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>40189.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="L13"/>
+      <c r="M13">
         <v>14180370.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>19048110.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>16625320.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>93202270.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>23770910.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>22297600.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>84479470.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>26665000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>30757830.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>22296230.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>115137700.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>2833880.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>7566160.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>5996930.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>3804950.0</v>
       </c>
-      <c r="AA13"/>
-[...1 lines deleted...]
-      <c r="AC13">
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13">
         <v>951100.0</v>
       </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="C14"/>
+        <v>106</v>
+      </c>
+      <c r="B14">
+        <v>-13074362.0</v>
+      </c>
+      <c r="C14">
+        <v>4641797.0</v>
+      </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14"/>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>-2753449773.0</v>
+      </c>
+      <c r="C15">
+        <v>-1758701215.0</v>
+      </c>
+      <c r="D15">
+        <v>4164741004.0</v>
+      </c>
+      <c r="E15">
         <v>-2399677170.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>-476766936.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>-1152192576.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>1679602534.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>100501810.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>72874110.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>27688378.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>-30870538.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>27741467.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>580032385.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>-474125878.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>-27624225439.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>-829122548.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>-1951225687.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>3035679706.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>-81245002.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>-955942320.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>-741629271.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>-1278361703.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>-2448386169.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>364836775.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>-1289113596.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-1289113597.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>152283215.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>5662842866.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>-512153866.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>-512153866.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>1891121962.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>108</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>4164714030.0</v>
+      </c>
+      <c r="E16">
         <v>-2399650190.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>-476766940.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>-1152192580.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>1679602530.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>100501810.0</v>
       </c>
-      <c r="G16"/>
-[...2 lines deleted...]
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>27741467.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>27741467.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>27741467.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>-27624225439.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>-829122548.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>-1951225687.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>3035679706.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-81245002.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>-955942320.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>-1009995487.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>-1009995487.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>-2448386170.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>364836775.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>-1289113596.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-1289113597.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>152283215.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>4638535130.0</v>
       </c>
-      <c r="AA16"/>
-[...1 lines deleted...]
-      <c r="AC16">
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16">
         <v>2008852750.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>-2740375411.0</v>
+      </c>
+      <c r="C17">
+        <v>-1763343012.0</v>
+      </c>
+      <c r="D17">
+        <v>4228537731.0</v>
+      </c>
+      <c r="E17">
         <v>-2399677170.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>-476766936.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>-1152192576.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>1679602534.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>100501810.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>72874110.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>27688378.0</v>
       </c>
-      <c r="I17"/>
-[...1 lines deleted...]
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B18">
+        <v>-655721585.0</v>
+      </c>
+      <c r="C18">
+        <v>-335638339.0</v>
+      </c>
+      <c r="D18">
+        <v>-456403645.0</v>
+      </c>
+      <c r="E18">
         <v>-152836654.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-24972479.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-890533.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-15443280.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-78107.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>407678.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-159311.0</v>
       </c>
-      <c r="I18"/>
-[...1 lines deleted...]
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>-426460874.0</v>
+      </c>
+      <c r="C21">
+        <v>-792281798.0</v>
+      </c>
+      <c r="D21">
+        <v>5211249053.0</v>
+      </c>
+      <c r="E21">
         <v>-1787303162.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-451794457.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-1151302043.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-6037530.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>100579917.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>72963166.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>27847689.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>91431250.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>45320640.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>597520180.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-442111660.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-728987720.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-806149680.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-1927454780.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>3059400300.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>4978862660.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-836394960.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-702850840.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-1238195130.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-1853018550.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>503927946.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-1237786005.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-1237786005.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>302778276.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>6156611826.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-460903449.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-460903450.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>2067119885.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B23">
+        <v>7212094409.0</v>
+      </c>
+      <c r="C23">
+        <v>9643845612.0</v>
+      </c>
+      <c r="D23">
+        <v>20413429301.0</v>
+      </c>
+      <c r="E23">
         <v>2192979162.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>881794457.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>1151302043.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>598537530.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>785920083.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>526750084.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>494067581.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>1715093759.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>1193218113.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>1241451692.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>442111657.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>1454763446.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>1040157175.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>2331509404.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>3405144701.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>1577352386.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>1674895621.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>1366150835.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>1802315130.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>1927631459.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>2785668648.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>1666201822.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>1666201821.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>2213942199.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>1780047491.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>1628415115.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>1628415119.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>852091116.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>422313120.0</v>
+      </c>
+      <c r="C25">
+        <v>424331980.0</v>
+      </c>
+      <c r="D25">
+        <v>462293775.0</v>
+      </c>
+      <c r="E25">
         <v>381691851.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>234098731.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>165267938.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>189125083.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>44490665.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>189125083.0</v>
       </c>
-      <c r="I25"/>
-[...1 lines deleted...]
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
         <v>230000000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>145000000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>65000000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="K27"/>
+      <c r="L27">
         <v>1266969102.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>128727956.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>63048749.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>13828591.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>682855894.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>865425399.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>1304674772.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>1331938689.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>31761648.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>20251080.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>2268414684.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>1052330826.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>75294000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>186493275.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>186493275.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>234132560.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>212110100.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>1112040.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>1112040.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>1410360.0</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>884678536.0</v>
+      </c>
+      <c r="C28">
+        <v>1365268799.0</v>
+      </c>
+      <c r="D28">
+        <v>1576898372.0</v>
+      </c>
+      <c r="E28">
         <v>1068292858.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>275444025.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>1151302043.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>1151037780.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>218032069.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>278284419.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>29382069.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>1424830989.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>205924751.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>103566784.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>116692841.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>4055125543.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>5727649.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>1892991323.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>1897549983.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>183619327.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>1314876824.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>2856178965.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>2188285.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>1012697260.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>1672516643.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>1262993165.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>1262993165.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>1038711624.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>358649036.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>1094373266.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>1094373266.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>135028872.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B29">
+        <v>-156402280.0</v>
+      </c>
+      <c r="C29">
+        <v>156402280.0</v>
+      </c>
+      <c r="D29">
+        <v>165882215.0</v>
+      </c>
+      <c r="E29">
         <v>82058210.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>68916660.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
+        <v>68916660.0</v>
+      </c>
+      <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="I29"/>
-[...1 lines deleted...]
-      <c r="K29"/>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
       <c r="L29"/>
-      <c r="M29">
-[...1 lines deleted...]
-      </c>
+      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="P29">
+        <v>313135310.0</v>
+      </c>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29">
         <v>262248600.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>82636830.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>0.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>0.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>4716430.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>134131710.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>31725420.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="AA29"/>
+      <c r="AB29">
         <v>104675930.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>586818270.0</v>
       </c>
-      <c r="AA29"/>
-[...1 lines deleted...]
-      <c r="AC29">
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29">
         <v>387571140.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>2214995361.0</v>
+      </c>
+      <c r="C30">
+        <v>3354676114.0</v>
+      </c>
+      <c r="D30">
+        <v>2541253493.0</v>
+      </c>
+      <c r="E30">
         <v>1937975458.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>772342219.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>1151302043.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>188394592.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>225500000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>262875084.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>94382069.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>258520267.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>334652707.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>166615533.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>102864250.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>26559870179.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>871153048.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>588316551.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>565611294.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>151857679.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>829485144.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>587764281.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>1054519111.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>1007732524.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>1772614536.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>1555823383.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>1555823382.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>1348657217.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>243325007.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>1168742397.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>1168742400.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>104972364.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B31">
+        <v>-2470316817.0</v>
+      </c>
+      <c r="C31">
+        <v>-814658934.0</v>
+      </c>
+      <c r="D31">
+        <v>-816829107.0</v>
+      </c>
+      <c r="E31">
         <v>-530315794.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>-24972479.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>-890533.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>1754556720.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>-78107.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>-89056.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>-159311.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>7125165.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>-17579170.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>-17487798.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>-32014218.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-26582102405.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-22972872.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-23770908.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-23720593.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-85197053.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-36910534.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-38778431.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-40166573.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-590651190.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-4959463.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-35464881.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-35464881.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-45819131.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>1835738726.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>-788225.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>-788225.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>-931165.0</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>6785633535.0</v>
+      </c>
+      <c r="C32">
+        <v>8851563814.0</v>
+      </c>
+      <c r="D32">
+        <v>25624678354.0</v>
+      </c>
+      <c r="E32">
         <v>405676000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>430000000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>0.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>592500000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>886500000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>599713250.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>521915270.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>1806525000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>1238538750.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>1838971875.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>0.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>725775722.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>234007500.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>404054625.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>6464545000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>6556215046.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>838500660.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>663300000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>564120000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>74612909.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>3353292701.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>396567763.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>396567763.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>2476898271.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>7449295374.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>1165504575.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>1165504575.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>2917779296.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>9805856.0</v>
+      </c>
+      <c r="C2">
         <v>6734254.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>44898339.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3448414.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>139000183.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>849326989.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>689584432.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2033942.0</v>
       </c>
-      <c r="I2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>90385861</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
         <v>4995000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11904547549</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>65610299</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>65610300</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>33869966240.0</v>
+      </c>
+      <c r="C6">
         <v>3071602.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-38164085.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>41449925.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-135551769.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-710326806.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>159742557.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>687550490.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2033942.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>-6353133780.0</v>
+      </c>
+      <c r="C7">
         <v>-229811120.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-137298260.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1777522240.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2551186320.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3276072260.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3637312770.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3231432150.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-925008300.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>29474706416.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>384305915.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-21318870655.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-4722592330.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-1719151936.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>219496912.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>137</v>
+      </c>
+      <c r="B14">
+        <v>1078084357.0</v>
+      </c>
       <c r="C14">
+        <v>732643188.0</v>
+      </c>
+      <c r="D14">
         <v>1084995059.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1657297274.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2295207800.0</v>
       </c>
       <c r="F14">
         <v>2295207800.0</v>
       </c>
       <c r="G14">
+        <v>2295207800.0</v>
+      </c>
+      <c r="H14">
         <v>1153245467.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11738204.0</v>
       </c>
       <c r="I14">
         <v>11738204.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>11738204.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>33879772096.0</v>
+      </c>
+      <c r="C16">
         <v>9805856.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6734254.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>44898339.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3448414.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>139000183.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>849326989.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>689584432.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2033942.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>5992294780.0</v>
+      </c>
+      <c r="C18">
         <v>3071602.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-725215969.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2105812448.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-377664581.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-23685439442.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10683076063.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>235828717.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-925344802.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>143</v>
+      </c>
+      <c r="B20">
+        <v>28658600000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      <c r="D21">
+        <v>144</v>
+      </c>
+      <c r="B21">
+        <v>28658600000.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>-2064362523.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>237112812.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-768744507.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>842818620.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>456721774.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>927378744.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>136104322.0</v>
+      </c>
+      <c r="C22">
         <v>1880666832.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>102777436.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-27368893968.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-3057178296.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-4661776587.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>152283215.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2008852748.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1144841714.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>-891138544.0</v>
+      </c>
+      <c r="C23">
         <v>0.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>687051880.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1844021112.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>300000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1500000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-614137123.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>456721774.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>927378744.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="F24">
         <v>5000000.0</v>
       </c>
       <c r="G24">
         <v>5000000.0</v>
       </c>
       <c r="H24">
-        <v>-5000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="I24">
         <v>-5000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24">
+        <v>-5000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>4868491962.0</v>
+      </c>
+      <c r="C25">
         <v>3071602.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1912988464.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>27817409142.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>384305915.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-21318870655.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-84057196.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1695675528.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>219496912.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>23743857140.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>10000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>27767461456.0</v>
+      </c>
+      <c r="C28">
         <v>0.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>687051884.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2064362522.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>237112812.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22975112636.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10842818620.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>456721774.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>927378744.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>6082680641.0</v>
+      </c>
+      <c r="C29">
         <v>3071602.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-725215969.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2105812448.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-377664581.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-23685439442.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1221471486.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>301439016.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-925344802.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>152</v>
+      </c>
+      <c r="B30">
+        <v>19824143.0</v>
+      </c>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="F30">
         <v>5000000.0</v>
       </c>
       <c r="G30">
+        <v>5000000.0</v>
+      </c>
+      <c r="H30">
         <v>-11904547549.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-70610300.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-70610300.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:29">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>46586134996.0</v>
+      </c>
+      <c r="C2">
+        <v>33879772000.0</v>
+      </c>
+      <c r="D2">
+        <v>22114185000.0</v>
+      </c>
+      <c r="E2">
         <v>5200787000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>4402089848.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>9806000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>84474497.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>146403716.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>64644778.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>6734254.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>57484758.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>65803604.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>198605092.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>44898339.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>11444817.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>8922871.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>97973451.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>3448414.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>85969755.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>75549425.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>153495464.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>139000184.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>283607374.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>265333215.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>557330102.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>849326989.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>1277304511.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>1074154248.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>881869340.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>689584432.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>448622265.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>8984833510</v>
+      </c>
+      <c r="C3">
+        <v>6794017000</v>
+      </c>
+      <c r="D3">
+        <v>31225000</v>
+      </c>
+      <c r="E3">
         <v>41774000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>17387387</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
         <v>13473681300</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>13473681300</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>6736840650</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>6736840650</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>1956652950</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>9947894599</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>28006300</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>423229040.0</v>
+      </c>
+      <c r="C6">
+        <v>12706363000.0</v>
+      </c>
+      <c r="D6">
+        <v>11765587000.0</v>
+      </c>
+      <c r="E6">
         <v>16913399000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>798696997.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>4392284000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-74668641.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-61929219.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>81758938.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>57910524.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-50750504.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-8318846.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-132801488.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>153706753.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>33453522.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>2521946.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-89050580.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>94525037.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-82521341.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>10420330.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-77946039.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>14495280.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>-144607191.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>18274159.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-291996887.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-291996887.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-427977522.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>203150263.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>192284908.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>192284908.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>240962167.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
+        <v>-6353133780.0</v>
+      </c>
+      <c r="E7">
+        <v>-3581132080.0</v>
+      </c>
+      <c r="F7">
         <v>-2344915620.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>195580.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-229811120.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>181030.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>164130.0</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-      <c r="J7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>-2619488710.0</v>
-      </c>
-[...5 lines deleted...]
-        <v>-1777522240.0</v>
       </c>
       <c r="N7"/>
       <c r="O7">
+        <v>-1845375750.0</v>
+      </c>
+      <c r="P7">
+        <v>-1777522240.0</v>
+      </c>
+      <c r="Q7"/>
+      <c r="R7">
         <v>-1087580570.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-648224400.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-2551186320.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-2583022770.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>1428116970.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-621419580.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-3276072260.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>-3648359770.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>-1927111200.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>-3637312770.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>-3403345680.0</v>
       </c>
-      <c r="AA7"/>
-[...1 lines deleted...]
-      <c r="AC7">
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
         <v>-3231432150.0</v>
       </c>
     </row>
-    <row r="8" spans="1:29">
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...7 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
-      <c r="U11"/>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
+      <c r="X11"/>
       <c r="Y11">
         <v>0.0</v>
       </c>
-      <c r="Z11"/>
-[...1 lines deleted...]
-      <c r="AB11"/>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-375307719.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>-1052081282.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>-1052081282.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>33640764909.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>-477794196.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>567736417.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>-4256000714.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>-568282909.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>109948457.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>421320184.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>421320184.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>-1579259266.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>1236726764.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>1236726765.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>-605445372.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-      <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>422313120.0</v>
+      </c>
+      <c r="C14">
+        <v>424332000.0</v>
+      </c>
+      <c r="D14">
+        <v>462294000.0</v>
+      </c>
+      <c r="E14">
         <v>381692000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>234098731.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="G14">
+        <v>350423622.0</v>
+      </c>
+      <c r="H14">
         <v>165267938.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>189125083.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>189125084.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>189125083.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>67252837.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>339247406.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>339247409.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>339247407.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>-2338518795.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>1331938690.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>1331938690.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>1331938689.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>573801952.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>573801947.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>573801951.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>573801950.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14">
+      <c r="X14"/>
+      <c r="Y14">
         <v>668646321.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>417903950.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>417903950.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>402360575.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>166733036.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>292075928.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>292075928.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>7481808.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>47009364036.0</v>
+      </c>
+      <c r="C16">
+        <v>46586135000.0</v>
+      </c>
+      <c r="D16">
+        <v>33879772000.0</v>
+      </c>
+      <c r="E16">
         <v>22114185000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>5200786845.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>4402090000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>9805856.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>84474497.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>146403716.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>64644778.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>6734254.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>57484758.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>65803604.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>198605092.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>44898339.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>11444817.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>8922871.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>97973451.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>3448414.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>85969755.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>75549425.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>153495464.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>-144607191.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>283607374.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>265333215.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>557330102.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>849326989.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>1277304511.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>1074154248.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>881869340.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>689584432.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-8984833510.0</v>
+      </c>
+      <c r="C18">
+        <v>6794017000.0</v>
+      </c>
+      <c r="D18">
+        <v>2839118000.0</v>
+      </c>
+      <c r="E18">
         <v>2327321000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-3566428104.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>4392284000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-74668641.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-61929219.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>81758938.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>57910524.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-737802387.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-8318846.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-132801488.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>153706752.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>2020723401.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>25021946.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-51550580.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>111617681.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-75725962.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-272191913.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-60917915.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>31171209.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-10397016208.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-545776170.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-6371323532.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-6371323532.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-2007454532.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-9757530105.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>540954287.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>540954287.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>230058744.0</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>143</v>
+      </c>
+      <c r="B20">
+        <v>1500000.0</v>
+      </c>
+      <c r="C20">
+        <v>5000000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B21"/>
-      <c r="C21"/>
-      <c r="D21"/>
+      <c r="C21">
+        <v>5907346178.0</v>
+      </c>
+      <c r="D21">
+        <v>9119000000.0</v>
+      </c>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21"/>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-1987269879.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-22500000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-37500000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-17092644.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-11795379.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>282612243.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-16852026.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-16852026.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>24119392612.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-657534805.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-657534805.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>1579477010.0</v>
       </c>
-      <c r="Z21"/>
-[...1 lines deleted...]
-      <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>-2753449773.0</v>
+      </c>
+      <c r="C22">
+        <v>-1758701000.0</v>
+      </c>
+      <c r="D22">
+        <v>4164741000.0</v>
+      </c>
+      <c r="E22">
         <v>-2399677000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>-476766936.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>-1152192576.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>1679602534.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>100501810.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>72874110.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>27688378.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>-30870538.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>27741467.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>580032385.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>-474125878.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>-27624225439.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>-829122548.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>-1951225687.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>3035679706.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>-81245002.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>-955942320.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>-741629271.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>-1278361703.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>-2448386169.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>364836775.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>-1289113596.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-1289113597.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>152283215.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>5662842866.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>-512153866.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>-512153866.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>1891121962.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>-535762353.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
+        <v>-192532000.0</v>
+      </c>
+      <c r="E23">
         <v>-5063732000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>4365125101.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="G23"/>
+      <c r="H23">
         <v>0.0</v>
       </c>
-      <c r="F23"/>
-[...4 lines deleted...]
-      </c>
+      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L23">
+        <v>687051884.0</v>
+      </c>
+      <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="P23">
+        <v>-1844021112.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23">
         <v>5000000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>300000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-6800000.0</v>
       </c>
       <c r="V23">
         <v>300000000.0</v>
       </c>
       <c r="W23">
+        <v>300000000.0</v>
+      </c>
+      <c r="X23">
+        <v>-6800000.0</v>
+      </c>
+      <c r="Y23">
+        <v>300000000.0</v>
+      </c>
+      <c r="Z23">
         <v>11540065195.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>11540065195.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>1500000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>10000000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-348669379.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>-348669379.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>1930023203.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>146</v>
+      </c>
+      <c r="B24">
+        <v>-159818919.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
-[...1 lines deleted...]
-      </c>
+      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
+      <c r="Q24"/>
       <c r="R24">
         <v>0.0</v>
       </c>
       <c r="S24">
         <v>0.0</v>
       </c>
       <c r="T24">
+        <v>5000000.0</v>
+      </c>
+      <c r="U24">
         <v>0.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
+        <v>0.0</v>
+      </c>
+      <c r="W24">
+        <v>0.0</v>
+      </c>
+      <c r="X24">
         <v>10921477100.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>-10921477100.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>-5460738550.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>-5460738550.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>-5460738550.0</v>
       </c>
-      <c r="Z24"/>
-[...2 lines deleted...]
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>-6653696857.0</v>
+      </c>
+      <c r="C25">
+        <v>8128386000.0</v>
+      </c>
+      <c r="D25">
+        <v>-1756692000.0</v>
+      </c>
+      <c r="E25">
         <v>4387080000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>-3306372512.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>4392284000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>-1919539113.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-351556112.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-180240256.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>-158902937.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>-774184686.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>-375307719.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>-1052081282.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>288585223.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>29644948840.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>-477794196.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>3231613797.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>-1592123336.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>579320992.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>1257552354.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>1254513307.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>1883334862.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>-21422311339.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>-1579259266.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>1236726764.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>1236726765.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>-605445372.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>-5639211408.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>761032225.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>761032225.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>-1640538726.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
         <v>23743857140.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>-23555342283.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>24395200000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>10000000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>10000000000.0</v>
       </c>
-      <c r="AA26"/>
-[...3 lines deleted...]
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>9566381469.0</v>
+      </c>
+      <c r="C28">
+        <v>5907346000.0</v>
+      </c>
+      <c r="D28">
+        <v>8926468000.0</v>
+      </c>
+      <c r="E28">
         <v>14475868000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>4365125101.0</v>
       </c>
-      <c r="D28"/>
-      <c r="E28">
+      <c r="G28"/>
+      <c r="H28">
         <v>0.0</v>
       </c>
-      <c r="F28"/>
-[...7 lines deleted...]
-      </c>
+      <c r="I28"/>
+      <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
+        <v>687051884.0</v>
+      </c>
+      <c r="M28">
         <v>0.0</v>
       </c>
-      <c r="M28">
+      <c r="N28"/>
+      <c r="O28">
+        <v>0.0</v>
+      </c>
+      <c r="P28">
         <v>-1987269879.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-22500000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-37500000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-17092644.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-11795379.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>282612243.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-17028123.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-16675929.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-669068083.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>564050329.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>11540065195.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>11540065195.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>1579477010.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>9960680368.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-348669379.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-348669379.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>15903423.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>-8984833510.0</v>
+      </c>
+      <c r="C29">
+        <v>6794017000.0</v>
+      </c>
+      <c r="D29">
+        <v>2870343000.0</v>
+      </c>
+      <c r="E29">
         <v>2369095000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-3549040717.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>4392284000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>-74668641.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>-61929219.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>81758938.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>57910524.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-737802387.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-8318846.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-132801488.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>153706752.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>2020723401.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>25021946.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>-51550580.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>111617681.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>-75725962.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>-272191913.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-60917915.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>31171209.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>-23870697508.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>-545776170.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>365517118.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>365517118.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>-50801582.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>190364494.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>540954287.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>540954287.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>258065044.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>-158318919.0</v>
+      </c>
+      <c r="C30">
+        <v>5000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-31225000.0</v>
+      </c>
+      <c r="E30">
         <v>68436000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-17387387.0</v>
       </c>
-      <c r="D30"/>
-[...1 lines deleted...]
-      <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
-[...1 lines deleted...]
-      </c>
+      <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
-[...1 lines deleted...]
-      </c>
+      <c r="L30"/>
       <c r="M30">
         <v>0.0</v>
       </c>
       <c r="N30"/>
       <c r="O30">
         <v>0.0</v>
       </c>
       <c r="P30">
         <v>0.0</v>
       </c>
-      <c r="Q30">
-[...1 lines deleted...]
-      </c>
+      <c r="Q30"/>
       <c r="R30">
         <v>0.0</v>
       </c>
       <c r="S30">
         <v>0.0</v>
       </c>
       <c r="T30">
+        <v>5000000.0</v>
+      </c>
+      <c r="U30">
         <v>0.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
+        <v>0.0</v>
+      </c>
+      <c r="W30">
+        <v>0.0</v>
+      </c>
+      <c r="X30">
         <v>24395158400.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-24395158400.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-12197579200.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-12197579200.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-1956652950.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-9947894599.0</v>
       </c>
-      <c r="AA30"/>
-[...1 lines deleted...]
-      <c r="AC30">
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-33006300.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>