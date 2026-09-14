--- v0 (2026-07-29)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
@@ -4255,572 +4258,578 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF62"/>
+  <dimension ref="A1:CG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:85">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
+        <v>88</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
+        <v>91</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
+        <v>94</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
+        <v>97</v>
+      </c>
+      <c r="V1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AD1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AL1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AP1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AT1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AX1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BB1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BF1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BG1" t="s">
         <v>125</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BK1" t="s">
         <v>128</v>
       </c>
       <c r="BL1" t="s">
         <v>129</v>
       </c>
       <c r="BM1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BN1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BO1" t="s">
         <v>131</v>
       </c>
       <c r="BP1" t="s">
         <v>132</v>
       </c>
       <c r="BQ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BR1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BS1" t="s">
         <v>134</v>
       </c>
       <c r="BT1" t="s">
         <v>135</v>
       </c>
       <c r="BU1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BV1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BW1" t="s">
         <v>137</v>
       </c>
       <c r="BX1" t="s">
         <v>138</v>
       </c>
       <c r="BY1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="CA1" t="s">
         <v>140</v>
       </c>
       <c r="CB1" t="s">
         <v>141</v>
       </c>
       <c r="CC1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CD1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CE1" t="s">
         <v>143</v>
       </c>
       <c r="CF1" t="s">
         <v>144</v>
       </c>
+      <c r="CG1" t="s">
+        <v>145</v>
+      </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:85">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
+        <v>4327000.0</v>
+      </c>
+      <c r="C2">
         <v>1826000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1963000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1326000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2224000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2429000.0</v>
       </c>
       <c r="H2">
         <v>2429000.0</v>
       </c>
       <c r="I2">
+        <v>2429000.0</v>
+      </c>
+      <c r="J2">
         <v>1155000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>288750.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2138000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>288750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3056000.0</v>
       </c>
       <c r="N2">
         <v>3056000.0</v>
       </c>
       <c r="O2">
+        <v>3056000.0</v>
+      </c>
+      <c r="P2">
         <v>8422000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2742000.0</v>
       </c>
       <c r="R2">
         <v>2742000.0</v>
       </c>
       <c r="S2">
-        <v>2222000.0</v>
+        <v>2742000.0</v>
       </c>
       <c r="T2">
         <v>2222000.0</v>
       </c>
       <c r="U2">
-        <v>1384000.0</v>
+        <v>2222000.0</v>
       </c>
       <c r="V2">
         <v>1384000.0</v>
       </c>
       <c r="W2">
+        <v>1384000.0</v>
+      </c>
+      <c r="X2">
         <v>6664000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2653000.0</v>
       </c>
       <c r="Z2">
         <v>2653000.0</v>
       </c>
       <c r="AA2">
-        <v>1990000.0</v>
+        <v>2653000.0</v>
       </c>
       <c r="AB2">
         <v>1990000.0</v>
       </c>
       <c r="AC2">
-        <v>1424000.0</v>
+        <v>1990000.0</v>
       </c>
       <c r="AD2">
         <v>1424000.0</v>
       </c>
       <c r="AE2">
-        <v>2358000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="AF2">
         <v>2358000.0</v>
       </c>
       <c r="AG2">
-        <v>1266000.0</v>
+        <v>2358000.0</v>
       </c>
       <c r="AH2">
         <v>1266000.0</v>
       </c>
       <c r="AI2">
-        <v>1514000.0</v>
+        <v>1266000.0</v>
       </c>
       <c r="AJ2">
         <v>1514000.0</v>
       </c>
       <c r="AK2">
+        <v>1514000.0</v>
+      </c>
+      <c r="AL2">
         <v>7928000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>592000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7265000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>790000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5624000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>461000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6377000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1337000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6389000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>685000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6605000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>961000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8914000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2228500.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>671000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2228500.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>7727000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>92500.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>505000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>92500.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1033000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>258250.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>409000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>258250.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>777000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>194250.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>624000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>194250.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1225000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>306250.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1080000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>306250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>424000.0</v>
       </c>
       <c r="BR2">
         <v>424000.0</v>
       </c>
       <c r="BS2">
         <v>424000.0</v>
       </c>
       <c r="BT2">
         <v>424000.0</v>
       </c>
       <c r="BU2">
-        <v>231250.0</v>
+        <v>424000.0</v>
       </c>
       <c r="BV2">
         <v>231250.0</v>
       </c>
       <c r="BW2">
         <v>231250.0</v>
       </c>
       <c r="BX2">
         <v>231250.0</v>
       </c>
       <c r="BY2">
-        <v>295750.0</v>
+        <v>231250.0</v>
       </c>
       <c r="BZ2">
         <v>295750.0</v>
       </c>
       <c r="CA2">
         <v>295750.0</v>
       </c>
       <c r="CB2">
         <v>295750.0</v>
       </c>
       <c r="CC2">
-        <v>34250.0</v>
+        <v>295750.0</v>
       </c>
       <c r="CD2">
         <v>34250.0</v>
       </c>
       <c r="CE2">
         <v>34250.0</v>
       </c>
       <c r="CF2">
         <v>34250.0</v>
       </c>
+      <c r="CG2">
+        <v>34250.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:85">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4863,52 +4872,53 @@
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
+      <c r="CG3"/>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:85">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4951,254 +4961,258 @@
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
+      <c r="CG4"/>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:85">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5">
+        <v>-13864000.0</v>
+      </c>
+      <c r="C5">
         <v>520000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-14233999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>499000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>490000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>480000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>466000.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>456000.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>444000.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>434000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>422000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>407000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>407000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>402000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>390000.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-10066000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-3035000.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-6993000.0</v>
       </c>
-      <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>-3004999.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-6045000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>-2534999.0</v>
       </c>
-      <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-2562000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-2238000.0</v>
       </c>
-      <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>-2474000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-1955000.0</v>
       </c>
-      <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>-2017000.0</v>
       </c>
-      <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>-2975000.0</v>
       </c>
-      <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>-2554000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-638500.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>-638500.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2166000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-541500.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5">
         <v>-541500.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2016000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-504000.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>-504000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2148000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-537000.0</v>
       </c>
-      <c r="BK5"/>
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5">
         <v>-537000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-2625000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-656250.0</v>
       </c>
-      <c r="BO5"/>
-      <c r="BP5">
+      <c r="BP5"/>
+      <c r="BQ5">
         <v>-656250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-494250.0</v>
       </c>
       <c r="BR5">
         <v>-494250.0</v>
       </c>
       <c r="BS5">
         <v>-494250.0</v>
       </c>
       <c r="BT5">
         <v>-494250.0</v>
       </c>
       <c r="BU5">
-        <v>-368500.0</v>
+        <v>-494250.0</v>
       </c>
       <c r="BV5">
         <v>-368500.0</v>
       </c>
       <c r="BW5">
         <v>-368500.0</v>
       </c>
       <c r="BX5">
         <v>-368500.0</v>
       </c>
       <c r="BY5">
-        <v>-193500.0</v>
+        <v>-368500.0</v>
       </c>
       <c r="BZ5">
         <v>-193500.0</v>
       </c>
       <c r="CA5">
         <v>-193500.0</v>
       </c>
       <c r="CB5">
         <v>-193500.0</v>
       </c>
       <c r="CC5">
-        <v>-147000.0</v>
+        <v>-193500.0</v>
       </c>
       <c r="CD5">
         <v>-147000.0</v>
       </c>
       <c r="CE5">
         <v>-147000.0</v>
       </c>
       <c r="CF5">
         <v>-147000.0</v>
       </c>
+      <c r="CG5">
+        <v>-147000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:85">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5241,106 +5255,107 @@
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
+      <c r="CG6"/>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:85">
       <c r="A7" t="s">
         <v>28</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>7184000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5411000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6162000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6695000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7403000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8394000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>9569000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>10624000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>11009000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>12005000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>12310000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>11474000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>12208000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>12567000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
@@ -5357,90 +5372,91 @@
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
+      <c r="CG7"/>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:85">
       <c r="A8" t="s">
         <v>29</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>774000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>786000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>795000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>804000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>814000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>828000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>838000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>850000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>860000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>872000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
@@ -5465,52 +5481,53 @@
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
+      <c r="CG8"/>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:85">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -5553,284 +5570,288 @@
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
+      <c r="CG9"/>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:85">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
+        <v>34345000.0</v>
+      </c>
+      <c r="C10">
         <v>42906000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>36817000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>35761000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22740000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>38865000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>43222000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>38091000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>40136000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8772250.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>43937000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8772250.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>47988000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>67686000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>96690000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>50306000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>36258000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>32117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50020000.0</v>
       </c>
       <c r="X10">
         <v>50020000.0</v>
       </c>
       <c r="Y10">
+        <v>50020000.0</v>
+      </c>
+      <c r="Z10">
         <v>14129000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>15847000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23988000.0</v>
       </c>
       <c r="AB10">
         <v>23988000.0</v>
       </c>
       <c r="AC10">
+        <v>23988000.0</v>
+      </c>
+      <c r="AD10">
         <v>19127000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>20930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13611000.0</v>
       </c>
       <c r="AF10">
         <v>13611000.0</v>
       </c>
       <c r="AG10">
+        <v>13611000.0</v>
+      </c>
+      <c r="AH10">
         <v>11901000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>13749000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9279000.0</v>
       </c>
-      <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>8418000.0</v>
       </c>
-      <c r="AL10"/>
-      <c r="AM10">
+      <c r="AM10"/>
+      <c r="AN10">
         <v>11681000.0</v>
       </c>
-      <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>11205000.0</v>
       </c>
-      <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>6100000.0</v>
       </c>
-      <c r="AR10"/>
-      <c r="AS10">
+      <c r="AS10"/>
+      <c r="AT10">
         <v>6799000.0</v>
       </c>
-      <c r="AT10"/>
-      <c r="AU10">
+      <c r="AU10"/>
+      <c r="AV10">
         <v>6468000.0</v>
       </c>
-      <c r="AV10"/>
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10">
         <v>7082000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1770500.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>14637000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1770500.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>21768000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5442000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>17902000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5442000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>23148000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5787000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>22866000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>5787000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>25893000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6473250.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>15118000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>6473250.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>23059000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5764750.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3162000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5764750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2951750.0</v>
       </c>
       <c r="BR10">
         <v>2951750.0</v>
       </c>
       <c r="BS10">
         <v>2951750.0</v>
       </c>
       <c r="BT10">
         <v>2951750.0</v>
       </c>
       <c r="BU10">
-        <v>3720250.0</v>
+        <v>2951750.0</v>
       </c>
       <c r="BV10">
         <v>3720250.0</v>
       </c>
       <c r="BW10">
         <v>3720250.0</v>
       </c>
       <c r="BX10">
         <v>3720250.0</v>
       </c>
       <c r="BY10">
-        <v>1395000.0</v>
+        <v>3720250.0</v>
       </c>
       <c r="BZ10">
         <v>1395000.0</v>
       </c>
       <c r="CA10">
         <v>1395000.0</v>
       </c>
       <c r="CB10">
         <v>1395000.0</v>
       </c>
       <c r="CC10">
-        <v>892750.0</v>
+        <v>1395000.0</v>
       </c>
       <c r="CD10">
         <v>892750.0</v>
       </c>
       <c r="CE10">
         <v>892750.0</v>
       </c>
       <c r="CF10">
         <v>892750.0</v>
       </c>
+      <c r="CG10">
+        <v>892750.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:85">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5873,978 +5894,991 @@
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
+      <c r="CG11"/>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:85">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
+        <v>34345000.0</v>
+      </c>
+      <c r="C12">
         <v>42906000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>42405000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>41143000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>28103000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>38865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43222000.0</v>
       </c>
       <c r="H12">
         <v>43222000.0</v>
       </c>
       <c r="I12">
+        <v>43222000.0</v>
+      </c>
+      <c r="J12">
         <v>40136000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>10034000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>43937000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10034000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>47988000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>67686000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>96690000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>50306000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>36258000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>54136000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>19937000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>28055000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>24975000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>17635000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>17775000.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>13286000.0</v>
       </c>
-      <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>12418000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>11681000.0</v>
       </c>
-      <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>11205000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>6100000.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>6799000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>6468000.0</v>
       </c>
-      <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>7082000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1770500.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>14637000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1770500.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>21768000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5442000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>17902000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5442000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>23148000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5787000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>22866000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5787000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>25893000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>6473250.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>15118000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>6473250.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>23059000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>5764750.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3162000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5764750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2951750.0</v>
       </c>
       <c r="BR12">
         <v>2951750.0</v>
       </c>
       <c r="BS12">
         <v>2951750.0</v>
       </c>
       <c r="BT12">
         <v>2951750.0</v>
       </c>
       <c r="BU12">
-        <v>3720250.0</v>
+        <v>2951750.0</v>
       </c>
       <c r="BV12">
         <v>3720250.0</v>
       </c>
       <c r="BW12">
         <v>3720250.0</v>
       </c>
       <c r="BX12">
         <v>3720250.0</v>
       </c>
       <c r="BY12">
-        <v>1395000.0</v>
+        <v>3720250.0</v>
       </c>
       <c r="BZ12">
         <v>1395000.0</v>
       </c>
       <c r="CA12">
         <v>1395000.0</v>
       </c>
       <c r="CB12">
         <v>1395000.0</v>
       </c>
       <c r="CC12">
-        <v>892750.0</v>
+        <v>1395000.0</v>
       </c>
       <c r="CD12">
         <v>892750.0</v>
       </c>
       <c r="CE12">
         <v>892750.0</v>
       </c>
       <c r="CF12">
         <v>892750.0</v>
       </c>
+      <c r="CG12">
+        <v>892750.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:85">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
+        <v>757000.0</v>
+      </c>
+      <c r="C13">
         <v>774000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>786000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>795000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>804000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>814000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>828000.0</v>
       </c>
       <c r="H13">
         <v>828000.0</v>
       </c>
       <c r="I13">
+        <v>828000.0</v>
+      </c>
+      <c r="J13">
         <v>838000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>209500.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>850000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>209500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>860000.0</v>
       </c>
       <c r="N13">
         <v>860000.0</v>
       </c>
       <c r="O13">
-        <v>872000.0</v>
+        <v>860000.0</v>
       </c>
       <c r="P13">
         <v>872000.0</v>
       </c>
       <c r="Q13">
-        <v>887000.0</v>
+        <v>872000.0</v>
       </c>
       <c r="R13">
         <v>887000.0</v>
       </c>
       <c r="S13">
         <v>887000.0</v>
       </c>
       <c r="T13">
         <v>887000.0</v>
       </c>
       <c r="U13">
-        <v>892000.0</v>
+        <v>887000.0</v>
       </c>
       <c r="V13">
         <v>892000.0</v>
       </c>
       <c r="W13">
-        <v>904000.0</v>
+        <v>892000.0</v>
       </c>
       <c r="X13">
         <v>904000.0</v>
       </c>
       <c r="Y13">
-        <v>908000.0</v>
+        <v>904000.0</v>
       </c>
       <c r="Z13">
         <v>908000.0</v>
       </c>
       <c r="AA13">
-        <v>923000.0</v>
+        <v>908000.0</v>
       </c>
       <c r="AB13">
         <v>923000.0</v>
       </c>
       <c r="AC13">
-        <v>933000.0</v>
+        <v>923000.0</v>
       </c>
       <c r="AD13">
         <v>933000.0</v>
       </c>
       <c r="AE13">
-        <v>945000.0</v>
+        <v>933000.0</v>
       </c>
       <c r="AF13">
         <v>945000.0</v>
       </c>
       <c r="AG13">
-        <v>955000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="AH13">
         <v>955000.0</v>
       </c>
       <c r="AI13">
-        <v>967000.0</v>
+        <v>955000.0</v>
       </c>
       <c r="AJ13">
         <v>967000.0</v>
       </c>
       <c r="AK13">
-        <v>977000.0</v>
+        <v>967000.0</v>
       </c>
       <c r="AL13">
         <v>977000.0</v>
       </c>
       <c r="AM13">
-        <v>989000.0</v>
+        <v>977000.0</v>
       </c>
       <c r="AN13">
         <v>989000.0</v>
       </c>
       <c r="AO13">
-        <v>1000000.0</v>
+        <v>989000.0</v>
       </c>
       <c r="AP13">
         <v>1000000.0</v>
       </c>
       <c r="AQ13">
-        <v>1015000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AR13">
         <v>1015000.0</v>
       </c>
       <c r="AS13">
-        <v>1031000.0</v>
+        <v>1015000.0</v>
       </c>
       <c r="AT13">
         <v>1031000.0</v>
       </c>
       <c r="AU13">
-        <v>1046000.0</v>
+        <v>1031000.0</v>
       </c>
       <c r="AV13">
         <v>1046000.0</v>
       </c>
       <c r="AW13">
+        <v>1046000.0</v>
+      </c>
+      <c r="AX13">
         <v>1059000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>264750.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1083000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>264750.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1104000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>276000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1124000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>276000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1147000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>286750.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1173000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>286750.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1189000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>297250.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>1201000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>297250.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>1201000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>300250.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>1212000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>300250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331750.0</v>
       </c>
       <c r="BR13">
         <v>331750.0</v>
       </c>
       <c r="BS13">
         <v>331750.0</v>
       </c>
       <c r="BT13">
         <v>331750.0</v>
       </c>
       <c r="BU13">
         <v>331750.0</v>
       </c>
       <c r="BV13">
         <v>331750.0</v>
       </c>
       <c r="BW13">
         <v>331750.0</v>
       </c>
       <c r="BX13">
         <v>331750.0</v>
       </c>
       <c r="BY13">
-        <v>250.0</v>
+        <v>331750.0</v>
       </c>
       <c r="BZ13">
         <v>250.0</v>
       </c>
       <c r="CA13">
         <v>250.0</v>
       </c>
       <c r="CB13">
         <v>250.0</v>
       </c>
       <c r="CC13">
         <v>250.0</v>
       </c>
       <c r="CD13">
         <v>250.0</v>
       </c>
       <c r="CE13">
         <v>250.0</v>
       </c>
       <c r="CF13">
         <v>250.0</v>
       </c>
+      <c r="CG13">
+        <v>250.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:85">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
+        <v>756031940.0</v>
+      </c>
+      <c r="C14">
         <v>770928000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>779865102.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>788097241.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>796919260.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>809001497.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>821793446.0</v>
       </c>
       <c r="H14">
         <v>821793446.0</v>
       </c>
       <c r="I14">
+        <v>821793446.0</v>
+      </c>
+      <c r="J14">
         <v>831890633.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>831876121.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>843134615.0</v>
       </c>
       <c r="L14">
         <v>843134615.0</v>
       </c>
       <c r="M14">
+        <v>843134615.0</v>
+      </c>
+      <c r="N14">
         <v>852593167.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>873102126.0</v>
       </c>
       <c r="O14">
         <v>873102126.0</v>
       </c>
       <c r="P14">
         <v>873102126.0</v>
       </c>
       <c r="Q14">
+        <v>873102126.0</v>
+      </c>
+      <c r="R14">
         <v>873453152.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>873102126.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>873940624.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>878055698.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>884242962.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>847198000.0</v>
       </c>
       <c r="W14">
         <v>847198000.0</v>
       </c>
       <c r="X14">
-        <v>902222200.0</v>
+        <v>847198000.0</v>
       </c>
       <c r="Y14">
         <v>902222200.0</v>
       </c>
       <c r="Z14">
         <v>902222200.0</v>
       </c>
       <c r="AA14">
+        <v>902222200.0</v>
+      </c>
+      <c r="AB14">
         <v>911573400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>928494000.0</v>
       </c>
       <c r="AC14">
         <v>928494000.0</v>
       </c>
       <c r="AD14">
         <v>928494000.0</v>
       </c>
       <c r="AE14">
         <v>928494000.0</v>
       </c>
       <c r="AF14">
-        <v>941058000.0</v>
+        <v>928494000.0</v>
       </c>
       <c r="AG14">
         <v>941058000.0</v>
       </c>
       <c r="AH14">
         <v>941058000.0</v>
       </c>
       <c r="AI14">
         <v>941058000.0</v>
       </c>
       <c r="AJ14">
         <v>941058000.0</v>
       </c>
       <c r="AK14">
+        <v>941058000.0</v>
+      </c>
+      <c r="AL14">
         <v>966824000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>941058000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>975127320.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>941058000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>989098180.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>941058000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1001914460.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>941058000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1018946990.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>941058000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1028554149.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>941058000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1051132051.0</v>
       </c>
       <c r="AX14">
         <v>1051132051.0</v>
       </c>
       <c r="AY14">
-        <v>1062658250.0</v>
+        <v>1051132051.0</v>
       </c>
       <c r="AZ14">
         <v>1062658250.0</v>
       </c>
       <c r="BA14">
-        <v>1088911460.0</v>
+        <v>1062658250.0</v>
       </c>
       <c r="BB14">
         <v>1088911460.0</v>
       </c>
       <c r="BC14">
         <v>1088911460.0</v>
       </c>
       <c r="BD14">
         <v>1088911460.0</v>
       </c>
       <c r="BE14">
-        <v>1113613860.0</v>
+        <v>1088911460.0</v>
       </c>
       <c r="BF14">
         <v>1113613860.0</v>
       </c>
       <c r="BG14">
         <v>1113613860.0</v>
       </c>
       <c r="BH14">
         <v>1113613860.0</v>
       </c>
       <c r="BI14">
-        <v>1104825670.0</v>
+        <v>1113613860.0</v>
       </c>
       <c r="BJ14">
         <v>1104825670.0</v>
       </c>
       <c r="BK14">
         <v>1104825670.0</v>
       </c>
       <c r="BL14">
         <v>1104825670.0</v>
       </c>
       <c r="BM14">
+        <v>1104825670.0</v>
+      </c>
+      <c r="BN14">
         <v>941058000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1134494160.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>941058000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1134494160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1314315380.0</v>
       </c>
       <c r="BR14">
         <v>1314315380.0</v>
       </c>
       <c r="BS14">
         <v>1314315380.0</v>
       </c>
       <c r="BT14">
         <v>1314315380.0</v>
       </c>
       <c r="BU14">
-        <v>1314340000.0</v>
+        <v>1314315380.0</v>
       </c>
       <c r="BV14">
         <v>1314340000.0</v>
       </c>
       <c r="BW14">
         <v>1314340000.0</v>
       </c>
       <c r="BX14">
         <v>1314340000.0</v>
       </c>
       <c r="BY14">
-        <v>1234390000.0</v>
+        <v>1314340000.0</v>
       </c>
       <c r="BZ14">
         <v>1234390000.0</v>
       </c>
       <c r="CA14">
         <v>1234390000.0</v>
       </c>
       <c r="CB14">
         <v>1234390000.0</v>
       </c>
       <c r="CC14">
-        <v>1267620000.0</v>
+        <v>1234390000.0</v>
       </c>
       <c r="CD14">
         <v>1267620000.0</v>
       </c>
       <c r="CE14">
         <v>1267620000.0</v>
       </c>
       <c r="CF14">
         <v>1267620000.0</v>
       </c>
+      <c r="CG14">
+        <v>1267620000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:85">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>872000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>887000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>887000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>892000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>904000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>908000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>923000.0</v>
       </c>
-      <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>933000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>945000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>955000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>967000.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>977000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>989000.0</v>
       </c>
-      <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>1000000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>1015000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>1031000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>1046000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>1059000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>1083000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>1104000.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>1124000.0</v>
       </c>
-      <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15">
         <v>1147000.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>1173000.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15">
         <v>1189000.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>1201000.0</v>
       </c>
-      <c r="BL15"/>
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15">
         <v>1201000.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>1212000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
+      <c r="CG15"/>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:85">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16">
+        <v>3157000.0</v>
+      </c>
+      <c r="C16">
         <v>3485000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>2157000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2536000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1958000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>2325000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>2164000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>2633000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>1765000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>1570000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>1263000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>2111000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>1982000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-1213000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-15000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
@@ -6857,52 +6891,53 @@
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
+      <c r="CG16"/>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:85">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6945,52 +6980,53 @@
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
+      <c r="CG17"/>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:85">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7033,52 +7069,53 @@
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
+      <c r="CG18"/>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:85">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7121,898 +7158,910 @@
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:85">
       <c r="A20" t="s">
         <v>41</v>
       </c>
       <c r="B20">
         <v>22680000.0</v>
       </c>
       <c r="C20">
         <v>22680000.0</v>
       </c>
       <c r="D20">
         <v>22680000.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20">
+      <c r="E20">
+        <v>22680000.0</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20">
         <v>16516000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>16516000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>16516000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>16516000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
-[...1 lines deleted...]
-      </c>
+      <c r="U20"/>
       <c r="V20">
         <v>16516000.0</v>
       </c>
-      <c r="W20"/>
+      <c r="W20">
+        <v>16516000.0</v>
+      </c>
       <c r="X20"/>
-      <c r="Y20">
-[...1 lines deleted...]
-      </c>
+      <c r="Y20"/>
       <c r="Z20">
         <v>2465000.0</v>
       </c>
-      <c r="AA20"/>
+      <c r="AA20">
+        <v>2465000.0</v>
+      </c>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>2465000.0</v>
       </c>
-      <c r="AE20"/>
+      <c r="AE20">
+        <v>2465000.0</v>
+      </c>
       <c r="AF20"/>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
+      <c r="AG20"/>
       <c r="AH20">
         <v>2465000.0</v>
       </c>
-      <c r="AI20"/>
+      <c r="AI20">
+        <v>2465000.0</v>
+      </c>
       <c r="AJ20"/>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
+      <c r="AK20"/>
       <c r="AL20">
         <v>732000.0</v>
       </c>
-      <c r="AM20"/>
+      <c r="AM20">
+        <v>732000.0</v>
+      </c>
       <c r="AN20"/>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
+      <c r="AO20"/>
       <c r="AP20">
         <v>732000.0</v>
       </c>
-      <c r="AQ20"/>
+      <c r="AQ20">
+        <v>732000.0</v>
+      </c>
       <c r="AR20"/>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
+      <c r="AS20"/>
       <c r="AT20">
         <v>732000.0</v>
       </c>
-      <c r="AU20"/>
+      <c r="AU20">
+        <v>732000.0</v>
+      </c>
       <c r="AV20"/>
-      <c r="AW20">
+      <c r="AW20"/>
+      <c r="AX20">
         <v>732000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>183000.0</v>
       </c>
-      <c r="AY20"/>
-      <c r="AZ20">
+      <c r="AZ20"/>
+      <c r="BA20">
         <v>183000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>732000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>183000.0</v>
       </c>
-      <c r="BC20"/>
-      <c r="BD20">
+      <c r="BD20"/>
+      <c r="BE20">
         <v>183000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>732000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>183000.0</v>
       </c>
-      <c r="BG20"/>
-      <c r="BH20">
+      <c r="BH20"/>
+      <c r="BI20">
         <v>183000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>13250000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>3312500.0</v>
       </c>
-      <c r="BK20"/>
-      <c r="BL20">
+      <c r="BL20"/>
+      <c r="BM20">
         <v>3312500.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>9605000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>2401250.0</v>
       </c>
-      <c r="BO20"/>
-      <c r="BP20">
+      <c r="BP20"/>
+      <c r="BQ20">
         <v>2401250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1518500.0</v>
       </c>
       <c r="BR20">
         <v>1518500.0</v>
       </c>
       <c r="BS20">
         <v>1518500.0</v>
       </c>
       <c r="BT20">
         <v>1518500.0</v>
       </c>
       <c r="BU20">
-        <v>732000.0</v>
+        <v>1518500.0</v>
       </c>
       <c r="BV20">
         <v>732000.0</v>
       </c>
-      <c r="BW20"/>
+      <c r="BW20">
+        <v>732000.0</v>
+      </c>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
+      <c r="CG20"/>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:85">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21">
+        <v>21660000.0</v>
+      </c>
+      <c r="C21">
         <v>18450000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>15678000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13565000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>34005000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5326000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22008000.0</v>
       </c>
       <c r="H21">
         <v>22008000.0</v>
       </c>
       <c r="I21">
+        <v>22008000.0</v>
+      </c>
+      <c r="J21">
         <v>22074000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>21739000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>21141000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>21631000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>22112000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>22324000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>21954000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2861000.0</v>
       </c>
       <c r="X21">
         <v>2861000.0</v>
       </c>
       <c r="Y21">
-        <v>408000.0</v>
+        <v>2861000.0</v>
       </c>
       <c r="Z21">
         <v>408000.0</v>
       </c>
       <c r="AA21">
-        <v>3105000.0</v>
+        <v>408000.0</v>
       </c>
       <c r="AB21">
         <v>3105000.0</v>
       </c>
       <c r="AC21">
+        <v>3105000.0</v>
+      </c>
+      <c r="AD21">
         <v>825000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3693000.0</v>
       </c>
       <c r="AF21">
         <v>3693000.0</v>
       </c>
       <c r="AG21">
+        <v>3693000.0</v>
+      </c>
+      <c r="AH21">
         <v>1060000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3541000.0</v>
       </c>
       <c r="AJ21">
         <v>3541000.0</v>
       </c>
       <c r="AK21">
+        <v>3541000.0</v>
+      </c>
+      <c r="AL21">
         <v>651000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1407000.0</v>
       </c>
       <c r="AN21">
         <v>1407000.0</v>
       </c>
       <c r="AO21">
+        <v>1407000.0</v>
+      </c>
+      <c r="AP21">
         <v>833000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1494000.0</v>
       </c>
       <c r="AR21">
         <v>1494000.0</v>
       </c>
       <c r="AS21">
+        <v>1494000.0</v>
+      </c>
+      <c r="AT21">
         <v>861000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1638000.0</v>
       </c>
       <c r="AV21">
         <v>1638000.0</v>
       </c>
       <c r="AW21">
+        <v>1638000.0</v>
+      </c>
+      <c r="AX21">
         <v>884000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>221000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1488000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>221000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>588000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>147000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1331000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>147000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>731000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>182750.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1376000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>182750.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1064000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>266000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>11482000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>266000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1518000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>379500.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>7839000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>379500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>376500.0</v>
       </c>
       <c r="BR21">
         <v>376500.0</v>
       </c>
       <c r="BS21">
         <v>376500.0</v>
       </c>
       <c r="BT21">
         <v>376500.0</v>
       </c>
       <c r="BU21">
-        <v>367750.0</v>
+        <v>376500.0</v>
       </c>
       <c r="BV21">
         <v>367750.0</v>
       </c>
       <c r="BW21">
         <v>367750.0</v>
       </c>
       <c r="BX21">
         <v>367750.0</v>
       </c>
       <c r="BY21">
-        <v>555500.0</v>
+        <v>367750.0</v>
       </c>
       <c r="BZ21">
         <v>555500.0</v>
       </c>
       <c r="CA21">
         <v>555500.0</v>
       </c>
       <c r="CB21">
         <v>555500.0</v>
       </c>
       <c r="CC21">
-        <v>278750.0</v>
+        <v>555500.0</v>
       </c>
       <c r="CD21">
         <v>278750.0</v>
       </c>
       <c r="CE21">
         <v>278750.0</v>
       </c>
       <c r="CF21">
         <v>278750.0</v>
       </c>
+      <c r="CG21">
+        <v>278750.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:85">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22">
         <v>1.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22">
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>1.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
-      <c r="AS22">
+      <c r="AS22"/>
+      <c r="AT22">
         <v>-19146000.0</v>
       </c>
-      <c r="AT22"/>
-      <c r="AU22">
+      <c r="AU22"/>
+      <c r="AV22">
         <v>1.0</v>
       </c>
-      <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
+      <c r="CG22"/>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:85">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
+        <v>124116000.0</v>
+      </c>
+      <c r="C23">
         <v>128181000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>124942000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>118498000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>103893000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>104873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109151000.0</v>
       </c>
       <c r="H23">
         <v>109151000.0</v>
       </c>
       <c r="I23">
+        <v>109151000.0</v>
+      </c>
+      <c r="J23">
         <v>101760000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>25440000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>102511000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>25440000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>107577000.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>127832000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>160444000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>101117000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>98146000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>100189000.0</v>
       </c>
-      <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>63717000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>74168000.0</v>
       </c>
-      <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>71813000.0</v>
       </c>
-      <c r="AD23"/>
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23">
         <v>65808000.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>60454000.0</v>
       </c>
-      <c r="AH23"/>
-      <c r="AI23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>57441000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>50354000.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>48464000.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>43151000.0</v>
       </c>
-      <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>38356000.0</v>
       </c>
-      <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>38544000.0</v>
       </c>
-      <c r="AT23"/>
-      <c r="AU23">
+      <c r="AU23"/>
+      <c r="AV23">
         <v>41016000.0</v>
       </c>
-      <c r="AV23"/>
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23">
         <v>40272000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>10068000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>49238000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>10068000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>51549000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>12887250.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>50094000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>12887250.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>50743000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>12685750.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>44780000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>12685750.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>53743000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>13435750.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>37925000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>13435750.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>48856000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>12214000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>25820000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>12214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8532500.0</v>
       </c>
       <c r="BR23">
         <v>8532500.0</v>
       </c>
       <c r="BS23">
         <v>8532500.0</v>
       </c>
       <c r="BT23">
         <v>8532500.0</v>
       </c>
       <c r="BU23">
-        <v>5513000.0</v>
+        <v>8532500.0</v>
       </c>
       <c r="BV23">
         <v>5513000.0</v>
       </c>
       <c r="BW23">
         <v>5513000.0</v>
       </c>
       <c r="BX23">
         <v>5513000.0</v>
       </c>
       <c r="BY23">
-        <v>3263750.0</v>
+        <v>5513000.0</v>
       </c>
       <c r="BZ23">
         <v>3263750.0</v>
       </c>
       <c r="CA23">
         <v>3263750.0</v>
       </c>
       <c r="CB23">
         <v>3263750.0</v>
       </c>
       <c r="CC23">
-        <v>1885500.0</v>
+        <v>3263750.0</v>
       </c>
       <c r="CD23">
         <v>1885500.0</v>
       </c>
       <c r="CE23">
         <v>1885500.0</v>
       </c>
       <c r="CF23">
         <v>1885500.0</v>
       </c>
+      <c r="CG23">
+        <v>1885500.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:85">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
-[...1 lines deleted...]
-      </c>
+      <c r="W24"/>
       <c r="X24">
         <v>11170000.0</v>
       </c>
       <c r="Y24">
-        <v>11845000.0</v>
+        <v>11170000.0</v>
       </c>
       <c r="Z24">
         <v>11845000.0</v>
       </c>
       <c r="AA24">
-        <v>13588000.0</v>
+        <v>11845000.0</v>
       </c>
       <c r="AB24">
         <v>13588000.0</v>
       </c>
-      <c r="AC24"/>
+      <c r="AC24">
+        <v>13588000.0</v>
+      </c>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-      <c r="BI24">
-[...1 lines deleted...]
-      </c>
+      <c r="BI24"/>
       <c r="BJ24">
         <v>17500000.0</v>
       </c>
       <c r="BK24">
-        <v>20000000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="BL24">
         <v>20000000.0</v>
       </c>
-      <c r="BM24"/>
+      <c r="BM24">
+        <v>20000000.0</v>
+      </c>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
+      <c r="CG24"/>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:85">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -8055,52 +8104,53 @@
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
+      <c r="CG25"/>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:85">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -8143,52 +8193,53 @@
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:85">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8231,316 +8282,320 @@
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:85">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
+        <v>-28984000.0</v>
+      </c>
+      <c r="C28">
         <v>-35722000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-31406000.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>-29599000.0</v>
+      </c>
+      <c r="F28">
         <v>-16045000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-31462000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-34828000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-38091000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-30567000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6380000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-33313000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-6380000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-36979000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>-55681000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>-84380000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>-38832000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>-24050000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>-37453000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>-1071000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>-10385000.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>-19127000.0</v>
       </c>
-      <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>-13611000.0</v>
       </c>
-      <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>-11901000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>-9279000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>-8418000.0</v>
       </c>
-      <c r="AL28"/>
-      <c r="AM28">
+      <c r="AM28"/>
+      <c r="AN28">
         <v>-11681000.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>-11205000.0</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>-6100000.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AS28"/>
+      <c r="AT28">
         <v>-6799000.0</v>
       </c>
-      <c r="AT28"/>
-      <c r="AU28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>-6468000.0</v>
       </c>
-      <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28">
         <v>-7082000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1770500.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-14637000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1770500.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-21768000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-5442000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-17902000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-5442000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-23148000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-5787000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-22866000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-5787000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-3393000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-848250.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>9882000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-848250.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>16863000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4215750.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>23338000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4215750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2951750.0</v>
       </c>
       <c r="BR28">
         <v>-2951750.0</v>
       </c>
       <c r="BS28">
         <v>-2951750.0</v>
       </c>
       <c r="BT28">
         <v>-2951750.0</v>
       </c>
       <c r="BU28">
-        <v>-3720250.0</v>
+        <v>-2951750.0</v>
       </c>
       <c r="BV28">
         <v>-3720250.0</v>
       </c>
       <c r="BW28">
         <v>-3720250.0</v>
       </c>
       <c r="BX28">
         <v>-3720250.0</v>
       </c>
       <c r="BY28">
-        <v>-1395000.0</v>
+        <v>-3720250.0</v>
       </c>
       <c r="BZ28">
         <v>-1395000.0</v>
       </c>
       <c r="CA28">
         <v>-1395000.0</v>
       </c>
       <c r="CB28">
         <v>-1395000.0</v>
       </c>
       <c r="CC28">
-        <v>-892750.0</v>
+        <v>-1395000.0</v>
       </c>
       <c r="CD28">
         <v>-892750.0</v>
       </c>
       <c r="CE28">
         <v>-892750.0</v>
       </c>
       <c r="CF28">
         <v>-892750.0</v>
       </c>
+      <c r="CG28">
+        <v>-892750.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:85">
       <c r="A29" t="s">
         <v>50</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>82298000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>81727000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>80862000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>65992000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>69356000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>73425000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>68163000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>68931000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>70532000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>89819000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>123145000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>60521000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
@@ -8561,478 +8616,483 @@
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
+      <c r="CG29"/>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:85">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
+        <v>30352000.0</v>
+      </c>
+      <c r="C30">
         <v>27150000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25135000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24020000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23529000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>26139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24593000.0</v>
       </c>
       <c r="H30">
         <v>24593000.0</v>
       </c>
       <c r="I30">
-        <v>22418000.0</v>
+        <v>24593000.0</v>
       </c>
       <c r="J30">
         <v>22418000.0</v>
       </c>
       <c r="K30">
+        <v>22418000.0</v>
+      </c>
+      <c r="L30">
         <v>18204000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19070000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19261000.0</v>
       </c>
       <c r="N30">
         <v>19261000.0</v>
       </c>
       <c r="O30">
-        <v>17724000.0</v>
+        <v>19261000.0</v>
       </c>
       <c r="P30">
         <v>17724000.0</v>
       </c>
       <c r="Q30">
-        <v>18996000.0</v>
+        <v>17724000.0</v>
       </c>
       <c r="R30">
         <v>18996000.0</v>
       </c>
       <c r="S30">
+        <v>18996000.0</v>
+      </c>
+      <c r="T30">
         <v>8711000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9024000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20492000.0</v>
       </c>
       <c r="V30">
         <v>20492000.0</v>
       </c>
       <c r="W30">
+        <v>20492000.0</v>
+      </c>
+      <c r="X30">
         <v>20004000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>20535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17460000.0</v>
       </c>
       <c r="Z30">
         <v>17460000.0</v>
       </c>
       <c r="AA30">
+        <v>17460000.0</v>
+      </c>
+      <c r="AB30">
         <v>15574000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>15668000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30549000.0</v>
       </c>
       <c r="AD30">
         <v>30549000.0</v>
       </c>
       <c r="AE30">
-        <v>30479000.0</v>
+        <v>30549000.0</v>
       </c>
       <c r="AF30">
         <v>30479000.0</v>
       </c>
       <c r="AG30">
-        <v>27098000.0</v>
+        <v>30479000.0</v>
       </c>
       <c r="AH30">
         <v>27098000.0</v>
       </c>
       <c r="AI30">
-        <v>27994000.0</v>
+        <v>27098000.0</v>
       </c>
       <c r="AJ30">
         <v>27994000.0</v>
       </c>
       <c r="AK30">
+        <v>27994000.0</v>
+      </c>
+      <c r="AL30">
         <v>24609000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>24994000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>24549000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>24890000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>21801000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>22067000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>21297000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>21352000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>19146000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>19415000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>21860000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>19570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16293000.0</v>
       </c>
       <c r="AX30">
         <v>16293000.0</v>
       </c>
       <c r="AY30">
-        <v>15104000.0</v>
+        <v>16293000.0</v>
       </c>
       <c r="AZ30">
         <v>15104000.0</v>
       </c>
       <c r="BA30">
-        <v>13307000.0</v>
+        <v>15104000.0</v>
       </c>
       <c r="BB30">
         <v>13307000.0</v>
       </c>
       <c r="BC30">
+        <v>13307000.0</v>
+      </c>
+      <c r="BD30">
         <v>12291000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>16962000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14725000.0</v>
       </c>
       <c r="BF30">
         <v>14725000.0</v>
       </c>
       <c r="BG30">
-        <v>10408000.0</v>
+        <v>14725000.0</v>
       </c>
       <c r="BH30">
         <v>10408000.0</v>
       </c>
       <c r="BI30">
-        <v>8452000.0</v>
+        <v>10408000.0</v>
       </c>
       <c r="BJ30">
         <v>8452000.0</v>
       </c>
       <c r="BK30">
-        <v>8347000.0</v>
+        <v>8452000.0</v>
       </c>
       <c r="BL30">
         <v>8347000.0</v>
       </c>
       <c r="BM30">
-        <v>10232000.0</v>
+        <v>8347000.0</v>
       </c>
       <c r="BN30">
         <v>10232000.0</v>
       </c>
       <c r="BO30">
-        <v>11209000.0</v>
+        <v>10232000.0</v>
       </c>
       <c r="BP30">
         <v>11209000.0</v>
       </c>
       <c r="BQ30">
-        <v>10286000.0</v>
+        <v>11209000.0</v>
       </c>
       <c r="BR30">
         <v>10286000.0</v>
       </c>
       <c r="BS30">
-        <v>5075000.0</v>
+        <v>10286000.0</v>
       </c>
       <c r="BT30">
         <v>5075000.0</v>
       </c>
       <c r="BU30">
-        <v>2614000.0</v>
+        <v>5075000.0</v>
       </c>
       <c r="BV30">
         <v>2614000.0</v>
       </c>
       <c r="BW30">
-        <v>3867000.0</v>
+        <v>2614000.0</v>
       </c>
       <c r="BX30">
         <v>3867000.0</v>
       </c>
-      <c r="BY30"/>
+      <c r="BY30">
+        <v>3867000.0</v>
+      </c>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
+      <c r="CG30"/>
     </row>
-    <row r="31" spans="1:84">
+    <row r="31" spans="1:85">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>51417000.0</v>
       </c>
-      <c r="H31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I31"/>
       <c r="J31">
         <v>46089000.0</v>
       </c>
       <c r="K31">
-        <v>47192000.0</v>
+        <v>46089000.0</v>
       </c>
       <c r="L31">
         <v>47192000.0</v>
       </c>
       <c r="M31">
-        <v>49391000.0</v>
+        <v>47192000.0</v>
       </c>
       <c r="N31">
         <v>49391000.0</v>
       </c>
       <c r="O31">
-        <v>68188000.0</v>
+        <v>49391000.0</v>
       </c>
       <c r="P31">
         <v>68188000.0</v>
       </c>
       <c r="Q31">
-        <v>101033000.0</v>
+        <v>68188000.0</v>
       </c>
       <c r="R31">
         <v>101033000.0</v>
       </c>
       <c r="S31">
-        <v>38197000.0</v>
+        <v>101033000.0</v>
       </c>
       <c r="T31">
         <v>38197000.0</v>
       </c>
       <c r="U31">
-        <v>19386000.0</v>
+        <v>38197000.0</v>
       </c>
       <c r="V31">
         <v>19386000.0</v>
       </c>
       <c r="W31">
-        <v>44422000.0</v>
+        <v>19386000.0</v>
       </c>
       <c r="X31">
         <v>44422000.0</v>
       </c>
       <c r="Y31">
-        <v>9711000.0</v>
+        <v>44422000.0</v>
       </c>
       <c r="Z31">
         <v>9711000.0</v>
       </c>
       <c r="AA31">
-        <v>18637000.0</v>
+        <v>9711000.0</v>
       </c>
       <c r="AB31">
         <v>18637000.0</v>
       </c>
       <c r="AC31">
-        <v>13893000.0</v>
+        <v>18637000.0</v>
       </c>
       <c r="AD31">
         <v>13893000.0</v>
       </c>
       <c r="AE31">
-        <v>6050000.0</v>
+        <v>13893000.0</v>
       </c>
       <c r="AF31">
         <v>6050000.0</v>
       </c>
       <c r="AG31">
-        <v>4517000.0</v>
+        <v>6050000.0</v>
       </c>
       <c r="AH31">
         <v>4517000.0</v>
       </c>
-      <c r="AI31"/>
+      <c r="AI31">
+        <v>4517000.0</v>
+      </c>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
+      <c r="CG31"/>
     </row>
-    <row r="32" spans="1:84">
+    <row r="32" spans="1:85">
       <c r="A32" t="s">
         <v>53</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>35985000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>37381000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>39718000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>26769000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>41699000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>47087000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>42271000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>43094000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>44649000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>63315000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>98453000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>36514000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
@@ -9053,308 +9113,312 @@
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
+      <c r="CG32"/>
     </row>
-    <row r="33" spans="1:84">
+    <row r="33" spans="1:85">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
+        <v>52215999.0</v>
+      </c>
+      <c r="C33">
         <v>51652000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>48442000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>46079000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>44778000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>33610000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>33293000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>31234000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>33963000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>8490750.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>34749000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>8490750.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>35300000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>37970000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>38807000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>37632000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>37474000.0</v>
       </c>
-      <c r="V33"/>
-      <c r="W33">
+      <c r="W33"/>
+      <c r="X33">
         <v>20095000.0</v>
       </c>
-      <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>20874000.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33">
+      <c r="AA33"/>
+      <c r="AB33">
         <v>19240000.0</v>
       </c>
-      <c r="AB33"/>
-      <c r="AC33">
+      <c r="AC33"/>
+      <c r="AD33">
         <v>11744000.0</v>
       </c>
-      <c r="AD33"/>
-      <c r="AE33">
+      <c r="AE33"/>
+      <c r="AF33">
         <v>13664000.0</v>
       </c>
-      <c r="AF33"/>
-      <c r="AG33">
+      <c r="AG33"/>
+      <c r="AH33">
         <v>12755000.0</v>
       </c>
-      <c r="AH33"/>
-      <c r="AI33">
+      <c r="AI33"/>
+      <c r="AJ33">
         <v>12844000.0</v>
       </c>
-      <c r="AJ33"/>
-      <c r="AK33">
+      <c r="AK33"/>
+      <c r="AL33">
         <v>3622000.0</v>
       </c>
-      <c r="AL33"/>
-      <c r="AM33">
+      <c r="AM33"/>
+      <c r="AN33">
         <v>3588000.0</v>
       </c>
-      <c r="AN33"/>
-      <c r="AO33">
+      <c r="AO33"/>
+      <c r="AP33">
         <v>3145000.0</v>
       </c>
-      <c r="AP33"/>
-      <c r="AQ33">
+      <c r="AQ33"/>
+      <c r="AR33">
         <v>3172000.0</v>
       </c>
-      <c r="AR33"/>
-      <c r="AS33">
+      <c r="AS33"/>
+      <c r="AT33">
         <v>8907000.0</v>
       </c>
-      <c r="AT33"/>
-      <c r="AU33">
+      <c r="AU33"/>
+      <c r="AV33">
         <v>11011000.0</v>
       </c>
-      <c r="AV33"/>
-      <c r="AW33">
+      <c r="AW33"/>
+      <c r="AX33">
         <v>14714000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>3678500.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>16878000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>3678500.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>14791000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>3697750.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>13734000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>3697750.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>11293000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2823250.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>10320000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2823250.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>18429000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>4607250.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>13420000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>4607250.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>13170000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>3292500.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>10173000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>3292500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2739500.0</v>
       </c>
       <c r="BR33">
         <v>2739500.0</v>
       </c>
       <c r="BS33">
         <v>2739500.0</v>
       </c>
       <c r="BT33">
         <v>2739500.0</v>
       </c>
       <c r="BU33">
-        <v>1021750.0</v>
+        <v>2739500.0</v>
       </c>
       <c r="BV33">
         <v>1021750.0</v>
       </c>
       <c r="BW33">
         <v>1021750.0</v>
       </c>
       <c r="BX33">
         <v>1021750.0</v>
       </c>
       <c r="BY33">
-        <v>1256250.0</v>
+        <v>1021750.0</v>
       </c>
       <c r="BZ33">
         <v>1256250.0</v>
       </c>
       <c r="CA33">
         <v>1256250.0</v>
       </c>
       <c r="CB33">
         <v>1256250.0</v>
       </c>
       <c r="CC33">
-        <v>418500.0</v>
+        <v>1256250.0</v>
       </c>
       <c r="CD33">
         <v>418500.0</v>
       </c>
       <c r="CE33">
         <v>418500.0</v>
       </c>
       <c r="CF33">
         <v>418500.0</v>
       </c>
+      <c r="CG33">
+        <v>418500.0</v>
+      </c>
     </row>
-    <row r="34" spans="1:84">
+    <row r="34" spans="1:85">
       <c r="A34" t="s">
         <v>55</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>423000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>417000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>400000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>1007000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>859000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>916000.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>871000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
@@ -9373,436 +9437,441 @@
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
+      <c r="CG34"/>
     </row>
-    <row r="35" spans="1:84">
+    <row r="35" spans="1:85">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
+        <v>4219999.0</v>
+      </c>
+      <c r="C35">
         <v>5339000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4096000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4935000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5555000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5953000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6955000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>8071000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2017750.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8912000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2017750.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>9417000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>11466000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>14115000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>13625000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>14284000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35">
+      <c r="W35"/>
+      <c r="X35">
         <v>11615000.0</v>
       </c>
-      <c r="X35"/>
-      <c r="Y35">
+      <c r="Y35"/>
+      <c r="Z35">
         <v>12269000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>13990000.0</v>
       </c>
-      <c r="AB35"/>
-      <c r="AC35">
+      <c r="AC35"/>
+      <c r="AD35">
         <v>294000.0</v>
       </c>
-      <c r="AD35"/>
-      <c r="AE35">
+      <c r="AE35"/>
+      <c r="AF35">
         <v>491000.0</v>
       </c>
-      <c r="AF35"/>
-      <c r="AG35">
+      <c r="AG35"/>
+      <c r="AH35">
         <v>175000.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>254000.0</v>
       </c>
-      <c r="AJ35"/>
-      <c r="AK35">
+      <c r="AK35"/>
+      <c r="AL35">
         <v>236000.0</v>
       </c>
-      <c r="AL35"/>
-      <c r="AM35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>217000.0</v>
       </c>
-      <c r="AN35"/>
-      <c r="AO35">
+      <c r="AO35"/>
+      <c r="AP35">
         <v>200000.0</v>
       </c>
-      <c r="AP35"/>
-      <c r="AQ35">
+      <c r="AQ35"/>
+      <c r="AR35">
         <v>181000.0</v>
       </c>
-      <c r="AR35"/>
-      <c r="AS35">
+      <c r="AS35"/>
+      <c r="AT35">
         <v>164000.0</v>
       </c>
-      <c r="AT35"/>
-      <c r="AU35">
+      <c r="AU35"/>
+      <c r="AV35">
         <v>146000.0</v>
       </c>
-      <c r="AV35"/>
-      <c r="AW35">
+      <c r="AW35"/>
+      <c r="AX35">
         <v>129000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>32250.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>671000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>32250.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>370000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>92500.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>505000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>92500.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1033000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>258250.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>409000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>258250.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>17571000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>4392750.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>20086000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>4392750.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>92000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>23000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>266000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>620250.0</v>
       </c>
       <c r="BR35">
         <v>620250.0</v>
       </c>
       <c r="BS35">
         <v>620250.0</v>
       </c>
       <c r="BT35">
         <v>620250.0</v>
       </c>
       <c r="BU35">
-        <v>28000.0</v>
+        <v>620250.0</v>
       </c>
       <c r="BV35">
         <v>28000.0</v>
       </c>
       <c r="BW35">
         <v>28000.0</v>
       </c>
       <c r="BX35">
         <v>28000.0</v>
       </c>
       <c r="BY35">
-        <v>16750.0</v>
+        <v>28000.0</v>
       </c>
       <c r="BZ35">
         <v>16750.0</v>
       </c>
       <c r="CA35">
         <v>16750.0</v>
       </c>
       <c r="CB35">
         <v>16750.0</v>
       </c>
       <c r="CC35">
-        <v>6250.0</v>
+        <v>16750.0</v>
       </c>
       <c r="CD35">
         <v>6250.0</v>
       </c>
       <c r="CE35">
         <v>6250.0</v>
       </c>
       <c r="CF35">
         <v>6250.0</v>
       </c>
+      <c r="CG35">
+        <v>6250.0</v>
+      </c>
     </row>
-    <row r="36" spans="1:84">
+    <row r="36" spans="1:85">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>1690000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31234000.0</v>
       </c>
       <c r="H36">
         <v>-31234000.0</v>
       </c>
       <c r="I36">
+        <v>-31234000.0</v>
+      </c>
+      <c r="J36">
         <v>-32503000.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>-33237000.0</v>
       </c>
-      <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>-33131000.0</v>
       </c>
-      <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>21631000.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>-35964000.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>-34978000.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>-34756000.0</v>
       </c>
-      <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
         <v>20095000.0</v>
       </c>
-      <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-2798000.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>-19240000.0</v>
       </c>
-      <c r="AB36"/>
-      <c r="AC36">
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-5745000.0</v>
       </c>
-      <c r="AD36"/>
-      <c r="AE36">
+      <c r="AE36"/>
+      <c r="AF36">
         <v>-7424000.0</v>
       </c>
-      <c r="AF36"/>
-      <c r="AG36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-6942000.0</v>
       </c>
-      <c r="AH36"/>
-      <c r="AI36">
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>-6791000.0</v>
       </c>
-      <c r="AJ36"/>
-      <c r="AK36">
+      <c r="AK36"/>
+      <c r="AL36">
         <v>-3622000.0</v>
       </c>
-      <c r="AL36"/>
-      <c r="AM36">
+      <c r="AM36"/>
+      <c r="AN36">
         <v>-3588000.0</v>
       </c>
-      <c r="AN36"/>
-      <c r="AO36">
+      <c r="AO36"/>
+      <c r="AP36">
         <v>-3145000.0</v>
       </c>
-      <c r="AP36"/>
-      <c r="AQ36">
+      <c r="AQ36"/>
+      <c r="AR36">
         <v>-3172000.0</v>
       </c>
-      <c r="AR36"/>
-      <c r="AS36">
+      <c r="AS36"/>
+      <c r="AT36">
         <v>-3272000.0</v>
       </c>
-      <c r="AT36"/>
-      <c r="AU36">
+      <c r="AU36"/>
+      <c r="AV36">
         <v>-3187000.0</v>
       </c>
-      <c r="AV36"/>
-      <c r="AW36">
+      <c r="AW36"/>
+      <c r="AX36">
         <v>1674000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>418500.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1667000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>418500.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1667000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>416750.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>667000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>416750.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>667000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>416750.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>2917000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>416750.0</v>
       </c>
-      <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
-      <c r="CC36">
-[...1 lines deleted...]
-      </c>
+      <c r="CC36"/>
       <c r="CD36">
         <v>-892750.0</v>
       </c>
       <c r="CE36">
         <v>-892750.0</v>
       </c>
       <c r="CF36">
         <v>-892750.0</v>
       </c>
+      <c r="CG36">
+        <v>-892750.0</v>
+      </c>
     </row>
-    <row r="37" spans="1:84">
+    <row r="37" spans="1:85">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -9845,1202 +9914,1214 @@
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
+      <c r="CG37"/>
     </row>
-    <row r="38" spans="1:84">
+    <row r="38" spans="1:85">
       <c r="A38" t="s">
         <v>59</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>1.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1460000.0</v>
       </c>
       <c r="J38">
         <v>1460000.0</v>
       </c>
       <c r="K38">
+        <v>1460000.0</v>
+      </c>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2169000.0</v>
       </c>
       <c r="N38">
         <v>2169000.0</v>
       </c>
       <c r="O38">
-        <v>3023000.0</v>
+        <v>2169000.0</v>
       </c>
       <c r="P38">
         <v>3023000.0</v>
       </c>
       <c r="Q38">
+        <v>3023000.0</v>
+      </c>
+      <c r="R38">
         <v>1.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2843000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2654000.0</v>
       </c>
       <c r="T38">
         <v>2654000.0</v>
       </c>
       <c r="U38">
-        <v>2718000.0</v>
+        <v>2654000.0</v>
       </c>
       <c r="V38">
         <v>2718000.0</v>
       </c>
       <c r="W38">
-        <v>3109000.0</v>
+        <v>2718000.0</v>
       </c>
       <c r="X38">
         <v>3109000.0</v>
       </c>
       <c r="Y38">
-        <v>2798000.0</v>
+        <v>3109000.0</v>
       </c>
       <c r="Z38">
         <v>2798000.0</v>
       </c>
       <c r="AA38">
-        <v>5470000.0</v>
+        <v>2798000.0</v>
       </c>
       <c r="AB38">
         <v>5470000.0</v>
       </c>
       <c r="AC38">
-        <v>9035000.0</v>
+        <v>5470000.0</v>
       </c>
       <c r="AD38">
         <v>9035000.0</v>
       </c>
       <c r="AE38">
-        <v>11117000.0</v>
+        <v>9035000.0</v>
       </c>
       <c r="AF38">
         <v>11117000.0</v>
       </c>
       <c r="AG38">
-        <v>10467000.0</v>
+        <v>11117000.0</v>
       </c>
       <c r="AH38">
         <v>10467000.0</v>
       </c>
       <c r="AI38">
-        <v>10332000.0</v>
+        <v>10467000.0</v>
       </c>
       <c r="AJ38">
         <v>10332000.0</v>
       </c>
       <c r="AK38">
+        <v>10332000.0</v>
+      </c>
+      <c r="AL38">
         <v>6791000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>8174000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>5834000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>7241000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>4503000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>6068000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>5311000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>6805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7228000.0</v>
       </c>
       <c r="AT38">
         <v>7228000.0</v>
       </c>
       <c r="AU38">
-        <v>9462000.0</v>
+        <v>7228000.0</v>
       </c>
       <c r="AV38">
         <v>9462000.0</v>
       </c>
       <c r="AW38">
-        <v>12957000.0</v>
+        <v>9462000.0</v>
       </c>
       <c r="AX38">
         <v>12957000.0</v>
       </c>
       <c r="AY38">
-        <v>15298000.0</v>
+        <v>12957000.0</v>
       </c>
       <c r="AZ38">
         <v>15298000.0</v>
       </c>
       <c r="BA38">
-        <v>13671000.0</v>
+        <v>15298000.0</v>
       </c>
       <c r="BB38">
         <v>13671000.0</v>
       </c>
       <c r="BC38">
-        <v>12522000.0</v>
+        <v>13671000.0</v>
       </c>
       <c r="BD38">
         <v>12522000.0</v>
       </c>
       <c r="BE38">
-        <v>9805000.0</v>
+        <v>12522000.0</v>
       </c>
       <c r="BF38">
         <v>9805000.0</v>
       </c>
       <c r="BG38">
-        <v>9064000.0</v>
+        <v>9805000.0</v>
       </c>
       <c r="BH38">
         <v>9064000.0</v>
       </c>
       <c r="BI38">
-        <v>17036000.0</v>
+        <v>9064000.0</v>
       </c>
       <c r="BJ38">
         <v>17036000.0</v>
       </c>
       <c r="BK38">
-        <v>11276000.0</v>
+        <v>17036000.0</v>
       </c>
       <c r="BL38">
         <v>11276000.0</v>
       </c>
       <c r="BM38">
-        <v>11287000.0</v>
+        <v>11276000.0</v>
       </c>
       <c r="BN38">
         <v>11287000.0</v>
       </c>
       <c r="BO38">
-        <v>8031000.0</v>
+        <v>11287000.0</v>
       </c>
       <c r="BP38">
         <v>8031000.0</v>
       </c>
       <c r="BQ38">
-        <v>8916000.0</v>
+        <v>8031000.0</v>
       </c>
       <c r="BR38">
         <v>8916000.0</v>
       </c>
       <c r="BS38">
-        <v>9138000.0</v>
+        <v>8916000.0</v>
       </c>
       <c r="BT38">
         <v>9138000.0</v>
       </c>
       <c r="BU38">
-        <v>2712000.0</v>
+        <v>9138000.0</v>
       </c>
       <c r="BV38">
         <v>2712000.0</v>
       </c>
       <c r="BW38">
-        <v>7934000.0</v>
+        <v>2712000.0</v>
       </c>
       <c r="BX38">
         <v>7934000.0</v>
       </c>
-      <c r="BY38"/>
+      <c r="BY38">
+        <v>7934000.0</v>
+      </c>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
+      <c r="CG38"/>
     </row>
-    <row r="39" spans="1:84">
+    <row r="39" spans="1:85">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
+        <v>7203000.0</v>
+      </c>
+      <c r="C39">
         <v>6473000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>8960000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7256000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7483000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8043000.0</v>
       </c>
       <c r="H39">
         <v>8043000.0</v>
       </c>
       <c r="I39">
+        <v>8043000.0</v>
+      </c>
+      <c r="J39">
         <v>6298000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6915250.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5748000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6915250.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6239000.0</v>
       </c>
-      <c r="N39"/>
-      <c r="O39">
+      <c r="O39"/>
+      <c r="P39">
         <v>22176000.0</v>
       </c>
-      <c r="P39"/>
-      <c r="Q39">
+      <c r="Q39"/>
+      <c r="R39">
         <v>7216000.0</v>
       </c>
-      <c r="R39"/>
-      <c r="S39">
+      <c r="S39"/>
+      <c r="T39">
         <v>4468000.0</v>
       </c>
-      <c r="T39"/>
-      <c r="U39">
+      <c r="U39"/>
+      <c r="V39">
         <v>4433000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39">
+      <c r="W39"/>
+      <c r="X39">
         <v>5423000.0</v>
       </c>
-      <c r="X39"/>
-      <c r="Y39">
+      <c r="Y39"/>
+      <c r="Z39">
         <v>5542000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>5829000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>5735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4545000.0</v>
       </c>
       <c r="AD39">
         <v>4545000.0</v>
       </c>
       <c r="AE39">
-        <v>4030000.0</v>
+        <v>4545000.0</v>
       </c>
       <c r="AF39">
         <v>4030000.0</v>
       </c>
       <c r="AG39">
-        <v>2826000.0</v>
+        <v>4030000.0</v>
       </c>
       <c r="AH39">
         <v>2826000.0</v>
       </c>
       <c r="AI39">
-        <v>3317000.0</v>
+        <v>2826000.0</v>
       </c>
       <c r="AJ39">
         <v>3317000.0</v>
       </c>
       <c r="AK39">
+        <v>3317000.0</v>
+      </c>
+      <c r="AL39">
         <v>2914000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2529000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2812000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2471000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2497000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2231000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2476000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2421000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3692000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1743000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>4025000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2290000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2183000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>4619000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2619000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4619000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>14990000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>3747500.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>6167000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>3747500.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1577000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>4075500.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1186000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>4075500.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>969000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2355250.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>1040000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2355250.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2395000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>3156750.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>1276000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>3156750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2841250.0</v>
       </c>
       <c r="BR39">
         <v>2841250.0</v>
       </c>
       <c r="BS39">
         <v>2841250.0</v>
       </c>
       <c r="BT39">
         <v>2841250.0</v>
       </c>
       <c r="BU39">
-        <v>771000.0</v>
+        <v>2841250.0</v>
       </c>
       <c r="BV39">
         <v>771000.0</v>
       </c>
       <c r="BW39">
         <v>771000.0</v>
       </c>
       <c r="BX39">
         <v>771000.0</v>
       </c>
       <c r="BY39">
-        <v>612500.0</v>
+        <v>771000.0</v>
       </c>
       <c r="BZ39">
         <v>612500.0</v>
       </c>
       <c r="CA39">
         <v>612500.0</v>
       </c>
       <c r="CB39">
         <v>612500.0</v>
       </c>
       <c r="CC39">
-        <v>574250.0</v>
+        <v>612500.0</v>
       </c>
       <c r="CD39">
         <v>574250.0</v>
       </c>
       <c r="CE39">
         <v>574250.0</v>
       </c>
       <c r="CF39">
         <v>574250.0</v>
       </c>
+      <c r="CG39">
+        <v>574250.0</v>
+      </c>
     </row>
-    <row r="40" spans="1:84">
+    <row r="40" spans="1:85">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
+        <v>36596000.0</v>
+      </c>
+      <c r="C40">
         <v>31671000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
-        <v>12974000.0</v>
+        <v>34559000.0</v>
       </c>
       <c r="E40">
+        <v>15471000.0</v>
+      </c>
+      <c r="F40">
         <v>26854000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>9172000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>21442000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>26342000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7431000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6092750.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6698000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6092750.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>8788000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3673000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2951000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2327000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6959000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1984000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>20853000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2705000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>18388000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>21522000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22622000.0</v>
       </c>
       <c r="X40">
         <v>22622000.0</v>
       </c>
       <c r="Y40">
-        <v>19267000.0</v>
+        <v>22622000.0</v>
       </c>
       <c r="Z40">
         <v>19267000.0</v>
       </c>
       <c r="AA40">
+        <v>19267000.0</v>
+      </c>
+      <c r="AB40">
         <v>9148000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>20879000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52912000.0</v>
       </c>
       <c r="AD40">
         <v>52912000.0</v>
       </c>
       <c r="AE40">
-        <v>53216000.0</v>
+        <v>52912000.0</v>
       </c>
       <c r="AF40">
         <v>53216000.0</v>
       </c>
       <c r="AG40">
-        <v>50971000.0</v>
+        <v>53216000.0</v>
       </c>
       <c r="AH40">
         <v>50971000.0</v>
       </c>
       <c r="AI40">
-        <v>48946000.0</v>
+        <v>50971000.0</v>
       </c>
       <c r="AJ40">
         <v>48946000.0</v>
       </c>
       <c r="AK40">
+        <v>48946000.0</v>
+      </c>
+      <c r="AL40">
         <v>16262000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>42889000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>15386000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>41823000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>14953000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>40042000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>13655000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>37348000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>12643000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>28780000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>11548000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>28888000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>10054000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>3700500.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>18976000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>3700500.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>13147000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>6538750.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>15441000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>6538750.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>14956000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>5203250.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>10370000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>5203250.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>21999000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>7856250.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>15180000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>7856250.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>17339000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>15455750.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>11679000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>15455750.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>4390250.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>3966250.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>4390250.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>3966250.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>1251500.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>1020250.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>1251500.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>1020250.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>1545750.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>1250000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>1545750.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>1250000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>450500.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>416250.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>450500.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>416250.0</v>
       </c>
     </row>
-    <row r="41" spans="1:84">
+    <row r="41" spans="1:85">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-      <c r="I41">
-[...1 lines deleted...]
-      </c>
+      <c r="I41"/>
       <c r="J41">
         <v>829000.0</v>
       </c>
       <c r="K41">
-        <v>607000.0</v>
+        <v>829000.0</v>
       </c>
       <c r="L41">
         <v>607000.0</v>
       </c>
       <c r="M41">
-        <v>585000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="N41">
         <v>585000.0</v>
       </c>
       <c r="O41">
-        <v>1599000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="P41">
         <v>1599000.0</v>
       </c>
       <c r="Q41">
-        <v>3828000.0</v>
+        <v>1599000.0</v>
       </c>
       <c r="R41">
         <v>3828000.0</v>
       </c>
       <c r="S41">
-        <v>3857000.0</v>
+        <v>3828000.0</v>
       </c>
       <c r="T41">
         <v>3857000.0</v>
       </c>
       <c r="U41">
-        <v>3785000.0</v>
+        <v>3857000.0</v>
       </c>
       <c r="V41">
         <v>3785000.0</v>
       </c>
       <c r="W41">
-        <v>445000.0</v>
+        <v>3785000.0</v>
       </c>
       <c r="X41">
         <v>445000.0</v>
       </c>
       <c r="Y41">
-        <v>424000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="Z41">
         <v>424000.0</v>
       </c>
       <c r="AA41">
-        <v>402000.0</v>
+        <v>424000.0</v>
       </c>
       <c r="AB41">
         <v>402000.0</v>
       </c>
       <c r="AC41">
-        <v>294000.0</v>
+        <v>402000.0</v>
       </c>
       <c r="AD41">
         <v>294000.0</v>
       </c>
       <c r="AE41">
-        <v>491000.0</v>
+        <v>294000.0</v>
       </c>
       <c r="AF41">
         <v>491000.0</v>
       </c>
       <c r="AG41">
-        <v>175000.0</v>
+        <v>491000.0</v>
       </c>
       <c r="AH41">
         <v>175000.0</v>
       </c>
       <c r="AI41">
-        <v>254000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="AJ41">
         <v>254000.0</v>
       </c>
       <c r="AK41">
-        <v>236000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="AL41">
         <v>236000.0</v>
       </c>
       <c r="AM41">
-        <v>217000.0</v>
+        <v>236000.0</v>
       </c>
       <c r="AN41">
         <v>217000.0</v>
       </c>
       <c r="AO41">
-        <v>200000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="AP41">
         <v>200000.0</v>
       </c>
       <c r="AQ41">
-        <v>181000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="AR41">
         <v>181000.0</v>
       </c>
       <c r="AS41">
-        <v>164000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="AT41">
         <v>164000.0</v>
       </c>
       <c r="AU41">
-        <v>146000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="AV41">
         <v>146000.0</v>
       </c>
       <c r="AW41">
-        <v>129000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="AX41">
         <v>129000.0</v>
       </c>
-      <c r="AY41"/>
+      <c r="AY41">
+        <v>129000.0</v>
+      </c>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
-      <c r="BO41">
-[...1 lines deleted...]
-      </c>
+      <c r="BO41"/>
       <c r="BP41">
         <v>167000.0</v>
       </c>
       <c r="BQ41">
-        <v>2371000.0</v>
+        <v>167000.0</v>
       </c>
       <c r="BR41">
         <v>2371000.0</v>
       </c>
       <c r="BS41">
-        <v>2266000.0</v>
+        <v>2371000.0</v>
       </c>
       <c r="BT41">
         <v>2266000.0</v>
       </c>
       <c r="BU41">
-        <v>112000.0</v>
+        <v>2266000.0</v>
       </c>
       <c r="BV41">
         <v>112000.0</v>
       </c>
-      <c r="BW41"/>
+      <c r="BW41">
+        <v>112000.0</v>
+      </c>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
+      <c r="CG41"/>
     </row>
-    <row r="42" spans="1:84">
+    <row r="42" spans="1:85">
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42">
+        <v>-4972000.0</v>
+      </c>
+      <c r="C42">
         <v>-35851000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-19362000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-19325000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-17837000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-13602000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-13243000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-12777000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-13760000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-3326000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-11421000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-3326000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-11450000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-5087000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-10523000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-4366000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-11414000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-4695000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-6451000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-4420000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-6486000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-4856000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4354000.0</v>
       </c>
       <c r="X42">
         <v>-4354000.0</v>
       </c>
       <c r="Y42">
-        <v>-3574000.0</v>
+        <v>-4354000.0</v>
       </c>
       <c r="Z42">
         <v>-3574000.0</v>
       </c>
       <c r="AA42">
+        <v>-3574000.0</v>
+      </c>
+      <c r="AB42">
         <v>-21103998.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-3035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3497000.0</v>
       </c>
       <c r="AD42">
         <v>-3497000.0</v>
       </c>
       <c r="AE42">
-        <v>-3005000.0</v>
+        <v>-3497000.0</v>
       </c>
       <c r="AF42">
         <v>-3005000.0</v>
       </c>
       <c r="AG42">
-        <v>-3166000.0</v>
+        <v>-3005000.0</v>
       </c>
       <c r="AH42">
         <v>-3166000.0</v>
       </c>
       <c r="AI42">
+        <v>-3166000.0</v>
+      </c>
+      <c r="AJ42">
         <v>-13458000.0</v>
       </c>
-      <c r="AJ42"/>
-      <c r="AK42">
+      <c r="AK42"/>
+      <c r="AL42">
         <v>-13607000.0</v>
       </c>
-      <c r="AL42"/>
-      <c r="AM42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>-14155000.0</v>
       </c>
-      <c r="AN42"/>
-      <c r="AO42">
+      <c r="AO42"/>
+      <c r="AP42">
         <v>-14391000.0</v>
       </c>
-      <c r="AP42"/>
-      <c r="AQ42">
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>-15827000.0</v>
       </c>
-      <c r="AR42"/>
-      <c r="AS42">
+      <c r="AS42"/>
+      <c r="AT42">
         <v>-15951000.0</v>
       </c>
-      <c r="AT42"/>
-      <c r="AU42">
+      <c r="AU42"/>
+      <c r="AV42">
         <v>-14892000.0</v>
       </c>
-      <c r="AV42"/>
-      <c r="AW42">
+      <c r="AW42"/>
+      <c r="AX42">
         <v>373000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>731750.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>349000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>731750.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>328000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>623500.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>308000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>623500.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>285000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>575250.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>259000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>575250.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>243000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>597750.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>231000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>597750.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>231000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>714000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-28846000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>714000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>520500.0</v>
       </c>
       <c r="BR42">
         <v>520500.0</v>
       </c>
       <c r="BS42">
         <v>520500.0</v>
       </c>
       <c r="BT42">
         <v>520500.0</v>
       </c>
       <c r="BU42">
-        <v>368500.0</v>
+        <v>520500.0</v>
       </c>
       <c r="BV42">
         <v>368500.0</v>
       </c>
       <c r="BW42">
         <v>368500.0</v>
       </c>
       <c r="BX42">
         <v>368500.0</v>
       </c>
       <c r="BY42">
-        <v>193500.0</v>
+        <v>368500.0</v>
       </c>
       <c r="BZ42">
         <v>193500.0</v>
       </c>
       <c r="CA42">
         <v>193500.0</v>
       </c>
       <c r="CB42">
         <v>193500.0</v>
       </c>
       <c r="CC42">
-        <v>147000.0</v>
+        <v>193500.0</v>
       </c>
       <c r="CD42">
         <v>147000.0</v>
       </c>
       <c r="CE42">
         <v>147000.0</v>
       </c>
       <c r="CF42">
         <v>147000.0</v>
       </c>
+      <c r="CG42">
+        <v>147000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:84">
+    <row r="43" spans="1:85">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11083,52 +11164,53 @@
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
+      <c r="CG43"/>
     </row>
-    <row r="44" spans="1:84">
+    <row r="44" spans="1:85">
       <c r="A44" t="s">
         <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11171,898 +11253,907 @@
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
+      <c r="CG44"/>
     </row>
-    <row r="45" spans="1:84">
+    <row r="45" spans="1:85">
       <c r="A45" t="s">
         <v>66</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>42754000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>37692000.0</v>
       </c>
-      <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>35079000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>32819000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>13316000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45">
+      <c r="Q45"/>
+      <c r="R45">
         <v>13852000.0</v>
       </c>
-      <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>12654000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>12802000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>14125000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Y45"/>
+      <c r="Z45">
         <v>15203000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>16135000.0</v>
       </c>
-      <c r="AB45"/>
-      <c r="AC45">
+      <c r="AC45"/>
+      <c r="AD45">
         <v>2709000.0</v>
       </c>
-      <c r="AD45"/>
-      <c r="AE45">
+      <c r="AE45"/>
+      <c r="AF45">
         <v>2547000.0</v>
       </c>
-      <c r="AF45"/>
-      <c r="AG45">
+      <c r="AG45"/>
+      <c r="AH45">
         <v>2288000.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45">
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>2512000.0</v>
       </c>
-      <c r="AJ45"/>
-      <c r="AK45">
+      <c r="AK45"/>
+      <c r="AL45">
         <v>2239000.0</v>
       </c>
-      <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>2181000.0</v>
       </c>
-      <c r="AN45"/>
-      <c r="AO45">
+      <c r="AO45"/>
+      <c r="AP45">
         <v>1580000.0</v>
       </c>
-      <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>1678000.0</v>
       </c>
-      <c r="AR45"/>
-      <c r="AS45">
+      <c r="AS45"/>
+      <c r="AT45">
         <v>1679000.0</v>
       </c>
-      <c r="AT45"/>
-      <c r="AU45">
+      <c r="AU45"/>
+      <c r="AV45">
         <v>1549000.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45">
+      <c r="AW45"/>
+      <c r="AX45">
         <v>1757000.0</v>
       </c>
-      <c r="AX45"/>
-      <c r="AY45">
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>1580000.0</v>
       </c>
-      <c r="AZ45"/>
-      <c r="BA45">
+      <c r="BA45"/>
+      <c r="BB45">
         <v>1120000.0</v>
       </c>
-      <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>1212000.0</v>
       </c>
-      <c r="BD45"/>
-      <c r="BE45">
+      <c r="BE45"/>
+      <c r="BF45">
         <v>1488000.0</v>
       </c>
-      <c r="BF45"/>
-      <c r="BG45">
+      <c r="BG45"/>
+      <c r="BH45">
         <v>1256000.0</v>
       </c>
-      <c r="BH45"/>
-      <c r="BI45">
+      <c r="BI45"/>
+      <c r="BJ45">
         <v>1393000.0</v>
       </c>
-      <c r="BJ45"/>
-      <c r="BK45">
+      <c r="BK45"/>
+      <c r="BL45">
         <v>1610000.0</v>
       </c>
-      <c r="BL45"/>
-      <c r="BM45">
+      <c r="BM45"/>
+      <c r="BN45">
         <v>1883000.0</v>
       </c>
-      <c r="BN45"/>
-      <c r="BO45">
+      <c r="BO45"/>
+      <c r="BP45">
         <v>2142000.0</v>
       </c>
-      <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
+      <c r="CG45"/>
     </row>
-    <row r="46" spans="1:84">
+    <row r="46" spans="1:85">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46">
+        <v>7579000.0</v>
+      </c>
+      <c r="C46">
         <v>9510000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>7664000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>8385000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>9083000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>9385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9226000.0</v>
       </c>
       <c r="H46">
         <v>9226000.0</v>
       </c>
       <c r="I46">
+        <v>9226000.0</v>
+      </c>
+      <c r="J46">
         <v>10429000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2607250.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>11498000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2607250.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>11990000.0</v>
       </c>
-      <c r="N46"/>
-      <c r="O46">
+      <c r="O46"/>
+      <c r="P46">
         <v>13316000.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46">
+      <c r="Q46"/>
+      <c r="R46">
         <v>13852000.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46">
+      <c r="S46"/>
+      <c r="T46">
         <v>12654000.0</v>
       </c>
-      <c r="T46"/>
-      <c r="U46">
+      <c r="U46"/>
+      <c r="V46">
         <v>12802000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>14125000.0</v>
       </c>
-      <c r="X46"/>
-      <c r="Y46">
+      <c r="Y46"/>
+      <c r="Z46">
         <v>15203000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>16135000.0</v>
       </c>
-      <c r="AB46"/>
-      <c r="AC46">
+      <c r="AC46"/>
+      <c r="AD46">
         <v>2709000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>2547000.0</v>
       </c>
-      <c r="AF46"/>
-      <c r="AG46">
+      <c r="AG46"/>
+      <c r="AH46">
         <v>2288000.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>2512000.0</v>
       </c>
-      <c r="AJ46"/>
-      <c r="AK46">
+      <c r="AK46"/>
+      <c r="AL46">
         <v>2239000.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>2181000.0</v>
       </c>
-      <c r="AN46"/>
-      <c r="AO46">
+      <c r="AO46"/>
+      <c r="AP46">
         <v>1580000.0</v>
       </c>
-      <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>1678000.0</v>
       </c>
-      <c r="AR46"/>
-      <c r="AS46">
+      <c r="AS46"/>
+      <c r="AT46">
         <v>1679000.0</v>
       </c>
-      <c r="AT46"/>
-      <c r="AU46">
+      <c r="AU46"/>
+      <c r="AV46">
         <v>1549000.0</v>
       </c>
-      <c r="AV46"/>
-      <c r="AW46">
+      <c r="AW46"/>
+      <c r="AX46">
         <v>1757000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>439250.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1580000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>439250.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1120000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>280000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1212000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>280000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1488000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>372000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1256000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>372000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1393000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>348250.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1610000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>348250.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1883000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>470750.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2142000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>470750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>510500.0</v>
       </c>
       <c r="BR46">
         <v>510500.0</v>
       </c>
       <c r="BS46">
         <v>510500.0</v>
       </c>
       <c r="BT46">
         <v>510500.0</v>
       </c>
       <c r="BU46">
-        <v>343750.0</v>
+        <v>510500.0</v>
       </c>
       <c r="BV46">
         <v>343750.0</v>
       </c>
       <c r="BW46">
         <v>343750.0</v>
       </c>
       <c r="BX46">
         <v>343750.0</v>
       </c>
       <c r="BY46">
-        <v>284250.0</v>
+        <v>343750.0</v>
       </c>
       <c r="BZ46">
         <v>284250.0</v>
       </c>
       <c r="CA46">
         <v>284250.0</v>
       </c>
       <c r="CB46">
         <v>284250.0</v>
       </c>
       <c r="CC46">
-        <v>139750.0</v>
+        <v>284250.0</v>
       </c>
       <c r="CD46">
         <v>139750.0</v>
       </c>
       <c r="CE46">
         <v>139750.0</v>
       </c>
       <c r="CF46">
         <v>139750.0</v>
       </c>
+      <c r="CG46">
+        <v>139750.0</v>
+      </c>
     </row>
-    <row r="47" spans="1:84">
+    <row r="47" spans="1:85">
       <c r="A47" t="s">
         <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
-      <c r="I47">
-[...1 lines deleted...]
-      </c>
+      <c r="I47"/>
       <c r="J47">
         <v>10429000.0</v>
       </c>
       <c r="K47">
-        <v>11498000.0</v>
+        <v>10429000.0</v>
       </c>
       <c r="L47">
         <v>11498000.0</v>
       </c>
       <c r="M47">
-        <v>11990000.0</v>
+        <v>11498000.0</v>
       </c>
       <c r="N47">
         <v>11990000.0</v>
       </c>
       <c r="O47">
-        <v>13316000.0</v>
+        <v>11990000.0</v>
       </c>
       <c r="P47">
         <v>13316000.0</v>
       </c>
       <c r="Q47">
-        <v>13852000.0</v>
+        <v>13316000.0</v>
       </c>
       <c r="R47">
         <v>13852000.0</v>
       </c>
       <c r="S47">
-        <v>12654000.0</v>
+        <v>13852000.0</v>
       </c>
       <c r="T47">
         <v>12654000.0</v>
       </c>
       <c r="U47">
-        <v>12802000.0</v>
+        <v>12654000.0</v>
       </c>
       <c r="V47">
         <v>12802000.0</v>
       </c>
       <c r="W47">
-        <v>14125000.0</v>
+        <v>12802000.0</v>
       </c>
       <c r="X47">
         <v>14125000.0</v>
       </c>
       <c r="Y47">
-        <v>15203000.0</v>
+        <v>14125000.0</v>
       </c>
       <c r="Z47">
         <v>15203000.0</v>
       </c>
       <c r="AA47">
-        <v>16135000.0</v>
+        <v>15203000.0</v>
       </c>
       <c r="AB47">
         <v>16135000.0</v>
       </c>
       <c r="AC47">
-        <v>2709000.0</v>
+        <v>16135000.0</v>
       </c>
       <c r="AD47">
         <v>2709000.0</v>
       </c>
       <c r="AE47">
-        <v>2547000.0</v>
+        <v>2709000.0</v>
       </c>
       <c r="AF47">
         <v>2547000.0</v>
       </c>
       <c r="AG47">
-        <v>2288000.0</v>
+        <v>2547000.0</v>
       </c>
       <c r="AH47">
         <v>2288000.0</v>
       </c>
       <c r="AI47">
-        <v>2512000.0</v>
+        <v>2288000.0</v>
       </c>
       <c r="AJ47">
         <v>2512000.0</v>
       </c>
       <c r="AK47">
-        <v>2239000.0</v>
+        <v>2512000.0</v>
       </c>
       <c r="AL47">
         <v>2239000.0</v>
       </c>
       <c r="AM47">
-        <v>2181000.0</v>
+        <v>2239000.0</v>
       </c>
       <c r="AN47">
         <v>2181000.0</v>
       </c>
       <c r="AO47">
-        <v>1580000.0</v>
+        <v>2181000.0</v>
       </c>
       <c r="AP47">
         <v>1580000.0</v>
       </c>
       <c r="AQ47">
-        <v>1678000.0</v>
+        <v>1580000.0</v>
       </c>
       <c r="AR47">
         <v>1678000.0</v>
       </c>
       <c r="AS47">
-        <v>1679000.0</v>
+        <v>1678000.0</v>
       </c>
       <c r="AT47">
         <v>1679000.0</v>
       </c>
       <c r="AU47">
-        <v>1549000.0</v>
+        <v>1679000.0</v>
       </c>
       <c r="AV47">
         <v>1549000.0</v>
       </c>
       <c r="AW47">
-        <v>1757000.0</v>
+        <v>1549000.0</v>
       </c>
       <c r="AX47">
         <v>1757000.0</v>
       </c>
       <c r="AY47">
-        <v>1580000.0</v>
+        <v>1757000.0</v>
       </c>
       <c r="AZ47">
         <v>1580000.0</v>
       </c>
       <c r="BA47">
-        <v>1120000.0</v>
+        <v>1580000.0</v>
       </c>
       <c r="BB47">
         <v>1120000.0</v>
       </c>
       <c r="BC47">
-        <v>1212000.0</v>
+        <v>1120000.0</v>
       </c>
       <c r="BD47">
         <v>1212000.0</v>
       </c>
       <c r="BE47">
-        <v>1488000.0</v>
+        <v>1212000.0</v>
       </c>
       <c r="BF47">
         <v>1488000.0</v>
       </c>
       <c r="BG47">
-        <v>1256000.0</v>
+        <v>1488000.0</v>
       </c>
       <c r="BH47">
         <v>1256000.0</v>
       </c>
       <c r="BI47">
-        <v>1393000.0</v>
+        <v>1256000.0</v>
       </c>
       <c r="BJ47">
         <v>1393000.0</v>
       </c>
       <c r="BK47">
-        <v>1610000.0</v>
+        <v>1393000.0</v>
       </c>
       <c r="BL47">
         <v>1610000.0</v>
       </c>
       <c r="BM47">
-        <v>1883000.0</v>
+        <v>1610000.0</v>
       </c>
       <c r="BN47">
         <v>1883000.0</v>
       </c>
       <c r="BO47">
-        <v>2142000.0</v>
+        <v>1883000.0</v>
       </c>
       <c r="BP47">
         <v>2142000.0</v>
       </c>
       <c r="BQ47">
-        <v>2042000.0</v>
+        <v>2142000.0</v>
       </c>
       <c r="BR47">
         <v>2042000.0</v>
       </c>
       <c r="BS47">
-        <v>1511000.0</v>
+        <v>2042000.0</v>
       </c>
       <c r="BT47">
         <v>1511000.0</v>
       </c>
       <c r="BU47">
-        <v>1375000.0</v>
+        <v>1511000.0</v>
       </c>
       <c r="BV47">
         <v>1375000.0</v>
       </c>
       <c r="BW47">
-        <v>998000.0</v>
+        <v>1375000.0</v>
       </c>
       <c r="BX47">
         <v>998000.0</v>
       </c>
-      <c r="BY47"/>
+      <c r="BY47">
+        <v>998000.0</v>
+      </c>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
+      <c r="CG47"/>
     </row>
-    <row r="48" spans="1:84">
+    <row r="48" spans="1:85">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48">
+        <v>91030000.0</v>
+      </c>
+      <c r="C48">
         <v>101808000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>100303000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>99392000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>83025000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>81802000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>85512000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>85374000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>80767000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>20157250.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>79058000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>20157250.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>80826000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>80688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99470000.0</v>
       </c>
       <c r="P48">
         <v>99470000.0</v>
       </c>
       <c r="Q48">
+        <v>99470000.0</v>
+      </c>
+      <c r="R48">
         <v>133403000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>133265000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>70505000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>70367000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>51790000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>51652000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>45851000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>57522000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>11152000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>22290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31800000.0</v>
       </c>
       <c r="AB48">
         <v>31800000.0</v>
       </c>
       <c r="AC48">
+        <v>31800000.0</v>
+      </c>
+      <c r="AD48">
         <v>15751000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>28746000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>8311000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>22183000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>6610000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>21057000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>5295000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>19218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19267000.0</v>
       </c>
       <c r="AL48">
         <v>19267000.0</v>
       </c>
       <c r="AM48">
-        <v>18800000.0</v>
+        <v>19267000.0</v>
       </c>
       <c r="AN48">
         <v>18800000.0</v>
       </c>
       <c r="AO48">
-        <v>15839000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="AP48">
         <v>15839000.0</v>
       </c>
       <c r="AQ48">
-        <v>12347000.0</v>
+        <v>15839000.0</v>
       </c>
       <c r="AR48">
         <v>12347000.0</v>
       </c>
       <c r="AS48">
+        <v>12347000.0</v>
+      </c>
+      <c r="AT48">
         <v>7483000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>21818000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>9589000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>24867000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>6081000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1520250.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>14095000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1520250.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>23222000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>5805500.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>21408000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>5805500.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>26432000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>6608000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>22652000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>6608000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1761000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>440250.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-11612000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>440250.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-16941000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-4235250.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>4443000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-4235250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2740000.0</v>
       </c>
       <c r="BR48">
         <v>2740000.0</v>
       </c>
       <c r="BS48">
         <v>2740000.0</v>
       </c>
       <c r="BT48">
         <v>2740000.0</v>
       </c>
       <c r="BU48">
-        <v>3670500.0</v>
+        <v>2740000.0</v>
       </c>
       <c r="BV48">
         <v>3670500.0</v>
       </c>
       <c r="BW48">
         <v>3670500.0</v>
       </c>
       <c r="BX48">
         <v>3670500.0</v>
       </c>
       <c r="BY48">
-        <v>1405250.0</v>
+        <v>3670500.0</v>
       </c>
       <c r="BZ48">
         <v>1405250.0</v>
       </c>
       <c r="CA48">
         <v>1405250.0</v>
       </c>
       <c r="CB48">
         <v>1405250.0</v>
       </c>
       <c r="CC48">
-        <v>1394250.0</v>
+        <v>1405250.0</v>
       </c>
       <c r="CD48">
         <v>1394250.0</v>
       </c>
       <c r="CE48">
         <v>1394250.0</v>
       </c>
       <c r="CF48">
         <v>1394250.0</v>
       </c>
+      <c r="CG48">
+        <v>1394250.0</v>
+      </c>
     </row>
-    <row r="49" spans="1:84">
+    <row r="49" spans="1:85">
       <c r="A49" t="s">
         <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -12105,95 +12196,96 @@
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
+      <c r="CG49"/>
     </row>
-    <row r="50" spans="1:84">
+    <row r="50" spans="1:85">
       <c r="A50" t="s">
         <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
-[...1 lines deleted...]
-      </c>
+      <c r="W50"/>
       <c r="X50">
         <v>1397000.0</v>
       </c>
       <c r="Y50">
-        <v>1213000.0</v>
+        <v>1397000.0</v>
       </c>
       <c r="Z50">
         <v>1213000.0</v>
       </c>
       <c r="AA50">
-        <v>15000.0</v>
+        <v>1213000.0</v>
       </c>
       <c r="AB50">
         <v>15000.0</v>
       </c>
-      <c r="AC50"/>
+      <c r="AC50">
+        <v>15000.0</v>
+      </c>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
@@ -12205,482 +12297,490 @@
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
+      <c r="CG50"/>
     </row>
-    <row r="51" spans="1:84">
+    <row r="51" spans="1:85">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
+        <v>5361000.0</v>
+      </c>
+      <c r="C51">
         <v>7184000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5411000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6162000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6695000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7403000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8394000.0</v>
       </c>
-      <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>9569000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2392250.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10624000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2392250.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>11009000.0</v>
       </c>
-      <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>12005000.0</v>
       </c>
-      <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51">
         <v>12310000.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>11474000.0</v>
       </c>
-      <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>12208000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>12567000.0</v>
       </c>
-      <c r="X51"/>
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51">
         <v>13058000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>13603000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
-      <c r="BI51">
+      <c r="BI51"/>
+      <c r="BJ51">
         <v>22500000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>5625000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>25000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>5625000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>39922000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>9980500.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>26500000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>9980500.0</v>
       </c>
-      <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
+      <c r="CG51"/>
     </row>
-    <row r="52" spans="1:84">
+    <row r="52" spans="1:85">
       <c r="A52" t="s">
         <v>73</v>
       </c>
       <c r="B52">
+        <v>2865000.0</v>
+      </c>
+      <c r="C52">
         <v>3562000.0</v>
       </c>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
-        <v>4994000.0</v>
+        <v>2597000.0</v>
       </c>
       <c r="E52">
+        <v>2497000.0</v>
+      </c>
+      <c r="F52">
         <v>2387000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2291000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2274000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>2327000.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>2319000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>2177000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>2138000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>2023000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>1706000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>-19332000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>4116000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1397000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4090000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="AB52">
         <v>15000.0</v>
       </c>
       <c r="AC52">
+        <v>15000.0</v>
+      </c>
+      <c r="AD52">
         <v>4045000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>4024000.0</v>
       </c>
-      <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>4026000.0</v>
       </c>
-      <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>4007000.0</v>
       </c>
-      <c r="AJ52"/>
-      <c r="AK52">
+      <c r="AK52"/>
+      <c r="AL52">
         <v>4000000.0</v>
       </c>
-      <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
-      <c r="BI52">
+      <c r="BI52"/>
+      <c r="BJ52">
         <v>5000000.0</v>
       </c>
-      <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BK52"/>
+      <c r="BL52">
         <v>5000000.0</v>
       </c>
-      <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>39922000.0</v>
       </c>
-      <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>26500000.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
+      <c r="CG52"/>
     </row>
-    <row r="53" spans="1:84">
+    <row r="53" spans="1:85">
       <c r="A53" t="s">
         <v>74</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>5683000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>5588000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>5482000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>5363000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>5224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5131000.0</v>
       </c>
       <c r="H53">
         <v>5131000.0</v>
       </c>
       <c r="I53">
+        <v>5131000.0</v>
+      </c>
+      <c r="J53">
         <v>5047000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1261750.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>5014000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1261750.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>5003000.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
-[...1 lines deleted...]
-      </c>
+      <c r="U53"/>
       <c r="V53">
         <v>4141000.0</v>
       </c>
       <c r="W53">
-        <v>4116000.0</v>
+        <v>4141000.0</v>
       </c>
       <c r="X53">
         <v>4116000.0</v>
       </c>
       <c r="Y53">
-        <v>4090000.0</v>
+        <v>4116000.0</v>
       </c>
       <c r="Z53">
         <v>4090000.0</v>
       </c>
       <c r="AA53">
-        <v>4067000.0</v>
+        <v>4090000.0</v>
       </c>
       <c r="AB53">
         <v>4067000.0</v>
       </c>
       <c r="AC53">
-        <v>4045000.0</v>
+        <v>4067000.0</v>
       </c>
       <c r="AD53">
         <v>4045000.0</v>
       </c>
       <c r="AE53">
-        <v>4024000.0</v>
+        <v>4045000.0</v>
       </c>
       <c r="AF53">
         <v>4024000.0</v>
       </c>
       <c r="AG53">
-        <v>4026000.0</v>
+        <v>4024000.0</v>
       </c>
       <c r="AH53">
         <v>4026000.0</v>
       </c>
       <c r="AI53">
+        <v>4026000.0</v>
+      </c>
+      <c r="AJ53">
         <v>4007000.0</v>
       </c>
-      <c r="AJ53"/>
-      <c r="AK53">
+      <c r="AK53"/>
+      <c r="AL53">
         <v>4000000.0</v>
       </c>
-      <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
-      <c r="BI53">
+      <c r="BI53"/>
+      <c r="BJ53">
         <v>2000.0</v>
       </c>
-      <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
+      <c r="CG53"/>
     </row>
-    <row r="54" spans="1:84">
+    <row r="54" spans="1:85">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -12723,1038 +12823,1051 @@
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
+      <c r="CG54"/>
     </row>
-    <row r="55" spans="1:84">
+    <row r="55" spans="1:85">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
+        <v>124116000.0</v>
+      </c>
+      <c r="C55">
         <v>128181000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>124942000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>118498000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>103893000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>104873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109151000.0</v>
       </c>
       <c r="H55">
         <v>109151000.0</v>
       </c>
       <c r="I55">
+        <v>109151000.0</v>
+      </c>
+      <c r="J55">
         <v>101760000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>25440000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>102511000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>25440000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>107577000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>127832000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>160444000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>101117000.0</v>
       </c>
-      <c r="T55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U55"/>
       <c r="V55">
         <v>98146000.0</v>
       </c>
       <c r="W55">
-        <v>100189000.0</v>
+        <v>98146000.0</v>
       </c>
       <c r="X55">
         <v>100189000.0</v>
       </c>
       <c r="Y55">
-        <v>63717000.0</v>
+        <v>100189000.0</v>
       </c>
       <c r="Z55">
         <v>63717000.0</v>
       </c>
       <c r="AA55">
-        <v>74168000.0</v>
+        <v>63717000.0</v>
       </c>
       <c r="AB55">
         <v>74168000.0</v>
       </c>
       <c r="AC55">
-        <v>71813000.0</v>
+        <v>74168000.0</v>
       </c>
       <c r="AD55">
         <v>71813000.0</v>
       </c>
       <c r="AE55">
-        <v>65808000.0</v>
+        <v>71813000.0</v>
       </c>
       <c r="AF55">
         <v>65808000.0</v>
       </c>
       <c r="AG55">
-        <v>60454000.0</v>
+        <v>65808000.0</v>
       </c>
       <c r="AH55">
         <v>60454000.0</v>
       </c>
       <c r="AI55">
-        <v>57441000.0</v>
+        <v>60454000.0</v>
       </c>
       <c r="AJ55">
         <v>57441000.0</v>
       </c>
       <c r="AK55">
-        <v>50354000.0</v>
+        <v>57441000.0</v>
       </c>
       <c r="AL55">
         <v>50354000.0</v>
       </c>
       <c r="AM55">
-        <v>48464000.0</v>
+        <v>50354000.0</v>
       </c>
       <c r="AN55">
         <v>48464000.0</v>
       </c>
       <c r="AO55">
-        <v>43151000.0</v>
+        <v>48464000.0</v>
       </c>
       <c r="AP55">
         <v>43151000.0</v>
       </c>
       <c r="AQ55">
-        <v>38356000.0</v>
+        <v>43151000.0</v>
       </c>
       <c r="AR55">
         <v>38356000.0</v>
       </c>
       <c r="AS55">
-        <v>38544000.0</v>
+        <v>38356000.0</v>
       </c>
       <c r="AT55">
         <v>38544000.0</v>
       </c>
       <c r="AU55">
-        <v>41016000.0</v>
+        <v>38544000.0</v>
       </c>
       <c r="AV55">
         <v>41016000.0</v>
       </c>
       <c r="AW55">
+        <v>41016000.0</v>
+      </c>
+      <c r="AX55">
         <v>40272000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>10068000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>49238000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>10068000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>51549000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>12887250.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>50094000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>12887250.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>50743000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>12685750.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>44780000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>12685750.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>53743000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>13435750.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>37925000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>13435750.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>48856000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>12214000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>25820000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>12214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8532500.0</v>
       </c>
       <c r="BR55">
         <v>8532500.0</v>
       </c>
       <c r="BS55">
         <v>8532500.0</v>
       </c>
       <c r="BT55">
         <v>8532500.0</v>
       </c>
       <c r="BU55">
-        <v>5513000.0</v>
+        <v>8532500.0</v>
       </c>
       <c r="BV55">
         <v>5513000.0</v>
       </c>
       <c r="BW55">
         <v>5513000.0</v>
       </c>
       <c r="BX55">
         <v>5513000.0</v>
       </c>
       <c r="BY55">
-        <v>3263750.0</v>
+        <v>5513000.0</v>
       </c>
       <c r="BZ55">
         <v>3263750.0</v>
       </c>
       <c r="CA55">
         <v>3263750.0</v>
       </c>
       <c r="CB55">
         <v>3263750.0</v>
       </c>
       <c r="CC55">
-        <v>1885500.0</v>
+        <v>3263750.0</v>
       </c>
       <c r="CD55">
         <v>1885500.0</v>
       </c>
       <c r="CE55">
         <v>1885500.0</v>
       </c>
       <c r="CF55">
         <v>1885500.0</v>
       </c>
+      <c r="CG55">
+        <v>1885500.0</v>
+      </c>
     </row>
-    <row r="56" spans="1:84">
+    <row r="56" spans="1:85">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
+        <v>71900000.0</v>
+      </c>
+      <c r="C56">
         <v>76529000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>76500000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>72419000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>59115000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>71263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75858000.0</v>
       </c>
       <c r="H56">
         <v>75858000.0</v>
       </c>
       <c r="I56">
+        <v>75858000.0</v>
+      </c>
+      <c r="J56">
         <v>67797000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>16949250.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>67762000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>16949250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72277000.0</v>
       </c>
       <c r="N56">
         <v>72277000.0</v>
       </c>
       <c r="O56">
-        <v>89862000.0</v>
+        <v>72277000.0</v>
       </c>
       <c r="P56">
         <v>89862000.0</v>
       </c>
       <c r="Q56">
-        <v>121637000.0</v>
+        <v>89862000.0</v>
       </c>
       <c r="R56">
         <v>121637000.0</v>
       </c>
       <c r="S56">
-        <v>63485000.0</v>
+        <v>121637000.0</v>
       </c>
       <c r="T56">
         <v>63485000.0</v>
       </c>
       <c r="U56">
-        <v>60672000.0</v>
+        <v>63485000.0</v>
       </c>
       <c r="V56">
         <v>60672000.0</v>
       </c>
       <c r="W56">
-        <v>80094000.0</v>
+        <v>60672000.0</v>
       </c>
       <c r="X56">
         <v>80094000.0</v>
       </c>
       <c r="Y56">
-        <v>42843000.0</v>
+        <v>80094000.0</v>
       </c>
       <c r="Z56">
         <v>42843000.0</v>
       </c>
       <c r="AA56">
-        <v>49458000.0</v>
+        <v>42843000.0</v>
       </c>
       <c r="AB56">
         <v>49458000.0</v>
       </c>
       <c r="AC56">
-        <v>60069000.0</v>
+        <v>49458000.0</v>
       </c>
       <c r="AD56">
         <v>60069000.0</v>
       </c>
       <c r="AE56">
-        <v>52144000.0</v>
+        <v>60069000.0</v>
       </c>
       <c r="AF56">
         <v>52144000.0</v>
       </c>
       <c r="AG56">
-        <v>47699000.0</v>
+        <v>52144000.0</v>
       </c>
       <c r="AH56">
         <v>47699000.0</v>
       </c>
       <c r="AI56">
+        <v>47699000.0</v>
+      </c>
+      <c r="AJ56">
         <v>44597000.0</v>
       </c>
-      <c r="AJ56"/>
-      <c r="AK56">
+      <c r="AK56"/>
+      <c r="AL56">
         <v>39941000.0</v>
       </c>
-      <c r="AL56"/>
-      <c r="AM56">
+      <c r="AM56"/>
+      <c r="AN56">
         <v>39042000.0</v>
       </c>
-      <c r="AN56"/>
-      <c r="AO56">
+      <c r="AO56"/>
+      <c r="AP56">
         <v>35503000.0</v>
       </c>
-      <c r="AP56"/>
-      <c r="AQ56">
+      <c r="AQ56"/>
+      <c r="AR56">
         <v>29873000.0</v>
       </c>
-      <c r="AR56"/>
-      <c r="AS56">
+      <c r="AS56"/>
+      <c r="AT56">
         <v>29637000.0</v>
       </c>
-      <c r="AT56"/>
-      <c r="AU56">
+      <c r="AU56"/>
+      <c r="AV56">
         <v>30005000.0</v>
       </c>
-      <c r="AV56"/>
-      <c r="AW56">
+      <c r="AW56"/>
+      <c r="AX56">
         <v>25558000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>6389500.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>32360000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>6389500.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>36758000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>9189500.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>36360000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>9189500.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>39450000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>9862500.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>34460000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>9862500.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>35314000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>8828500.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>24505000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>8828500.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>35686000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>8921500.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>15647000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>8921500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5793000.0</v>
       </c>
       <c r="BR56">
         <v>5793000.0</v>
       </c>
       <c r="BS56">
         <v>5793000.0</v>
       </c>
       <c r="BT56">
         <v>5793000.0</v>
       </c>
       <c r="BU56">
-        <v>4491250.0</v>
+        <v>5793000.0</v>
       </c>
       <c r="BV56">
         <v>4491250.0</v>
       </c>
       <c r="BW56">
         <v>4491250.0</v>
       </c>
       <c r="BX56">
         <v>4491250.0</v>
       </c>
       <c r="BY56">
-        <v>2007500.0</v>
+        <v>4491250.0</v>
       </c>
       <c r="BZ56">
         <v>2007500.0</v>
       </c>
       <c r="CA56">
         <v>2007500.0</v>
       </c>
       <c r="CB56">
         <v>2007500.0</v>
       </c>
       <c r="CC56">
-        <v>1467000.0</v>
+        <v>2007500.0</v>
       </c>
       <c r="CD56">
         <v>1467000.0</v>
       </c>
       <c r="CE56">
         <v>1467000.0</v>
       </c>
       <c r="CF56">
         <v>1467000.0</v>
       </c>
+      <c r="CG56">
+        <v>1467000.0</v>
+      </c>
     </row>
-    <row r="57" spans="1:84">
+    <row r="57" spans="1:85">
       <c r="A57" t="s">
         <v>78</v>
       </c>
       <c r="B57">
+        <v>46945000.0</v>
+      </c>
+      <c r="C57">
         <v>40544000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>39119000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>32701000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>32346000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>29564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28771000.0</v>
       </c>
       <c r="H57">
         <v>28771000.0</v>
       </c>
       <c r="I57">
+        <v>28771000.0</v>
+      </c>
+      <c r="J57">
         <v>25526000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6381500.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>24668000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6381500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27628000.0</v>
       </c>
       <c r="N57">
         <v>27628000.0</v>
       </c>
       <c r="O57">
-        <v>26547000.0</v>
+        <v>27628000.0</v>
       </c>
       <c r="P57">
         <v>26547000.0</v>
       </c>
       <c r="Q57">
-        <v>23184000.0</v>
+        <v>26547000.0</v>
       </c>
       <c r="R57">
         <v>23184000.0</v>
       </c>
       <c r="S57">
-        <v>26971000.0</v>
+        <v>23184000.0</v>
       </c>
       <c r="T57">
         <v>26971000.0</v>
       </c>
       <c r="U57">
-        <v>42522000.0</v>
+        <v>26971000.0</v>
       </c>
       <c r="V57">
         <v>42522000.0</v>
       </c>
       <c r="W57">
-        <v>41291000.0</v>
+        <v>42522000.0</v>
       </c>
       <c r="X57">
         <v>41291000.0</v>
       </c>
       <c r="Y57">
-        <v>38864000.0</v>
+        <v>41291000.0</v>
       </c>
       <c r="Z57">
         <v>38864000.0</v>
       </c>
       <c r="AA57">
-        <v>38436000.0</v>
+        <v>38864000.0</v>
       </c>
       <c r="AB57">
         <v>38436000.0</v>
       </c>
       <c r="AC57">
-        <v>54336000.0</v>
+        <v>38436000.0</v>
       </c>
       <c r="AD57">
         <v>54336000.0</v>
       </c>
       <c r="AE57">
-        <v>55574000.0</v>
+        <v>54336000.0</v>
       </c>
       <c r="AF57">
         <v>55574000.0</v>
       </c>
       <c r="AG57">
-        <v>52237000.0</v>
+        <v>55574000.0</v>
       </c>
       <c r="AH57">
         <v>52237000.0</v>
       </c>
       <c r="AI57">
-        <v>50460000.0</v>
+        <v>52237000.0</v>
       </c>
       <c r="AJ57">
         <v>50460000.0</v>
       </c>
       <c r="AK57">
-        <v>43481000.0</v>
+        <v>50460000.0</v>
       </c>
       <c r="AL57">
         <v>43481000.0</v>
       </c>
       <c r="AM57">
-        <v>42613000.0</v>
+        <v>43481000.0</v>
       </c>
       <c r="AN57">
         <v>42613000.0</v>
       </c>
       <c r="AO57">
-        <v>40503000.0</v>
+        <v>42613000.0</v>
       </c>
       <c r="AP57">
         <v>40503000.0</v>
       </c>
       <c r="AQ57">
-        <v>38685000.0</v>
+        <v>40503000.0</v>
       </c>
       <c r="AR57">
         <v>38685000.0</v>
       </c>
       <c r="AS57">
-        <v>29465000.0</v>
+        <v>38685000.0</v>
       </c>
       <c r="AT57">
         <v>29465000.0</v>
       </c>
       <c r="AU57">
-        <v>29849000.0</v>
+        <v>29465000.0</v>
       </c>
       <c r="AV57">
         <v>29849000.0</v>
       </c>
       <c r="AW57">
+        <v>29849000.0</v>
+      </c>
+      <c r="AX57">
         <v>32630000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>8157500.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>33711000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>8157500.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>26895000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>6723750.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>27254000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>6723750.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>22879000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>5719750.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>20696000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>5719750.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>32979000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>8244750.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>28019000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>8244750.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>64273000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>16068250.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>48745000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>16068250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4814250.0</v>
       </c>
       <c r="BR57">
         <v>4814250.0</v>
       </c>
       <c r="BS57">
         <v>4814250.0</v>
       </c>
       <c r="BT57">
         <v>4814250.0</v>
       </c>
       <c r="BU57">
-        <v>1482750.0</v>
+        <v>4814250.0</v>
       </c>
       <c r="BV57">
         <v>1482750.0</v>
       </c>
       <c r="BW57">
         <v>1482750.0</v>
       </c>
       <c r="BX57">
         <v>1482750.0</v>
       </c>
       <c r="BY57">
-        <v>1841500.0</v>
+        <v>1482750.0</v>
       </c>
       <c r="BZ57">
         <v>1841500.0</v>
       </c>
       <c r="CA57">
         <v>1841500.0</v>
       </c>
       <c r="CB57">
         <v>1841500.0</v>
       </c>
       <c r="CC57">
-        <v>484750.0</v>
+        <v>1841500.0</v>
       </c>
       <c r="CD57">
         <v>484750.0</v>
       </c>
       <c r="CE57">
         <v>484750.0</v>
       </c>
       <c r="CF57">
         <v>484750.0</v>
       </c>
+      <c r="CG57">
+        <v>484750.0</v>
+      </c>
     </row>
-    <row r="58" spans="1:84">
+    <row r="58" spans="1:85">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
+        <v>51165000.0</v>
+      </c>
+      <c r="C58">
         <v>45883000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>43215000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>37636000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>37901000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>35517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35726000.0</v>
       </c>
       <c r="H58">
         <v>35726000.0</v>
       </c>
       <c r="I58">
+        <v>35726000.0</v>
+      </c>
+      <c r="J58">
         <v>33597000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>8399250.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>33580000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>8399250.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>37045000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>38013000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>37299000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>40596000.0</v>
       </c>
-      <c r="T58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U58"/>
       <c r="V58">
         <v>56806000.0</v>
       </c>
       <c r="W58">
-        <v>52906000.0</v>
+        <v>56806000.0</v>
       </c>
       <c r="X58">
         <v>52906000.0</v>
       </c>
       <c r="Y58">
-        <v>51133000.0</v>
+        <v>52906000.0</v>
       </c>
       <c r="Z58">
         <v>51133000.0</v>
       </c>
       <c r="AA58">
-        <v>52426000.0</v>
+        <v>51133000.0</v>
       </c>
       <c r="AB58">
         <v>52426000.0</v>
       </c>
       <c r="AC58">
-        <v>54630000.0</v>
+        <v>52426000.0</v>
       </c>
       <c r="AD58">
         <v>54630000.0</v>
       </c>
       <c r="AE58">
-        <v>56065000.0</v>
+        <v>54630000.0</v>
       </c>
       <c r="AF58">
         <v>56065000.0</v>
       </c>
       <c r="AG58">
-        <v>52412000.0</v>
+        <v>56065000.0</v>
       </c>
       <c r="AH58">
         <v>52412000.0</v>
       </c>
       <c r="AI58">
-        <v>50714000.0</v>
+        <v>52412000.0</v>
       </c>
       <c r="AJ58">
         <v>50714000.0</v>
       </c>
       <c r="AK58">
-        <v>43717000.0</v>
+        <v>50714000.0</v>
       </c>
       <c r="AL58">
         <v>43717000.0</v>
       </c>
       <c r="AM58">
-        <v>42830000.0</v>
+        <v>43717000.0</v>
       </c>
       <c r="AN58">
         <v>42830000.0</v>
       </c>
       <c r="AO58">
-        <v>40703000.0</v>
+        <v>42830000.0</v>
       </c>
       <c r="AP58">
         <v>40703000.0</v>
       </c>
       <c r="AQ58">
-        <v>38866000.0</v>
+        <v>40703000.0</v>
       </c>
       <c r="AR58">
         <v>38866000.0</v>
       </c>
       <c r="AS58">
-        <v>29629000.0</v>
+        <v>38866000.0</v>
       </c>
       <c r="AT58">
         <v>29629000.0</v>
       </c>
       <c r="AU58">
-        <v>29995000.0</v>
+        <v>29629000.0</v>
       </c>
       <c r="AV58">
         <v>29995000.0</v>
       </c>
       <c r="AW58">
+        <v>29995000.0</v>
+      </c>
+      <c r="AX58">
         <v>32759000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>8189750.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>33711000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>8189750.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>26895000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>6723750.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>27254000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>6723750.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>22879000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>5719750.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>20696000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>5719750.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>50550000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>12637500.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>48105000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>12637500.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>64365000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>16091250.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>49011000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>16091250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5434500.0</v>
       </c>
       <c r="BR58">
         <v>5434500.0</v>
       </c>
       <c r="BS58">
         <v>5434500.0</v>
       </c>
       <c r="BT58">
         <v>5434500.0</v>
       </c>
       <c r="BU58">
-        <v>1510750.0</v>
+        <v>5434500.0</v>
       </c>
       <c r="BV58">
         <v>1510750.0</v>
       </c>
       <c r="BW58">
         <v>1510750.0</v>
       </c>
       <c r="BX58">
         <v>1510750.0</v>
       </c>
       <c r="BY58">
-        <v>1858250.0</v>
+        <v>1510750.0</v>
       </c>
       <c r="BZ58">
         <v>1858250.0</v>
       </c>
       <c r="CA58">
         <v>1858250.0</v>
       </c>
       <c r="CB58">
         <v>1858250.0</v>
       </c>
       <c r="CC58">
-        <v>491000.0</v>
+        <v>1858250.0</v>
       </c>
       <c r="CD58">
         <v>491000.0</v>
       </c>
       <c r="CE58">
         <v>491000.0</v>
       </c>
       <c r="CF58">
         <v>491000.0</v>
       </c>
+      <c r="CG58">
+        <v>491000.0</v>
+      </c>
     </row>
-    <row r="59" spans="1:84">
+    <row r="59" spans="1:85">
       <c r="A59" t="s">
         <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -13797,372 +13910,374 @@
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
+      <c r="CG59"/>
     </row>
-    <row r="60" spans="1:84">
+    <row r="60" spans="1:85">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
+        <v>72951000.0</v>
+      </c>
+      <c r="C60">
         <v>82298000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>81727000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>80862000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>65992000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>69356000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73425000.0</v>
       </c>
       <c r="H60">
         <v>73425000.0</v>
       </c>
       <c r="I60">
+        <v>73425000.0</v>
+      </c>
+      <c r="J60">
         <v>68163000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>17040750.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>68931000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>17040750.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>70532000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>89819000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>123145000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>60521000.0</v>
       </c>
-      <c r="T60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U60"/>
       <c r="V60">
         <v>41340000.0</v>
       </c>
       <c r="W60">
-        <v>47283000.0</v>
+        <v>41340000.0</v>
       </c>
       <c r="X60">
         <v>47283000.0</v>
       </c>
       <c r="Y60">
-        <v>12584000.0</v>
+        <v>47283000.0</v>
       </c>
       <c r="Z60">
         <v>12584000.0</v>
       </c>
       <c r="AA60">
-        <v>21742000.0</v>
+        <v>12584000.0</v>
       </c>
       <c r="AB60">
         <v>21742000.0</v>
       </c>
       <c r="AC60">
-        <v>17183000.0</v>
+        <v>21742000.0</v>
       </c>
       <c r="AD60">
         <v>17183000.0</v>
       </c>
       <c r="AE60">
-        <v>9743000.0</v>
+        <v>17183000.0</v>
       </c>
       <c r="AF60">
         <v>9743000.0</v>
       </c>
       <c r="AG60">
-        <v>8042000.0</v>
+        <v>9743000.0</v>
       </c>
       <c r="AH60">
         <v>8042000.0</v>
       </c>
       <c r="AI60">
-        <v>6727000.0</v>
+        <v>8042000.0</v>
       </c>
       <c r="AJ60">
         <v>6727000.0</v>
       </c>
       <c r="AK60">
-        <v>6637000.0</v>
+        <v>6727000.0</v>
       </c>
       <c r="AL60">
         <v>6637000.0</v>
       </c>
       <c r="AM60">
-        <v>5634000.0</v>
+        <v>6637000.0</v>
       </c>
       <c r="AN60">
         <v>5634000.0</v>
       </c>
       <c r="AO60">
-        <v>2448000.0</v>
+        <v>5634000.0</v>
       </c>
       <c r="AP60">
         <v>2448000.0</v>
       </c>
       <c r="AQ60">
+        <v>2448000.0</v>
+      </c>
+      <c r="AR60">
         <v>-510000.0</v>
       </c>
-      <c r="AR60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS60"/>
       <c r="AT60">
         <v>8915000.0</v>
       </c>
       <c r="AU60">
-        <v>11021000.0</v>
+        <v>8915000.0</v>
       </c>
       <c r="AV60">
         <v>11021000.0</v>
       </c>
       <c r="AW60">
+        <v>11021000.0</v>
+      </c>
+      <c r="AX60">
         <v>7513000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1878250.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>15527000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1878250.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>24654000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>6163500.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>22840000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>6163500.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>27864000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>6966000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>24084000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>6966000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>3193000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>798250.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-10180000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>798250.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>-15509000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>-3877250.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>-23191000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>-3877250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3098000.0</v>
       </c>
       <c r="BR60">
         <v>3098000.0</v>
       </c>
       <c r="BS60">
         <v>3098000.0</v>
       </c>
       <c r="BT60">
         <v>3098000.0</v>
       </c>
       <c r="BU60">
-        <v>4002250.0</v>
+        <v>3098000.0</v>
       </c>
       <c r="BV60">
         <v>4002250.0</v>
       </c>
       <c r="BW60">
         <v>4002250.0</v>
       </c>
       <c r="BX60">
         <v>4002250.0</v>
       </c>
       <c r="BY60">
-        <v>1405500.0</v>
+        <v>4002250.0</v>
       </c>
       <c r="BZ60">
         <v>1405500.0</v>
       </c>
       <c r="CA60">
         <v>1405500.0</v>
       </c>
       <c r="CB60">
         <v>1405500.0</v>
       </c>
       <c r="CC60">
-        <v>1394500.0</v>
+        <v>1405500.0</v>
       </c>
       <c r="CD60">
         <v>1394500.0</v>
       </c>
       <c r="CE60">
         <v>1394500.0</v>
       </c>
       <c r="CF60">
         <v>1394500.0</v>
       </c>
+      <c r="CG60">
+        <v>1394500.0</v>
+      </c>
     </row>
-    <row r="61" spans="1:84">
+    <row r="61" spans="1:85">
       <c r="A61" t="s">
         <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-7959000.0</v>
       </c>
-      <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-8137000.0</v>
       </c>
-      <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-8462000.0</v>
       </c>
-      <c r="T61"/>
-      <c r="U61">
+      <c r="U61"/>
+      <c r="V61">
         <v>-8539000.0</v>
       </c>
-      <c r="V61"/>
-      <c r="W61">
+      <c r="W61"/>
+      <c r="X61">
         <v>-9161000.0</v>
       </c>
-      <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>-7946000.0</v>
       </c>
       <c r="AC61">
-        <v>-8999000.0</v>
+        <v>-7946000.0</v>
       </c>
       <c r="AD61">
         <v>-8999000.0</v>
       </c>
       <c r="AE61">
-        <v>-10380000.0</v>
+        <v>-8999000.0</v>
       </c>
       <c r="AF61">
         <v>-10380000.0</v>
       </c>
       <c r="AG61">
-        <v>-10804000.0</v>
+        <v>-10380000.0</v>
       </c>
       <c r="AH61">
         <v>-10804000.0</v>
       </c>
       <c r="AI61">
-        <v>-10923000.0</v>
+        <v>-10804000.0</v>
       </c>
       <c r="AJ61">
         <v>-10923000.0</v>
       </c>
       <c r="AK61">
-        <v>-11045000.0</v>
+        <v>-10923000.0</v>
       </c>
       <c r="AL61">
         <v>-11045000.0</v>
       </c>
       <c r="AM61">
-        <v>-11917000.0</v>
+        <v>-11045000.0</v>
       </c>
       <c r="AN61">
         <v>-11917000.0</v>
       </c>
       <c r="AO61">
         <v>-11917000.0</v>
       </c>
       <c r="AP61">
         <v>-11917000.0</v>
       </c>
       <c r="AQ61">
         <v>-11917000.0</v>
       </c>
       <c r="AR61">
         <v>-11917000.0</v>
       </c>
       <c r="AS61">
         <v>-11917000.0</v>
       </c>
       <c r="AT61">
         <v>-11917000.0</v>
       </c>
       <c r="AU61">
         <v>-11917000.0</v>
       </c>
@@ -14208,75 +14323,78 @@
       <c r="BI61">
         <v>-11917000.0</v>
       </c>
       <c r="BJ61">
         <v>-11917000.0</v>
       </c>
       <c r="BK61">
         <v>-11917000.0</v>
       </c>
       <c r="BL61">
         <v>-11917000.0</v>
       </c>
       <c r="BM61">
         <v>-11917000.0</v>
       </c>
       <c r="BN61">
         <v>-11917000.0</v>
       </c>
       <c r="BO61">
         <v>-11917000.0</v>
       </c>
       <c r="BP61">
         <v>-11917000.0</v>
       </c>
       <c r="BQ61">
-        <v>-19362000.0</v>
+        <v>-11917000.0</v>
       </c>
       <c r="BR61">
         <v>-19362000.0</v>
       </c>
-      <c r="BS61"/>
+      <c r="BS61">
+        <v>-19362000.0</v>
+      </c>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
-      <c r="BW61">
-[...1 lines deleted...]
-      </c>
+      <c r="BW61"/>
       <c r="BX61">
         <v>-17707000.0</v>
       </c>
-      <c r="BY61"/>
+      <c r="BY61">
+        <v>-17707000.0</v>
+      </c>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
+      <c r="CG61"/>
     </row>
-    <row r="62" spans="1:84">
+    <row r="62" spans="1:85">
       <c r="A62" t="s">
         <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14319,50 +14437,51 @@
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
+      <c r="CG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14447,94 +14566,94 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2">
         <v>4984000.0</v>
       </c>
       <c r="E2">
         <v>4586000.0</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>1784000.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2">
         <v>0.0</v>
       </c>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3">
         <v>8327999.0</v>
       </c>
       <c r="C3">
         <v>5999000.0</v>
       </c>
       <c r="D3">
         <v>4984000.0</v>
       </c>
       <c r="E3">
         <v>4586000.0</v>
       </c>
       <c r="F3">
         <v>4439000.0</v>
       </c>
       <c r="G3">
         <v>4270000.0</v>
       </c>
       <c r="H3">
         <v>3594000.0</v>
       </c>
       <c r="I3">
         <v>3852000.0</v>
       </c>
@@ -14561,78 +14680,78 @@
       </c>
       <c r="Q3">
         <v>911000.0</v>
       </c>
       <c r="R3">
         <v>1128000.0</v>
       </c>
       <c r="S3">
         <v>1100000.0</v>
       </c>
       <c r="T3">
         <v>893000.0</v>
       </c>
       <c r="U3">
         <v>689000.0</v>
       </c>
       <c r="V3">
         <v>411000.0</v>
       </c>
       <c r="W3">
         <v>252000.0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B5">
         <v>287874000.0</v>
       </c>
       <c r="C5">
         <v>258947000.0</v>
       </c>
       <c r="D5">
         <v>258033000.0</v>
       </c>
       <c r="E5">
         <v>241343000.0</v>
       </c>
       <c r="F5">
         <v>223693000.0</v>
       </c>
       <c r="G5">
         <v>135142000.0</v>
       </c>
       <c r="H5">
         <v>214048000.0</v>
       </c>
       <c r="I5">
         <v>198761000.0</v>
       </c>
@@ -14659,51 +14778,51 @@
       </c>
       <c r="Q5">
         <v>52297000.0</v>
       </c>
       <c r="R5">
         <v>37594000.0</v>
       </c>
       <c r="S5">
         <v>40120000.0</v>
       </c>
       <c r="T5">
         <v>27318000.0</v>
       </c>
       <c r="U5">
         <v>7334000.0</v>
       </c>
       <c r="V5">
         <v>3852000.0</v>
       </c>
       <c r="W5">
         <v>2623000.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
         <v>296201999.0</v>
       </c>
       <c r="C6">
         <v>264946000.0</v>
       </c>
       <c r="D6">
         <v>263017000.0</v>
       </c>
       <c r="E6">
         <v>245929000.0</v>
       </c>
       <c r="F6">
         <v>228132000.0</v>
       </c>
       <c r="G6">
         <v>139412000.0</v>
       </c>
       <c r="H6">
         <v>217642000.0</v>
       </c>
       <c r="I6">
         <v>202613000.0</v>
       </c>
@@ -14730,105 +14849,105 @@
       </c>
       <c r="Q6">
         <v>53208000.0</v>
       </c>
       <c r="R6">
         <v>38722000.0</v>
       </c>
       <c r="S6">
         <v>41220000.0</v>
       </c>
       <c r="T6">
         <v>28211000.0</v>
       </c>
       <c r="U6">
         <v>8023000.0</v>
       </c>
       <c r="V6">
         <v>4263000.0</v>
       </c>
       <c r="W6">
         <v>2875000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9">
         <v>425129000.0</v>
       </c>
       <c r="C9">
         <v>389882000.0</v>
       </c>
       <c r="D9">
         <v>359332000.0</v>
       </c>
       <c r="E9">
         <v>328036000.0</v>
       </c>
       <c r="F9">
         <v>304886000.0</v>
       </c>
       <c r="G9">
         <v>205717000.0</v>
       </c>
       <c r="H9">
         <v>289320000.0</v>
       </c>
       <c r="I9">
         <v>267821000.0</v>
       </c>
@@ -14855,51 +14974,51 @@
       </c>
       <c r="Q9">
         <v>81556000.0</v>
       </c>
       <c r="R9">
         <v>64521000.0</v>
       </c>
       <c r="S9">
         <v>74046000.0</v>
       </c>
       <c r="T9">
         <v>56712000.0</v>
       </c>
       <c r="U9">
         <v>33626000.0</v>
       </c>
       <c r="V9">
         <v>18199000.0</v>
       </c>
       <c r="W9">
         <v>9182000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10">
         <v>289951000.0</v>
       </c>
       <c r="C10">
         <v>258400000.0</v>
       </c>
       <c r="D10">
         <v>259769000.0</v>
       </c>
       <c r="E10">
         <v>241282000.0</v>
       </c>
       <c r="F10">
         <v>225649000.0</v>
       </c>
       <c r="G10">
         <v>134815000.0</v>
       </c>
       <c r="H10">
         <v>213562000.0</v>
       </c>
       <c r="I10">
         <v>198270000.0</v>
       </c>
@@ -14926,51 +15045,51 @@
       </c>
       <c r="Q10">
         <v>52245000.0</v>
       </c>
       <c r="R10">
         <v>36508000.0</v>
       </c>
       <c r="S10">
         <v>38166000.0</v>
       </c>
       <c r="T10">
         <v>27119000.0</v>
       </c>
       <c r="U10">
         <v>13936000.0</v>
       </c>
       <c r="V10">
         <v>7108000.0</v>
       </c>
       <c r="W10">
         <v>2610000.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11">
         <v>72884000.0</v>
       </c>
       <c r="C11">
         <v>65687000.0</v>
       </c>
       <c r="D11">
         <v>60618000.0</v>
       </c>
       <c r="E11">
         <v>45601000.0</v>
       </c>
       <c r="F11">
         <v>42555000.0</v>
       </c>
       <c r="G11">
         <v>25040000.0</v>
       </c>
       <c r="H11">
         <v>40473000.0</v>
       </c>
       <c r="I11">
         <v>37815000.0</v>
       </c>
@@ -14997,51 +15116,51 @@
       </c>
       <c r="Q11">
         <v>13710000.0</v>
       </c>
       <c r="R11">
         <v>7420000.0</v>
       </c>
       <c r="S11">
         <v>12663000.0</v>
       </c>
       <c r="T11">
         <v>8472000.0</v>
       </c>
       <c r="U11">
         <v>4917000.0</v>
       </c>
       <c r="V11">
         <v>2630000.0</v>
       </c>
       <c r="W11">
         <v>789000.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12">
         <v>557000.0</v>
       </c>
       <c r="C12">
         <v>547000.0</v>
       </c>
       <c r="D12">
         <v>491000.0</v>
       </c>
       <c r="E12">
         <v>442000.0</v>
       </c>
       <c r="F12">
         <v>471000.0</v>
       </c>
       <c r="G12">
         <v>478000.0</v>
       </c>
       <c r="H12">
         <v>486000.0</v>
       </c>
       <c r="I12">
         <v>491000.0</v>
       </c>
@@ -15068,125 +15187,125 @@
       </c>
       <c r="Q12">
         <v>52000.0</v>
       </c>
       <c r="R12">
         <v>666000.0</v>
       </c>
       <c r="S12">
         <v>1367000.0</v>
       </c>
       <c r="T12">
         <v>692000.0</v>
       </c>
       <c r="U12">
         <v>1000.0</v>
       </c>
       <c r="V12">
         <v>27000.0</v>
       </c>
       <c r="W12">
         <v>13000.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B13">
         <v>2634000.0</v>
       </c>
       <c r="C13">
         <v>2617000.0</v>
       </c>
       <c r="D13">
         <v>2227000.0</v>
       </c>
       <c r="E13">
         <v>381000.0</v>
       </c>
       <c r="F13">
         <v>20000.0</v>
       </c>
       <c r="G13">
         <v>151000.0</v>
       </c>
       <c r="H13">
         <v>318000.0</v>
       </c>
       <c r="I13">
         <v>171000.0</v>
       </c>
       <c r="J13">
         <v>129000.0</v>
       </c>
       <c r="K13">
         <v>109000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
         <v>217067000.0</v>
       </c>
       <c r="C15">
         <v>192713000.0</v>
       </c>
       <c r="D15">
         <v>199151000.0</v>
       </c>
       <c r="E15">
         <v>195681000.0</v>
       </c>
       <c r="F15">
         <v>183094000.0</v>
       </c>
       <c r="G15">
         <v>109775000.0</v>
       </c>
       <c r="H15">
         <v>173089000.0</v>
       </c>
       <c r="I15">
         <v>160455000.0</v>
       </c>
@@ -15213,51 +15332,51 @@
       </c>
       <c r="Q15">
         <v>58002000.0</v>
       </c>
       <c r="R15">
         <v>30027000.0</v>
       </c>
       <c r="S15">
         <v>25503000.0</v>
       </c>
       <c r="T15">
         <v>18647000.0</v>
       </c>
       <c r="U15">
         <v>4344000.0</v>
       </c>
       <c r="V15">
         <v>3378000.0</v>
       </c>
       <c r="W15">
         <v>1821000.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>195681000.0</v>
       </c>
       <c r="F16">
         <v>183094000.0</v>
       </c>
       <c r="G16">
         <v>109775000.0</v>
       </c>
       <c r="H16">
         <v>173089000.0</v>
       </c>
       <c r="I16">
         <v>160455000.0</v>
       </c>
       <c r="J16">
         <v>144096000.0</v>
       </c>
       <c r="K16">
         <v>129542000.0</v>
       </c>
@@ -15274,51 +15393,51 @@
         <v>62551000.0</v>
       </c>
       <c r="P16">
         <v>46054000.0</v>
       </c>
       <c r="Q16">
         <v>38535000.0</v>
       </c>
       <c r="R16">
         <v>30027000.0</v>
       </c>
       <c r="S16">
         <v>25503000.0</v>
       </c>
       <c r="T16">
         <v>18647000.0</v>
       </c>
       <c r="U16">
         <v>9019000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B17">
         <v>217067000.0</v>
       </c>
       <c r="C17">
         <v>192713000.0</v>
       </c>
       <c r="D17">
         <v>199151000.0</v>
       </c>
       <c r="E17">
         <v>195681000.0</v>
       </c>
       <c r="F17">
         <v>183094000.0</v>
       </c>
       <c r="G17">
         <v>109775000.0</v>
       </c>
       <c r="H17">
         <v>173089000.0</v>
       </c>
       <c r="I17">
         <v>160455000.0</v>
       </c>
@@ -15327,152 +15446,152 @@
       </c>
       <c r="K17">
         <v>129542000.0</v>
       </c>
       <c r="L17">
         <v>109468000.0</v>
       </c>
       <c r="M17">
         <v>96181000.0</v>
       </c>
       <c r="N17">
         <v>74335000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B18">
         <v>2077000.0</v>
       </c>
       <c r="C18">
         <v>2070000.0</v>
       </c>
       <c r="D18">
         <v>1736000.0</v>
       </c>
       <c r="E18">
         <v>-61000.0</v>
       </c>
       <c r="F18">
         <v>-451000.0</v>
       </c>
       <c r="G18">
         <v>-327000.0</v>
       </c>
       <c r="H18">
         <v>-168000.0</v>
       </c>
       <c r="I18">
         <v>-320000.0</v>
       </c>
       <c r="J18">
         <v>-85000.0</v>
       </c>
       <c r="K18">
         <v>-100000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21">
         <v>287874000.0</v>
       </c>
       <c r="C21">
         <v>256330000.0</v>
       </c>
       <c r="D21">
         <v>258033000.0</v>
       </c>
       <c r="E21">
         <v>241343000.0</v>
       </c>
       <c r="F21">
         <v>223693000.0</v>
       </c>
       <c r="G21">
         <v>135142000.0</v>
       </c>
       <c r="H21">
         <v>213730000.0</v>
       </c>
       <c r="I21">
         <v>198590000.0</v>
       </c>
@@ -15499,78 +15618,78 @@
       </c>
       <c r="Q21">
         <v>52066000.0</v>
       </c>
       <c r="R21">
         <v>37400000.0</v>
       </c>
       <c r="S21">
         <v>39491000.0</v>
       </c>
       <c r="T21">
         <v>26427000.0</v>
       </c>
       <c r="U21">
         <v>13757000.0</v>
       </c>
       <c r="V21">
         <v>6946000.0</v>
       </c>
       <c r="W21">
         <v>2534000.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
         <v>137255000.0</v>
       </c>
       <c r="C23">
         <v>133552000.0</v>
       </c>
       <c r="D23">
         <v>106283000.0</v>
       </c>
       <c r="E23">
         <v>91279000.0</v>
       </c>
       <c r="F23">
         <v>81193000.0</v>
       </c>
       <c r="G23">
         <v>70575000.0</v>
       </c>
       <c r="H23">
         <v>75590000.0</v>
       </c>
       <c r="I23">
         <v>69231000.0</v>
       </c>
@@ -15597,154 +15716,154 @@
       </c>
       <c r="Q23">
         <v>29490000.0</v>
       </c>
       <c r="R23">
         <v>27027000.0</v>
       </c>
       <c r="S23">
         <v>34800000.0</v>
       </c>
       <c r="T23">
         <v>28595000.0</v>
       </c>
       <c r="U23">
         <v>18264000.0</v>
       </c>
       <c r="V23">
         <v>9537000.0</v>
       </c>
       <c r="W23">
         <v>6648000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25">
         <v>8328000.0</v>
       </c>
       <c r="C25">
         <v>5999000.0</v>
       </c>
       <c r="D25">
         <v>4984000.0</v>
       </c>
       <c r="E25">
         <v>4586000.0</v>
       </c>
       <c r="F25">
         <v>4439000.0</v>
       </c>
       <c r="G25">
         <v>4270000.0</v>
       </c>
       <c r="H25">
         <v>3594000.0</v>
       </c>
       <c r="I25">
         <v>3852000.0</v>
       </c>
       <c r="J25">
         <v>1784000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
         <v>357000.0</v>
       </c>
       <c r="V26">
         <v>54000.0</v>
       </c>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27">
         <v>69541999.0</v>
       </c>
       <c r="C27">
         <v>5999000.0</v>
       </c>
       <c r="D27">
         <v>56535000.0</v>
       </c>
       <c r="E27">
         <v>46516000.0</v>
       </c>
       <c r="F27">
         <v>38460000.0</v>
       </c>
       <c r="G27">
         <v>35782000.0</v>
       </c>
       <c r="H27">
         <v>35307000.0</v>
       </c>
       <c r="I27">
         <v>31443000.0</v>
       </c>
@@ -15755,51 +15874,51 @@
         <v>1447000.0</v>
       </c>
       <c r="L27">
         <v>1411000.0</v>
       </c>
       <c r="M27">
         <v>1465000.0</v>
       </c>
       <c r="N27">
         <v>1402000.0</v>
       </c>
       <c r="O27">
         <v>1331000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
         <v>59385000.0</v>
       </c>
       <c r="C28">
         <v>133552000.0</v>
       </c>
       <c r="D28">
         <v>44764000.0</v>
       </c>
       <c r="E28">
         <v>40177000.0</v>
       </c>
       <c r="F28">
         <v>38294000.0</v>
       </c>
       <c r="G28">
         <v>30523000.0</v>
       </c>
       <c r="H28">
         <v>36689000.0</v>
       </c>
       <c r="I28">
         <v>33936000.0</v>
       </c>
@@ -15822,98 +15941,98 @@
         <v>34952000.0</v>
       </c>
       <c r="P28">
         <v>25322000.0</v>
       </c>
       <c r="Q28">
         <v>22498000.0</v>
       </c>
       <c r="R28">
         <v>21623000.0</v>
       </c>
       <c r="S28">
         <v>28883000.0</v>
       </c>
       <c r="T28">
         <v>23809000.0</v>
       </c>
       <c r="U28">
         <v>16564000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
         <v>72884000.0</v>
       </c>
       <c r="C29">
         <v>65687000.0</v>
       </c>
       <c r="D29">
         <v>60618000.0</v>
       </c>
       <c r="E29">
         <v>45601000.0</v>
       </c>
       <c r="F29">
         <v>42555000.0</v>
       </c>
       <c r="G29">
         <v>25040000.0</v>
       </c>
       <c r="H29">
         <v>40473000.0</v>
       </c>
       <c r="I29">
         <v>37815000.0</v>
       </c>
       <c r="J29">
         <v>34120000.0</v>
       </c>
       <c r="K29">
         <v>32005000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
         <v>137255000.0</v>
       </c>
       <c r="C30">
         <v>133552000.0</v>
       </c>
       <c r="D30">
         <v>106283000.0</v>
       </c>
       <c r="E30">
         <v>86693000.0</v>
       </c>
       <c r="F30">
         <v>76754000.0</v>
       </c>
       <c r="G30">
         <v>66305000.0</v>
       </c>
       <c r="H30">
         <v>71996000.0</v>
       </c>
       <c r="I30">
         <v>69231000.0</v>
       </c>
@@ -15940,51 +16059,51 @@
       </c>
       <c r="Q30">
         <v>29490000.0</v>
       </c>
       <c r="R30">
         <v>27027000.0</v>
       </c>
       <c r="S30">
         <v>34800000.0</v>
       </c>
       <c r="T30">
         <v>28595000.0</v>
       </c>
       <c r="U30">
         <v>18264000.0</v>
       </c>
       <c r="V30">
         <v>9537000.0</v>
       </c>
       <c r="W30">
         <v>6648000.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B31">
         <v>2077000.0</v>
       </c>
       <c r="C31">
         <v>2070000.0</v>
       </c>
       <c r="D31">
         <v>1736000.0</v>
       </c>
       <c r="E31">
         <v>-61000.0</v>
       </c>
       <c r="F31">
         <v>1956000.0</v>
       </c>
       <c r="G31">
         <v>-327000.0</v>
       </c>
       <c r="H31">
         <v>-168000.0</v>
       </c>
       <c r="I31">
         <v>-320000.0</v>
       </c>
@@ -16011,51 +16130,51 @@
       </c>
       <c r="Q31">
         <v>179000.0</v>
       </c>
       <c r="R31">
         <v>-892000.0</v>
       </c>
       <c r="S31">
         <v>-1325000.0</v>
       </c>
       <c r="T31">
         <v>-998000.0</v>
       </c>
       <c r="U31">
         <v>179000.0</v>
       </c>
       <c r="V31">
         <v>1734000.0</v>
       </c>
       <c r="W31">
         <v>76000.0</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B32">
         <v>425129000.0</v>
       </c>
       <c r="C32">
         <v>389882000.0</v>
       </c>
       <c r="D32">
         <v>364316000.0</v>
       </c>
       <c r="E32">
         <v>332622000.0</v>
       </c>
       <c r="F32">
         <v>304886000.0</v>
       </c>
       <c r="G32">
         <v>205717000.0</v>
       </c>
       <c r="H32">
         <v>289320000.0</v>
       </c>
       <c r="I32">
         <v>267821000.0</v>
       </c>
@@ -16101,658 +16220,667 @@
       <c r="W32">
         <v>9182000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF32"/>
+  <dimension ref="A1:CG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:85">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
+        <v>88</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
+        <v>91</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
+        <v>94</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
+        <v>97</v>
+      </c>
+      <c r="V1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AD1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AL1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AP1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AT1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AX1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BB1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BF1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BG1" t="s">
         <v>125</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BK1" t="s">
         <v>128</v>
       </c>
       <c r="BL1" t="s">
         <v>129</v>
       </c>
       <c r="BM1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BN1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BO1" t="s">
         <v>131</v>
       </c>
       <c r="BP1" t="s">
         <v>132</v>
       </c>
       <c r="BQ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BR1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BS1" t="s">
         <v>134</v>
       </c>
       <c r="BT1" t="s">
         <v>135</v>
       </c>
       <c r="BU1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BV1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BW1" t="s">
         <v>137</v>
       </c>
       <c r="BX1" t="s">
         <v>138</v>
       </c>
       <c r="BY1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="CA1" t="s">
         <v>140</v>
       </c>
       <c r="CB1" t="s">
         <v>141</v>
       </c>
       <c r="CC1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CD1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CE1" t="s">
         <v>143</v>
       </c>
       <c r="CF1" t="s">
         <v>144</v>
       </c>
+      <c r="CG1" t="s">
+        <v>145</v>
+      </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:85">
       <c r="A2" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="C2">
+        <v>146</v>
+      </c>
+      <c r="B2">
+        <v>5579000.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
         <v>3814000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3250000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2749000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2455000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2529000.0</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>2360000.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>2226000.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
-      <c r="Y2">
-[...1 lines deleted...]
-      </c>
+      <c r="Y2"/>
       <c r="Z2">
         <v>0.0</v>
       </c>
       <c r="AA2">
         <v>0.0</v>
       </c>
       <c r="AB2">
         <v>0.0</v>
       </c>
       <c r="AC2">
         <v>0.0</v>
       </c>
       <c r="AD2">
         <v>0.0</v>
       </c>
       <c r="AE2">
         <v>0.0</v>
       </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
-      <c r="AI2"/>
+      <c r="AI2">
+        <v>0.0</v>
+      </c>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
+      <c r="CG2"/>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:85">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3">
+        <v>5579000.0</v>
+      </c>
+      <c r="C3">
         <v>4514000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2212000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3250000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2749000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2455000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2529000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1264500.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2360000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-1180000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2226000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-1113000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2243000.0</v>
       </c>
-      <c r="N3"/>
-      <c r="O3">
+      <c r="O3"/>
+      <c r="P3">
         <v>2196000.0</v>
       </c>
-      <c r="P3"/>
-      <c r="Q3">
+      <c r="Q3"/>
+      <c r="R3">
         <v>2205000.0</v>
       </c>
-      <c r="R3"/>
-      <c r="S3">
+      <c r="S3"/>
+      <c r="T3">
         <v>2065000.0</v>
       </c>
-      <c r="T3"/>
-      <c r="U3">
+      <c r="U3"/>
+      <c r="V3">
         <v>1770000.0</v>
       </c>
-      <c r="V3"/>
-      <c r="W3">
+      <c r="W3"/>
+      <c r="X3">
         <v>1824000.0</v>
       </c>
-      <c r="X3"/>
-      <c r="Y3">
+      <c r="Y3"/>
+      <c r="Z3">
         <v>1566000.0</v>
       </c>
-      <c r="Z3"/>
-      <c r="AA3">
+      <c r="AA3"/>
+      <c r="AB3">
         <v>1887000.0</v>
       </c>
-      <c r="AB3"/>
-      <c r="AC3">
+      <c r="AC3"/>
+      <c r="AD3">
         <v>533000.0</v>
       </c>
-      <c r="AD3"/>
-      <c r="AE3">
+      <c r="AE3"/>
+      <c r="AF3">
         <v>881000.0</v>
       </c>
-      <c r="AF3"/>
-      <c r="AG3">
+      <c r="AG3"/>
+      <c r="AH3">
         <v>544000.0</v>
       </c>
-      <c r="AH3"/>
-      <c r="AI3">
+      <c r="AI3"/>
+      <c r="AJ3">
         <v>757000.0</v>
       </c>
-      <c r="AJ3"/>
-      <c r="AK3">
+      <c r="AK3"/>
+      <c r="AL3">
         <v>319000.0</v>
       </c>
-      <c r="AL3"/>
-      <c r="AM3">
+      <c r="AM3"/>
+      <c r="AN3">
         <v>615000.0</v>
       </c>
-      <c r="AN3"/>
-      <c r="AO3">
+      <c r="AO3"/>
+      <c r="AP3">
         <v>232000.0</v>
       </c>
-      <c r="AP3"/>
-      <c r="AQ3">
+      <c r="AQ3"/>
+      <c r="AR3">
         <v>593000.0</v>
       </c>
-      <c r="AR3"/>
-      <c r="AS3">
+      <c r="AS3"/>
+      <c r="AT3">
         <v>161000.0</v>
       </c>
-      <c r="AT3"/>
-      <c r="AU3">
+      <c r="AU3"/>
+      <c r="AV3">
         <v>609000.0</v>
       </c>
-      <c r="AV3"/>
-      <c r="AW3">
+      <c r="AW3"/>
+      <c r="AX3">
         <v>208000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-104000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>544000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-272000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>470000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>235000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>470000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>235000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>455500.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>221750.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>455500.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>221750.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>548000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>274000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>548000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>274000.0</v>
       </c>
-      <c r="BM3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN3"/>
       <c r="BO3">
         <v>275000.0</v>
       </c>
       <c r="BP3">
         <v>275000.0</v>
       </c>
       <c r="BQ3">
+        <v>275000.0</v>
+      </c>
+      <c r="BR3">
         <v>446500.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>223250.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>446500.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>223250.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>344500.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>172250.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>344500.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>172250.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>205500.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>102750.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>205500.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>102750.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>44500.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>22250.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>44500.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>22250.0</v>
       </c>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:85">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16793,504 +16921,511 @@
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
+      <c r="CG4"/>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:85">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B5">
+        <v>148168000.0</v>
+      </c>
+      <c r="C5">
         <v>142489000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>145385000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>124728000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>131602000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>128523000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>129510000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>64754999.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>120004000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>62362000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>121339000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>62895500.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>111203000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>55585000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>114917000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>56249000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>73443000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>36712000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>61699000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>105716000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>52930500.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>108191000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>54095500.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>100456000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>50180000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>98230000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>49115000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>90719000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>45359500.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>87582000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>43791000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>81102000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>40530000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>80587000.0</v>
       </c>
-      <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>70522000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>66653000.0</v>
       </c>
-      <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>63208000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>58850000.0</v>
       </c>
-      <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>52366000.0</v>
       </c>
-      <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>44650000.0</v>
       </c>
-      <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>44244000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>22330000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>0.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>19963000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>31589500.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>15794750.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>31589500.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>15794750.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>26148500.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>17941000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>26148500.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>17941000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>19056500.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>9528250.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>19056500.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>9528250.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>9565000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>9883250.0</v>
       </c>
-      <c r="BO5"/>
-      <c r="BP5">
+      <c r="BP5"/>
+      <c r="BQ5">
         <v>9883250.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>13559500.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>6779750.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>13559500.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>6779750.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>4631000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2315500.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>4631000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>2315500.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>3017500.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1508750.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>3017500.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1508750.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1267000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>633500.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1267000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>633500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:85">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
+        <v>153747000.0</v>
+      </c>
+      <c r="C6">
         <v>147003000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>147597000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>127978000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>134351000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>130978000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>132039000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>66019499.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>122364000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>61182000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>123565000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>61782500.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>113446000.0</v>
       </c>
-      <c r="N6"/>
-      <c r="O6">
+      <c r="O6"/>
+      <c r="P6">
         <v>117113000.0</v>
       </c>
-      <c r="P6"/>
-      <c r="Q6">
+      <c r="Q6"/>
+      <c r="R6">
         <v>75648000.0</v>
       </c>
-      <c r="R6"/>
-      <c r="S6">
+      <c r="S6"/>
+      <c r="T6">
         <v>63764000.0</v>
       </c>
-      <c r="T6"/>
-      <c r="U6">
+      <c r="U6"/>
+      <c r="V6">
         <v>107486000.0</v>
       </c>
-      <c r="V6"/>
-      <c r="W6">
+      <c r="W6"/>
+      <c r="X6">
         <v>110015000.0</v>
       </c>
-      <c r="X6"/>
-      <c r="Y6">
+      <c r="Y6"/>
+      <c r="Z6">
         <v>102022000.0</v>
       </c>
-      <c r="Z6"/>
-      <c r="AA6">
+      <c r="AA6"/>
+      <c r="AB6">
         <v>100117000.0</v>
       </c>
-      <c r="AB6"/>
-      <c r="AC6">
+      <c r="AC6"/>
+      <c r="AD6">
         <v>91252000.0</v>
       </c>
-      <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>88463000.0</v>
       </c>
-      <c r="AF6"/>
-      <c r="AG6">
+      <c r="AG6"/>
+      <c r="AH6">
         <v>81646000.0</v>
       </c>
-      <c r="AH6"/>
-      <c r="AI6">
+      <c r="AI6"/>
+      <c r="AJ6">
         <v>81344000.0</v>
       </c>
-      <c r="AJ6"/>
-      <c r="AK6">
+      <c r="AK6"/>
+      <c r="AL6">
         <v>70841000.0</v>
       </c>
-      <c r="AL6"/>
-      <c r="AM6">
+      <c r="AM6"/>
+      <c r="AN6">
         <v>67268000.0</v>
       </c>
-      <c r="AN6"/>
-      <c r="AO6">
+      <c r="AO6"/>
+      <c r="AP6">
         <v>63440000.0</v>
       </c>
-      <c r="AP6"/>
-      <c r="AQ6">
+      <c r="AQ6"/>
+      <c r="AR6">
         <v>59443000.0</v>
       </c>
-      <c r="AR6"/>
-      <c r="AS6">
+      <c r="AS6"/>
+      <c r="AT6">
         <v>52527000.0</v>
       </c>
-      <c r="AT6"/>
-      <c r="AU6">
+      <c r="AU6"/>
+      <c r="AV6">
         <v>45259000.0</v>
       </c>
-      <c r="AV6"/>
-      <c r="AW6">
+      <c r="AW6"/>
+      <c r="AX6">
         <v>44452000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>22226000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>544000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>19691000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>32059500.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>16029750.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>32059500.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>16029750.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>26604000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>18162750.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>26604000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>18162750.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>19604500.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>9802250.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>19604500.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>9802250.0</v>
       </c>
-      <c r="BM6"/>
-      <c r="BN6">
+      <c r="BN6"/>
+      <c r="BO6">
         <v>10158250.0</v>
       </c>
-      <c r="BO6"/>
-      <c r="BP6">
+      <c r="BP6"/>
+      <c r="BQ6">
         <v>10158250.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>14006000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>7003000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>14006000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>7003000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>4975500.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2487750.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>4975500.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2487750.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>3223000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1611500.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>3223000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1611500.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1311500.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>655750.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1311500.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>655750.0</v>
       </c>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:85">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -17331,54 +17466,55 @@
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
+      <c r="CG7"/>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:85">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17387,1122 +17523,1135 @@
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-      <c r="BA8">
-[...1 lines deleted...]
-      </c>
+      <c r="BA8"/>
       <c r="BB8">
         <v>108500.0</v>
       </c>
       <c r="BC8">
-        <v>117000.0</v>
+        <v>108500.0</v>
       </c>
       <c r="BD8">
         <v>117000.0</v>
       </c>
       <c r="BE8">
-        <v>1094500.0</v>
+        <v>117000.0</v>
       </c>
       <c r="BF8">
         <v>1094500.0</v>
       </c>
       <c r="BG8">
-        <v>8639000.0</v>
+        <v>1094500.0</v>
       </c>
       <c r="BH8">
         <v>8639000.0</v>
       </c>
-      <c r="BI8"/>
+      <c r="BI8">
+        <v>8639000.0</v>
+      </c>
       <c r="BJ8"/>
       <c r="BK8"/>
-      <c r="BL8">
+      <c r="BL8"/>
+      <c r="BM8">
         <v>184000.0</v>
       </c>
-      <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
+      <c r="CG8"/>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:85">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9">
+        <v>220269000.0</v>
+      </c>
+      <c r="C9">
         <v>213399000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>211730000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>194518000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>189365000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>182407000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>176925000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>89727000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>167611000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>84985500.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>160425000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>81325500.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>154996000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>149890000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>110902000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>94815000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>145406000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>72703000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>143914000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>71957000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>136700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>68350000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>131121000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>65560500.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>123732000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>61866000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>119541000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>59771000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>112111000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>56056000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>107882000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>53941000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>99016000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>49508000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>93113000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>46557000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>86618000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>43309000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>80394000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>40197000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>72763000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>36382000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>67172000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>33586000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>61484000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>30742000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>57881000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>28940500.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>48508500.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>24254250.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>48508500.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>24254250.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>40778000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>20389000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>40778000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>20389000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>32260500.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>16130250.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>32260500.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>16130250.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>18115000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>18511500.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>18909000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>18511500.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>28356000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>14178000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>28356000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>14178000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>16813000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>8406500.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>16813000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>8406500.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>9099500.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>4549750.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>9099500.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>4549750.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>4591000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2295500.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>4591000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>2295500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:85">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10">
+        <v>149107000.0</v>
+      </c>
+      <c r="C10">
         <v>143413000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>146538000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>125712000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>132688000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>129485000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>130284000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>65141999.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>120069000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>60034500.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>121213000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>60606500.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>110980000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>114669000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>73244000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>61571000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>105480000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>52740000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>108082000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>54041000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>100215000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>50107500.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>98055000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>49027500.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>90679000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>45339500.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>87537000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>43768500.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>80996000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>40498000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>80551000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>40275500.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>70482000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>35241000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>66622000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>33311000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>63196000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>31598000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>58842000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>29421000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>52374000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>26187000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>44641000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>22320500.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>44309000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>22154500.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>38884000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>19442000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>31364000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>15682000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>31364000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15682000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>26122500.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>13061250.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>26122500.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>13061250.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>18254000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>9127000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>18254000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>9127000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9186000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>9541500.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>9897000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>9541500.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>13559500.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>6779750.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>13559500.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>6779750.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>6968000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3484000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>6968000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>3484000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>3554000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1777000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>3554000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1777000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1305000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>652500.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1305000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>652500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:85">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11">
+        <v>37894000.0</v>
+      </c>
+      <c r="C11">
         <v>36254000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>36630000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>31939000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>33748000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>29778000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>30840000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>15420000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>22759000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>11379500.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>22842000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>11421000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>21181000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>10590500.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>21374000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>10687000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>13425000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6712500.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11615000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5807500.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>19841000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>9920500.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>20632000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>10316000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>19015000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>9507500.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>18800000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>9400000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>17328000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>8664000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>16792000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8396000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>16063000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>8031500.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>15942000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>7971000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>14214000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>7107000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>13422000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6711000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>13336000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>6668000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>12521000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>6260500.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>12135000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>6067500.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>10545000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5272500.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>11068000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>5534000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>9574000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4787000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>8337000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4168500.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>8337000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4168500.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>6855000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>3427500.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>6855000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>3427500.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>3710000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1855000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3710000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1855000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2730000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>3165750.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>3601500.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3165750.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>4236000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2118000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>4236000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2118000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>2458500.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1229250.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2458500.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1229250.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1315000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>657500.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1315000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>657500.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>394500.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>197250.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>394500.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>197250.0</v>
       </c>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:85">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12">
+        <v>245000.0</v>
+      </c>
+      <c r="C12">
         <v>251000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>306000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>277000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>270000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>257000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>234000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>216000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2327500.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>226000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>63000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>223000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>248000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>219000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>259000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>236000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>118000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>250000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120500.0</v>
       </c>
       <c r="Z12">
         <v>120500.0</v>
       </c>
       <c r="AA12">
-        <v>125000.0</v>
+        <v>120500.0</v>
       </c>
       <c r="AB12">
         <v>125000.0</v>
       </c>
       <c r="AC12">
-        <v>49000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="AD12">
         <v>49000.0</v>
       </c>
       <c r="AE12">
-        <v>58000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="AF12">
         <v>58000.0</v>
       </c>
       <c r="AG12">
-        <v>52500.0</v>
+        <v>58000.0</v>
       </c>
       <c r="AH12">
         <v>52500.0</v>
       </c>
       <c r="AI12">
-        <v>52000.0</v>
+        <v>52500.0</v>
       </c>
       <c r="AJ12">
         <v>52000.0</v>
       </c>
       <c r="AK12">
-        <v>44000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="AL12">
         <v>44000.0</v>
       </c>
       <c r="AM12">
-        <v>47500.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AN12">
         <v>47500.0</v>
       </c>
       <c r="AO12">
-        <v>30500.0</v>
+        <v>47500.0</v>
       </c>
       <c r="AP12">
         <v>30500.0</v>
       </c>
       <c r="AQ12">
-        <v>34000.0</v>
+        <v>30500.0</v>
       </c>
       <c r="AR12">
         <v>34000.0</v>
       </c>
       <c r="AS12">
-        <v>25500.0</v>
+        <v>34000.0</v>
       </c>
       <c r="AT12">
         <v>25500.0</v>
       </c>
       <c r="AU12">
-        <v>46000.0</v>
+        <v>25500.0</v>
       </c>
       <c r="AV12">
         <v>46000.0</v>
       </c>
       <c r="AW12">
-        <v>20500.0</v>
+        <v>46000.0</v>
       </c>
       <c r="AX12">
         <v>20500.0</v>
       </c>
       <c r="AY12">
-        <v>44000.0</v>
+        <v>20500.0</v>
       </c>
       <c r="AZ12">
         <v>44000.0</v>
       </c>
-      <c r="BA12"/>
-      <c r="BB12">
+      <c r="BA12">
+        <v>44000.0</v>
+      </c>
+      <c r="BB12"/>
+      <c r="BC12">
         <v>18000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>25000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>42500.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>26000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>13000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>26000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>13000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>333000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>166500.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>333000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>166500.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>614500.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>341750.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>169500.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>341750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36500.0</v>
       </c>
       <c r="BR12">
         <v>36500.0</v>
       </c>
-      <c r="BS12"/>
+      <c r="BS12">
+        <v>36500.0</v>
+      </c>
       <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>500.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>250.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>500.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>250.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>13500.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>6750.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>13500.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>6750.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6500.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>3250.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>6500.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3250.0</v>
       </c>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:85">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>236000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>199000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>128000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>59000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>109000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
@@ -18519,54 +18668,55 @@
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
+      <c r="CG13"/>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:85">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -18607,542 +18757,548 @@
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
+      <c r="CG14"/>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:85">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
+        <v>111213000.0</v>
+      </c>
+      <c r="C15">
         <v>107159000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>109908000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>93773000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>98940000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>99707000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>99444000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>49722000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>97310000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>48655000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>98371000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>49185500.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>89799000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>93295000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>59819000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>49956000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>85639000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>42819500.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>87450000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>43725000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>81200000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>40600000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>79255000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>39627500.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>73351000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>36675500.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>70745000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>35372500.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>64933000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>32466500.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>64609000.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>56268000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>53200000.0</v>
       </c>
-      <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>49860000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>46321000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>40239000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>34096000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>33241000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>16620500.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>29310000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>14655000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>23027000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>11513500.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>23027000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>11513500.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>29001000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>9633750.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>29001000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>9633750.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>14544000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>7272000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>14544000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>7272000.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>6375750.0</v>
       </c>
-      <c r="BO15"/>
-      <c r="BP15">
+      <c r="BP15"/>
+      <c r="BQ15">
         <v>6375750.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>9323500.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>4661750.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>9323500.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>4661750.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>4509500.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2254750.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>4509500.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2254750.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2239000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1119500.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2239000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1119500.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>910500.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>455250.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>910500.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>455250.0</v>
       </c>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:85">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
-[...1 lines deleted...]
-      </c>
+      <c r="G16"/>
       <c r="H16">
         <v>49722000.0</v>
       </c>
       <c r="I16">
-        <v>48655000.0</v>
+        <v>49722000.0</v>
       </c>
       <c r="J16">
         <v>48655000.0</v>
       </c>
       <c r="K16">
-        <v>49185500.0</v>
+        <v>48655000.0</v>
       </c>
       <c r="L16">
         <v>49185500.0</v>
       </c>
       <c r="M16">
-        <v>44899500.0</v>
+        <v>49185500.0</v>
       </c>
       <c r="N16">
         <v>44899500.0</v>
       </c>
       <c r="O16">
-        <v>46647500.0</v>
+        <v>44899500.0</v>
       </c>
       <c r="P16">
         <v>46647500.0</v>
       </c>
       <c r="Q16">
-        <v>29909500.0</v>
+        <v>46647500.0</v>
       </c>
       <c r="R16">
         <v>29909500.0</v>
       </c>
       <c r="S16">
+        <v>29909500.0</v>
+      </c>
+      <c r="T16">
         <v>49956000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>24978000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>85639000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>42819500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43725000.0</v>
       </c>
       <c r="X16">
         <v>43725000.0</v>
       </c>
       <c r="Y16">
-        <v>40600000.0</v>
+        <v>43725000.0</v>
       </c>
       <c r="Z16">
         <v>40600000.0</v>
       </c>
       <c r="AA16">
-        <v>39627500.0</v>
+        <v>40600000.0</v>
       </c>
       <c r="AB16">
         <v>39627500.0</v>
       </c>
       <c r="AC16">
-        <v>36675500.0</v>
+        <v>39627500.0</v>
       </c>
       <c r="AD16">
         <v>36675500.0</v>
       </c>
       <c r="AE16">
-        <v>35372500.0</v>
+        <v>36675500.0</v>
       </c>
       <c r="AF16">
         <v>35372500.0</v>
       </c>
       <c r="AG16">
-        <v>32466500.0</v>
+        <v>35372500.0</v>
       </c>
       <c r="AH16">
         <v>32466500.0</v>
       </c>
-      <c r="AI16"/>
+      <c r="AI16">
+        <v>32466500.0</v>
+      </c>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
+      <c r="CG16"/>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:85">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-      <c r="U17">
-[...1 lines deleted...]
-      </c>
+      <c r="U17"/>
       <c r="V17">
         <v>42819500.0</v>
       </c>
       <c r="W17">
-        <v>43725000.0</v>
+        <v>42819500.0</v>
       </c>
       <c r="X17">
         <v>43725000.0</v>
       </c>
       <c r="Y17">
-        <v>40600000.0</v>
+        <v>43725000.0</v>
       </c>
       <c r="Z17">
         <v>40600000.0</v>
       </c>
       <c r="AA17">
-        <v>39627500.0</v>
+        <v>40600000.0</v>
       </c>
       <c r="AB17">
         <v>39627500.0</v>
       </c>
       <c r="AC17">
-        <v>36675500.0</v>
+        <v>39627500.0</v>
       </c>
       <c r="AD17">
         <v>36675500.0</v>
       </c>
       <c r="AE17">
-        <v>35372500.0</v>
+        <v>36675500.0</v>
       </c>
       <c r="AF17">
         <v>35372500.0</v>
       </c>
       <c r="AG17">
-        <v>32466500.0</v>
+        <v>35372500.0</v>
       </c>
       <c r="AH17">
         <v>32466500.0</v>
       </c>
-      <c r="AI17"/>
+      <c r="AI17">
+        <v>32466500.0</v>
+      </c>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
+      <c r="CG17"/>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:85">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -19183,54 +19339,55 @@
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
+      <c r="CG18"/>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:85">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19271,54 +19428,55 @@
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:85">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19359,284 +19517,288 @@
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
+      <c r="CG20"/>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:85">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21">
+        <v>148168000.0</v>
+      </c>
+      <c r="C21">
         <v>142489000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>145385000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>124728000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>131602000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>128523000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>129510000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>64754999.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>120004000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>62362000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>121339000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>62895500.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>108788000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>114905000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>73443000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>61699000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>105539000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>52930500.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>108191000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>54095500.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>100360000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>50180000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>98230000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>49115000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>90719000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>45359500.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>87582000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>43791000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>81102000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>40530000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>80587000.0</v>
       </c>
-      <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21">
         <v>70522000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>66653000.0</v>
       </c>
-      <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>63208000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>58850000.0</v>
       </c>
-      <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>52366000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>44650000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>44244000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>22122000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>38838000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>19419000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>31589500.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>15794750.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>31589500.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>15794750.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>26033000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>17941000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>26033000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>17941000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>19056500.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>9528250.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>19056500.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>9528250.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>9565000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>9883250.0</v>
       </c>
-      <c r="BO21"/>
-      <c r="BP21">
+      <c r="BP21"/>
+      <c r="BQ21">
         <v>9883250.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>13559500.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>6779750.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>13559500.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>6779750.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>4631000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2315500.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4631000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2315500.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>3017500.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1508750.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>3017500.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1508750.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1267000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>633500.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1267000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>633500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:85">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -19677,268 +19839,272 @@
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
+      <c r="CG22"/>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:85">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
+        <v>77680000.0</v>
+      </c>
+      <c r="C23">
         <v>70910000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>66345000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>73040000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>60512000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>56339000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>49944000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>24972000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>49967000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24983500.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>41312000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>20656000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>46208000.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>34985000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>37459000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>33116000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>39867000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>35723000.0</v>
       </c>
-      <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>36340000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>32891000.0</v>
       </c>
-      <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>33013000.0</v>
       </c>
-      <c r="AD23"/>
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23">
         <v>31959000.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>31051000.0</v>
       </c>
-      <c r="AH23"/>
-      <c r="AI23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>27295000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>28494000.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>26460000.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>23410000.0</v>
       </c>
-      <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>21544000.0</v>
       </c>
-      <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>20397000.0</v>
       </c>
-      <c r="AT23"/>
-      <c r="AU23">
+      <c r="AU23"/>
+      <c r="AV23">
         <v>22522000.0</v>
       </c>
-      <c r="AV23"/>
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23">
         <v>17240000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>8620000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>19043000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>9521500.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>17128000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8564000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>17128000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>8564000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>14745000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>7353250.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>14745000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>7353250.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>13513500.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>6756750.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>13513500.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>6756750.0</v>
       </c>
-      <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23">
         <v>8700000.0</v>
       </c>
-      <c r="BO23"/>
-      <c r="BP23">
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>8700000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>14297500.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>7148750.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>14297500.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>7148750.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>9132000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>4566000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>9132000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>4566000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>4768500.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2384250.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4768500.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2384250.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3324000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1662000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>3324000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1662000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:85">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19979,166 +20145,168 @@
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
+      <c r="CG24"/>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:85">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>898500.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>963000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>446000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>404750.0</v>
       </c>
-      <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-      <c r="AM25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>323750.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>298250.0</v>
       </c>
-      <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-      <c r="AU25">
+      <c r="AU25"/>
+      <c r="AV25">
         <v>294250.0</v>
       </c>
-      <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-      <c r="AY25">
+      <c r="AY25"/>
+      <c r="AZ25">
         <v>269750.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25">
         <v>235000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>227750.0</v>
       </c>
-      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25">
         <v>282000.0</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
-      <c r="BO25">
+      <c r="BO25"/>
+      <c r="BP25">
         <v>275000.0</v>
       </c>
-      <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
+      <c r="CG25"/>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:85">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -20167,476 +20335,481 @@
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>178500.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>89250.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>178500.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>89250.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>27000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>13500.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>27000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>13500.0</v>
       </c>
-      <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:85">
       <c r="A27" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>171</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>55622000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27">
+        <v>36240000.0</v>
+      </c>
+      <c r="E27">
         <v>66307000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2749000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>48704000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2529000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>46472000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>22123000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2226000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>43063000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>4603000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>32661000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>2065000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>37131000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>1824000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>31443000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>30712000.0</v>
       </c>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>1447000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>1411000.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>1465000.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>1402000.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>1331000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>665500.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:85">
       <c r="A28" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>172</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>6960000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>26291000.0</v>
+      </c>
+      <c r="E28">
         <v>734000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>60512000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5180000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>49944000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24972000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1135000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>567500.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>41312000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20656000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>902000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>37392000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>2593000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>33116000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>966000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>19772500.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>35723000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>17861500.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1045000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>18170000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>32891000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>16445500.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>517000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>16506500.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>31959000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>15979500.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>29562000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>15504500.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>27295000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>13647500.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>27083000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>14247000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>26460000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13230000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>21945000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11705000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>21544000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>10772000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>18995000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>10198500.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>22522000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>11261000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>15909000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>7954500.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>19043000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>9521500.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>12661000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>6330500.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>12661000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6330500.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7165000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5624500.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>7296500.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5624500.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>10811500.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5405750.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>10811500.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5405750.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>7322500.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>7220750.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>8851000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>7220750.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>11904500.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>5952250.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>11904500.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>5952250.0</v>
       </c>
-      <c r="BU28"/>
-      <c r="BV28">
+      <c r="BV28"/>
+      <c r="BW28">
         <v>3579500.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>6835000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>4510000.0</v>
       </c>
-      <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
+      <c r="CG28"/>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:85">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>21374000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>13425000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>11615000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>19841000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>20632000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
@@ -20653,742 +20826,752 @@
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
+      <c r="CG29"/>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:85">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>72101000.0</v>
+      </c>
+      <c r="C30">
         <v>70910000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>66345000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>60560000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>60512000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>53884000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>47415000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24972000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>47607000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-24983500.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>39086000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-20656000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>43965000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>32789000.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>35254000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>31051000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>38097000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19772500.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>33899000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>17861500.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>36340000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>18170000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>32891000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16445500.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>33013000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>16506500.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>31959000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>15979500.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>31051000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>15525500.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>27295000.0</v>
       </c>
-      <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30">
         <v>28494000.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>26460000.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>23410000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>21544000.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>20397000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>22522000.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-17240000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-8620000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-19043000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-9521500.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-16919000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-8459500.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-16919000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-8459500.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>14745000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-2448000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>14745000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2448000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-13204000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-6602000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-13204000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-6602000.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>7220500.0</v>
       </c>
-      <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>7220500.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-14796500.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-7398250.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-14796500.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-7398250.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-12182000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-6091000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-12182000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-6091000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-6082000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-3041000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-6082000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-3041000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-3324000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-1662000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-3324000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-1662000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:84">
+    <row r="31" spans="1:85">
       <c r="A31" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B31">
+        <v>939000.0</v>
+      </c>
+      <c r="C31">
         <v>924000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1153000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>984000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1086000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>962000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>774000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>387000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>65000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2327500.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-126000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2289000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-215000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>-236000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31">
+      <c r="Q31"/>
+      <c r="R31">
         <v>-199000.0</v>
       </c>
-      <c r="R31"/>
-      <c r="S31">
+      <c r="S31"/>
+      <c r="T31">
         <v>-128000.0</v>
       </c>
-      <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>-59000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-31500.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-109000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>16000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-145000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-72500.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-175000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-87500.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-40000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-20000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-45000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-22500.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-64000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-32000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-36000.0</v>
       </c>
-      <c r="AJ31"/>
-      <c r="AK31">
+      <c r="AK31"/>
+      <c r="AL31">
         <v>-40000.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31">
+      <c r="AM31"/>
+      <c r="AN31">
         <v>-31000.0</v>
       </c>
-      <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31">
         <v>-12000.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-8000.0</v>
       </c>
-      <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>8000.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-9000.0</v>
       </c>
-      <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31">
         <v>65000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>32500.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>46000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>23000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-225500.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-112750.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-225500.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-112750.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>89500.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-4879750.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>89500.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-4879750.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-802500.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-401250.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-802500.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-401250.0</v>
       </c>
-      <c r="BM31"/>
-      <c r="BN31">
+      <c r="BN31"/>
+      <c r="BO31">
         <v>-341750.0</v>
       </c>
-      <c r="BO31"/>
-      <c r="BP31">
+      <c r="BP31"/>
+      <c r="BQ31">
         <v>-341750.0</v>
       </c>
-      <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
-      <c r="BU31">
+      <c r="BU31"/>
+      <c r="BV31">
         <v>2337000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1168500.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>2337000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>1168500.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>536500.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>268250.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>536500.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>268250.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>38000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>19000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>38000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>19000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:84">
+    <row r="32" spans="1:85">
       <c r="A32" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B32">
+        <v>225848000.0</v>
+      </c>
+      <c r="C32">
         <v>213399000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>211730000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>197768000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>192114000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>184862000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>179454000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>89727000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>169971000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>84985500.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>162651000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>81325500.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>154996000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>149890000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>110902000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>94815000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>145406000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>72703000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>143914000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>71957000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>136700000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>68350000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>131121000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>65560500.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>123732000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>61866000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>119541000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>59770500.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>112111000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>56055500.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>107882000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>53941000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>99016000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>49508000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>93113000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>46556500.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>86618000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>43309000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>80394000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>40197000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>72763000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>36381500.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>67172000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>33586000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>61484000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>30742000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>57881000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>28940500.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>48508500.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>24254250.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>48508500.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>24254250.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>40778000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>20389000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>40778000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>20389000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>32260500.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>16130250.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>32260500.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>16130250.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>18114500.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>18511500.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>18908500.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>18511500.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>28356000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>14178000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>28356000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>14178000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>16813000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>8406500.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>16813000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>8406500.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>9099500.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>4549750.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>9099500.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>4549750.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>4591000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>2295500.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>4591000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>2295500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -21475,51 +21658,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2">
         <v>41243000.0</v>
       </c>
       <c r="C2">
         <v>33641000.0</v>
       </c>
       <c r="D2">
         <v>35089000.0</v>
       </c>
       <c r="E2">
         <v>42985000.0</v>
       </c>
       <c r="F2">
         <v>96690000.0</v>
       </c>
       <c r="G2">
         <v>36258000.0</v>
       </c>
       <c r="H2">
         <v>15847000.0</v>
       </c>
       <c r="I2">
         <v>20930000.0</v>
       </c>
@@ -21546,51 +21729,51 @@
       </c>
       <c r="Q2">
         <v>25893000.0</v>
       </c>
       <c r="R2">
         <v>22887000.0</v>
       </c>
       <c r="S2">
         <v>11807000.0</v>
       </c>
       <c r="T2">
         <v>14881000.0</v>
       </c>
       <c r="U2">
         <v>5580000.0</v>
       </c>
       <c r="V2">
         <v>3571000.0</v>
       </c>
       <c r="W2">
         <v>990000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B3">
         <v>903000</v>
       </c>
       <c r="C3">
         <v>9078000</v>
       </c>
       <c r="D3">
         <v>3346000</v>
       </c>
       <c r="E3">
         <v>835000</v>
       </c>
       <c r="F3">
         <v>719000</v>
       </c>
       <c r="G3">
         <v>3477000</v>
       </c>
       <c r="H3">
         <v>779000</v>
       </c>
       <c r="I3">
         <v>1614000</v>
       </c>
@@ -21617,105 +21800,105 @@
       </c>
       <c r="Q3">
         <v>1151000</v>
       </c>
       <c r="R3">
         <v>278000</v>
       </c>
       <c r="S3">
         <v>955000</v>
       </c>
       <c r="T3">
         <v>1800000</v>
       </c>
       <c r="U3">
         <v>1187000</v>
       </c>
       <c r="V3">
         <v>1520000</v>
       </c>
       <c r="W3">
         <v>587000</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B6">
         <v>1663000.0</v>
       </c>
       <c r="C6">
         <v>2120000.0</v>
       </c>
       <c r="D6">
         <v>-1448000.0</v>
       </c>
       <c r="E6">
         <v>-7896000.0</v>
       </c>
       <c r="F6">
         <v>-53705000.0</v>
       </c>
       <c r="G6">
         <v>60432000.0</v>
       </c>
       <c r="H6">
         <v>16270000.0</v>
       </c>
       <c r="I6">
         <v>-5083000.0</v>
       </c>
@@ -21742,51 +21925,51 @@
       </c>
       <c r="Q6">
         <v>-2745000.0</v>
       </c>
       <c r="R6">
         <v>3006000.0</v>
       </c>
       <c r="S6">
         <v>11080000.0</v>
       </c>
       <c r="T6">
         <v>-3074000.0</v>
       </c>
       <c r="U6">
         <v>9301000.0</v>
       </c>
       <c r="V6">
         <v>2009000.0</v>
       </c>
       <c r="W6">
         <v>2581000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B7">
         <v>2422000.0</v>
       </c>
       <c r="C7">
         <v>4849000.0</v>
       </c>
       <c r="D7">
         <v>-734000.0</v>
       </c>
       <c r="E7">
         <v>-3790000.0</v>
       </c>
       <c r="F7">
         <v>2458000.0</v>
       </c>
       <c r="G7">
         <v>-46000.0</v>
       </c>
       <c r="H7">
         <v>-833000.0</v>
       </c>
       <c r="I7">
         <v>-5605000.0</v>
       </c>
@@ -21813,78 +21996,78 @@
       </c>
       <c r="Q7">
         <v>2855000.0</v>
       </c>
       <c r="R7">
         <v>4417000.0</v>
       </c>
       <c r="S7">
         <v>-3918000.0</v>
       </c>
       <c r="T7">
         <v>279000.0</v>
       </c>
       <c r="U7">
         <v>-1101000.0</v>
       </c>
       <c r="V7">
         <v>4737000.0</v>
       </c>
       <c r="W7">
         <v>320000.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B9">
         <v>-3427000.0</v>
       </c>
       <c r="C9">
         <v>1918000.0</v>
       </c>
       <c r="D9">
         <v>-4808000.0</v>
       </c>
       <c r="E9">
         <v>-3790000.0</v>
       </c>
       <c r="F9">
         <v>552000.0</v>
       </c>
       <c r="G9">
         <v>602000.0</v>
       </c>
       <c r="H9">
         <v>-453000.0</v>
       </c>
       <c r="I9">
         <v>-5605000.0</v>
       </c>
@@ -21897,229 +22080,229 @@
       <c r="L9">
         <v>-3230000.0</v>
       </c>
       <c r="M9">
         <v>-3151000.0</v>
       </c>
       <c r="N9">
         <v>-2691000.0</v>
       </c>
       <c r="O9">
         <v>-3501000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9">
         <v>3199000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>2152000.0</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>736000.0</v>
       </c>
       <c r="J10">
         <v>-3901000.0</v>
       </c>
       <c r="K10">
         <v>-4037000.0</v>
       </c>
       <c r="L10">
         <v>-4176000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-2191000.0</v>
       </c>
       <c r="F11">
         <v>4895000.0</v>
       </c>
       <c r="G11">
         <v>-1113000.0</v>
       </c>
       <c r="H11">
         <v>-9000.0</v>
       </c>
       <c r="I11">
         <v>-782000.0</v>
       </c>
       <c r="J11">
         <v>3212000.0</v>
       </c>
       <c r="K11">
         <v>3913000.0</v>
       </c>
       <c r="L11">
         <v>4140000.0</v>
       </c>
       <c r="M11">
         <v>2522000.0</v>
       </c>
       <c r="N11">
         <v>1218000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3768000.0</v>
       </c>
       <c r="F12">
         <v>5025000.0</v>
       </c>
       <c r="G12">
         <v>-17708000.0</v>
       </c>
       <c r="H12">
         <v>8374000.0</v>
       </c>
       <c r="I12">
         <v>9474000.0</v>
       </c>
       <c r="J12">
         <v>5863000.0</v>
       </c>
       <c r="K12">
         <v>8273000.0</v>
       </c>
       <c r="L12">
         <v>4420000.0</v>
       </c>
       <c r="M12">
         <v>11410000.0</v>
       </c>
       <c r="N12">
         <v>8884000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>39000.0</v>
       </c>
       <c r="F13">
         <v>-2989000.0</v>
       </c>
       <c r="G13">
         <v>465000.0</v>
       </c>
       <c r="H13">
         <v>-371000.0</v>
       </c>
       <c r="I13">
         <v>46000.0</v>
       </c>
       <c r="J13">
         <v>689000.0</v>
       </c>
       <c r="K13">
         <v>124000.0</v>
       </c>
       <c r="L13">
         <v>36000.0</v>
       </c>
       <c r="M13">
         <v>36000.0</v>
       </c>
       <c r="N13">
         <v>35000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B14">
         <v>8327999.0</v>
       </c>
       <c r="C14">
         <v>5999000.0</v>
       </c>
       <c r="D14">
         <v>4984000.0</v>
       </c>
       <c r="E14">
         <v>3956000.0</v>
       </c>
       <c r="F14">
         <v>4439000.0</v>
       </c>
       <c r="G14">
         <v>4270000.0</v>
       </c>
       <c r="H14">
         <v>3594000.0</v>
       </c>
       <c r="I14">
         <v>3453000.0</v>
       </c>
@@ -22146,51 +22329,51 @@
       </c>
       <c r="Q14">
         <v>911000.0</v>
       </c>
       <c r="R14">
         <v>1128000.0</v>
       </c>
       <c r="S14">
         <v>1100000.0</v>
       </c>
       <c r="T14">
         <v>893000.0</v>
       </c>
       <c r="U14">
         <v>689000.0</v>
       </c>
       <c r="V14">
         <v>411000.0</v>
       </c>
       <c r="W14">
         <v>252000.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B15">
         <v>78565000.0</v>
       </c>
       <c r="C15">
         <v>74308000.0</v>
       </c>
       <c r="D15">
         <v>71651000.0</v>
       </c>
       <c r="E15">
         <v>67679000.0</v>
       </c>
       <c r="F15">
         <v>64447000.0</v>
       </c>
       <c r="G15">
         <v>2159000.0</v>
       </c>
       <c r="H15">
         <v>59856000.0</v>
       </c>
       <c r="I15">
         <v>54977000.0</v>
       </c>
@@ -22215,51 +22398,51 @@
       <c r="P15">
         <v>16777000.0</v>
       </c>
       <c r="Q15">
         <v>12957000.0</v>
       </c>
       <c r="R15">
         <v>10894000.0</v>
       </c>
       <c r="S15">
         <v>10358000.0</v>
       </c>
       <c r="T15">
         <v>6176000.0</v>
       </c>
       <c r="U15">
         <v>1861000.0</v>
       </c>
       <c r="V15">
         <v>5000000.0</v>
       </c>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B16">
         <v>42906000.0</v>
       </c>
       <c r="C16">
         <v>35761000.0</v>
       </c>
       <c r="D16">
         <v>33641000.0</v>
       </c>
       <c r="E16">
         <v>35089000.0</v>
       </c>
       <c r="F16">
         <v>42985000.0</v>
       </c>
       <c r="G16">
         <v>96690000.0</v>
       </c>
       <c r="H16">
         <v>32117000.0</v>
       </c>
       <c r="I16">
         <v>15847000.0</v>
       </c>
@@ -22286,78 +22469,78 @@
       </c>
       <c r="Q16">
         <v>23148000.0</v>
       </c>
       <c r="R16">
         <v>25893000.0</v>
       </c>
       <c r="S16">
         <v>22887000.0</v>
       </c>
       <c r="T16">
         <v>11807000.0</v>
       </c>
       <c r="U16">
         <v>14881000.0</v>
       </c>
       <c r="V16">
         <v>5580000.0</v>
       </c>
       <c r="W16">
         <v>3571000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B18">
         <v>237831000.0</v>
       </c>
       <c r="C18">
         <v>202192000.0</v>
       </c>
       <c r="D18">
         <v>203365000.0</v>
       </c>
       <c r="E18">
         <v>197258000.0</v>
       </c>
       <c r="F18">
         <v>194297000.0</v>
       </c>
       <c r="G18">
         <v>92974000.0</v>
       </c>
       <c r="H18">
         <v>183445000.0</v>
       </c>
       <c r="I18">
         <v>165826000.0</v>
       </c>
@@ -22384,51 +22567,51 @@
       </c>
       <c r="Q18">
         <v>58634000.0</v>
       </c>
       <c r="R18">
         <v>34440000.0</v>
       </c>
       <c r="S18">
         <v>26264000.0</v>
       </c>
       <c r="T18">
         <v>23807000.0</v>
       </c>
       <c r="U18">
         <v>9862000.0</v>
       </c>
       <c r="V18">
         <v>6784000.0</v>
       </c>
       <c r="W18">
         <v>2501000.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-17226000.0</v>
       </c>
       <c r="D19">
         <v>-1652000.0</v>
       </c>
       <c r="E19">
         <v>-2589000.0</v>
       </c>
       <c r="F19">
         <v>-5003000.0</v>
       </c>
       <c r="G19">
         <v>4141000.0</v>
       </c>
       <c r="H19">
         <v>4141000.0</v>
       </c>
       <c r="I19">
         <v>4141000.0</v>
       </c>
@@ -22437,137 +22620,137 @@
       </c>
       <c r="K19">
         <v>-3739000.0</v>
       </c>
       <c r="L19">
         <v>-4000000.0</v>
       </c>
       <c r="M19">
         <v>-4000000.0</v>
       </c>
       <c r="N19">
         <v>-4000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B20">
         <v>-3266000.0</v>
       </c>
       <c r="C20">
         <v>735000.0</v>
       </c>
       <c r="D20">
         <v>594000.0</v>
       </c>
       <c r="E20">
         <v>482000.0</v>
       </c>
       <c r="F20">
         <v>766000.0</v>
       </c>
       <c r="G20">
         <v>716000.0</v>
       </c>
       <c r="H20">
         <v>898000.0</v>
       </c>
       <c r="I20">
         <v>601000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>-2391000.0</v>
       </c>
       <c r="F21">
         <v>-2464000.0</v>
       </c>
       <c r="G21">
         <v>-2159000.0</v>
       </c>
       <c r="H21">
         <v>-1535000.0</v>
       </c>
       <c r="I21">
         <v>-1532000.0</v>
       </c>
       <c r="J21">
         <v>-1532000.0</v>
       </c>
       <c r="K21">
         <v>-1532000.0</v>
       </c>
       <c r="L21">
         <v>-1532000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22">
         <v>217067000.0</v>
       </c>
       <c r="C22">
         <v>192713000.0</v>
       </c>
       <c r="D22">
         <v>199151000.0</v>
       </c>
       <c r="E22">
         <v>195681000.0</v>
       </c>
       <c r="F22">
         <v>183094000.0</v>
       </c>
       <c r="G22">
         <v>109775000.0</v>
       </c>
       <c r="H22">
         <v>173089000.0</v>
       </c>
       <c r="I22">
         <v>160455000.0</v>
       </c>
@@ -22594,51 +22777,51 @@
       </c>
       <c r="Q22">
         <v>65350000.0</v>
       </c>
       <c r="R22">
         <v>38710000.0</v>
       </c>
       <c r="S22">
         <v>39491000.0</v>
       </c>
       <c r="T22">
         <v>26427000.0</v>
       </c>
       <c r="U22">
         <v>13757000.0</v>
       </c>
       <c r="V22">
         <v>6946000.0</v>
       </c>
       <c r="W22">
         <v>2534000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
         <v>-3146000.0</v>
       </c>
       <c r="C23">
         <v>-804000.0</v>
       </c>
       <c r="D23">
         <v>-3452000.0</v>
       </c>
       <c r="E23">
         <v>-2391000.0</v>
       </c>
       <c r="F23">
         <v>-1224000.0</v>
       </c>
       <c r="G23">
         <v>-2368000.0</v>
       </c>
       <c r="H23">
         <v>-619000.0</v>
       </c>
       <c r="I23">
         <v>-778000.0</v>
       </c>
@@ -22665,51 +22848,51 @@
       </c>
       <c r="Q23">
         <v>-375000.0</v>
       </c>
       <c r="R23">
         <v>-995000.0</v>
       </c>
       <c r="S23">
         <v>-487000.0</v>
       </c>
       <c r="T23">
         <v>-4086000.0</v>
       </c>
       <c r="U23">
         <v>-942000.0</v>
       </c>
       <c r="V23">
         <v>-1295000.0</v>
       </c>
       <c r="W23">
         <v>-507000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-5619000.0</v>
       </c>
       <c r="D24">
         <v>366000.0</v>
       </c>
       <c r="E24">
         <v>305000.0</v>
       </c>
       <c r="F24">
         <v>23000.0</v>
       </c>
       <c r="G24">
         <v>-4141000.0</v>
       </c>
       <c r="H24">
         <v>259000.0</v>
       </c>
       <c r="I24">
         <v>-10000.0</v>
       </c>
       <c r="J24">
         <v>-347000.0</v>
@@ -22734,51 +22917,51 @@
       </c>
       <c r="Q24">
         <v>124000.0</v>
       </c>
       <c r="R24">
         <v>206000.0</v>
       </c>
       <c r="S24">
         <v>668000.0</v>
       </c>
       <c r="T24">
         <v>891000.0</v>
       </c>
       <c r="U24">
         <v>322000.0</v>
       </c>
       <c r="V24">
         <v>225000.0</v>
       </c>
       <c r="W24">
         <v>80000.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25">
         <v>2543000.0</v>
       </c>
       <c r="C25">
         <v>270000.0</v>
       </c>
       <c r="D25">
         <v>-27000.0</v>
       </c>
       <c r="E25">
         <v>-1823000.0</v>
       </c>
       <c r="F25">
         <v>367000.0</v>
       </c>
       <c r="G25">
         <v>-19635000.0</v>
       </c>
       <c r="H25">
         <v>451000.0</v>
       </c>
       <c r="I25">
         <v>4221000.0</v>
       </c>
@@ -22805,51 +22988,51 @@
       </c>
       <c r="Q25">
         <v>1080000.0</v>
       </c>
       <c r="R25">
         <v>3107000.0</v>
       </c>
       <c r="S25">
         <v>-3918000.0</v>
       </c>
       <c r="T25">
         <v>-70000.0</v>
       </c>
       <c r="U25">
         <v>-4464000.0</v>
       </c>
       <c r="V25">
         <v>-3790000.0</v>
       </c>
       <c r="W25">
         <v>-18000.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26">
         <v>-145131000.0</v>
       </c>
       <c r="C26">
         <v>-114766000.0</v>
       </c>
       <c r="D26">
         <v>-131998000.0</v>
       </c>
       <c r="E26">
         <v>-133812000.0</v>
       </c>
       <c r="F26">
         <v>-175653000.0</v>
       </c>
       <c r="G26">
         <v>-30890000.0</v>
       </c>
       <c r="H26">
         <v>-90695000.0</v>
       </c>
       <c r="I26">
         <v>-114213000.0</v>
       </c>
@@ -22870,51 +23053,51 @@
       </c>
       <c r="O26">
         <v>-66359000.0</v>
       </c>
       <c r="P26">
         <v>-48288000.0</v>
       </c>
       <c r="Q26">
         <v>-29358000.0</v>
       </c>
       <c r="R26">
         <v>-7853000.0</v>
       </c>
       <c r="S26">
         <v>-44757000.0</v>
       </c>
       <c r="T26">
         <v>-19362000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27">
         <v>8539000.0</v>
       </c>
       <c r="C27">
         <v>7439000.0</v>
       </c>
       <c r="D27">
         <v>5886000.0</v>
       </c>
       <c r="E27">
         <v>4069000.0</v>
       </c>
       <c r="F27">
         <v>3923000.0</v>
       </c>
       <c r="G27">
         <v>2102000.0</v>
       </c>
       <c r="H27">
         <v>4911000.0</v>
       </c>
       <c r="I27">
         <v>4739000.0</v>
       </c>
@@ -22937,51 +23120,51 @@
         <v>4451000.0</v>
       </c>
       <c r="P27">
         <v>2269000.0</v>
       </c>
       <c r="Q27">
         <v>1846000.0</v>
       </c>
       <c r="R27">
         <v>1896000.0</v>
       </c>
       <c r="S27">
         <v>1998000.0</v>
       </c>
       <c r="T27">
         <v>2331000.0</v>
       </c>
       <c r="U27">
         <v>2168000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
         <v>-227093000.0</v>
       </c>
       <c r="C28">
         <v>-191924000.0</v>
       </c>
       <c r="D28">
         <v>-206507000.0</v>
       </c>
       <c r="E28">
         <v>-203400000.0</v>
       </c>
       <c r="F28">
         <v>-243022000.0</v>
       </c>
       <c r="G28">
         <v>-32542000.0</v>
       </c>
       <c r="H28">
         <v>-151807000.0</v>
       </c>
       <c r="I28">
         <v>-170899000.0</v>
       </c>
@@ -23006,51 +23189,51 @@
       <c r="P28">
         <v>-59240000.0</v>
       </c>
       <c r="Q28">
         <v>-61503000.0</v>
       </c>
       <c r="R28">
         <v>-31640000.0</v>
       </c>
       <c r="S28">
         <v>-15852000.0</v>
       </c>
       <c r="T28">
         <v>-24595000.0</v>
       </c>
       <c r="U28">
         <v>-806000.0</v>
       </c>
       <c r="V28">
         <v>-5000000.0</v>
       </c>
       <c r="W28"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
         <v>238734000.0</v>
       </c>
       <c r="C29">
         <v>211270000.0</v>
       </c>
       <c r="D29">
         <v>208405000.0</v>
       </c>
       <c r="E29">
         <v>198093000.0</v>
       </c>
       <c r="F29">
         <v>195016000.0</v>
       </c>
       <c r="G29">
         <v>96451000.0</v>
       </c>
       <c r="H29">
         <v>184224000.0</v>
       </c>
       <c r="I29">
         <v>167440000.0</v>
       </c>
@@ -23077,51 +23260,51 @@
       </c>
       <c r="Q29">
         <v>59785000.0</v>
       </c>
       <c r="R29">
         <v>34718000.0</v>
       </c>
       <c r="S29">
         <v>27219000.0</v>
       </c>
       <c r="T29">
         <v>25607000.0</v>
       </c>
       <c r="U29">
         <v>11049000.0</v>
       </c>
       <c r="V29">
         <v>8304000.0</v>
       </c>
       <c r="W29">
         <v>3088000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
         <v>-10179000.0</v>
       </c>
       <c r="C30">
         <v>-17226000.0</v>
       </c>
       <c r="D30">
         <v>-1652000.0</v>
       </c>
       <c r="E30">
         <v>-2589000.0</v>
       </c>
       <c r="F30">
         <v>-5699000.0</v>
       </c>
       <c r="G30">
         <v>-3477000.0</v>
       </c>
       <c r="H30">
         <v>-16147000.0</v>
       </c>
       <c r="I30">
         <v>-1624000.0</v>
       </c>
@@ -23167,970 +23350,979 @@
       <c r="W30">
         <v>-507000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CV30"/>
+  <dimension ref="A1:CW30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:100">
+    <row r="1" spans="1:101">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
+        <v>88</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
+        <v>91</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
+        <v>94</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
+        <v>97</v>
+      </c>
+      <c r="V1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>204</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>205</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>206</v>
+      </c>
+      <c r="AF1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="AJ1" t="s">
+        <v>207</v>
+      </c>
+      <c r="AK1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
         <v>108</v>
       </c>
       <c r="AN1" t="s">
-        <v>207</v>
+        <v>109</v>
       </c>
       <c r="AO1" t="s">
+        <v>208</v>
+      </c>
+      <c r="AP1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AQ1" t="s">
         <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>208</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>209</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>209</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>210</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
-        <v>210</v>
+        <v>118</v>
       </c>
       <c r="BD1" t="s">
+        <v>211</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BF1" t="s">
         <v>119</v>
       </c>
       <c r="BG1" t="s">
         <v>120</v>
       </c>
       <c r="BH1" t="s">
-        <v>211</v>
+        <v>121</v>
       </c>
       <c r="BI1" t="s">
+        <v>212</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BK1" t="s">
         <v>122</v>
       </c>
       <c r="BL1" t="s">
         <v>123</v>
       </c>
       <c r="BM1" t="s">
-        <v>212</v>
+        <v>124</v>
       </c>
       <c r="BN1" t="s">
+        <v>213</v>
+      </c>
+      <c r="BO1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BP1" t="s">
         <v>125</v>
       </c>
       <c r="BQ1" t="s">
         <v>126</v>
       </c>
       <c r="BR1" t="s">
-        <v>213</v>
+        <v>127</v>
       </c>
       <c r="BS1" t="s">
+        <v>214</v>
+      </c>
+      <c r="BT1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BU1" t="s">
         <v>128</v>
       </c>
       <c r="BV1" t="s">
         <v>129</v>
       </c>
       <c r="BW1" t="s">
-        <v>214</v>
+        <v>130</v>
       </c>
       <c r="BX1" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BZ1" t="s">
         <v>131</v>
       </c>
       <c r="CA1" t="s">
         <v>132</v>
       </c>
       <c r="CB1" t="s">
-        <v>215</v>
+        <v>133</v>
       </c>
       <c r="CC1" t="s">
+        <v>216</v>
+      </c>
+      <c r="CD1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="CE1" t="s">
         <v>134</v>
       </c>
       <c r="CF1" t="s">
         <v>135</v>
       </c>
       <c r="CG1" t="s">
-        <v>216</v>
+        <v>136</v>
       </c>
       <c r="CH1" t="s">
+        <v>217</v>
+      </c>
+      <c r="CI1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="CJ1" t="s">
         <v>137</v>
       </c>
       <c r="CK1" t="s">
         <v>138</v>
       </c>
       <c r="CL1" t="s">
-        <v>217</v>
+        <v>139</v>
       </c>
       <c r="CM1" t="s">
+        <v>218</v>
+      </c>
+      <c r="CN1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="CO1" t="s">
         <v>140</v>
       </c>
       <c r="CP1" t="s">
         <v>141</v>
       </c>
       <c r="CQ1" t="s">
-        <v>218</v>
+        <v>142</v>
       </c>
       <c r="CR1" t="s">
+        <v>219</v>
+      </c>
+      <c r="CS1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CT1" t="s">
         <v>143</v>
       </c>
       <c r="CU1" t="s">
         <v>144</v>
       </c>
       <c r="CV1" t="s">
-        <v>219</v>
+        <v>145</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>220</v>
       </c>
     </row>
-    <row r="2" spans="1:100">
+    <row r="2" spans="1:101">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2">
+        <v>42906000.0</v>
+      </c>
+      <c r="C2">
         <v>42405000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>41243000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22740000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>38865000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>43222000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1501000.0</v>
       </c>
-      <c r="H2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I2"/>
       <c r="J2">
         <v>10746250.0</v>
       </c>
       <c r="K2">
+        <v>10746250.0</v>
+      </c>
+      <c r="L2">
         <v>47988000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10746250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67686000.0</v>
       </c>
       <c r="N2">
         <v>67686000.0</v>
       </c>
       <c r="O2">
-        <v>96690000.0</v>
+        <v>67686000.0</v>
       </c>
       <c r="P2">
         <v>96690000.0</v>
       </c>
       <c r="Q2">
-        <v>50306000.0</v>
+        <v>96690000.0</v>
       </c>
       <c r="R2">
         <v>50306000.0</v>
       </c>
       <c r="S2">
-        <v>36258000.0</v>
+        <v>50306000.0</v>
       </c>
       <c r="T2">
         <v>36258000.0</v>
       </c>
       <c r="U2">
+        <v>36258000.0</v>
+      </c>
+      <c r="V2">
         <v>50020000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8029250.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3961750.0</v>
       </c>
       <c r="Y2">
         <v>3961750.0</v>
       </c>
       <c r="Z2">
+        <v>3961750.0</v>
+      </c>
+      <c r="AA2">
         <v>23988000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3961750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5232500.0</v>
       </c>
       <c r="AC2">
         <v>5232500.0</v>
       </c>
       <c r="AD2">
         <v>5232500.0</v>
       </c>
       <c r="AE2">
+        <v>5232500.0</v>
+      </c>
+      <c r="AF2">
         <v>13611000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5232500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3437250.0</v>
       </c>
       <c r="AH2">
         <v>3437250.0</v>
       </c>
       <c r="AI2">
         <v>3437250.0</v>
       </c>
       <c r="AJ2">
+        <v>3437250.0</v>
+      </c>
+      <c r="AK2">
         <v>9279000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3437250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2104500.0</v>
       </c>
       <c r="AM2">
         <v>2104500.0</v>
       </c>
       <c r="AN2">
         <v>2104500.0</v>
       </c>
       <c r="AO2">
+        <v>2104500.0</v>
+      </c>
+      <c r="AP2">
         <v>11681000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2801250.0</v>
       </c>
       <c r="AQ2">
         <v>2801250.0</v>
       </c>
       <c r="AR2">
         <v>2801250.0</v>
       </c>
       <c r="AS2">
         <v>2801250.0</v>
       </c>
       <c r="AT2">
+        <v>2801250.0</v>
+      </c>
+      <c r="AU2">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1699750.0</v>
       </c>
       <c r="AV2">
         <v>1699750.0</v>
       </c>
       <c r="AW2">
         <v>1699750.0</v>
       </c>
       <c r="AX2">
-        <v>6468000.0</v>
+        <v>1699750.0</v>
       </c>
       <c r="AY2">
         <v>6468000.0</v>
       </c>
       <c r="AZ2">
-        <v>1770500.0</v>
+        <v>6468000.0</v>
       </c>
       <c r="BA2">
         <v>1770500.0</v>
       </c>
       <c r="BB2">
         <v>1770500.0</v>
       </c>
       <c r="BC2">
         <v>1770500.0</v>
       </c>
       <c r="BD2">
         <v>1770500.0</v>
       </c>
       <c r="BE2">
+        <v>1770500.0</v>
+      </c>
+      <c r="BF2">
         <v>14637000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5442000.0</v>
       </c>
       <c r="BG2">
         <v>5442000.0</v>
       </c>
       <c r="BH2">
         <v>5442000.0</v>
       </c>
       <c r="BI2">
+        <v>5442000.0</v>
+      </c>
+      <c r="BJ2">
         <v>23148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5787000.0</v>
       </c>
       <c r="BK2">
         <v>5787000.0</v>
       </c>
       <c r="BL2">
         <v>5787000.0</v>
       </c>
       <c r="BM2">
         <v>5787000.0</v>
       </c>
       <c r="BN2">
+        <v>5787000.0</v>
+      </c>
+      <c r="BO2">
         <v>25893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6473250.0</v>
       </c>
       <c r="BP2">
         <v>6473250.0</v>
       </c>
       <c r="BQ2">
         <v>6473250.0</v>
       </c>
       <c r="BR2">
         <v>6473250.0</v>
       </c>
       <c r="BS2">
+        <v>6473250.0</v>
+      </c>
+      <c r="BT2">
         <v>22887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5721750.0</v>
       </c>
       <c r="BU2">
         <v>5721750.0</v>
       </c>
       <c r="BV2">
         <v>5721750.0</v>
       </c>
       <c r="BW2">
         <v>5721750.0</v>
       </c>
       <c r="BX2">
+        <v>5721750.0</v>
+      </c>
+      <c r="BY2">
         <v>11807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2951750.0</v>
       </c>
       <c r="BZ2">
         <v>2951750.0</v>
       </c>
       <c r="CA2">
         <v>2951750.0</v>
       </c>
       <c r="CB2">
         <v>2951750.0</v>
       </c>
       <c r="CC2">
+        <v>2951750.0</v>
+      </c>
+      <c r="CD2">
         <v>14881000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3720250.0</v>
       </c>
       <c r="CE2">
         <v>3720250.0</v>
       </c>
       <c r="CF2">
         <v>3720250.0</v>
       </c>
       <c r="CG2">
         <v>3720250.0</v>
       </c>
       <c r="CH2">
         <v>3720250.0</v>
       </c>
       <c r="CI2">
-        <v>1395000.0</v>
+        <v>3720250.0</v>
       </c>
       <c r="CJ2">
         <v>1395000.0</v>
       </c>
       <c r="CK2">
         <v>1395000.0</v>
       </c>
       <c r="CL2">
         <v>1395000.0</v>
       </c>
       <c r="CM2">
+        <v>1395000.0</v>
+      </c>
+      <c r="CN2">
         <v>3571000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>892750.0</v>
       </c>
       <c r="CO2">
         <v>892750.0</v>
       </c>
       <c r="CP2">
         <v>892750.0</v>
       </c>
       <c r="CQ2">
         <v>892750.0</v>
       </c>
       <c r="CR2">
         <v>892750.0</v>
       </c>
       <c r="CS2">
-        <v>247500.0</v>
+        <v>892750.0</v>
       </c>
       <c r="CT2">
         <v>247500.0</v>
       </c>
       <c r="CU2">
         <v>247500.0</v>
       </c>
       <c r="CV2">
         <v>247500.0</v>
       </c>
+      <c r="CW2">
+        <v>247500.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:100">
+    <row r="3" spans="1:101">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B3">
+        <v>464000</v>
+      </c>
+      <c r="C3">
         <v>516000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>387000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>189000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>866000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2186000</v>
-      </c>
-[...1 lines deleted...]
-        <v>228000</v>
       </c>
       <c r="H3">
         <v>228000</v>
       </c>
       <c r="I3">
-        <v>186000</v>
+        <v>228000</v>
       </c>
       <c r="J3">
         <v>186000</v>
       </c>
       <c r="K3">
+        <v>186000</v>
+      </c>
+      <c r="L3">
         <v>1542000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>231500</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>312000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>156000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>407000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>194000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1357000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>529500</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2120000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>624500</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>229000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>76000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>550000</v>
-      </c>
-[...1 lines deleted...]
-        <v>194750</v>
       </c>
       <c r="Y3">
         <v>194750</v>
       </c>
       <c r="Z3">
+        <v>194750</v>
+      </c>
+      <c r="AA3">
         <v>666000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>333000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>948000</v>
-      </c>
-[...1 lines deleted...]
-        <v>435500</v>
       </c>
       <c r="AD3">
         <v>435500</v>
       </c>
       <c r="AE3">
+        <v>435500</v>
+      </c>
+      <c r="AF3">
         <v>850000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1330000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>905000</v>
-      </c>
-[...1 lines deleted...]
-        <v>549000</v>
       </c>
       <c r="AI3">
         <v>549000</v>
       </c>
       <c r="AJ3">
+        <v>549000</v>
+      </c>
+      <c r="AK3">
         <v>427000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1067500</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>854000</v>
-      </c>
-[...1 lines deleted...]
-        <v>439750</v>
       </c>
       <c r="AN3">
         <v>439750</v>
       </c>
       <c r="AO3">
+        <v>439750</v>
+      </c>
+      <c r="AP3">
         <v>562000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>443000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1031000</v>
-      </c>
-[...1 lines deleted...]
-        <v>443000</v>
       </c>
       <c r="AS3">
         <v>443000</v>
       </c>
       <c r="AT3">
+        <v>443000</v>
+      </c>
+      <c r="AU3">
         <v>319000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>267500</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>408000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>267500</v>
-      </c>
-[...1 lines deleted...]
-        <v>287000</v>
       </c>
       <c r="AY3">
         <v>287000</v>
       </c>
       <c r="AZ3">
+        <v>287000</v>
+      </c>
+      <c r="BA3">
         <v>269000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>94000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>269000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>267500</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>535000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>267500</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>896000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>448000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>513750</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>261500</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>130750</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>261500</v>
-      </c>
-[...1 lines deleted...]
-        <v>130750</v>
       </c>
       <c r="BM3">
         <v>130750</v>
       </c>
       <c r="BN3">
+        <v>130750</v>
+      </c>
+      <c r="BO3">
         <v>575500</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>287750</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>575500</v>
-      </c>
-[...1 lines deleted...]
-        <v>287750</v>
       </c>
       <c r="BR3">
         <v>287750</v>
       </c>
       <c r="BS3">
+        <v>287750</v>
+      </c>
+      <c r="BT3">
         <v>139000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>69500</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>139000</v>
-      </c>
-[...1 lines deleted...]
-        <v>69500</v>
       </c>
       <c r="BW3">
         <v>69500</v>
       </c>
       <c r="BX3">
+        <v>69500</v>
+      </c>
+      <c r="BY3">
         <v>477500</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>238750</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>477500</v>
-      </c>
-[...1 lines deleted...]
-        <v>238750</v>
       </c>
       <c r="CB3">
         <v>238750</v>
       </c>
       <c r="CC3">
+        <v>238750</v>
+      </c>
+      <c r="CD3">
         <v>900000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>450000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>900000</v>
-      </c>
-[...1 lines deleted...]
-        <v>450000</v>
       </c>
       <c r="CG3">
         <v>450000</v>
       </c>
       <c r="CH3">
         <v>450000</v>
       </c>
       <c r="CI3">
+        <v>450000</v>
+      </c>
+      <c r="CJ3">
         <v>296750</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>593500</v>
-      </c>
-[...1 lines deleted...]
-        <v>296750</v>
       </c>
       <c r="CL3">
         <v>296750</v>
       </c>
       <c r="CM3">
+        <v>296750</v>
+      </c>
+      <c r="CN3">
         <v>760000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>380000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>760000</v>
-      </c>
-[...1 lines deleted...]
-        <v>380000</v>
       </c>
       <c r="CQ3">
         <v>380000</v>
       </c>
       <c r="CR3">
         <v>380000</v>
       </c>
       <c r="CS3">
+        <v>380000</v>
+      </c>
+      <c r="CT3">
         <v>146750</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>293500</v>
-      </c>
-[...1 lines deleted...]
-        <v>146750</v>
       </c>
       <c r="CV3">
         <v>146750</v>
       </c>
+      <c r="CW3">
+        <v>146750</v>
+      </c>
     </row>
-    <row r="4" spans="1:100">
+    <row r="4" spans="1:101">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24187,54 +24379,55 @@
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
+      <c r="CW4"/>
     </row>
-    <row r="5" spans="1:100">
+    <row r="5" spans="1:101">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24291,642 +24484,649 @@
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
+      <c r="CW5"/>
     </row>
-    <row r="6" spans="1:100">
+    <row r="6" spans="1:101">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B6">
+        <v>-8561000.0</v>
+      </c>
+      <c r="C6">
         <v>501000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>36817000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>13140000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>22740000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1501000.0</v>
       </c>
       <c r="H6">
         <v>1501000.0</v>
       </c>
       <c r="I6">
-        <v>-1917000.0</v>
+        <v>1501000.0</v>
       </c>
       <c r="J6">
         <v>-1917000.0</v>
       </c>
       <c r="K6">
+        <v>-1917000.0</v>
+      </c>
+      <c r="L6">
         <v>-4051000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2031000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-19698000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-12350500.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-29004000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-14502000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>46384000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>23192000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>14048000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9094500.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-13762000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-8951500.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>50020000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4067500.0</v>
       </c>
       <c r="Y6">
         <v>4067500.0</v>
       </c>
       <c r="Z6">
+        <v>4067500.0</v>
+      </c>
+      <c r="AA6">
         <v>-23988000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4070500.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>23988000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1270750.0</v>
       </c>
       <c r="AD6">
         <v>-1270750.0</v>
       </c>
       <c r="AE6">
+        <v>-1270750.0</v>
+      </c>
+      <c r="AF6">
         <v>-13611000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3659500.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>13611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1795250.0</v>
       </c>
       <c r="AI6">
         <v>1795250.0</v>
       </c>
       <c r="AJ6">
+        <v>1795250.0</v>
+      </c>
+      <c r="AK6">
         <v>-9279000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2235000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>9279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1332750.0</v>
       </c>
       <c r="AN6">
         <v>1332750.0</v>
       </c>
       <c r="AO6">
+        <v>1332750.0</v>
+      </c>
+      <c r="AP6">
         <v>-11681000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-696750.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>11681000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-696750.0</v>
       </c>
       <c r="AS6">
         <v>-696750.0</v>
       </c>
       <c r="AT6">
+        <v>-696750.0</v>
+      </c>
+      <c r="AU6">
         <v>-6100000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1101500.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>6100000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1101500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6302500.0</v>
       </c>
       <c r="AY6">
         <v>-6302500.0</v>
       </c>
       <c r="AZ6">
+        <v>-6302500.0</v>
+      </c>
+      <c r="BA6">
         <v>-70750.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6468000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-70750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3777500.0</v>
       </c>
       <c r="BD6">
         <v>-3777500.0</v>
       </c>
       <c r="BE6">
+        <v>-3777500.0</v>
+      </c>
+      <c r="BF6">
         <v>-14637000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>14637000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-3565500.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-3671500.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-345000.0</v>
       </c>
       <c r="BK6">
         <v>-345000.0</v>
       </c>
       <c r="BL6">
         <v>-345000.0</v>
       </c>
       <c r="BM6">
         <v>-345000.0</v>
       </c>
       <c r="BN6">
+        <v>-345000.0</v>
+      </c>
+      <c r="BO6">
         <v>-2745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-686250.0</v>
       </c>
       <c r="BP6">
         <v>-686250.0</v>
       </c>
       <c r="BQ6">
         <v>-686250.0</v>
       </c>
       <c r="BR6">
         <v>-686250.0</v>
       </c>
       <c r="BS6">
+        <v>-686250.0</v>
+      </c>
+      <c r="BT6">
         <v>3006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>751500.0</v>
       </c>
       <c r="BU6">
         <v>751500.0</v>
       </c>
       <c r="BV6">
         <v>751500.0</v>
       </c>
       <c r="BW6">
         <v>751500.0</v>
       </c>
       <c r="BX6">
+        <v>751500.0</v>
+      </c>
+      <c r="BY6">
         <v>11080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2770000.0</v>
       </c>
       <c r="BZ6">
         <v>2770000.0</v>
       </c>
       <c r="CA6">
         <v>2770000.0</v>
       </c>
       <c r="CB6">
         <v>2770000.0</v>
       </c>
       <c r="CC6">
+        <v>2770000.0</v>
+      </c>
+      <c r="CD6">
         <v>-3074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-768500.0</v>
       </c>
       <c r="CE6">
         <v>-768500.0</v>
       </c>
       <c r="CF6">
         <v>-768500.0</v>
       </c>
       <c r="CG6">
         <v>-768500.0</v>
       </c>
       <c r="CH6">
         <v>-768500.0</v>
       </c>
       <c r="CI6">
-        <v>2325250.0</v>
+        <v>-768500.0</v>
       </c>
       <c r="CJ6">
         <v>2325250.0</v>
       </c>
       <c r="CK6">
         <v>2325250.0</v>
       </c>
       <c r="CL6">
         <v>2325250.0</v>
       </c>
       <c r="CM6">
+        <v>2325250.0</v>
+      </c>
+      <c r="CN6">
         <v>2009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>502250.0</v>
       </c>
       <c r="CO6">
         <v>502250.0</v>
       </c>
       <c r="CP6">
         <v>502250.0</v>
       </c>
       <c r="CQ6">
         <v>502250.0</v>
       </c>
       <c r="CR6">
         <v>502250.0</v>
       </c>
       <c r="CS6">
-        <v>645250.0</v>
+        <v>502250.0</v>
       </c>
       <c r="CT6">
         <v>645250.0</v>
       </c>
       <c r="CU6">
         <v>645250.0</v>
       </c>
       <c r="CV6">
         <v>645250.0</v>
       </c>
+      <c r="CW6">
+        <v>645250.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:100">
+    <row r="7" spans="1:101">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B7">
+        <v>2373000.0</v>
+      </c>
+      <c r="C7">
         <v>480000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3835000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1090000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>828000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2947000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2692000.0</v>
       </c>
       <c r="H7">
         <v>-2692000.0</v>
       </c>
       <c r="I7">
-        <v>-2047499.0</v>
+        <v>-2692000.0</v>
       </c>
       <c r="J7">
         <v>-2047499.0</v>
       </c>
       <c r="K7">
+        <v>-2047499.0</v>
+      </c>
+      <c r="L7">
         <v>-2775000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>152500.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-34000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>2492000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>-13758000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>13712000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>3693000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>-4526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-208250.0</v>
       </c>
       <c r="Y7">
         <v>-208250.0</v>
       </c>
       <c r="Z7">
+        <v>-208250.0</v>
+      </c>
+      <c r="AA7">
         <v>-1577000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7">
+      <c r="AB7"/>
+      <c r="AC7">
         <v>-3982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1585250.0</v>
       </c>
       <c r="AD7">
         <v>-1585250.0</v>
       </c>
       <c r="AE7">
+        <v>-1585250.0</v>
+      </c>
+      <c r="AF7">
         <v>-14000.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7">
+      <c r="AG7"/>
+      <c r="AH7">
         <v>-4451000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-313250.0</v>
       </c>
       <c r="AI7">
         <v>-313250.0</v>
       </c>
       <c r="AJ7">
+        <v>-313250.0</v>
+      </c>
+      <c r="AK7">
         <v>1481000.0</v>
       </c>
-      <c r="AK7"/>
-      <c r="AL7">
+      <c r="AL7"/>
+      <c r="AM7">
         <v>-3594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>450000.0</v>
       </c>
       <c r="AN7">
         <v>450000.0</v>
       </c>
       <c r="AO7">
+        <v>450000.0</v>
+      </c>
+      <c r="AP7">
         <v>-133000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>236500.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-3061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>236500.0</v>
       </c>
       <c r="AS7">
         <v>236500.0</v>
       </c>
       <c r="AT7">
+        <v>236500.0</v>
+      </c>
+      <c r="AU7">
         <v>-491000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-148250.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-2624000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-148250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>359500.0</v>
       </c>
       <c r="AY7">
         <v>359500.0</v>
       </c>
       <c r="AZ7">
+        <v>359500.0</v>
+      </c>
+      <c r="BA7">
         <v>-359500.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-1705000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-359500.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-364000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-728000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-364000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-2773000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-1386500.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-123250.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>870500.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>435250.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>870500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>435250.0</v>
       </c>
       <c r="BM7">
         <v>435250.0</v>
       </c>
       <c r="BN7">
+        <v>435250.0</v>
+      </c>
+      <c r="BO7">
         <v>1427500.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>713750.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>1427500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>713750.0</v>
       </c>
       <c r="BR7">
         <v>713750.0</v>
       </c>
       <c r="BS7">
+        <v>713750.0</v>
+      </c>
+      <c r="BT7">
         <v>2208500.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>1104250.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>2208500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104250.0</v>
       </c>
       <c r="BW7">
         <v>1104250.0</v>
       </c>
       <c r="BX7">
+        <v>1104250.0</v>
+      </c>
+      <c r="BY7">
         <v>-1959000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-979500.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-1959000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-979500.0</v>
       </c>
       <c r="CB7">
         <v>-979500.0</v>
       </c>
       <c r="CC7">
+        <v>-979500.0</v>
+      </c>
+      <c r="CD7">
         <v>139500.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>69750.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>139500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69750.0</v>
       </c>
       <c r="CG7">
         <v>69750.0</v>
       </c>
       <c r="CH7">
         <v>69750.0</v>
       </c>
       <c r="CI7">
+        <v>69750.0</v>
+      </c>
+      <c r="CJ7">
         <v>-275250.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-550500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-275250.0</v>
       </c>
       <c r="CL7">
         <v>-275250.0</v>
       </c>
       <c r="CM7">
+        <v>-275250.0</v>
+      </c>
+      <c r="CN7">
         <v>2368500.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>1184250.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>2368500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1184250.0</v>
       </c>
       <c r="CQ7">
         <v>1184250.0</v>
       </c>
       <c r="CR7">
         <v>1184250.0</v>
       </c>
       <c r="CS7">
+        <v>1184250.0</v>
+      </c>
+      <c r="CT7">
         <v>80000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="CV7">
         <v>80000.0</v>
       </c>
+      <c r="CW7">
+        <v>80000.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:100">
+    <row r="8" spans="1:101">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24983,274 +25183,278 @@
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
+      <c r="CW8"/>
     </row>
-    <row r="9" spans="1:100">
+    <row r="9" spans="1:101">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B9">
+        <v>-3947000.0</v>
+      </c>
+      <c r="C9">
         <v>408000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3835000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1090000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>828000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>576000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2692000.0</v>
       </c>
       <c r="H9">
         <v>-2692000.0</v>
       </c>
       <c r="I9">
-        <v>-2047499.0</v>
+        <v>-2692000.0</v>
       </c>
       <c r="J9">
         <v>-2047499.0</v>
       </c>
       <c r="K9">
+        <v>-2047499.0</v>
+      </c>
+      <c r="L9">
         <v>305000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>152500.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1117000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-558500.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1669000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>834500.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-10608000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-5304000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>11210000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5605000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2585000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1292500.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-3038000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1519000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>-1737000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-9517000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-3868000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6714500.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>-572000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-286000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-4582000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-2291000.0</v>
       </c>
-      <c r="AI9"/>
-      <c r="AJ9">
+      <c r="AJ9"/>
+      <c r="AK9">
         <v>1375000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>687500.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-3612000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>-152000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>-3078000.0</v>
       </c>
-      <c r="AR9"/>
       <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>-510000.0</v>
       </c>
-      <c r="AU9"/>
-      <c r="AV9">
+      <c r="AV9"/>
+      <c r="AW9">
         <v>-2641000.0</v>
       </c>
-      <c r="AW9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX9"/>
       <c r="AY9">
         <v>359500.0</v>
       </c>
-      <c r="AZ9"/>
-      <c r="BA9">
+      <c r="AZ9">
+        <v>359500.0</v>
+      </c>
+      <c r="BA9"/>
+      <c r="BB9">
         <v>-1705000.0</v>
       </c>
-      <c r="BB9"/>
-      <c r="BC9">
+      <c r="BC9"/>
+      <c r="BD9">
         <v>-364000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-728000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-364000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-2773000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-1386500.0</v>
       </c>
-      <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>3199000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>3220000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>3241000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>1620500.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
-      <c r="CJ9">
+      <c r="CJ9"/>
+      <c r="CK9">
         <v>172000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>86000.0</v>
       </c>
-      <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
+      <c r="CW9"/>
     </row>
-    <row r="10" spans="1:100">
+    <row r="10" spans="1:101">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>-928000.0</v>
       </c>
-      <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
@@ -25297,148 +25501,149 @@
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
+      <c r="CW10"/>
     </row>
-    <row r="11" spans="1:100">
+    <row r="11" spans="1:101">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>848500.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-183500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>457000.0</v>
       </c>
       <c r="J11">
         <v>457000.0</v>
       </c>
       <c r="K11">
-        <v>-1552500.0</v>
+        <v>457000.0</v>
       </c>
       <c r="L11">
         <v>-1552500.0</v>
       </c>
       <c r="M11">
-        <v>827000.0</v>
+        <v>-1552500.0</v>
       </c>
       <c r="N11">
         <v>827000.0</v>
       </c>
       <c r="O11">
-        <v>1620500.0</v>
+        <v>827000.0</v>
       </c>
       <c r="P11">
         <v>1620500.0</v>
       </c>
       <c r="Q11">
-        <v>-1643000.0</v>
+        <v>1620500.0</v>
       </c>
       <c r="R11">
         <v>-1643000.0</v>
       </c>
       <c r="S11">
-        <v>1086500.0</v>
+        <v>-1643000.0</v>
       </c>
       <c r="T11">
         <v>1086500.0</v>
       </c>
       <c r="U11">
-        <v>542000.0</v>
+        <v>1086500.0</v>
       </c>
       <c r="V11">
         <v>542000.0</v>
       </c>
       <c r="W11">
-        <v>-546500.0</v>
+        <v>542000.0</v>
       </c>
       <c r="X11">
         <v>-546500.0</v>
       </c>
-      <c r="Y11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y11">
+        <v>-546500.0</v>
+      </c>
+      <c r="Z11"/>
       <c r="AA11">
         <v>8996000.0</v>
       </c>
       <c r="AB11">
-        <v>-9387000.0</v>
+        <v>8996000.0</v>
       </c>
       <c r="AC11">
         <v>-9387000.0</v>
       </c>
-      <c r="AD11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD11">
+        <v>-9387000.0</v>
+      </c>
+      <c r="AE11"/>
       <c r="AF11">
         <v>73500.0</v>
       </c>
       <c r="AG11">
-        <v>1532500.0</v>
+        <v>73500.0</v>
       </c>
       <c r="AH11">
         <v>1532500.0</v>
       </c>
-      <c r="AI11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI11">
+        <v>1532500.0</v>
+      </c>
+      <c r="AJ11"/>
       <c r="AK11">
         <v>749000.0</v>
       </c>
-      <c r="AL11"/>
+      <c r="AL11">
+        <v>749000.0</v>
+      </c>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
@@ -25457,148 +25662,149 @@
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
+      <c r="CW11"/>
     </row>
-    <row r="12" spans="1:100">
+    <row r="12" spans="1:101">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
-[...1 lines deleted...]
-      </c>
+      <c r="G12"/>
       <c r="H12">
         <v>1483500.0</v>
       </c>
       <c r="I12">
-        <v>1213000.0</v>
+        <v>1483500.0</v>
       </c>
       <c r="J12">
         <v>1213000.0</v>
       </c>
       <c r="K12">
-        <v>671000.0</v>
+        <v>1213000.0</v>
       </c>
       <c r="L12">
         <v>671000.0</v>
       </c>
       <c r="M12">
-        <v>853500.0</v>
+        <v>671000.0</v>
       </c>
       <c r="N12">
         <v>853500.0</v>
       </c>
       <c r="O12">
-        <v>1659000.0</v>
+        <v>853500.0</v>
       </c>
       <c r="P12">
         <v>1659000.0</v>
       </c>
       <c r="Q12">
-        <v>347000.0</v>
+        <v>1659000.0</v>
       </c>
       <c r="R12">
         <v>347000.0</v>
       </c>
       <c r="S12">
-        <v>-9201000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="T12">
         <v>-9201000.0</v>
       </c>
       <c r="U12">
-        <v>1197500.0</v>
+        <v>-9201000.0</v>
       </c>
       <c r="V12">
         <v>1197500.0</v>
       </c>
       <c r="W12">
-        <v>2989500.0</v>
+        <v>1197500.0</v>
       </c>
       <c r="X12">
         <v>2989500.0</v>
       </c>
-      <c r="Y12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y12">
+        <v>2989500.0</v>
+      </c>
+      <c r="Z12"/>
       <c r="AA12">
         <v>1622500.0</v>
       </c>
       <c r="AB12">
-        <v>3114500.0</v>
+        <v>1622500.0</v>
       </c>
       <c r="AC12">
         <v>3114500.0</v>
       </c>
-      <c r="AD12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD12">
+        <v>3114500.0</v>
+      </c>
+      <c r="AE12"/>
       <c r="AF12">
         <v>1342500.0</v>
       </c>
       <c r="AG12">
-        <v>1589000.0</v>
+        <v>1342500.0</v>
       </c>
       <c r="AH12">
         <v>1589000.0</v>
       </c>
-      <c r="AI12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI12">
+        <v>1589000.0</v>
+      </c>
+      <c r="AJ12"/>
       <c r="AK12">
         <v>1152500.0</v>
       </c>
-      <c r="AL12"/>
+      <c r="AL12">
+        <v>1152500.0</v>
+      </c>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
@@ -25617,148 +25823,149 @@
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
+      <c r="CW12"/>
     </row>
-    <row r="13" spans="1:100">
+    <row r="13" spans="1:101">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>3000.0</v>
       </c>
       <c r="I13">
-        <v>7000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J13">
         <v>7000.0</v>
       </c>
       <c r="K13">
-        <v>12500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="L13">
         <v>12500.0</v>
       </c>
       <c r="M13">
-        <v>-285500.0</v>
+        <v>12500.0</v>
       </c>
       <c r="N13">
         <v>-285500.0</v>
       </c>
       <c r="O13">
-        <v>-1209000.0</v>
+        <v>-285500.0</v>
       </c>
       <c r="P13">
         <v>-1209000.0</v>
       </c>
       <c r="Q13">
-        <v>68000.0</v>
+        <v>-1209000.0</v>
       </c>
       <c r="R13">
         <v>68000.0</v>
       </c>
       <c r="S13">
-        <v>164500.0</v>
+        <v>68000.0</v>
       </c>
       <c r="T13">
         <v>164500.0</v>
       </c>
       <c r="U13">
-        <v>12000.0</v>
+        <v>164500.0</v>
       </c>
       <c r="V13">
         <v>12000.0</v>
       </c>
       <c r="W13">
-        <v>-197500.0</v>
+        <v>12000.0</v>
       </c>
       <c r="X13">
         <v>-197500.0</v>
       </c>
-      <c r="Y13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y13">
+        <v>-197500.0</v>
+      </c>
+      <c r="Z13"/>
       <c r="AA13">
         <v>80000.0</v>
       </c>
       <c r="AB13">
-        <v>-57000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="AC13">
         <v>-57000.0</v>
       </c>
-      <c r="AD13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD13">
+        <v>-57000.0</v>
+      </c>
+      <c r="AE13"/>
       <c r="AF13">
         <v>279000.0</v>
       </c>
       <c r="AG13">
-        <v>65500.0</v>
+        <v>279000.0</v>
       </c>
       <c r="AH13">
         <v>65500.0</v>
       </c>
-      <c r="AI13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI13">
+        <v>65500.0</v>
+      </c>
+      <c r="AJ13"/>
       <c r="AK13">
         <v>53000.0</v>
       </c>
-      <c r="AL13"/>
+      <c r="AL13">
+        <v>53000.0</v>
+      </c>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
@@ -25777,950 +25984,960 @@
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
+      <c r="CW13"/>
     </row>
-    <row r="14" spans="1:100">
+    <row r="14" spans="1:101">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B14">
+        <v>5579000.0</v>
+      </c>
+      <c r="C14">
         <v>4514000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3814000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3250000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2749000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2455000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1264500.0</v>
       </c>
       <c r="H14">
         <v>1264500.0</v>
       </c>
       <c r="I14">
-        <v>865000.0</v>
+        <v>1264500.0</v>
       </c>
       <c r="J14">
         <v>865000.0</v>
       </c>
       <c r="K14">
+        <v>865000.0</v>
+      </c>
+      <c r="L14">
         <v>2226000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1113000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2243000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>852500.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2196000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1098000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2205000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>823000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2065000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1032500.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1770000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>701500.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>898500.0</v>
       </c>
       <c r="Y14">
         <v>898500.0</v>
       </c>
       <c r="Z14">
+        <v>898500.0</v>
+      </c>
+      <c r="AA14">
         <v>1566000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>783000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>963000.0</v>
       </c>
       <c r="AD14">
         <v>963000.0</v>
       </c>
       <c r="AE14">
+        <v>963000.0</v>
+      </c>
+      <c r="AF14">
         <v>533000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>266500.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>881000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446000.0</v>
       </c>
       <c r="AI14">
         <v>446000.0</v>
       </c>
       <c r="AJ14">
+        <v>446000.0</v>
+      </c>
+      <c r="AK14">
         <v>544000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>272000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>757000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404750.0</v>
       </c>
       <c r="AN14">
         <v>404750.0</v>
       </c>
       <c r="AO14">
+        <v>404750.0</v>
+      </c>
+      <c r="AP14">
         <v>319000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>323750.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323750.0</v>
       </c>
       <c r="AS14">
         <v>323750.0</v>
       </c>
       <c r="AT14">
+        <v>323750.0</v>
+      </c>
+      <c r="AU14">
         <v>232000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>298250.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>593000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>298250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80500.0</v>
       </c>
       <c r="AY14">
         <v>80500.0</v>
       </c>
       <c r="AZ14">
+        <v>80500.0</v>
+      </c>
+      <c r="BA14">
         <v>294250.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>304500.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>294250.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>104000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>208000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>104000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>544000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>272000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>269750.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>470000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>235000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>470000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235000.0</v>
       </c>
       <c r="BM14">
         <v>235000.0</v>
       </c>
       <c r="BN14">
+        <v>235000.0</v>
+      </c>
+      <c r="BO14">
         <v>455500.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>227750.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>455500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>227750.0</v>
       </c>
       <c r="BR14">
         <v>227750.0</v>
       </c>
       <c r="BS14">
+        <v>227750.0</v>
+      </c>
+      <c r="BT14">
         <v>564000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>282000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>282000.0</v>
       </c>
       <c r="BW14">
         <v>282000.0</v>
       </c>
       <c r="BX14">
+        <v>282000.0</v>
+      </c>
+      <c r="BY14">
         <v>550000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>275000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275000.0</v>
       </c>
       <c r="CB14">
         <v>275000.0</v>
       </c>
       <c r="CC14">
+        <v>275000.0</v>
+      </c>
+      <c r="CD14">
         <v>446500.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>223250.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>446500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223250.0</v>
       </c>
       <c r="CG14">
         <v>223250.0</v>
       </c>
       <c r="CH14">
         <v>223250.0</v>
       </c>
       <c r="CI14">
+        <v>223250.0</v>
+      </c>
+      <c r="CJ14">
         <v>172250.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>344500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172250.0</v>
       </c>
       <c r="CL14">
         <v>172250.0</v>
       </c>
       <c r="CM14">
+        <v>172250.0</v>
+      </c>
+      <c r="CN14">
         <v>205500.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>102750.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>205500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102750.0</v>
       </c>
       <c r="CQ14">
         <v>102750.0</v>
       </c>
       <c r="CR14">
         <v>102750.0</v>
       </c>
       <c r="CS14">
+        <v>102750.0</v>
+      </c>
+      <c r="CT14">
         <v>63000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000.0</v>
       </c>
       <c r="CV14">
         <v>63000.0</v>
       </c>
+      <c r="CW14">
+        <v>63000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:100">
+    <row r="15" spans="1:101">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B15">
+        <v>49649000.0</v>
+      </c>
+      <c r="C15">
         <v>31175000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>47398000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>29082000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>45226000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>29071000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21294000.0</v>
       </c>
       <c r="H15">
         <v>21294000.0</v>
       </c>
       <c r="I15">
-        <v>13683500.0</v>
+        <v>21294000.0</v>
       </c>
       <c r="J15">
         <v>13683500.0</v>
       </c>
       <c r="K15">
+        <v>13683500.0</v>
+      </c>
+      <c r="L15">
         <v>40306000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>20156000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>64447000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>12773500.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>38900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19450000.0</v>
       </c>
       <c r="Q15">
         <v>19450000.0</v>
       </c>
       <c r="R15">
         <v>19450000.0</v>
       </c>
       <c r="S15">
+        <v>19450000.0</v>
+      </c>
+      <c r="T15">
         <v>1.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>24346000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>12173000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>35510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14964000.0</v>
       </c>
       <c r="Y15">
         <v>14964000.0</v>
       </c>
       <c r="Z15">
+        <v>14964000.0</v>
+      </c>
+      <c r="AA15">
         <v>22418000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>11209000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>32559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13744250.0</v>
       </c>
       <c r="AD15">
         <v>13744250.0</v>
       </c>
       <c r="AE15">
+        <v>13744250.0</v>
+      </c>
+      <c r="AF15">
         <v>20104000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>39559000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>29507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12402750.0</v>
       </c>
       <c r="AI15">
         <v>12402750.0</v>
       </c>
       <c r="AJ15">
+        <v>12402750.0</v>
+      </c>
+      <c r="AK15">
         <v>17764000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>34324000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>25442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10801500.0</v>
       </c>
       <c r="AN15">
         <v>10801500.0</v>
       </c>
       <c r="AO15">
+        <v>10801500.0</v>
+      </c>
+      <c r="AP15">
         <v>15307000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9117250.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>21162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9117250.0</v>
       </c>
       <c r="AS15">
         <v>9117250.0</v>
       </c>
       <c r="AT15">
+        <v>9117250.0</v>
+      </c>
+      <c r="AU15">
         <v>12722000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>7372500.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>16768000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>7372500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5506000.0</v>
       </c>
       <c r="AY15">
         <v>5506000.0</v>
       </c>
       <c r="AZ15">
+        <v>5506000.0</v>
+      </c>
+      <c r="BA15">
         <v>6281500.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>7057000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>6281500.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4583000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>9166000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4583000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>11273000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>5636500.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>5109750.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>8388500.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4194250.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>8388500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4194250.0</v>
       </c>
       <c r="BM15">
         <v>4194250.0</v>
       </c>
       <c r="BN15">
+        <v>4194250.0</v>
+      </c>
+      <c r="BO15">
         <v>6478500.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>3239250.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>6478500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3239250.0</v>
       </c>
       <c r="BR15">
         <v>3239250.0</v>
       </c>
       <c r="BS15">
+        <v>3239250.0</v>
+      </c>
+      <c r="BT15">
         <v>5447000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2723500.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>5447000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2723500.0</v>
       </c>
       <c r="BW15">
         <v>2723500.0</v>
       </c>
       <c r="BX15">
+        <v>2723500.0</v>
+      </c>
+      <c r="BY15">
         <v>5179000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2589500.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>5179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2589500.0</v>
       </c>
       <c r="CB15">
         <v>2589500.0</v>
       </c>
       <c r="CC15">
+        <v>2589500.0</v>
+      </c>
+      <c r="CD15">
         <v>3088000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1544000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>3088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1544000.0</v>
       </c>
       <c r="CG15">
         <v>1544000.0</v>
       </c>
       <c r="CH15">
         <v>1544000.0</v>
       </c>
       <c r="CI15">
+        <v>1544000.0</v>
+      </c>
+      <c r="CJ15">
         <v>465250.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>930500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>465250.0</v>
       </c>
       <c r="CL15">
         <v>465250.0</v>
       </c>
       <c r="CM15">
+        <v>465250.0</v>
+      </c>
+      <c r="CN15">
         <v>2500000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1250000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250000.0</v>
       </c>
       <c r="CQ15">
         <v>1250000.0</v>
       </c>
       <c r="CR15">
         <v>1250000.0</v>
       </c>
-      <c r="CS15"/>
+      <c r="CS15">
+        <v>1250000.0</v>
+      </c>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
+      <c r="CW15"/>
     </row>
-    <row r="16" spans="1:100">
+    <row r="16" spans="1:101">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B16">
+        <v>34345000.0</v>
+      </c>
+      <c r="C16">
         <v>42906000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>36817000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>35761000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>22740000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>38865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1501000.0</v>
       </c>
       <c r="H16">
         <v>1501000.0</v>
       </c>
       <c r="I16">
-        <v>-1917000.0</v>
+        <v>1501000.0</v>
       </c>
       <c r="J16">
         <v>-1917000.0</v>
       </c>
       <c r="K16">
+        <v>-1917000.0</v>
+      </c>
+      <c r="L16">
         <v>43937000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-2031000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>47988000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67686000.0</v>
       </c>
       <c r="O16">
         <v>67686000.0</v>
       </c>
       <c r="P16">
-        <v>96690000.0</v>
+        <v>67686000.0</v>
       </c>
       <c r="Q16">
         <v>96690000.0</v>
       </c>
       <c r="R16">
-        <v>50306000.0</v>
+        <v>96690000.0</v>
       </c>
       <c r="S16">
         <v>50306000.0</v>
       </c>
       <c r="T16">
-        <v>36258000.0</v>
+        <v>50306000.0</v>
       </c>
       <c r="U16">
         <v>36258000.0</v>
       </c>
       <c r="V16">
+        <v>36258000.0</v>
+      </c>
+      <c r="W16">
         <v>50020000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>54136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8029250.0</v>
       </c>
       <c r="Y16">
         <v>8029250.0</v>
       </c>
       <c r="Z16">
+        <v>8029250.0</v>
+      </c>
+      <c r="AA16">
         <v>3961750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23988000.0</v>
       </c>
       <c r="AB16">
         <v>23988000.0</v>
       </c>
       <c r="AC16">
-        <v>3961750.0</v>
+        <v>23988000.0</v>
       </c>
       <c r="AD16">
         <v>3961750.0</v>
       </c>
       <c r="AE16">
+        <v>3961750.0</v>
+      </c>
+      <c r="AF16">
         <v>5232500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13611000.0</v>
       </c>
       <c r="AG16">
         <v>13611000.0</v>
       </c>
       <c r="AH16">
-        <v>5232500.0</v>
+        <v>13611000.0</v>
       </c>
       <c r="AI16">
         <v>5232500.0</v>
       </c>
       <c r="AJ16">
+        <v>5232500.0</v>
+      </c>
+      <c r="AK16">
         <v>3437250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9279000.0</v>
       </c>
       <c r="AL16">
         <v>9279000.0</v>
       </c>
       <c r="AM16">
-        <v>3437250.0</v>
+        <v>9279000.0</v>
       </c>
       <c r="AN16">
         <v>3437250.0</v>
       </c>
       <c r="AO16">
-        <v>2104500.0</v>
+        <v>3437250.0</v>
       </c>
       <c r="AP16">
         <v>2104500.0</v>
       </c>
       <c r="AQ16">
+        <v>2104500.0</v>
+      </c>
+      <c r="AR16">
         <v>11681000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2104500.0</v>
       </c>
       <c r="AS16">
         <v>2104500.0</v>
       </c>
       <c r="AT16">
-        <v>2801250.0</v>
+        <v>2104500.0</v>
       </c>
       <c r="AU16">
         <v>2801250.0</v>
       </c>
       <c r="AV16">
+        <v>2801250.0</v>
+      </c>
+      <c r="AW16">
         <v>6100000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2801250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165500.0</v>
       </c>
       <c r="AY16">
         <v>165500.0</v>
       </c>
       <c r="AZ16">
+        <v>165500.0</v>
+      </c>
+      <c r="BA16">
         <v>1699750.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6468000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1699750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3777500.0</v>
       </c>
       <c r="BD16">
         <v>-3777500.0</v>
       </c>
       <c r="BE16">
+        <v>-3777500.0</v>
+      </c>
+      <c r="BF16">
         <v>1770500.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>14637000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-3565500.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1770500.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>21768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5442000.0</v>
       </c>
       <c r="BK16">
         <v>5442000.0</v>
       </c>
       <c r="BL16">
         <v>5442000.0</v>
       </c>
       <c r="BM16">
         <v>5442000.0</v>
       </c>
       <c r="BN16">
+        <v>5442000.0</v>
+      </c>
+      <c r="BO16">
         <v>23148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5787000.0</v>
       </c>
       <c r="BP16">
         <v>5787000.0</v>
       </c>
       <c r="BQ16">
         <v>5787000.0</v>
       </c>
       <c r="BR16">
         <v>5787000.0</v>
       </c>
       <c r="BS16">
+        <v>5787000.0</v>
+      </c>
+      <c r="BT16">
         <v>25893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6473250.0</v>
       </c>
       <c r="BU16">
         <v>6473250.0</v>
       </c>
       <c r="BV16">
         <v>6473250.0</v>
       </c>
       <c r="BW16">
         <v>6473250.0</v>
       </c>
       <c r="BX16">
+        <v>6473250.0</v>
+      </c>
+      <c r="BY16">
         <v>22887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5721750.0</v>
       </c>
       <c r="BZ16">
         <v>5721750.0</v>
       </c>
       <c r="CA16">
         <v>5721750.0</v>
       </c>
       <c r="CB16">
         <v>5721750.0</v>
       </c>
       <c r="CC16">
+        <v>5721750.0</v>
+      </c>
+      <c r="CD16">
         <v>11807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2951750.0</v>
       </c>
       <c r="CE16">
         <v>2951750.0</v>
       </c>
       <c r="CF16">
         <v>2951750.0</v>
       </c>
       <c r="CG16">
         <v>2951750.0</v>
       </c>
       <c r="CH16">
         <v>2951750.0</v>
       </c>
       <c r="CI16">
-        <v>3720250.0</v>
+        <v>2951750.0</v>
       </c>
       <c r="CJ16">
         <v>3720250.0</v>
       </c>
       <c r="CK16">
         <v>3720250.0</v>
       </c>
       <c r="CL16">
         <v>3720250.0</v>
       </c>
       <c r="CM16">
+        <v>3720250.0</v>
+      </c>
+      <c r="CN16">
         <v>5580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1395000.0</v>
       </c>
       <c r="CO16">
         <v>1395000.0</v>
       </c>
       <c r="CP16">
         <v>1395000.0</v>
       </c>
       <c r="CQ16">
         <v>1395000.0</v>
       </c>
       <c r="CR16">
         <v>1395000.0</v>
       </c>
       <c r="CS16">
-        <v>892750.0</v>
+        <v>1395000.0</v>
       </c>
       <c r="CT16">
         <v>892750.0</v>
       </c>
       <c r="CU16">
         <v>892750.0</v>
       </c>
       <c r="CV16">
         <v>892750.0</v>
       </c>
+      <c r="CW16">
+        <v>892750.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:100">
+    <row r="17" spans="1:101">
       <c r="A17" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26777,410 +26994,414 @@
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
+      <c r="CW17"/>
     </row>
-    <row r="18" spans="1:100">
+    <row r="18" spans="1:101">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B18">
+        <v>123707000.0</v>
+      </c>
+      <c r="C18">
         <v>116813000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>119661000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>101017000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>109198000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>104144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50401500.0</v>
       </c>
       <c r="H18">
         <v>50401500.0</v>
       </c>
       <c r="I18">
-        <v>49278500.0</v>
+        <v>50401500.0</v>
       </c>
       <c r="J18">
         <v>49278500.0</v>
       </c>
       <c r="K18">
+        <v>49278500.0</v>
+      </c>
+      <c r="L18">
         <v>97679000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>49350500.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>93409000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>100911000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>47607000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>45367000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>93426000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>90278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45861250.0</v>
       </c>
       <c r="Y18">
         <v>45861250.0</v>
       </c>
       <c r="Z18">
+        <v>45861250.0</v>
+      </c>
+      <c r="AA18">
         <v>84862000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>80964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41424500.0</v>
       </c>
       <c r="AD18">
         <v>41424500.0</v>
       </c>
       <c r="AE18">
+        <v>41424500.0</v>
+      </c>
+      <c r="AF18">
         <v>76222000.0</v>
       </c>
-      <c r="AF18"/>
-      <c r="AG18">
+      <c r="AG18"/>
+      <c r="AH18">
         <v>72513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37073500.0</v>
       </c>
       <c r="AI18">
         <v>37073500.0</v>
       </c>
       <c r="AJ18">
+        <v>37073500.0</v>
+      </c>
+      <c r="AK18">
         <v>70610000.0</v>
       </c>
-      <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>69343000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34868750.0</v>
       </c>
       <c r="AN18">
         <v>34868750.0</v>
       </c>
       <c r="AO18">
+        <v>34868750.0</v>
+      </c>
+      <c r="AP18">
         <v>61028000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>28589250.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>53508000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28589250.0</v>
       </c>
       <c r="AS18">
         <v>28589250.0</v>
       </c>
       <c r="AT18">
+        <v>28589250.0</v>
+      </c>
+      <c r="AU18">
         <v>53286000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>26780250.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>54178000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>26780250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24358500.0</v>
       </c>
       <c r="AY18">
         <v>24358500.0</v>
       </c>
       <c r="AZ18">
+        <v>24358500.0</v>
+      </c>
+      <c r="BA18">
         <v>20470500.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>16739500.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>20470500.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>17917000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>35834000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>17917000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>34109000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>17054500.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>17329750.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>28837000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>14418500.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>28837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14418500.0</v>
       </c>
       <c r="BM18">
         <v>14418500.0</v>
       </c>
       <c r="BN18">
+        <v>14418500.0</v>
+      </c>
+      <c r="BO18">
         <v>29317000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>14658500.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>29317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14658500.0</v>
       </c>
       <c r="BR18">
         <v>14658500.0</v>
       </c>
       <c r="BS18">
+        <v>14658500.0</v>
+      </c>
+      <c r="BT18">
         <v>17220000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>8610000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>17220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8610000.0</v>
       </c>
       <c r="BW18">
         <v>8610000.0</v>
       </c>
       <c r="BX18">
+        <v>8610000.0</v>
+      </c>
+      <c r="BY18">
         <v>13132000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>6566000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>13132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6566000.0</v>
       </c>
       <c r="CB18">
         <v>6566000.0</v>
       </c>
       <c r="CC18">
+        <v>6566000.0</v>
+      </c>
+      <c r="CD18">
         <v>11903500.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>5951750.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>11903500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5951750.0</v>
       </c>
       <c r="CG18">
         <v>5951750.0</v>
       </c>
       <c r="CH18">
         <v>5951750.0</v>
       </c>
       <c r="CI18">
+        <v>5951750.0</v>
+      </c>
+      <c r="CJ18">
         <v>2465500.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>4931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2465500.0</v>
       </c>
       <c r="CL18">
         <v>2465500.0</v>
       </c>
       <c r="CM18">
+        <v>2465500.0</v>
+      </c>
+      <c r="CN18">
         <v>3392000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>1696000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>3392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1696000.0</v>
       </c>
       <c r="CQ18">
         <v>1696000.0</v>
       </c>
       <c r="CR18">
         <v>1696000.0</v>
       </c>
       <c r="CS18">
+        <v>1696000.0</v>
+      </c>
+      <c r="CT18">
         <v>625250.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>1250500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>625250.0</v>
       </c>
       <c r="CV18">
         <v>625250.0</v>
       </c>
+      <c r="CW18">
+        <v>625250.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:100">
+    <row r="19" spans="1:101">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
-[...1 lines deleted...]
-      </c>
+      <c r="G19"/>
       <c r="H19">
         <v>-42000.0</v>
       </c>
       <c r="I19">
-        <v>-22000.0</v>
+        <v>-42000.0</v>
       </c>
       <c r="J19">
         <v>-22000.0</v>
       </c>
-      <c r="K19"/>
+      <c r="K19">
+        <v>-22000.0</v>
+      </c>
       <c r="L19"/>
-      <c r="M19">
-[...1 lines deleted...]
-      </c>
+      <c r="M19"/>
       <c r="N19">
         <v>-2501500.0</v>
       </c>
       <c r="O19">
         <v>-2501500.0</v>
       </c>
       <c r="P19">
         <v>-2501500.0</v>
       </c>
-      <c r="Q19"/>
+      <c r="Q19">
+        <v>-2501500.0</v>
+      </c>
       <c r="R19"/>
-      <c r="S19">
-[...1 lines deleted...]
-      </c>
+      <c r="S19"/>
       <c r="T19">
         <v>2070500.0</v>
       </c>
-      <c r="U19"/>
+      <c r="U19">
+        <v>2070500.0</v>
+      </c>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-      <c r="AE19">
-[...1 lines deleted...]
-      </c>
+      <c r="AE19"/>
       <c r="AF19">
         <v>-1000.0</v>
       </c>
       <c r="AG19">
-        <v>1000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="AH19">
         <v>1000.0</v>
       </c>
-      <c r="AI19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI19">
+        <v>1000.0</v>
+      </c>
+      <c r="AJ19"/>
       <c r="AK19">
         <v>-9500.0</v>
       </c>
-      <c r="AL19"/>
+      <c r="AL19">
+        <v>-9500.0</v>
+      </c>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
@@ -27199,54 +27420,55 @@
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
+      <c r="CW19"/>
     </row>
-    <row r="20" spans="1:100">
+    <row r="20" spans="1:101">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27303,131 +27525,132 @@
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
+      <c r="CW20"/>
     </row>
-    <row r="21" spans="1:100">
+    <row r="21" spans="1:101">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21">
         <v>-610500.0</v>
       </c>
       <c r="K21">
-        <v>-585000.0</v>
+        <v>-610500.0</v>
       </c>
       <c r="L21">
         <v>-585000.0</v>
       </c>
       <c r="M21">
-        <v>-619000.0</v>
+        <v>-585000.0</v>
       </c>
       <c r="N21">
         <v>-619000.0</v>
       </c>
       <c r="O21">
-        <v>-613000.0</v>
+        <v>-619000.0</v>
       </c>
       <c r="P21">
         <v>-613000.0</v>
       </c>
       <c r="Q21">
-        <v>-558000.0</v>
+        <v>-613000.0</v>
       </c>
       <c r="R21">
         <v>-558000.0</v>
       </c>
       <c r="S21">
-        <v>-521500.0</v>
+        <v>-558000.0</v>
       </c>
       <c r="T21">
         <v>-521500.0</v>
       </c>
       <c r="U21">
-        <v>-356000.0</v>
+        <v>-521500.0</v>
       </c>
       <c r="V21">
         <v>-356000.0</v>
       </c>
       <c r="W21">
-        <v>-411500.0</v>
+        <v>-356000.0</v>
       </c>
       <c r="X21">
         <v>-411500.0</v>
       </c>
-      <c r="Y21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y21">
+        <v>-411500.0</v>
+      </c>
+      <c r="Z21"/>
       <c r="AA21">
         <v>-393500.0</v>
       </c>
       <c r="AB21">
-        <v>-372500.0</v>
+        <v>-393500.0</v>
       </c>
       <c r="AC21">
         <v>-372500.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AD21">
         <v>-372500.0</v>
       </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>-372500.0</v>
       </c>
-      <c r="AG21"/>
+      <c r="AG21">
+        <v>-372500.0</v>
+      </c>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -27451,2502 +27674,2528 @@
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
+      <c r="CW21"/>
     </row>
-    <row r="22" spans="1:100">
+    <row r="22" spans="1:101">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22">
+        <v>111213000.0</v>
+      </c>
+      <c r="C22">
         <v>107159000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>109908000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>93773000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>98940000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>99707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49722000.0</v>
       </c>
       <c r="H22">
         <v>49722000.0</v>
       </c>
       <c r="I22">
-        <v>48655000.0</v>
+        <v>49722000.0</v>
       </c>
       <c r="J22">
         <v>48655000.0</v>
       </c>
       <c r="K22">
+        <v>48655000.0</v>
+      </c>
+      <c r="L22">
         <v>98371000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>49185500.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>89799000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>44899500.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>93295000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>46647500.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>59819000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>29909500.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>49956000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>24978000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>85639000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>42819500.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>87450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43272250.0</v>
       </c>
       <c r="Y22">
         <v>43272250.0</v>
       </c>
       <c r="Z22">
+        <v>43272250.0</v>
+      </c>
+      <c r="AA22">
         <v>81200000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>40600000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>79255000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40113750.0</v>
       </c>
       <c r="AD22">
         <v>40113750.0</v>
       </c>
       <c r="AE22">
+        <v>40113750.0</v>
+      </c>
+      <c r="AF22">
         <v>73351000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>36675500.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>70745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36024000.0</v>
       </c>
       <c r="AI22">
         <v>36024000.0</v>
       </c>
       <c r="AJ22">
+        <v>36024000.0</v>
+      </c>
+      <c r="AK22">
         <v>64933000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>32466500.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>64609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32385500.0</v>
       </c>
       <c r="AN22">
         <v>32385500.0</v>
       </c>
       <c r="AO22">
+        <v>32385500.0</v>
+      </c>
+      <c r="AP22">
         <v>56268000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>27367000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>53200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27367000.0</v>
       </c>
       <c r="AS22">
         <v>27367000.0</v>
       </c>
       <c r="AT22">
+        <v>27367000.0</v>
+      </c>
+      <c r="AU22">
         <v>49860000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>24045250.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>46321000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>24045250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20119500.0</v>
       </c>
       <c r="AY22">
         <v>20119500.0</v>
       </c>
       <c r="AZ22">
+        <v>20119500.0</v>
+      </c>
+      <c r="BA22">
         <v>18583750.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>17048000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>18583750.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>16620500.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>33241000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>16620500.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>29310000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>14655000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>15637750.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>67555000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15666750.0</v>
       </c>
       <c r="BK22">
         <v>15666750.0</v>
       </c>
       <c r="BL22">
         <v>15666750.0</v>
       </c>
       <c r="BM22">
         <v>15666750.0</v>
       </c>
       <c r="BN22">
+        <v>15666750.0</v>
+      </c>
+      <c r="BO22">
         <v>65350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13016500.0</v>
       </c>
       <c r="BP22">
         <v>13016500.0</v>
       </c>
       <c r="BQ22">
         <v>13016500.0</v>
       </c>
       <c r="BR22">
         <v>13016500.0</v>
       </c>
       <c r="BS22">
+        <v>13016500.0</v>
+      </c>
+      <c r="BT22">
         <v>38710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9350000.0</v>
       </c>
       <c r="BU22">
         <v>9350000.0</v>
       </c>
       <c r="BV22">
         <v>9350000.0</v>
       </c>
       <c r="BW22">
         <v>9350000.0</v>
       </c>
       <c r="BX22">
+        <v>9350000.0</v>
+      </c>
+      <c r="BY22">
         <v>39491000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9872750.0</v>
       </c>
       <c r="BZ22">
         <v>9872750.0</v>
       </c>
       <c r="CA22">
         <v>9872750.0</v>
       </c>
       <c r="CB22">
         <v>9872750.0</v>
       </c>
       <c r="CC22">
+        <v>9872750.0</v>
+      </c>
+      <c r="CD22">
         <v>13213500.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>6606750.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>13213500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6606750.0</v>
       </c>
       <c r="CG22">
         <v>6606750.0</v>
       </c>
       <c r="CH22">
         <v>6606750.0</v>
       </c>
       <c r="CI22">
+        <v>6606750.0</v>
+      </c>
+      <c r="CJ22">
         <v>3439250.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>6878500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3439250.0</v>
       </c>
       <c r="CL22">
         <v>3439250.0</v>
       </c>
       <c r="CM22">
+        <v>3439250.0</v>
+      </c>
+      <c r="CN22">
         <v>3473000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1736500.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>3473000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1736500.0</v>
       </c>
       <c r="CQ22">
         <v>1736500.0</v>
       </c>
       <c r="CR22">
         <v>1736500.0</v>
       </c>
       <c r="CS22">
+        <v>1736500.0</v>
+      </c>
+      <c r="CT22">
         <v>633500.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>633500.0</v>
       </c>
       <c r="CV22">
         <v>633500.0</v>
       </c>
+      <c r="CW22">
+        <v>633500.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:100">
+    <row r="23" spans="1:101">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
+        <v>-1974000.0</v>
+      </c>
+      <c r="C23">
         <v>-1607000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-284000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1557000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-573000.0</v>
       </c>
       <c r="H23">
         <v>-573000.0</v>
       </c>
       <c r="I23">
-        <v>-230500.0</v>
+        <v>-573000.0</v>
       </c>
       <c r="J23">
         <v>-230500.0</v>
       </c>
       <c r="K23">
+        <v>-230500.0</v>
+      </c>
+      <c r="L23">
         <v>-1170000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-724000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>38843000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-324500.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1641000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-287500.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-458000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10500.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-115000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-445000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-235500.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-154750.0</v>
       </c>
       <c r="Y23">
         <v>-154750.0</v>
       </c>
       <c r="Z23">
+        <v>-154750.0</v>
+      </c>
+      <c r="AA23">
         <v>-787000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-249500.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-194500.0</v>
       </c>
       <c r="AD23">
         <v>-194500.0</v>
       </c>
       <c r="AE23">
+        <v>-194500.0</v>
+      </c>
+      <c r="AF23">
         <v>293000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-169000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-322000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-189250.0</v>
       </c>
       <c r="AI23">
         <v>-189250.0</v>
       </c>
       <c r="AJ23">
+        <v>-189250.0</v>
+      </c>
+      <c r="AK23">
         <v>82000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-126500.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-124250.0</v>
       </c>
       <c r="AN23">
         <v>-124250.0</v>
       </c>
       <c r="AO23">
+        <v>-124250.0</v>
+      </c>
+      <c r="AP23">
         <v>6000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-153750.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-153750.0</v>
       </c>
       <c r="AS23">
         <v>-153750.0</v>
       </c>
       <c r="AT23">
+        <v>-153750.0</v>
+      </c>
+      <c r="AU23">
         <v>10000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-118000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-305000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-118000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-30500.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-5567000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-96750.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-9925000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-96750.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1201500.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-33995000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1201500.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-29819000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>71000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>20942750.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>20908500.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>14810000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-21231500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14810000.0</v>
       </c>
       <c r="BM23">
         <v>14810000.0</v>
       </c>
       <c r="BN23">
+        <v>14810000.0</v>
+      </c>
+      <c r="BO23">
         <v>23898000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>15282000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-24273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15282000.0</v>
       </c>
       <c r="BR23">
         <v>15282000.0</v>
       </c>
       <c r="BS23">
+        <v>15282000.0</v>
+      </c>
+      <c r="BT23">
         <v>9378000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>7661250.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-10373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7661250.0</v>
       </c>
       <c r="BW23">
         <v>7661250.0</v>
       </c>
       <c r="BX23">
+        <v>7661250.0</v>
+      </c>
+      <c r="BY23">
         <v>22135000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>13778750.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-22622000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13778750.0</v>
       </c>
       <c r="CB23">
         <v>13778750.0</v>
       </c>
       <c r="CC23">
+        <v>13778750.0</v>
+      </c>
+      <c r="CD23">
         <v>9209500.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>6148750.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-9209500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6148750.0</v>
       </c>
       <c r="CG23">
         <v>6148750.0</v>
       </c>
       <c r="CH23">
+        <v>6148750.0</v>
+      </c>
+      <c r="CI23">
         <v>-4604750.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>201500.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>527500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201500.0</v>
       </c>
       <c r="CL23">
         <v>201500.0</v>
       </c>
       <c r="CM23">
+        <v>201500.0</v>
+      </c>
+      <c r="CN23">
         <v>263750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250000.0</v>
       </c>
       <c r="CO23">
         <v>1250000.0</v>
       </c>
       <c r="CP23">
         <v>1250000.0</v>
       </c>
       <c r="CQ23">
         <v>1250000.0</v>
       </c>
       <c r="CR23">
         <v>1250000.0</v>
       </c>
       <c r="CS23">
-        <v>-146750.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="CT23">
         <v>-146750.0</v>
       </c>
       <c r="CU23">
         <v>-146750.0</v>
       </c>
       <c r="CV23">
         <v>-146750.0</v>
       </c>
+      <c r="CW23">
+        <v>-146750.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:100">
+    <row r="24" spans="1:101">
       <c r="A24" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>198</v>
+      </c>
+      <c r="B24">
+        <v>5725000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-4033000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3660000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2815000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>84000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-84000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124000.0</v>
       </c>
       <c r="J24">
         <v>124000.0</v>
       </c>
       <c r="K24">
+        <v>124000.0</v>
+      </c>
+      <c r="L24">
         <v>-1022000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>28500.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-4997000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>8500.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-4141000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4141000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>78000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>81000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>79000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-58000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>50500.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>20000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>35000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-30000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>24000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-12000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>13000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-332000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>34000.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>-161000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>26500.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-209000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>-4114000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>51999.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>-220000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>1677000.0</v>
       </c>
-      <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>-20000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>-64500.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
-      <c r="BD24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>-228000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-114000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-148000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-74000.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>-75500.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>130750.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>261500.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>130750.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-451500.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>287750.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>575500.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>287750.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>67000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>69500.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>139000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>69500.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>190500.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>238750.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>477500.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>238750.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>-9000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>450000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>900000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>450000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>450000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>296750.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>593500.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>296750.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>-535000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>380000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>760000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>380000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>380000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>146750.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>293500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146750.0</v>
       </c>
       <c r="CV24">
         <v>146750.0</v>
       </c>
+      <c r="CW24">
+        <v>146750.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:100">
+    <row r="25" spans="1:101">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25">
+        <v>5006000.0</v>
+      </c>
+      <c r="C25">
         <v>5341000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5627000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-871000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4011000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-357000.0</v>
       </c>
       <c r="H25">
         <v>-357000.0</v>
       </c>
       <c r="I25">
-        <v>505499.0</v>
+        <v>-357000.0</v>
       </c>
       <c r="J25">
         <v>505499.0</v>
       </c>
       <c r="K25">
+        <v>505499.0</v>
+      </c>
+      <c r="L25">
         <v>8182000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1417000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6395000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>3012000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>19601000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>-28347000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>2375000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>13695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>865750.0</v>
       </c>
       <c r="Y25">
         <v>865750.0</v>
       </c>
       <c r="Z25">
+        <v>865750.0</v>
+      </c>
+      <c r="AA25">
         <v>2388000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>1964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="AD25">
         <v>80000.0</v>
       </c>
       <c r="AE25">
+        <v>80000.0</v>
+      </c>
+      <c r="AF25">
         <v>588000.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25">
+      <c r="AG25"/>
+      <c r="AH25">
         <v>2793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21250.0</v>
       </c>
       <c r="AI25">
         <v>21250.0</v>
       </c>
       <c r="AJ25">
+        <v>21250.0</v>
+      </c>
+      <c r="AK25">
         <v>1225000.0</v>
       </c>
-      <c r="AK25"/>
-      <c r="AL25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>6686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35500.0</v>
       </c>
       <c r="AN25">
         <v>35500.0</v>
       </c>
       <c r="AO25">
+        <v>35500.0</v>
+      </c>
+      <c r="AP25">
         <v>1649000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>17750.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17750.0</v>
       </c>
       <c r="AS25">
         <v>17750.0</v>
       </c>
       <c r="AT25">
+        <v>17750.0</v>
+      </c>
+      <c r="AU25">
         <v>2196000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9570000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4445500.0</v>
       </c>
       <c r="AY25">
         <v>4445500.0</v>
       </c>
       <c r="AZ25">
+        <v>4445500.0</v>
+      </c>
+      <c r="BA25">
         <v>250.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-519000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>250.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1460000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2920000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1460000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>5151000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2575500.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1456750.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-36043500.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-2355000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>26623500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2355000.0</v>
       </c>
       <c r="BM25">
         <v>-2355000.0</v>
       </c>
       <c r="BN25">
+        <v>-2355000.0</v>
+      </c>
+      <c r="BO25">
         <v>-26006500.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>526750.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>27086500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>526750.0</v>
       </c>
       <c r="BR25">
         <v>526750.0</v>
       </c>
       <c r="BS25">
+        <v>526750.0</v>
+      </c>
+      <c r="BT25">
         <v>-10531500.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-2530750.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>13638500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2530750.0</v>
       </c>
       <c r="BW25">
         <v>-2530750.0</v>
       </c>
       <c r="BX25">
+        <v>-2530750.0</v>
+      </c>
+      <c r="BY25">
         <v>-17937500.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-2863000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>14019500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2863000.0</v>
       </c>
       <c r="CB25">
         <v>-2863000.0</v>
       </c>
       <c r="CC25">
+        <v>-2863000.0</v>
+      </c>
+      <c r="CD25">
         <v>2091500.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-1080750.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-2161500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1080750.0</v>
       </c>
       <c r="CG25">
         <v>-1080750.0</v>
       </c>
       <c r="CH25">
         <v>-1080750.0</v>
       </c>
       <c r="CI25">
+        <v>-1080750.0</v>
+      </c>
+      <c r="CJ25">
         <v>-1116000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-2232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1116000.0</v>
       </c>
       <c r="CL25">
         <v>-1116000.0</v>
       </c>
       <c r="CM25">
+        <v>-1116000.0</v>
+      </c>
+      <c r="CN25">
         <v>-1895000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-947500.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-1895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-947500.0</v>
       </c>
       <c r="CQ25">
         <v>-947500.0</v>
       </c>
       <c r="CR25">
         <v>-947500.0</v>
       </c>
       <c r="CS25">
+        <v>-947500.0</v>
+      </c>
+      <c r="CT25">
         <v>-4500.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4500.0</v>
       </c>
       <c r="CV25">
         <v>-4500.0</v>
       </c>
+      <c r="CW25">
+        <v>-4500.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:100">
+    <row r="26" spans="1:101">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26">
+        <v>-73604000.0</v>
+      </c>
+      <c r="C26">
         <v>-78423000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-66708000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-54553000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-60213000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-77903000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27047500.0</v>
       </c>
       <c r="H26">
         <v>-27047500.0</v>
       </c>
       <c r="I26">
-        <v>-36915500.0</v>
+        <v>-27047500.0</v>
       </c>
       <c r="J26">
         <v>-36915500.0</v>
       </c>
       <c r="K26">
+        <v>-36915500.0</v>
+      </c>
+      <c r="L26">
         <v>-59981000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-29990500.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-86279000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-89374000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>-765000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-30125000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-70911000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>-19784000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22673750.0</v>
       </c>
       <c r="Y26">
         <v>-22673750.0</v>
       </c>
       <c r="Z26">
+        <v>-22673750.0</v>
+      </c>
+      <c r="AA26">
         <v>-69848000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>-44365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28553250.0</v>
       </c>
       <c r="AD26">
         <v>-28553250.0</v>
       </c>
       <c r="AE26">
+        <v>-28553250.0</v>
+      </c>
+      <c r="AF26">
         <v>-49080000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>315500.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-42490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22892500.0</v>
       </c>
       <c r="AI26">
         <v>-22892500.0</v>
       </c>
       <c r="AJ26">
+        <v>-22892500.0</v>
+      </c>
+      <c r="AK26">
         <v>-48297000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>167500.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-40537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22208500.0</v>
       </c>
       <c r="AN26">
         <v>-22208500.0</v>
       </c>
       <c r="AO26">
+        <v>-22208500.0</v>
+      </c>
+      <c r="AP26">
         <v>-44876000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-19144500.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-31702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19144500.0</v>
       </c>
       <c r="AS26">
         <v>-19144500.0</v>
       </c>
       <c r="AT26">
+        <v>-19144500.0</v>
+      </c>
+      <c r="AU26">
         <v>-35249000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-18682500.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-39481000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-18682500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18636500.0</v>
       </c>
       <c r="AY26">
         <v>-18636500.0</v>
       </c>
       <c r="AZ26">
+        <v>-18636500.0</v>
+      </c>
+      <c r="BA26">
         <v>-15134250.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-11632000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-15134250.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-18199000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-36398000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-18199000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-29961000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-14980500.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-16589750.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-24144000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-12072000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-24144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12072000.0</v>
       </c>
       <c r="BM26">
         <v>-12072000.0</v>
       </c>
       <c r="BN26">
+        <v>-12072000.0</v>
+      </c>
+      <c r="BO26">
         <v>-14679000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-7339500.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-14679000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7339500.0</v>
       </c>
       <c r="BR26">
         <v>-7339500.0</v>
       </c>
       <c r="BS26">
+        <v>-7339500.0</v>
+      </c>
+      <c r="BT26">
         <v>-3926500.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-1963250.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-3926500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1963250.0</v>
       </c>
       <c r="BW26">
         <v>-1963250.0</v>
       </c>
       <c r="BX26">
+        <v>-1963250.0</v>
+      </c>
+      <c r="BY26">
         <v>-22378500.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-11189250.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-22378500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11189250.0</v>
       </c>
       <c r="CB26">
         <v>-11189250.0</v>
       </c>
       <c r="CC26">
+        <v>-11189250.0</v>
+      </c>
+      <c r="CD26">
         <v>-9681000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-4840500.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-9681000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4840500.0</v>
       </c>
       <c r="CG26">
         <v>-4840500.0</v>
       </c>
       <c r="CH26">
         <v>-4840500.0</v>
       </c>
-      <c r="CI26"/>
+      <c r="CI26">
+        <v>-4840500.0</v>
+      </c>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
+      <c r="CW26"/>
     </row>
-    <row r="27" spans="1:100">
+    <row r="27" spans="1:101">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>5891000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4820000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3536000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2876000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1830500.0</v>
       </c>
       <c r="H27">
         <v>1830500.0</v>
       </c>
       <c r="I27">
-        <v>1486500.0</v>
+        <v>1830500.0</v>
       </c>
       <c r="J27">
         <v>1486500.0</v>
       </c>
       <c r="K27">
+        <v>1486500.0</v>
+      </c>
+      <c r="L27">
         <v>1096000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>548000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2628000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>2237000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>2705000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>-326000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>3209000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>2771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227750.0</v>
       </c>
       <c r="Y27">
         <v>1227750.0</v>
       </c>
       <c r="Z27">
+        <v>1227750.0</v>
+      </c>
+      <c r="AA27">
         <v>1951000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>2788000.0</v>
       </c>
-      <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>2614000.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>3450000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>2854000.0</v>
       </c>
-      <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>1739000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>3487000.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>3609000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>1808000.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>726000.0</v>
       </c>
-      <c r="AW27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX27"/>
       <c r="AY27">
         <v>1291000.0</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27">
+      <c r="AZ27">
+        <v>1291000.0</v>
+      </c>
+      <c r="BA27"/>
+      <c r="BB27">
         <v>2182000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>1597500.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3195000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1597500.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1256000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>628000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>602500.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1134500.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>567250.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1134500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>567250.0</v>
       </c>
       <c r="BM27">
         <v>567250.0</v>
       </c>
       <c r="BN27">
+        <v>567250.0</v>
+      </c>
+      <c r="BO27">
         <v>923000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>461500.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>923000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>461500.0</v>
       </c>
       <c r="BR27">
         <v>461500.0</v>
       </c>
       <c r="BS27">
+        <v>461500.0</v>
+      </c>
+      <c r="BT27">
         <v>948000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>474000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>474000.0</v>
       </c>
       <c r="BW27">
         <v>474000.0</v>
       </c>
       <c r="BX27">
+        <v>474000.0</v>
+      </c>
+      <c r="BY27">
         <v>999000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>499500.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>499500.0</v>
       </c>
       <c r="CB27">
         <v>499500.0</v>
       </c>
       <c r="CC27">
+        <v>499500.0</v>
+      </c>
+      <c r="CD27">
         <v>1165500.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>582750.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>1165500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>582750.0</v>
       </c>
       <c r="CG27">
         <v>582750.0</v>
       </c>
       <c r="CH27">
         <v>582750.0</v>
       </c>
       <c r="CI27">
+        <v>582750.0</v>
+      </c>
+      <c r="CJ27">
         <v>542000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>1084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542000.0</v>
       </c>
       <c r="CL27">
         <v>542000.0</v>
       </c>
       <c r="CM27">
         <v>542000.0</v>
       </c>
-      <c r="CN27"/>
+      <c r="CN27">
+        <v>542000.0</v>
+      </c>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
+      <c r="CW27"/>
     </row>
-    <row r="28" spans="1:100">
+    <row r="28" spans="1:101">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
+        <v>-125662000.0</v>
+      </c>
+      <c r="C28">
         <v>-111164000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-115929000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-85192000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-106732000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-108678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48914500.0</v>
       </c>
       <c r="H28">
         <v>-48914500.0</v>
       </c>
       <c r="I28">
-        <v>-50829500.0</v>
+        <v>-48914500.0</v>
       </c>
       <c r="J28">
         <v>-50829500.0</v>
       </c>
       <c r="K28">
+        <v>-50829500.0</v>
+      </c>
+      <c r="L28">
         <v>-101741000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-50870500.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-113107000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-56553500.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-129915000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-64957500.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1223000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-611500.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-31319000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-15659500.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-95702000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-47851000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-56105000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-28052500.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>-93023000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-46511500.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-77876000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-38938000.0</v>
       </c>
-      <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>-68891000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-34445500.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-72319000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-36159500.0</v>
       </c>
-      <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>-65979000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-32989500.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-66185000.0</v>
       </c>
-      <c r="AM28"/>
       <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>-60177000.0</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>-53084000.0</v>
       </c>
-      <c r="AR28"/>
       <c r="AS28"/>
-      <c r="AT28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>-47961000.0</v>
       </c>
-      <c r="AU28"/>
-      <c r="AV28">
+      <c r="AV28"/>
+      <c r="AW28">
         <v>-56554000.0</v>
       </c>
-      <c r="AW28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX28"/>
       <c r="AY28">
         <v>-24173000.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="AZ28">
+        <v>-24173000.0</v>
+      </c>
+      <c r="BA28"/>
+      <c r="BB28">
         <v>-16982000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>-21580500.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-43161000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-21580500.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-41092000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-20546000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-21063250.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-29620000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-14810000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-29620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14810000.0</v>
       </c>
       <c r="BM28">
         <v>-14810000.0</v>
       </c>
       <c r="BN28">
+        <v>-14810000.0</v>
+      </c>
+      <c r="BO28">
         <v>-30751500.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-15375750.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-30751500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15375750.0</v>
       </c>
       <c r="BR28">
         <v>-15375750.0</v>
       </c>
       <c r="BS28">
+        <v>-15375750.0</v>
+      </c>
+      <c r="BT28">
         <v>-15820000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-7910000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-15820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7910000.0</v>
       </c>
       <c r="BW28">
         <v>-7910000.0</v>
       </c>
       <c r="BX28">
+        <v>-7910000.0</v>
+      </c>
+      <c r="BY28">
         <v>11949000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-13900500.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-27801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13900500.0</v>
       </c>
       <c r="CB28">
         <v>-13900500.0</v>
       </c>
       <c r="CC28">
+        <v>-13900500.0</v>
+      </c>
+      <c r="CD28">
         <v>-12297500.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-6148750.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-12297500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6148750.0</v>
       </c>
       <c r="CG28">
         <v>-6148750.0</v>
       </c>
       <c r="CH28">
         <v>-6148750.0</v>
       </c>
       <c r="CI28">
+        <v>-6148750.0</v>
+      </c>
+      <c r="CJ28">
         <v>-201500.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-403000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-201500.0</v>
       </c>
       <c r="CL28">
         <v>-201500.0</v>
       </c>
       <c r="CM28">
+        <v>-201500.0</v>
+      </c>
+      <c r="CN28">
         <v>-2500000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-1250000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1250000.0</v>
       </c>
       <c r="CQ28">
         <v>-1250000.0</v>
       </c>
       <c r="CR28">
         <v>-1250000.0</v>
       </c>
-      <c r="CS28"/>
+      <c r="CS28">
+        <v>-1250000.0</v>
+      </c>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
+      <c r="CW28"/>
     </row>
-    <row r="29" spans="1:100">
+    <row r="29" spans="1:101">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
+        <v>124171000.0</v>
+      </c>
+      <c r="C29">
         <v>117329000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>121405000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>102062000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>110064000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>106330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50629500.0</v>
       </c>
       <c r="H29">
         <v>50629500.0</v>
       </c>
       <c r="I29">
-        <v>49464500.0</v>
+        <v>50629500.0</v>
       </c>
       <c r="J29">
         <v>49464500.0</v>
       </c>
       <c r="K29">
+        <v>49464500.0</v>
+      </c>
+      <c r="L29">
         <v>99221000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>49582000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>93721000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>46857500.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>101318000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>50650500.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>48964000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>24480000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>47487000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>23665500.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>93655000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>46748500.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>90828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46056000.0</v>
       </c>
       <c r="Y29">
         <v>46056000.0</v>
       </c>
       <c r="Z29">
+        <v>46056000.0</v>
+      </c>
+      <c r="AA29">
         <v>85528000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>42764000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>81912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41860000.0</v>
       </c>
       <c r="AD29">
         <v>41860000.0</v>
       </c>
       <c r="AE29">
+        <v>41860000.0</v>
+      </c>
+      <c r="AF29">
         <v>77072000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>111954000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>73418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37622500.0</v>
       </c>
       <c r="AI29">
         <v>37622500.0</v>
       </c>
       <c r="AJ29">
+        <v>37622500.0</v>
+      </c>
+      <c r="AK29">
         <v>71037000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>105715500.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>70197000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35308500.0</v>
       </c>
       <c r="AN29">
         <v>35308500.0</v>
       </c>
       <c r="AO29">
+        <v>35308500.0</v>
+      </c>
+      <c r="AP29">
         <v>61590000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>29032250.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>54539000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29032250.0</v>
       </c>
       <c r="AS29">
         <v>29032250.0</v>
       </c>
       <c r="AT29">
+        <v>29032250.0</v>
+      </c>
+      <c r="AU29">
         <v>53605000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>27047750.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>54586000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>27047750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24645500.0</v>
       </c>
       <c r="AY29">
         <v>24645500.0</v>
       </c>
       <c r="AZ29">
+        <v>24645500.0</v>
+      </c>
+      <c r="BA29">
         <v>20739500.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>16833500.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>20739500.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>18184500.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>36369000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>18184500.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>35005000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>17502500.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>17843500.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>29098500.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>14549250.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>29098500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14549250.0</v>
       </c>
       <c r="BM29">
         <v>14549250.0</v>
       </c>
       <c r="BN29">
+        <v>14549250.0</v>
+      </c>
+      <c r="BO29">
         <v>29892500.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>14946250.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>29892500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14946250.0</v>
       </c>
       <c r="BR29">
         <v>14946250.0</v>
       </c>
       <c r="BS29">
+        <v>14946250.0</v>
+      </c>
+      <c r="BT29">
         <v>17359000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>8679500.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>17359000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8679500.0</v>
       </c>
       <c r="BW29">
         <v>8679500.0</v>
       </c>
       <c r="BX29">
+        <v>8679500.0</v>
+      </c>
+      <c r="BY29">
         <v>13609500.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>6804750.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>13609500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6804750.0</v>
       </c>
       <c r="CB29">
         <v>6804750.0</v>
       </c>
       <c r="CC29">
+        <v>6804750.0</v>
+      </c>
+      <c r="CD29">
         <v>12803500.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>6401750.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>12803500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6401750.0</v>
       </c>
       <c r="CG29">
         <v>6401750.0</v>
       </c>
       <c r="CH29">
         <v>6401750.0</v>
       </c>
       <c r="CI29">
+        <v>6401750.0</v>
+      </c>
+      <c r="CJ29">
         <v>2762250.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>5524500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2762250.0</v>
       </c>
       <c r="CL29">
         <v>2762250.0</v>
       </c>
       <c r="CM29">
+        <v>2762250.0</v>
+      </c>
+      <c r="CN29">
         <v>4152000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>2076000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>4152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076000.0</v>
       </c>
       <c r="CQ29">
         <v>2076000.0</v>
       </c>
       <c r="CR29">
         <v>2076000.0</v>
       </c>
       <c r="CS29">
+        <v>2076000.0</v>
+      </c>
+      <c r="CT29">
         <v>772000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>1544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>772000.0</v>
       </c>
       <c r="CV29">
         <v>772000.0</v>
       </c>
+      <c r="CW29">
+        <v>772000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:100">
+    <row r="30" spans="1:101">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
+        <v>-1387000.0</v>
+      </c>
+      <c r="C30">
         <v>-5759000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4420000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3849000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-14233000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2102000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1244000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-552000.0</v>
       </c>
       <c r="J30">
         <v>-552000.0</v>
       </c>
       <c r="K30">
+        <v>-552000.0</v>
+      </c>
+      <c r="L30">
         <v>-1542000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-742500.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-312000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2654500.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-407000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-195000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5498000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-676500.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2021000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1088500.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-15856000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-7849000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-550000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-224500.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>-646000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-323000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-978000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-489000.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-862000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-431000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1237000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-618500.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>-588000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-315000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3151000.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>-4676000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-979000.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>-539000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>999500.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1269000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>634500.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>-307000.0</v>
       </c>
-      <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>-158500.0</v>
       </c>
-      <c r="BB30"/>
       <c r="BC30"/>
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>-763000.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>-1044000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>-75500.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2323500.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-261500.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>48000.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>-451500.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>12837000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-575500.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>6708500.0</v>
       </c>
-      <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>67000.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>-139000.0</v>
       </c>
-      <c r="BV30"/>
       <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>190500.0</v>
       </c>
-      <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>-477500.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-3186000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>-900000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>-450000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>-593500.0</v>
       </c>
-      <c r="CK30"/>
       <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>-535000.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>-760000.0</v>
       </c>
-      <c r="CP30"/>
       <c r="CQ30"/>
-      <c r="CR30">
+      <c r="CR30"/>
+      <c r="CS30">
         <v>-380000.0</v>
       </c>
-      <c r="CS30"/>
-      <c r="CT30">
+      <c r="CT30"/>
+      <c r="CU30">
         <v>-293500.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-146750.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>