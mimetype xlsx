--- v0 (2026-09-13)
+++ v1 (2026-10-31)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>2022-05-31</t>
   </si>
   <si>
     <t>2021-05-31</t>
   </si>
   <si>
     <t>2020-05-31</t>
   </si>
   <si>
     <t>2019-05-31</t>
   </si>
   <si>
     <t>2018-05-31</t>
   </si>
@@ -1085,62 +1088,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1181,3839 +1184,3961 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2">
+        <v>112416.0</v>
+      </c>
+      <c r="C2">
         <v>118594.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>60067.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>42451.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>47083.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47808.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>63951.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>42880.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>36808.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>29501.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31755.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>116014.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>412840.0</v>
       </c>
-      <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>58211.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>37243.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>84867.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>178063.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>144806.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>15850.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>425803.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>475113.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>437104.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>253489.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
+      <c r="AC3"/>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>23734.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>87970.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>772057.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>319290.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>205606.0</v>
       </c>
-      <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>29250.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...1 lines deleted...]
-      </c>
+      <c r="Y5"/>
       <c r="Z5">
         <v>2776.0</v>
       </c>
-      <c r="AA5"/>
+      <c r="AA5">
+        <v>2776.0</v>
+      </c>
       <c r="AB5"/>
+      <c r="AC5"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
+      <c r="AC6"/>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="C8">
+        <v>35</v>
+      </c>
+      <c r="B8">
         <v>19068792.0</v>
       </c>
+      <c r="C8"/>
       <c r="D8">
-        <v>18653567.0</v>
+        <v>19068792.0</v>
       </c>
       <c r="E8">
         <v>18653567.0</v>
       </c>
       <c r="F8">
+        <v>18653567.0</v>
+      </c>
+      <c r="G8">
         <v>18594738.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>18129597.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>17187630.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
+      <c r="AC9"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>28589.0</v>
+      </c>
+      <c r="C10">
         <v>5502.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>389494.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13793.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>101645.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>100947.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>154873.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>108317.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>97971.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>153032.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>142860.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>460295.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>262485.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1459.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>38042.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>212180.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>44243.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>30411.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>452533.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>526240.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>110.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>537.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>67.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>21.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>194.0</v>
       </c>
-      <c r="AB10"/>
+      <c r="AC10"/>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>885435.0</v>
+      </c>
+      <c r="C12">
         <v>98098.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>532763.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14191.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>113542.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>103489.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>155751.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>108830.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>98547.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>194549.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>295930.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>627634.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>356085.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3784.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>61842.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>60000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>249180.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>44243.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>30411.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>452533.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>526240.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>76610.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>537.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>67.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>21.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>194.0</v>
       </c>
-      <c r="AB12"/>
+      <c r="AC12"/>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
         <v>19068791.0</v>
       </c>
       <c r="C13">
+        <v>19068791.0</v>
+      </c>
+      <c r="D13">
         <v>19068792.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18653567.0</v>
       </c>
       <c r="E13">
         <v>18653567.0</v>
       </c>
       <c r="F13">
+        <v>18653567.0</v>
+      </c>
+      <c r="G13">
         <v>18594738.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>18129597.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>17187630.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>16977700.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>16510832.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>16425684.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>15522038.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>15283953.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>14784216.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
+        <v>36213387.0</v>
+      </c>
+      <c r="C14">
         <v>36213386.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>29905000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>28328880.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>140331296.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>137744588.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>87856253.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>64561000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>63361646.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>47563000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>42676039.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>31560000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22484358.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19954000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>19764809.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19693000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17027512.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14627000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12632478.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8682567.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5726000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4793000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4192868.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2821000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2316827.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1617827.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1604000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1290000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
+      <c r="AC15"/>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>319321.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>87000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>550207.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>2750.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>750.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1750.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2750.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
+      <c r="AC21"/>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>-40784.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1444.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-10874.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-113861.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-14797.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-6542.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
+      <c r="AC22"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>3577737.0</v>
+      </c>
+      <c r="C23">
         <v>2339618.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2808837.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3006998.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3009778.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3038385.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2528864.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1533809.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1432175.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1019464.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>774112.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>934924.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>762452.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>324341.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>637778.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2760823.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2802042.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2321172.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3016926.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1739289.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1162967.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>684837.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>677858.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>703326.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>854448.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>849226.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>799062.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4386203.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
+        <v>471411.0</v>
+      </c>
+      <c r="C28">
         <v>-5502.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-89494.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>86207.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-101645.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-100947.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-154873.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-108317.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-97971.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-153032.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-142860.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-389295.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-191485.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1459.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-38042.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>100000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-135107.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>28595.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-30411.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-452533.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-526240.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-110.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-537.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>-67.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-21.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-194.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="C29">
+        <v>56</v>
+      </c>
+      <c r="B29">
+        <v>3465321.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>2463614.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2606425.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2667575.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2774434.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2093862.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1348063.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1354707.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>40784.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4978.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>20939.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>120142.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>27774.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10686.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6802.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>55456.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>15009.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9535.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>37996.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>22326.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>20913.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>75396.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>80110.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>58851.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>30690.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12266.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7440.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>29902.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>2175.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>1943.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>39538.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>2508425.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2667575.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2774434.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2093112.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1346313.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1351957.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>964286.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>715218.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>193863.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>252044.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
+      <c r="AC31"/>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="C32">
+        <v>59</v>
+      </c>
+      <c r="B32">
+        <v>328660.0</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32">
         <v>-64687.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-472584.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-207722.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-31497.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-237622.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-61573.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>27881.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
+      <c r="AC32"/>
     </row>
-    <row r="33" spans="1:28">
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>2636661.0</v>
+      </c>
+      <c r="C33">
         <v>2236737.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2228301.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2981009.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2875297.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2805931.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2331484.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1409636.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1326826.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>716599.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>455652.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>287004.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>274810.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>298231.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>555023.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2549921.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1977346.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2218078.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1972727.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1265351.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>615148.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>578325.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>677321.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>703326.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>852206.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>849205.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>796925.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4346665.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
+      <c r="AC34"/>
     </row>
-    <row r="35" spans="1:28">
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="C35">
+        <v>62</v>
+      </c>
+      <c r="B35">
         <v>0.0</v>
       </c>
+      <c r="C35"/>
       <c r="D35">
         <v>0.0</v>
       </c>
       <c r="E35">
         <v>0.0</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
       <c r="G35">
         <v>0.0</v>
       </c>
       <c r="H35">
         <v>0.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
-      <c r="J35"/>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>1.0</v>
       </c>
-      <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>101697.0</v>
       </c>
-      <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
-      <c r="AB35">
+      <c r="AB35"/>
+      <c r="AC35">
         <v>120000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>-6422.0</v>
       </c>
-      <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>1.0</v>
       </c>
-      <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>238875.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>4.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3.0</v>
       </c>
-      <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>3.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
+      <c r="AC37"/>
     </row>
-    <row r="38" spans="1:28">
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>2750.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
+      <c r="AC38"/>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>55641.0</v>
+      </c>
+      <c r="C39">
         <v>4783.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>6989.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5376.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>10874.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8823.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>56426.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4657.0</v>
       </c>
-      <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39">
         <v>52860.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>22530.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>20286.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>93561.0</v>
       </c>
-      <c r="N39"/>
       <c r="O39"/>
-      <c r="P39">
+      <c r="P39"/>
+      <c r="Q39">
         <v>75506.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>495406.0</v>
       </c>
-      <c r="R39"/>
-      <c r="S39">
+      <c r="S39"/>
+      <c r="T39">
         <v>983098.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>9139.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>14139.0</v>
       </c>
-      <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
+      <c r="AC39"/>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>67</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>212401.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>285156.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>356122.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>295120.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>216143.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>284051.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>142866.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>40660.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>25677.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>27139.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>554047.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>26568.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>203211.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>122232.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>149052.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>40538.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>38012.0</v>
       </c>
-      <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
-      <c r="W40">
+      <c r="W40"/>
+      <c r="X40">
         <v>9151.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>19618.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>14775.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>30050.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>11000.0</v>
       </c>
-      <c r="AB40"/>
+      <c r="AC40"/>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
+      <c r="AC41"/>
     </row>
-    <row r="42" spans="1:28">
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
         <v>2655900.0</v>
       </c>
       <c r="C42">
         <v>2655900.0</v>
       </c>
       <c r="D42">
+        <v>2655900.0</v>
+      </c>
+      <c r="E42">
         <v>2653900.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2567930.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1858104.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1721465.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1505358.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1442337.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1296394.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>554876.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>704635.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>536060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610660.0</v>
       </c>
       <c r="O42">
         <v>610660.0</v>
       </c>
       <c r="P42">
+        <v>610660.0</v>
+      </c>
+      <c r="Q42">
         <v>15358126.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>15293406.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>14635703.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>14460191.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>13387331.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>12702878.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>11196471.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>10961021.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>10651771.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>10245607.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>10135607.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>9868393.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>9617183.0</v>
       </c>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
+      <c r="AC43"/>
     </row>
-    <row r="44" spans="1:28">
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
+      <c r="AC44"/>
     </row>
-    <row r="45" spans="1:28">
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="C45">
+        <v>72</v>
+      </c>
+      <c r="B45">
+        <v>2666176.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45">
         <v>2257337.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3009721.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2903611.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2833756.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2357959.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
+      <c r="AC45"/>
     </row>
-    <row r="46" spans="1:28">
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
+        <v>2636661.0</v>
+      </c>
+      <c r="C46">
         <v>2236737.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2228301.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2981009.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2875297.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2805931.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2330734.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1407886.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1324076.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>716599.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>455652.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>287004.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>274810.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>298231.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>555022.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2549921.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1977346.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2218078.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1972727.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1265351.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>376273.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>578325.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>677321.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>703326.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>852202.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>849202.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>796925.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>4346662.0</v>
       </c>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>2981009.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2875297.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2805931.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2330734.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1407886.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1324076.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>716599.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>455652.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>287004.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>274810.0</v>
       </c>
-      <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
+      <c r="AC47"/>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>-18759371.0</v>
+      </c>
+      <c r="C48">
         <v>-19716069.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-19561078.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-18801042.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-18641892.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-18450465.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-18076490.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-17344925.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-17065330.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-16842940.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-16553102.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-16032810.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-15642569.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-15273746.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-14842581.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-12846355.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-12608975.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-12425381.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-11603173.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-11685285.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-11624778.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-10718947.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-10456870.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-9983913.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-9834513.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-9794320.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-9517435.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-5604478.0</v>
       </c>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
+      <c r="AC49"/>
     </row>
-    <row r="50" spans="1:28">
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="C50">
+        <v>77</v>
+      </c>
+      <c r="B50">
+        <v>500000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>300000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>100000.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>9571.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000.0</v>
       </c>
       <c r="M50">
         <v>71000.0</v>
       </c>
-      <c r="N50"/>
+      <c r="N50">
+        <v>71000.0</v>
+      </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
+      <c r="AC50"/>
     </row>
-    <row r="51" spans="1:28">
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="C51">
+        <v>78</v>
+      </c>
+      <c r="B51">
+        <v>500000.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>300000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>100000.0</v>
       </c>
-      <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
-      <c r="L51">
-[...1 lines deleted...]
-      </c>
+      <c r="L51"/>
       <c r="M51">
         <v>71000.0</v>
       </c>
-      <c r="N51"/>
+      <c r="N51">
+        <v>71000.0</v>
+      </c>
       <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>100000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>77073.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>72838.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
-      <c r="AB51">
+      <c r="AB51"/>
+      <c r="AC51">
         <v>9.0</v>
       </c>
     </row>
-    <row r="52" spans="1:28">
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="C52">
+        <v>79</v>
+      </c>
+      <c r="B52">
+        <v>500000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>300000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>100000.0</v>
       </c>
-      <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>-63951.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>9571.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000.0</v>
       </c>
       <c r="M52">
         <v>71000.0</v>
       </c>
-      <c r="N52"/>
+      <c r="N52">
+        <v>71000.0</v>
+      </c>
       <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>100000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>77073.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>72838.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>9.0</v>
       </c>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B53">
+        <v>856846.0</v>
+      </c>
+      <c r="C53">
         <v>92596.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>143269.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>398.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>916.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2542.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>878.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>513.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>576.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>41517.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>153070.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>167339.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>93600.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2325.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>23800.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>60000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>37000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>76500.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
+      <c r="AC53"/>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
+      <c r="AC54"/>
     </row>
-    <row r="55" spans="1:28">
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>3577737.0</v>
+      </c>
+      <c r="C55">
         <v>2339618.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2808837.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3006998.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3009778.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3038385.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2528864.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1533809.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1432175.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1019464.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>774112.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>934924.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>762452.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>324341.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>637778.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2760823.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2802042.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2321172.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3016926.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1739289.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1162967.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>684837.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>677858.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>703326.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>854448.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>849226.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>799062.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4386203.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>941076.0</v>
+      </c>
+      <c r="C56">
         <v>102881.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>580536.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>25989.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>134481.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>232454.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>197380.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>124173.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>105349.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>302865.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>318460.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>647920.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>487642.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>26110.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>82755.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>210902.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>824696.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>103094.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1044199.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>473938.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>547819.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>106512.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>537.0</v>
       </c>
-      <c r="X56"/>
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>2242.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>21.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2137.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>39538.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>612416.0</v>
+      </c>
+      <c r="C57">
         <v>330995.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>645223.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>498573.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>342203.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>263951.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>435000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>185746.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>77468.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>55178.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>58894.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>741061.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>510408.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>203211.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>122232.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>249052.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>117611.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>110850.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>58211.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>37243.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>84867.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>178063.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>153957.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>35468.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>440578.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>505163.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>448104.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>253498.0</v>
       </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>612416.0</v>
+      </c>
+      <c r="C58">
         <v>330995.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>645223.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>498573.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>342203.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>263951.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>435000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>185746.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>77468.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>55178.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>58894.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>741061.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>510408.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>203211.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>122233.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>249052.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>117611.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>110850.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>159908.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>37243.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>84867.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>178063.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>153957.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>35468.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>440578.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>505163.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>448104.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>373498.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
+      <c r="AC59"/>
     </row>
-    <row r="60" spans="1:28">
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>2965321.0</v>
+      </c>
+      <c r="C60">
         <v>2008623.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2163614.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2506425.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2667575.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2774434.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2093862.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1348063.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1354707.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>964286.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>715218.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>193863.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>252044.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>121130.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>515545.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2511771.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2684431.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2210322.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2857018.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1702046.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1078100.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>506774.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>523901.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>667858.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>413870.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>344063.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>350958.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>4012705.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
+      <c r="AC61"/>
     </row>
-    <row r="62" spans="1:28">
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DH62"/>
+  <dimension ref="A1:DI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:112">
+    <row r="1" spans="1:113">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="CP1" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="CQ1" t="s">
         <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="CT1" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="CU1" t="s">
         <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>164</v>
       </c>
       <c r="CX1" t="s">
-        <v>164</v>
+        <v>26</v>
       </c>
       <c r="CY1" t="s">
         <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
-        <v>26</v>
+        <v>167</v>
       </c>
       <c r="DB1" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="DC1" t="s">
         <v>168</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
-        <v>27</v>
+        <v>170</v>
       </c>
       <c r="DF1" t="s">
-        <v>170</v>
+        <v>28</v>
       </c>
       <c r="DG1" t="s">
         <v>171</v>
       </c>
       <c r="DH1" t="s">
         <v>172</v>
       </c>
+      <c r="DI1" t="s">
+        <v>173</v>
+      </c>
     </row>
-    <row r="2" spans="1:112">
+    <row r="2" spans="1:113">
       <c r="A2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>29</v>
+      </c>
+      <c r="B2">
+        <v>112416.0</v>
+      </c>
       <c r="C2"/>
       <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>118594.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>45264.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17426.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>38072.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>60067.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>114174.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>212359.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>113863.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>42451.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37243.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>36837.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>35301.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>47083.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>44796.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>39260.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>47375.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>47808.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>59155.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>47473.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>47328.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>63951.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>48364.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>61246.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>50228.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>42880.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>37986.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>26900.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>23867.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>36808.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>21925.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1207.94</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>15319.18</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>29501.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>20530.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>42788.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>43484.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>31755.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>45150.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>52063.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>52934.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>116014.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>95323.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>112439.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>103683.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>412840.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>174854.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>245843.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>225969.0</v>
       </c>
-      <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>19992.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>29266.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>58211.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>21642.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>18099.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>18101.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>37243.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>16398.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>96657.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>152657.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>84867.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>168226.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>277749.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>340610.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>178063.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>131525.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>112000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>136396.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>144806.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>9680.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>14040.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>12040.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>15850.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>471033.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>267238.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>430851.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>425803.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>343850.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>292634.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>377628.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>475113.0</v>
       </c>
-      <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
-      <c r="DA2">
+      <c r="DA2"/>
+      <c r="DB2">
         <v>437104.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
-      <c r="DE2">
+      <c r="DE2"/>
+      <c r="DF2">
         <v>253489.0</v>
       </c>
-      <c r="DF2"/>
       <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>127183.0</v>
       </c>
     </row>
-    <row r="3" spans="1:112">
+    <row r="3" spans="1:113">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5082,54 +5207,55 @@
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
+      <c r="DI3"/>
     </row>
-    <row r="4" spans="1:112">
+    <row r="4" spans="1:113">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5198,263 +5324,265 @@
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
+      <c r="DI4"/>
     </row>
-    <row r="5" spans="1:112">
+    <row r="5" spans="1:113">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>23734.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>15820.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>53365.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87970.0</v>
       </c>
       <c r="Q5">
         <v>87970.0</v>
       </c>
-      <c r="R5"/>
+      <c r="R5">
+        <v>87970.0</v>
+      </c>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>514024.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>959855.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>932532.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>935389.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>319291.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>350187.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>360335.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>378711.0</v>
       </c>
-      <c r="AG5"/>
       <c r="AH5"/>
-      <c r="AI5">
-[...1 lines deleted...]
-      </c>
+      <c r="AI5"/>
       <c r="AJ5">
         <v>0.0</v>
       </c>
-      <c r="AK5"/>
+      <c r="AK5">
+        <v>0.0</v>
+      </c>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
-      <c r="CE5">
-[...1 lines deleted...]
-      </c>
+      <c r="CE5"/>
       <c r="CF5">
         <v>29250.0</v>
       </c>
       <c r="CG5">
         <v>29250.0</v>
       </c>
-      <c r="CH5"/>
+      <c r="CH5">
+        <v>29250.0</v>
+      </c>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
-      <c r="CP5">
-[...1 lines deleted...]
-      </c>
+      <c r="CP5"/>
       <c r="CQ5">
         <v>2776.0</v>
       </c>
       <c r="CR5">
         <v>2776.0</v>
       </c>
       <c r="CS5">
         <v>2776.0</v>
       </c>
       <c r="CT5">
         <v>2776.0</v>
       </c>
       <c r="CU5">
         <v>2776.0</v>
       </c>
       <c r="CV5">
         <v>2776.0</v>
       </c>
       <c r="CW5">
         <v>2776.0</v>
       </c>
-      <c r="CX5"/>
+      <c r="CX5">
+        <v>2776.0</v>
+      </c>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
+      <c r="DI5"/>
     </row>
-    <row r="6" spans="1:112">
+    <row r="6" spans="1:113">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
+      <c r="AI6"/>
       <c r="AJ6">
         <v>0.0</v>
       </c>
-      <c r="AK6"/>
+      <c r="AK6">
+        <v>0.0</v>
+      </c>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
@@ -5486,54 +5614,55 @@
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
+      <c r="DI6"/>
     </row>
-    <row r="7" spans="1:112">
+    <row r="7" spans="1:113">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -5602,114 +5731,117 @@
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
+      <c r="DI7"/>
     </row>
-    <row r="8" spans="1:112">
+    <row r="8" spans="1:113">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8">
         <v>19068792.0</v>
       </c>
       <c r="C8">
         <v>19068792.0</v>
       </c>
       <c r="D8">
         <v>19068792.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8">
+      <c r="E8">
         <v>19068792.0</v>
       </c>
+      <c r="F8"/>
       <c r="G8">
         <v>19068792.0</v>
       </c>
       <c r="H8">
         <v>19068792.0</v>
       </c>
       <c r="I8">
         <v>19068792.0</v>
       </c>
       <c r="J8">
+        <v>19068792.0</v>
+      </c>
+      <c r="K8">
         <v>18676064.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18701801.0</v>
       </c>
       <c r="L8">
         <v>18701801.0</v>
       </c>
       <c r="M8">
-        <v>18653567.0</v>
+        <v>18701801.0</v>
       </c>
       <c r="N8">
         <v>18653567.0</v>
       </c>
       <c r="O8">
         <v>18653567.0</v>
       </c>
       <c r="P8">
         <v>18653567.0</v>
       </c>
       <c r="Q8">
         <v>18653567.0</v>
       </c>
       <c r="R8">
+        <v>18653567.0</v>
+      </c>
+      <c r="S8">
         <v>18751453.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19113263.0</v>
       </c>
       <c r="T8">
         <v>19113263.0</v>
       </c>
       <c r="U8">
+        <v>19113263.0</v>
+      </c>
+      <c r="V8">
         <v>18594738.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5756,54 +5888,55 @@
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
+      <c r="DI8"/>
     </row>
-    <row r="9" spans="1:112">
+    <row r="9" spans="1:113">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -5872,364 +6005,368 @@
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
+      <c r="DI9"/>
     </row>
-    <row r="10" spans="1:112">
+    <row r="10" spans="1:113">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>28589.0</v>
+      </c>
+      <c r="C10">
         <v>53163.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9219.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>52255.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5502.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8915.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>21552.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>71268.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>389494.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>201204.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>24519.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>25372.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13793.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5943.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>35337.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>52318.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>101645.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>82791.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>62082.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>117727.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>100947.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>101761.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>389422.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>540659.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>154873.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>186434.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-78415.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-103242.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>108317.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-39345.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-6954.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>16357.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>97971.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>136453.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>67082.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>174039.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>153032.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>25723.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>65710.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>23377.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>142860.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-9356.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-25368.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>203764.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>460295.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-886.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>24180.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>152819.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>262485.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>80372.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1015.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3728.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1459.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>11567.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>17731.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>22879.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>38042.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>247842.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>101273.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>10492.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>16043.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>62546.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>138611.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>212180.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>692693.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>234698.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>48034.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>44243.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>85812.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-17129.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>12680.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>30411.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1081888.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>108316.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>250336.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>452533.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>593396.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>44425.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>217391.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>526240.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2779.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2682.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>13916.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>110.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>23105.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>22612.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>15027.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>537.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>54.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>4968.0</v>
       </c>
-      <c r="CN10"/>
       <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>14.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>68.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>14.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>67.0</v>
       </c>
-      <c r="CT10"/>
-      <c r="CU10">
+      <c r="CU10"/>
+      <c r="CV10">
         <v>125.0</v>
       </c>
-      <c r="CV10"/>
-      <c r="CW10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>21.0</v>
       </c>
-      <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
-      <c r="DA10">
+      <c r="DA10"/>
+      <c r="DB10">
         <v>194.0</v>
       </c>
-      <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
-      <c r="DH10">
+      <c r="DH10"/>
+      <c r="DI10">
         <v>9060.0</v>
       </c>
     </row>
-    <row r="11" spans="1:112">
+    <row r="11" spans="1:113">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6298,521 +6435,527 @@
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
+      <c r="DI11"/>
     </row>
-    <row r="12" spans="1:112">
+    <row r="12" spans="1:113">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>885435.0</v>
+      </c>
+      <c r="C12">
         <v>496024.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>306329.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>245639.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>98098.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>116990.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>103059.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>168136.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>532763.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>201302.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>24638.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>25680.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14191.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6398.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>35895.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>52799.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>102561.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>83983.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>63875.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>119988.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>103489.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>104450.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>392207.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>543854.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>155751.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>187094.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-77665.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-102502.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>108830.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-38819.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-6505.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>16908.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>98547.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>137784.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>69399.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>268929.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>194549.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>124658.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>161647.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>210997.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>295930.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>127929.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>151202.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>352705.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>627634.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>178845.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>178517.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>241632.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>356085.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>84472.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4365.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6478.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3784.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11767.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>18331.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>50279.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>61842.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>406242.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>499998.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>84492.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>60000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>79043.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>116546.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>244611.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>249180.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>702693.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>234698.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>48034.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>44243.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>85812.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>-17129.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>12680.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>30411.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1081888.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>108316.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>250336.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>452533.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>593396.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>44425.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>217391.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>526240.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2779.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2682.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>90416.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>76610.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>23105.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>22612.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>15027.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>537.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>54.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4968.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
-      <c r="CP12">
+      <c r="CP12"/>
+      <c r="CQ12">
         <v>14.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>68.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>14.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>67.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>125.0</v>
       </c>
-      <c r="CV12"/>
-      <c r="CW12">
+      <c r="CW12"/>
+      <c r="CX12">
         <v>21.0</v>
       </c>
-      <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
-      <c r="DA12">
+      <c r="DA12"/>
+      <c r="DB12">
         <v>194.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
-      <c r="DH12">
+      <c r="DH12"/>
+      <c r="DI12">
         <v>13060.0</v>
       </c>
     </row>
-    <row r="13" spans="1:112">
+    <row r="13" spans="1:113">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
-        <v>19068792.0</v>
+        <v>19068791.0</v>
       </c>
       <c r="C13">
         <v>19068792.0</v>
       </c>
       <c r="D13">
         <v>19068792.0</v>
       </c>
       <c r="E13">
+        <v>19068792.0</v>
+      </c>
+      <c r="F13">
         <v>19068791.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19068792.0</v>
       </c>
       <c r="G13">
         <v>19068792.0</v>
       </c>
       <c r="H13">
         <v>19068792.0</v>
       </c>
       <c r="I13">
         <v>19068792.0</v>
       </c>
       <c r="J13">
+        <v>19068792.0</v>
+      </c>
+      <c r="K13">
         <v>18676064.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18701801.0</v>
       </c>
       <c r="L13">
         <v>18701801.0</v>
       </c>
       <c r="M13">
-        <v>18653567.0</v>
+        <v>18701801.0</v>
       </c>
       <c r="N13">
         <v>18653567.0</v>
       </c>
       <c r="O13">
         <v>18653567.0</v>
       </c>
       <c r="P13">
         <v>18653567.0</v>
       </c>
       <c r="Q13">
         <v>18653567.0</v>
       </c>
       <c r="R13">
+        <v>18653567.0</v>
+      </c>
+      <c r="S13">
         <v>18751453.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>19113263.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>18599239.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>18594738.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18420514.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>18362225.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>18313498.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>18129597.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>17329596.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17187630.0</v>
       </c>
       <c r="AB13">
         <v>17187630.0</v>
       </c>
       <c r="AC13">
         <v>17187630.0</v>
       </c>
       <c r="AD13">
+        <v>17187630.0</v>
+      </c>
+      <c r="AE13">
         <v>17112183.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>17083154.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>17356411.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>16977700.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>17573613.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1238026.86</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>17261793.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>16510832.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>16746188.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>16675833.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13">
         <v>16425684.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>16228605.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>16138925.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>15522038.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>15521548.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15482603.0</v>
       </c>
       <c r="AV13">
         <v>15482603.0</v>
       </c>
       <c r="AW13">
+        <v>15482603.0</v>
+      </c>
+      <c r="AX13">
         <v>15283953.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>14879261.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>14794716.0</v>
       </c>
-      <c r="AZ13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA13"/>
       <c r="BB13">
         <v>14784216.0</v>
       </c>
-      <c r="BC13"/>
+      <c r="BC13">
+        <v>14784216.0</v>
+      </c>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
@@ -6826,433 +6969,437 @@
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
+      <c r="DI13"/>
     </row>
-    <row r="14" spans="1:112">
+    <row r="14" spans="1:113">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
         <v>36213387.0</v>
       </c>
       <c r="C14">
         <v>36213387.0</v>
       </c>
       <c r="D14">
         <v>36213387.0</v>
       </c>
       <c r="E14">
+        <v>36213387.0</v>
+      </c>
+      <c r="F14">
         <v>36213386.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36213387.0</v>
       </c>
       <c r="G14">
         <v>36213387.0</v>
       </c>
       <c r="H14">
+        <v>36213387.0</v>
+      </c>
+      <c r="I14">
         <v>29905057.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>29131968.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28358879.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>28352761.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>28346643.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>28066259.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140801340.0</v>
       </c>
       <c r="O14">
         <v>140801340.0</v>
       </c>
       <c r="P14">
-        <v>140566318.0</v>
+        <v>140801340.0</v>
       </c>
       <c r="Q14">
         <v>140566318.0</v>
       </c>
       <c r="R14">
+        <v>140566318.0</v>
+      </c>
+      <c r="S14">
         <v>140801340.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>139495835.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>138569009.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>137642183.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>137846992.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>120812505.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>119812505.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>101500000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>74212505.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71812505.0</v>
       </c>
       <c r="AB14">
         <v>71812505.0</v>
       </c>
       <c r="AC14">
+        <v>71812505.0</v>
+      </c>
+      <c r="AD14">
         <v>68186573.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>69081116.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>67800291.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>64306774.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>62416517.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>64138235.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>57189991.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>55665163.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>48019762.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>48476576.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>46502236.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>43544078.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>41808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39239338.0</v>
       </c>
       <c r="AQ14">
         <v>39239338.0</v>
       </c>
       <c r="AR14">
+        <v>39239338.0</v>
+      </c>
+      <c r="AS14">
         <v>33778948.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>32669484.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>32388322.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>30683092.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>29747422.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>26115890.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>21466411.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>20448464.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>20377310.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>20165874.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>19812099.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19764809.0</v>
       </c>
       <c r="BD14">
         <v>19764809.0</v>
       </c>
       <c r="BE14">
         <v>19764809.0</v>
       </c>
       <c r="BF14">
         <v>19764809.0</v>
       </c>
       <c r="BG14">
         <v>19764809.0</v>
       </c>
       <c r="BH14">
+        <v>19764809.0</v>
+      </c>
+      <c r="BI14">
         <v>18764809.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>19228851.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>19764809.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>19709864.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>19264809.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>18146161.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>18596904.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>15182884.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>15087459.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>14857322.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>14644126.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>14387459.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12632478.0</v>
       </c>
       <c r="BU14">
         <v>12632478.0</v>
       </c>
       <c r="BV14">
+        <v>12632478.0</v>
+      </c>
+      <c r="BW14">
         <v>14387459.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>11296698.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>11045448.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>8953935.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8411198.0</v>
       </c>
       <c r="CA14">
         <v>8411198.0</v>
       </c>
       <c r="CB14">
+        <v>8411198.0</v>
+      </c>
+      <c r="CC14">
         <v>8411000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>7068000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>5725517.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>5594000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>5050297.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>4921000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4975297.0</v>
       </c>
       <c r="CI14">
         <v>4975297.0</v>
       </c>
       <c r="CJ14">
+        <v>4975297.0</v>
+      </c>
+      <c r="CK14">
         <v>4410736.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>3975000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>4100297.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>3325000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>3325297.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>3073000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>3325000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>2316827.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>2317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316827.0</v>
       </c>
       <c r="CT14">
         <v>2316827.0</v>
       </c>
       <c r="CU14">
-        <v>1604327.0</v>
+        <v>2316827.0</v>
       </c>
       <c r="CV14">
         <v>1604327.0</v>
       </c>
       <c r="CW14">
+        <v>1604327.0</v>
+      </c>
+      <c r="CX14">
         <v>1611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1604327.0</v>
       </c>
       <c r="CY14">
         <v>1604327.0</v>
       </c>
       <c r="CZ14">
         <v>1604327.0</v>
       </c>
       <c r="DA14">
+        <v>1604327.0</v>
+      </c>
+      <c r="DB14">
         <v>1447000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1290327.0</v>
       </c>
       <c r="DC14">
         <v>1290327.0</v>
       </c>
       <c r="DD14">
         <v>1290327.0</v>
       </c>
       <c r="DE14">
+        <v>1290327.0</v>
+      </c>
+      <c r="DF14">
         <v>1290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062077.0</v>
       </c>
       <c r="DG14">
         <v>1062077.0</v>
       </c>
       <c r="DH14">
         <v>1062077.0</v>
       </c>
+      <c r="DI14">
+        <v>1062077.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:112">
+    <row r="15" spans="1:113">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
+      <c r="AI15"/>
       <c r="AJ15">
         <v>0.0</v>
       </c>
-      <c r="AK15"/>
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
@@ -7284,116 +7431,117 @@
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
+      <c r="DI15"/>
     </row>
-    <row r="16" spans="1:112">
+    <row r="16" spans="1:113">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>319321.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>40000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>87000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>120000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
-[...1 lines deleted...]
-      </c>
+      <c r="AD16"/>
       <c r="AE16">
         <v>-5000.0</v>
       </c>
       <c r="AF16">
+        <v>-5000.0</v>
+      </c>
+      <c r="AG16">
         <v>75000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16">
         <v>550207.0</v>
       </c>
-      <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
@@ -7416,54 +7564,55 @@
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
+      <c r="DI16"/>
     </row>
-    <row r="17" spans="1:112">
+    <row r="17" spans="1:113">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7532,97 +7681,98 @@
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
+      <c r="DI17"/>
     </row>
-    <row r="18" spans="1:112">
+    <row r="18" spans="1:113">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-      <c r="AG18">
+      <c r="AG18"/>
+      <c r="AH18">
         <v>2750.0</v>
       </c>
-      <c r="AH18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI18"/>
       <c r="AJ18">
         <v>0.0</v>
       </c>
-      <c r="AK18"/>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
@@ -7654,54 +7804,55 @@
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
+      <c r="DI18"/>
     </row>
-    <row r="19" spans="1:112">
+    <row r="19" spans="1:113">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7770,95 +7921,96 @@
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
+      <c r="DI19"/>
     </row>
-    <row r="20" spans="1:112">
+    <row r="20" spans="1:113">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
+      <c r="AI20"/>
       <c r="AJ20">
         <v>0.0</v>
       </c>
-      <c r="AK20"/>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
@@ -7890,117 +8042,118 @@
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
+      <c r="DI20"/>
     </row>
-    <row r="21" spans="1:112">
+    <row r="21" spans="1:113">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>250.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>500.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>750.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1250.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1500.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1750.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2250.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2500.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2750.0</v>
       </c>
-      <c r="AH21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI21"/>
       <c r="AJ21">
         <v>0.0</v>
       </c>
-      <c r="AK21"/>
+      <c r="AK21">
+        <v>0.0</v>
+      </c>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
@@ -8032,571 +8185,576 @@
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
+      <c r="DI21"/>
     </row>
-    <row r="22" spans="1:112">
+    <row r="22" spans="1:113">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>-20714.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-21195.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-6231.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1444.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>819.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1266.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-17553.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-10874.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>16224.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>20146.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>103689.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>115912.0</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>42459.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>143598.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>147967.0</v>
       </c>
-      <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-      <c r="AI22">
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>0.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>50000.0</v>
       </c>
-      <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>39306.0</v>
       </c>
-      <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>50000.0</v>
       </c>
-      <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
+      <c r="DI22"/>
     </row>
-    <row r="23" spans="1:112">
+    <row r="23" spans="1:113">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>3577737.0</v>
+      </c>
+      <c r="C23">
         <v>3202094.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2566680.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2505178.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2339618.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2399129.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2372566.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2431713.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2808837.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3712433.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2577684.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2637056.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3006998.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2899924.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2926817.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2959891.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3009778.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3000596.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2930683.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2999472.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3038385.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3134385.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3108960.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3083324.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2528864.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1718815.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1540961.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1473842.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1533809.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1538181.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1508808.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1422845.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1432175.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1465531.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1259580.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1436864.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1019464.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>917030.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>883802.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>868617.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>774112.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>783186.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>733362.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>801909.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>934924.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>514113.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>453010.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>614007.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>762452.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>418155.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>343831.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>338418.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>324341.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>616961.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>601816.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>635523.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>637778.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2879662.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2933418.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2752367.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2760823.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2793754.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2846286.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2806029.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2802042.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2819981.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2516749.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2286310.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2321172.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2660545.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2907675.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2960117.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>3016926.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2978476.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1831062.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1795078.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1739289.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1771558.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1216860.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1264789.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1162967.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>928265.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>929972.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>860483.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>684837.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>824073.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>830456.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>722953.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>677858.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>733380.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>708294.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>703326.0</v>
       </c>
       <c r="CO23">
         <v>703326.0</v>
       </c>
       <c r="CP23">
+        <v>703326.0</v>
+      </c>
+      <c r="CQ23">
         <v>854395.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>916949.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>854395.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>854448.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>784734.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>784856.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>855205.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>849226.0</v>
       </c>
-      <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
-      <c r="DA23">
+      <c r="DA23"/>
+      <c r="DB23">
         <v>799062.0</v>
       </c>
-      <c r="DB23"/>
       <c r="DC23"/>
       <c r="DD23"/>
-      <c r="DE23">
+      <c r="DE23"/>
+      <c r="DF23">
         <v>4386203.0</v>
       </c>
-      <c r="DF23"/>
       <c r="DG23"/>
-      <c r="DH23">
+      <c r="DH23"/>
+      <c r="DI23">
         <v>4730781.0</v>
       </c>
     </row>
-    <row r="24" spans="1:112">
+    <row r="24" spans="1:113">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
-[...1 lines deleted...]
-      </c>
+      <c r="AI24"/>
       <c r="AJ24">
         <v>0.0</v>
       </c>
-      <c r="AK24"/>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
@@ -8628,54 +8786,55 @@
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
+      <c r="DI24"/>
     </row>
-    <row r="25" spans="1:112">
+    <row r="25" spans="1:113">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -8744,101 +8903,102 @@
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
+      <c r="DI25"/>
     </row>
-    <row r="26" spans="1:112">
+    <row r="26" spans="1:113">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>275274.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>282598.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>426592.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
+      <c r="AI26"/>
       <c r="AJ26">
         <v>0.0</v>
       </c>
-      <c r="AK26"/>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
@@ -8870,54 +9030,55 @@
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
+      <c r="DI26"/>
     </row>
-    <row r="27" spans="1:112">
+    <row r="27" spans="1:113">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8986,437 +9147,443 @@
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
+      <c r="DI27"/>
     </row>
-    <row r="28" spans="1:112">
+    <row r="28" spans="1:113">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
+        <v>471411.0</v>
+      </c>
+      <c r="C28">
         <v>296837.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>40781.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2255.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5502.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-8915.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-21552.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-71268.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-89494.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-201204.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-24519.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-25372.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>86207.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5943.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-35337.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-52318.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-101645.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-82791.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-62082.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-117727.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-100947.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-101761.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-389422.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-540659.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-154873.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-186434.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>78415.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>103242.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-108317.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>39345.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6954.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-16357.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-97971.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-136453.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-67475.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-174039.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-153032.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-25723.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-65710.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-23377.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-142860.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9356.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>25368.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-203764.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-389295.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>71886.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>46820.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-81819.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-191485.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-4372.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1015.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-3728.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1459.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-11567.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-17731.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-22879.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-38042.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-28233.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>97503.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>89508.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>100000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>85573.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>30670.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-53822.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-135107.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-657026.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-159052.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>26216.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>28595.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-14930.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>17129.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-12680.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-30411.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-1081888.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-108316.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-250336.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-452533.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-593396.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-44425.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-217391.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-526240.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-2779.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-2682.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-13916.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-110.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-23105.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-22612.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-15027.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-537.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-54.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-4968.0</v>
       </c>
-      <c r="CN28"/>
       <c r="CO28"/>
-      <c r="CP28">
+      <c r="CP28"/>
+      <c r="CQ28">
         <v>-14.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-68.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-14.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-67.0</v>
       </c>
-      <c r="CT28"/>
-      <c r="CU28">
+      <c r="CU28"/>
+      <c r="CV28">
         <v>-125.0</v>
       </c>
-      <c r="CV28"/>
-      <c r="CW28">
+      <c r="CW28"/>
+      <c r="CX28">
         <v>-21.0</v>
       </c>
-      <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
-      <c r="DA28">
+      <c r="DA28"/>
+      <c r="DB28">
         <v>-194.0</v>
       </c>
-      <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
-      <c r="DE28">
+      <c r="DE28"/>
+      <c r="DF28">
         <v>9.0</v>
       </c>
-      <c r="DF28"/>
       <c r="DG28"/>
-      <c r="DH28">
+      <c r="DH28"/>
+      <c r="DI28">
         <v>-9060.0</v>
       </c>
     </row>
-    <row r="29" spans="1:112">
+    <row r="29" spans="1:113">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B29">
+        <v>3465321.0</v>
+      </c>
+      <c r="C29">
         <v>2667055.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2253715.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2161265.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>2053622.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2063270.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2105862.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2463614.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2949913.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2058248.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2210071.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2606425.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2574028.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2601057.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2635837.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2667575.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2704964.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2681423.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2740658.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2774434.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2799293.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2739580.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2765093.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
@@ -9460,440 +9627,442 @@
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
+      <c r="DI29"/>
     </row>
-    <row r="30" spans="1:112">
+    <row r="30" spans="1:113">
       <c r="A30" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>57</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>56181.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4201.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3935.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>34669.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>31754.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25348.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>40784.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>31436.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>25396.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10243.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4978.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5546.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7528.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>23892.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20939.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>27850.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-32448.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-40292.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>120142.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>25000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>26000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>27774.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-84918.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>21210.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>15917.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>10686.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>17169.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>19725.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>11485.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6802.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>13873.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>66102.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-100000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>55456.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>49570.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>42230.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>24359.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>15009.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>25604.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>48961.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>53236.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>9535.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>13565.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>14081.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>12810.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>37996.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1264.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>29708.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>24658.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>22326.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>14155.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>14532.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>20912.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>20913.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>25655.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>14859.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>75397.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>75396.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>94325.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>39143.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>82238.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>80110.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>6375.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>16973.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>6159.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>58851.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>104425.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>8670.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>40043.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>30690.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>34721.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>17935.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>19152.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>12266.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>7047.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>47846.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>36238.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>7440.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>8704.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>11273.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>13910.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>29902.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>65000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1149.0</v>
       </c>
-      <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
-      <c r="CP30">
-[...1 lines deleted...]
-      </c>
+      <c r="CP30"/>
       <c r="CQ30">
         <v>2175.0</v>
       </c>
       <c r="CR30">
         <v>2175.0</v>
       </c>
       <c r="CS30">
         <v>2175.0</v>
       </c>
-      <c r="CT30"/>
+      <c r="CT30">
+        <v>2175.0</v>
+      </c>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
-      <c r="DA30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>1943.0</v>
       </c>
-      <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>39538.0</v>
       </c>
-      <c r="DF30"/>
       <c r="DG30"/>
-      <c r="DH30">
+      <c r="DH30"/>
+      <c r="DI30">
         <v>6053.0</v>
       </c>
     </row>
-    <row r="31" spans="1:112">
+    <row r="31" spans="1:113">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>2508425.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>2601055.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2635837.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2667575.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2704964.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2681423.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2740658.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2774434.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2799293.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2739330.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2764593.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2093112.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1528304.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1214657.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1280070.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1346313.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1376019.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1407528.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1321480.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1351957.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1443606.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>105554.11</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>94760.4</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>964286.0</v>
       </c>
-      <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
@@ -9924,123 +10093,126 @@
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
+      <c r="DI31"/>
     </row>
-    <row r="32" spans="1:112">
+    <row r="32" spans="1:113">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32">
+        <v>328660.0</v>
+      </c>
+      <c r="C32">
         <v>-315317.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-34409.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-126914.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="F32"/>
+      <c r="G32">
         <v>-177476.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-166392.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-123868.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-64687.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-203962.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-458582.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-384242.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-472584.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-307132.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-275248.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-240543.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-207722.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-130255.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-147324.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-87034.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-31497.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-19649.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>218680.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>387591.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
@@ -10084,376 +10256,380 @@
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
+      <c r="DI32"/>
     </row>
-    <row r="33" spans="1:112">
+    <row r="33" spans="1:113">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>2636661.0</v>
+      </c>
+      <c r="C33">
         <v>2632372.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2238124.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2238179.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2236737.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2231098.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2229662.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2229730.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2228301.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3468875.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2516830.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2594313.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2981009.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2881159.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2876574.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2876381.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2875297.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2835219.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2828747.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2827691.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2805931.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2818942.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2520900.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2377502.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2331484.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1465110.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1453817.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1412451.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1409636.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1427493.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1414908.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1388460.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1326826.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1309897.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1105256.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>975420.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>716599.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>692477.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>690758.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>632676.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>455652.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>560446.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>531449.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>379005.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>287004.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>282398.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>260411.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>333960.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>274810.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>332160.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>307399.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>307282.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>298231.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>581038.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>558953.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>554332.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>555023.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2439915.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2413561.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2587478.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2549921.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2538556.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2400008.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2033614.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1977346.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2085913.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2240078.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2232117.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2218078.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2470308.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2165348.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2004535.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1972727.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1839022.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1700642.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1521421.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1265351.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1166976.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1107436.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>978007.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>615148.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>916782.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>916017.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>756157.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>578325.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>800968.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>742844.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>706777.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>677321.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>733326.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>703326.0</v>
       </c>
       <c r="CN33">
         <v>703326.0</v>
       </c>
       <c r="CO33">
         <v>703326.0</v>
       </c>
       <c r="CP33">
+        <v>703326.0</v>
+      </c>
+      <c r="CQ33">
         <v>852206.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>914706.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>852206.0</v>
       </c>
       <c r="CS33">
         <v>852206.0</v>
       </c>
       <c r="CT33">
+        <v>852206.0</v>
+      </c>
+      <c r="CU33">
         <v>784734.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>784731.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>855205.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>849205.0</v>
       </c>
-      <c r="CX33"/>
       <c r="CY33"/>
       <c r="CZ33"/>
-      <c r="DA33">
+      <c r="DA33"/>
+      <c r="DB33">
         <v>796925.0</v>
       </c>
-      <c r="DB33"/>
       <c r="DC33"/>
       <c r="DD33"/>
-      <c r="DE33">
+      <c r="DE33"/>
+      <c r="DF33">
         <v>4346665.0</v>
       </c>
-      <c r="DF33"/>
       <c r="DG33"/>
-      <c r="DH33">
+      <c r="DH33"/>
+      <c r="DI33">
         <v>4711668.0</v>
       </c>
     </row>
-    <row r="34" spans="1:112">
+    <row r="34" spans="1:113">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -10522,429 +10698,434 @@
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
+      <c r="DI34"/>
     </row>
-    <row r="35" spans="1:112">
+    <row r="35" spans="1:113">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35">
         <v>0.0</v>
       </c>
       <c r="C35">
         <v>0.0</v>
       </c>
       <c r="D35">
         <v>0.0</v>
       </c>
-      <c r="E35"/>
-      <c r="F35">
+      <c r="E35">
         <v>0.0</v>
       </c>
+      <c r="F35"/>
       <c r="G35">
         <v>0.0</v>
       </c>
       <c r="H35">
         <v>0.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
         <v>315000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35">
+        <v>0.0</v>
+      </c>
+      <c r="N35">
         <v>2000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>0.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>269.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q35">
         <v>0.0</v>
       </c>
       <c r="R35">
         <v>0.0</v>
       </c>
       <c r="S35">
         <v>0.0</v>
       </c>
       <c r="T35">
+        <v>0.0</v>
+      </c>
+      <c r="U35">
         <v>-1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V35">
         <v>0.0</v>
       </c>
       <c r="W35">
         <v>0.0</v>
       </c>
       <c r="X35">
         <v>0.0</v>
       </c>
-      <c r="Y35"/>
+      <c r="Y35">
+        <v>0.0</v>
+      </c>
       <c r="Z35"/>
       <c r="AA35"/>
-      <c r="AB35">
+      <c r="AB35"/>
+      <c r="AC35">
         <v>-4.0</v>
       </c>
-      <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
-      <c r="AF35">
+      <c r="AF35"/>
+      <c r="AG35">
         <v>-2.0</v>
       </c>
-      <c r="AG35"/>
-      <c r="AH35">
+      <c r="AH35"/>
+      <c r="AI35">
         <v>-180.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>-392.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>-394.0</v>
       </c>
-      <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
-      <c r="BE35">
+      <c r="BE35"/>
+      <c r="BF35">
         <v>1.0</v>
       </c>
-      <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
-      <c r="BR35">
-[...1 lines deleted...]
-      </c>
+      <c r="BR35"/>
       <c r="BS35">
         <v>101697.0</v>
       </c>
       <c r="BT35">
         <v>101697.0</v>
       </c>
       <c r="BU35">
         <v>101697.0</v>
       </c>
-      <c r="BV35"/>
+      <c r="BV35">
+        <v>101697.0</v>
+      </c>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
-      <c r="CR35">
+      <c r="CR35"/>
+      <c r="CS35">
         <v>1.0</v>
       </c>
-      <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
       <c r="DC35"/>
       <c r="DD35"/>
-      <c r="DE35">
+      <c r="DE35"/>
+      <c r="DF35">
         <v>120000.0</v>
       </c>
-      <c r="DF35"/>
       <c r="DG35"/>
       <c r="DH35"/>
+      <c r="DI35"/>
     </row>
-    <row r="36" spans="1:112">
+    <row r="36" spans="1:113">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>-6422.0</v>
       </c>
-      <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>1.0</v>
       </c>
-      <c r="U36"/>
       <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
         <v>-1.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-      <c r="AI36">
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>-90.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
-      <c r="AU36">
+      <c r="AU36"/>
+      <c r="AV36">
         <v>-1.0</v>
       </c>
-      <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
-      <c r="BD36">
+      <c r="BD36"/>
+      <c r="BE36">
         <v>2.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1.0</v>
       </c>
-      <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
-      <c r="CC36">
+      <c r="CC36"/>
+      <c r="CD36">
         <v>238875.0</v>
       </c>
-      <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
-      <c r="CP36">
-[...1 lines deleted...]
-      </c>
+      <c r="CP36"/>
       <c r="CQ36">
         <v>3.0</v>
       </c>
       <c r="CR36">
         <v>3.0</v>
       </c>
       <c r="CS36">
+        <v>3.0</v>
+      </c>
+      <c r="CT36">
         <v>4.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.0</v>
       </c>
       <c r="CU36">
         <v>3.0</v>
       </c>
       <c r="CV36">
         <v>3.0</v>
       </c>
       <c r="CW36">
         <v>3.0</v>
       </c>
-      <c r="CX36"/>
+      <c r="CX36">
+        <v>3.0</v>
+      </c>
       <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
       <c r="DC36"/>
       <c r="DD36"/>
-      <c r="DE36">
+      <c r="DE36"/>
+      <c r="DF36">
         <v>3.0</v>
       </c>
-      <c r="DF36"/>
       <c r="DG36"/>
       <c r="DH36"/>
+      <c r="DI36"/>
     </row>
-    <row r="37" spans="1:112">
+    <row r="37" spans="1:113">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-      <c r="AI37">
-[...1 lines deleted...]
-      </c>
+      <c r="AI37"/>
       <c r="AJ37">
         <v>0.0</v>
       </c>
-      <c r="AK37"/>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
@@ -10976,127 +11157,128 @@
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
+      <c r="DI37"/>
     </row>
-    <row r="38" spans="1:112">
+    <row r="38" spans="1:113">
       <c r="A38" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>1.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>-1.0</v>
       </c>
-      <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
-      <c r="T38">
+      <c r="T38"/>
+      <c r="U38">
         <v>1.0</v>
       </c>
-      <c r="U38"/>
       <c r="V38"/>
-      <c r="W38">
+      <c r="W38"/>
+      <c r="X38">
         <v>-1.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-      <c r="AG38">
+      <c r="AG38"/>
+      <c r="AH38">
         <v>2750.0</v>
       </c>
-      <c r="AH38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI38"/>
       <c r="AJ38">
         <v>0.0</v>
       </c>
-      <c r="AK38"/>
+      <c r="AK38">
+        <v>0.0</v>
+      </c>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
-      <c r="AU38">
+      <c r="AU38"/>
+      <c r="AV38">
         <v>1.0</v>
       </c>
-      <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>1.0</v>
       </c>
-      <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
@@ -11110,643 +11292,648 @@
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
+      <c r="DI38"/>
     </row>
-    <row r="39" spans="1:112">
+    <row r="39" spans="1:113">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>55641.0</v>
+      </c>
+      <c r="C39">
         <v>17517.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>18026.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>17425.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4783.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>16372.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>8091.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8499.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6989.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10820.0</v>
       </c>
       <c r="K39">
         <v>10820.0</v>
       </c>
       <c r="L39">
-        <v>6820.0</v>
+        <v>10820.0</v>
       </c>
       <c r="M39">
         <v>6820.0</v>
       </c>
       <c r="N39">
         <v>6820.0</v>
       </c>
       <c r="O39">
         <v>6820.0</v>
       </c>
       <c r="P39">
         <v>6820.0</v>
       </c>
       <c r="Q39">
+        <v>6820.0</v>
+      </c>
+      <c r="R39">
         <v>10981.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>81394.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>38061.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>51793.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>8823.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>185993.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>169853.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>160968.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>13855.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>66611.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>9.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4657.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>127176.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>75193.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>5992.0</v>
       </c>
-      <c r="AG39"/>
-      <c r="AH39">
+      <c r="AH39"/>
+      <c r="AI39">
         <v>3977.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1009.09</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>192515.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>52860.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>99895.0</v>
       </c>
-      <c r="AM39"/>
-      <c r="AN39">
+      <c r="AN39"/>
+      <c r="AO39">
         <v>585.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>22530.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>94811.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1750.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>70199.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>20286.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>52870.0</v>
       </c>
-      <c r="AU39"/>
-      <c r="AV39">
+      <c r="AV39"/>
+      <c r="AW39">
         <v>38415.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>93561.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>259.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2359.0</v>
       </c>
-      <c r="AZ39"/>
       <c r="BA39"/>
-      <c r="BB39">
-[...1 lines deleted...]
-      </c>
+      <c r="BB39"/>
       <c r="BC39">
         <v>10000.0</v>
       </c>
       <c r="BD39">
         <v>10000.0</v>
       </c>
-      <c r="BE39"/>
-      <c r="BF39">
+      <c r="BE39">
+        <v>10000.0</v>
+      </c>
+      <c r="BF39"/>
+      <c r="BG39">
         <v>7850.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="BH39">
         <v>5000.0</v>
       </c>
       <c r="BI39">
+        <v>5000.0</v>
+      </c>
+      <c r="BJ39">
         <v>75506.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>81830.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>290589.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>445566.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>495406.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="BO39">
         <v>25000.0</v>
       </c>
-      <c r="BP39"/>
+      <c r="BP39">
+        <v>25000.0</v>
+      </c>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
-      <c r="BT39">
+      <c r="BT39"/>
+      <c r="BU39">
         <v>902859.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>983098.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>22845.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4169.0</v>
       </c>
       <c r="BX39">
         <v>4169.0</v>
       </c>
       <c r="BY39">
+        <v>4169.0</v>
+      </c>
+      <c r="BZ39">
         <v>9139.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>4139.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>17153.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>33153.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>14139.0</v>
       </c>
-      <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
+      <c r="DI39"/>
     </row>
-    <row r="40" spans="1:112">
+    <row r="40" spans="1:113">
       <c r="A40" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>67</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>535039.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>312965.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>343913.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>212401.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>300243.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>291870.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>287779.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>285156.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>333346.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>307077.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>313122.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>356122.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>288653.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>288654.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>288753.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>295120.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>250836.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>210000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>258815.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>216143.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>335092.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>321907.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>270903.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>371051.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>141147.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>263808.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>142047.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>142866.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>122176.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>72130.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>75000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>40660.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40">
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>-185961.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>204486.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>25677.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>59929.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>30157.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>108221.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>27139.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>22874.0</v>
       </c>
-      <c r="AQ40"/>
-      <c r="AR40">
+      <c r="AR40"/>
+      <c r="AS40">
         <v>46066.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>554047.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>13625.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>112439.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>7576.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>26568.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>31500.0</v>
       </c>
-      <c r="AY40"/>
       <c r="AZ40"/>
-      <c r="BA40">
+      <c r="BA40"/>
+      <c r="BB40">
         <v>203211.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>145908.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>111553.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>121649.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>122232.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>119502.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>166450.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>161436.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>149052.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>111775.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>105569.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>42354.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>40538.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>61136.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>87114.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>51406.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>38012.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>46949.0</v>
       </c>
-      <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>124500.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>20945.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>45445.0</v>
       </c>
-      <c r="CG40"/>
       <c r="CH40"/>
       <c r="CI40"/>
-      <c r="CJ40">
+      <c r="CJ40"/>
+      <c r="CK40">
         <v>45000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>9151.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27586.0</v>
       </c>
       <c r="CM40">
         <v>27586.0</v>
       </c>
       <c r="CN40">
+        <v>27586.0</v>
+      </c>
+      <c r="CO40">
         <v>24618.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>19618.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>14775.0</v>
       </c>
-      <c r="CQ40"/>
-      <c r="CR40">
+      <c r="CR40"/>
+      <c r="CS40">
         <v>14774.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>14775.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>17750.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>30050.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>10000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>30050.0</v>
       </c>
-      <c r="CX40"/>
       <c r="CY40"/>
       <c r="CZ40"/>
-      <c r="DA40">
+      <c r="DA40"/>
+      <c r="DB40">
         <v>11000.0</v>
       </c>
-      <c r="DB40"/>
       <c r="DC40"/>
       <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
       <c r="DG40"/>
-      <c r="DH40">
+      <c r="DH40"/>
+      <c r="DI40">
         <v>28951.0</v>
       </c>
     </row>
-    <row r="41" spans="1:112">
+    <row r="41" spans="1:113">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>1.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>-1.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-      <c r="V41">
+      <c r="V41"/>
+      <c r="W41">
         <v>-1.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
-      <c r="AB41">
+      <c r="AB41"/>
+      <c r="AC41">
         <v>-3.0</v>
       </c>
-      <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
-      <c r="AF41">
+      <c r="AF41"/>
+      <c r="AG41">
         <v>-2.0</v>
       </c>
-      <c r="AG41"/>
       <c r="AH41"/>
-      <c r="AI41">
+      <c r="AI41"/>
+      <c r="AJ41">
         <v>0.07</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>0.0</v>
       </c>
-      <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
@@ -11778,376 +11965,380 @@
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
+      <c r="DI41"/>
     </row>
-    <row r="42" spans="1:112">
+    <row r="42" spans="1:113">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
         <v>2655900.0</v>
       </c>
       <c r="C42">
         <v>2655900.0</v>
       </c>
       <c r="D42">
         <v>2655900.0</v>
       </c>
       <c r="E42">
         <v>2655900.0</v>
       </c>
       <c r="F42">
         <v>2655900.0</v>
       </c>
       <c r="G42">
         <v>2655900.0</v>
       </c>
       <c r="H42">
         <v>2655900.0</v>
       </c>
       <c r="I42">
         <v>2655900.0</v>
       </c>
       <c r="J42">
+        <v>2655900.0</v>
+      </c>
+      <c r="K42">
         <v>2655903.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2630166.0</v>
       </c>
       <c r="L42">
         <v>2630166.0</v>
       </c>
       <c r="M42">
+        <v>2630166.0</v>
+      </c>
+      <c r="N42">
         <v>2655900.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2640080.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2602536.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2567930.0</v>
       </c>
       <c r="Q42">
         <v>2567930.0</v>
       </c>
       <c r="R42">
+        <v>2567930.0</v>
+      </c>
+      <c r="S42">
         <v>2558014.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2116137.0</v>
       </c>
       <c r="T42">
         <v>2116137.0</v>
       </c>
       <c r="U42">
+        <v>2116137.0</v>
+      </c>
+      <c r="V42">
         <v>2630161.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1769149.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1758928.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1721465.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2040755.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1444101.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1505358.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1505361.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1505358.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1139835.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1119466.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>684915.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1442337.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>846422.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>18356445.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>338186.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1296394.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>478993.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>499033.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1130396.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>554876.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>832692.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>756704.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>643646.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>704635.0</v>
       </c>
       <c r="AT42">
         <v>704635.0</v>
       </c>
       <c r="AU42">
         <v>704635.0</v>
       </c>
       <c r="AV42">
-        <v>536060.0</v>
+        <v>704635.0</v>
       </c>
       <c r="AW42">
         <v>536060.0</v>
       </c>
       <c r="AX42">
-        <v>610660.0</v>
+        <v>536060.0</v>
       </c>
       <c r="AY42">
         <v>610660.0</v>
       </c>
       <c r="AZ42">
         <v>610660.0</v>
       </c>
       <c r="BA42">
         <v>610660.0</v>
       </c>
       <c r="BB42">
         <v>610660.0</v>
       </c>
       <c r="BC42">
-        <v>15358126.0</v>
+        <v>610660.0</v>
       </c>
       <c r="BD42">
         <v>15358126.0</v>
       </c>
       <c r="BE42">
+        <v>15358126.0</v>
+      </c>
+      <c r="BF42">
         <v>610660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15222638.0</v>
       </c>
       <c r="BG42">
         <v>15222638.0</v>
       </c>
       <c r="BH42">
         <v>15222638.0</v>
       </c>
       <c r="BI42">
+        <v>15222638.0</v>
+      </c>
+      <c r="BJ42">
         <v>15358126.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15383126.0</v>
       </c>
       <c r="BK42">
         <v>15383126.0</v>
       </c>
       <c r="BL42">
-        <v>15293406.0</v>
+        <v>15383126.0</v>
       </c>
       <c r="BM42">
         <v>15293406.0</v>
       </c>
       <c r="BN42">
+        <v>15293406.0</v>
+      </c>
+      <c r="BO42">
         <v>15394366.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>14912882.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>14648803.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14635703.0</v>
       </c>
       <c r="BR42">
         <v>14635703.0</v>
       </c>
       <c r="BS42">
+        <v>14635703.0</v>
+      </c>
+      <c r="BT42">
         <v>14476393.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14460191.0</v>
       </c>
       <c r="BU42">
         <v>14460191.0</v>
       </c>
       <c r="BV42">
+        <v>14460191.0</v>
+      </c>
+      <c r="BW42">
         <v>14842359.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>13615347.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>13515771.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>13387331.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>13589330.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>12911758.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>12855758.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>12702878.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>11495809.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>11413971.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11196471.0</v>
       </c>
       <c r="CG42">
         <v>11196471.0</v>
       </c>
       <c r="CH42">
-        <v>11224271.0</v>
+        <v>11196471.0</v>
       </c>
       <c r="CI42">
         <v>11224271.0</v>
       </c>
       <c r="CJ42">
+        <v>11224271.0</v>
+      </c>
+      <c r="CK42">
         <v>11009271.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>10961021.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>10928908.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>10886803.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10651771.0</v>
       </c>
       <c r="CO42">
         <v>10651771.0</v>
       </c>
       <c r="CP42">
+        <v>10651771.0</v>
+      </c>
+      <c r="CQ42">
         <v>10345607.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>10586549.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>10345607.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>10245607.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>10285616.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>10135616.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>10285607.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>10135607.0</v>
       </c>
-      <c r="CX42"/>
       <c r="CY42"/>
       <c r="CZ42"/>
-      <c r="DA42">
+      <c r="DA42"/>
+      <c r="DB42">
         <v>9868393.0</v>
       </c>
-      <c r="DB42"/>
       <c r="DC42"/>
       <c r="DD42"/>
-      <c r="DE42">
+      <c r="DE42"/>
+      <c r="DF42">
         <v>9617183.0</v>
       </c>
-      <c r="DF42"/>
       <c r="DG42"/>
-      <c r="DH42">
+      <c r="DH42"/>
+      <c r="DI42">
         <v>9434583.0</v>
       </c>
     </row>
-    <row r="43" spans="1:112">
+    <row r="43" spans="1:113">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -12216,95 +12407,96 @@
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
+      <c r="DI43"/>
     </row>
-    <row r="44" spans="1:112">
+    <row r="44" spans="1:113">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-      <c r="AI44">
-[...1 lines deleted...]
-      </c>
+      <c r="AI44"/>
       <c r="AJ44">
         <v>0.0</v>
       </c>
-      <c r="AK44"/>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
@@ -12336,96 +12528,99 @@
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
+      <c r="DI44"/>
     </row>
-    <row r="45" spans="1:112">
+    <row r="45" spans="1:113">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45">
+        <v>2666176.0</v>
+      </c>
+      <c r="C45">
         <v>2661837.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2267537.0</v>
       </c>
       <c r="D45">
         <v>2267537.0</v>
       </c>
-      <c r="E45"/>
-      <c r="F45">
+      <c r="E45">
+        <v>2267537.0</v>
+      </c>
+      <c r="F45"/>
+      <c r="G45">
         <v>2260337.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2258837.0</v>
       </c>
       <c r="H45">
         <v>2258837.0</v>
       </c>
       <c r="I45">
+        <v>2258837.0</v>
+      </c>
+      <c r="J45">
         <v>2257337.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3222562.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2263114.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2196520.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3009721.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2909779.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2905097.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -12478,462 +12673,466 @@
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
+      <c r="DI45"/>
     </row>
-    <row r="46" spans="1:112">
+    <row r="46" spans="1:113">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
+        <v>2636661.0</v>
+      </c>
+      <c r="C46">
         <v>2632372.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2238124.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2238179.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2236737.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2231098.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2229662.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2229730.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2228301.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3193601.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2234232.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2167721.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2981009.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2881159.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2876574.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2876381.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2875297.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2835219.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2828747.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2827690.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2805931.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2818942.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2520651.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2377002.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2330734.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1464110.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1452567.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1410951.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1407886.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1425493.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1412658.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1385960.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1324076.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1309897.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1105346.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>975420.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>716599.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>692477.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>690758.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>632676.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>455652.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>560446.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>531449.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>379005.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>287004.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>282398.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>260412.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>333960.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>274810.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>332160.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>307399.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>307282.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>298231.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>581038.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>558953.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>554330.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>555022.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2439915.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2413561.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>2587478.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>2549921.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>2538556.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>2400008.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>2033614.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1977346.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>2085913.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2240078.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>2232117.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>2218078.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>2470308.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>2165348.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>2004535.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1972727.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1839022.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1700642.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1521421.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1265351.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1166976.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1107436.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>978007.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>376273.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>916782.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>916017.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>756157.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>578325.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>800968.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>742844.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>706777.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>677321.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>733326.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>703326.0</v>
       </c>
       <c r="CN46">
         <v>703326.0</v>
       </c>
       <c r="CO46">
         <v>703326.0</v>
       </c>
       <c r="CP46">
+        <v>703326.0</v>
+      </c>
+      <c r="CQ46">
         <v>852203.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>914703.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>852203.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>852202.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>784731.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>784728.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>855202.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>849202.0</v>
       </c>
-      <c r="CX46"/>
       <c r="CY46"/>
       <c r="CZ46"/>
-      <c r="DA46">
+      <c r="DA46"/>
+      <c r="DB46">
         <v>796925.0</v>
       </c>
-      <c r="DB46"/>
       <c r="DC46"/>
       <c r="DD46"/>
-      <c r="DE46">
+      <c r="DE46"/>
+      <c r="DF46">
         <v>4346662.0</v>
       </c>
-      <c r="DF46"/>
       <c r="DG46"/>
-      <c r="DH46">
+      <c r="DH46"/>
+      <c r="DI46">
         <v>4711668.0</v>
       </c>
     </row>
-    <row r="47" spans="1:112">
+    <row r="47" spans="1:113">
       <c r="A47" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>2981009.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>2876574.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2876381.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2875297.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2835219.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2828747.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2827690.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2805931.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2818942.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2520651.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2377002.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2330734.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1464110.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1452567.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1410951.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1407886.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1425493.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1412658.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1385960.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1324076.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1309897.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>80684.45</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>75002.31</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>716599.0</v>
       </c>
-      <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
@@ -12964,417 +13163,421 @@
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
+      <c r="DI47"/>
     </row>
-    <row r="48" spans="1:112">
+    <row r="48" spans="1:113">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>-18759371.0</v>
+      </c>
+      <c r="C48">
         <v>-19407637.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-19520977.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-19613427.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-19716069.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-19671070.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-19661422.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-19618830.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-19561078.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-18382054.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-19273719.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-19121896.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-18801042.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-18735439.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-18708411.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-18673630.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-18641892.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-18604503.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-18547977.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-18488742.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-18450465.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-18350225.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-18314105.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-18205259.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-18076490.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-17563684.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-17477081.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-17411420.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-17344925.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-17224186.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-17153177.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-17096057.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-17065330.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-16976249.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-16910512.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-16874448.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-16842940.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-16754650.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-16707612.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-16551408.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-16553102.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-16354858.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-16304010.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-16155651.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-16032810.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-15892018.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-15917667.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-15661515.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-15642569.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-15354120.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-15307388.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-15282426.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-15273746.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-14923823.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-14867863.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-14844253.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-14842581.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-12682087.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-12654446.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-12731707.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-12846355.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-12802763.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-12735625.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-12614520.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-12608975.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-12671188.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-12558893.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-12488149.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-12425381.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-12194686.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-11690407.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-11631037.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-11603173.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-11885525.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-11802384.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-11738794.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-11685285.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-11834170.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-11791555.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-11743626.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-11624778.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-10860270.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-10811943.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-10751293.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-10718947.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-10531723.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-10505815.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-10467714.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-10456870.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-10232794.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-10220135.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-9985103.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-9983913.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-9979796.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9939614.0</v>
       </c>
       <c r="CR48">
         <v>-9939614.0</v>
       </c>
       <c r="CS48">
+        <v>-9939614.0</v>
+      </c>
+      <c r="CT48">
         <v>-9834513.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-9865258.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-9676220.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-9820806.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-9794320.0</v>
       </c>
-      <c r="CX48"/>
       <c r="CY48"/>
       <c r="CZ48"/>
-      <c r="DA48">
+      <c r="DA48"/>
+      <c r="DB48">
         <v>-9517435.0</v>
       </c>
-      <c r="DB48"/>
       <c r="DC48"/>
       <c r="DD48"/>
-      <c r="DE48">
+      <c r="DE48"/>
+      <c r="DF48">
         <v>-5604478.0</v>
       </c>
-      <c r="DF48"/>
       <c r="DG48"/>
-      <c r="DH48">
+      <c r="DH48"/>
+      <c r="DI48">
         <v>-4859936.0</v>
       </c>
     </row>
-    <row r="49" spans="1:112">
+    <row r="49" spans="1:113">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-      <c r="AI49">
-[...1 lines deleted...]
-      </c>
+      <c r="AI49"/>
       <c r="AJ49">
         <v>0.0</v>
       </c>
-      <c r="AK49"/>
+      <c r="AK49">
+        <v>0.0</v>
+      </c>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
@@ -13406,105 +13609,108 @@
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
+      <c r="DI49"/>
     </row>
-    <row r="50" spans="1:112">
+    <row r="50" spans="1:113">
       <c r="A50" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B50">
+        <v>500000.0</v>
+      </c>
+      <c r="C50">
         <v>350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="D50">
         <v>50000.0</v>
       </c>
-      <c r="E50"/>
+      <c r="E50">
+        <v>50000.0</v>
+      </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>300000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>100000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-      <c r="AI50">
+      <c r="AI50"/>
+      <c r="AJ50">
         <v>28.69</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>0.0</v>
       </c>
-      <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
@@ -13536,685 +13742,695 @@
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
+      <c r="DI50"/>
     </row>
-    <row r="51" spans="1:112">
+    <row r="51" spans="1:113">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51">
+        <v>500000.0</v>
+      </c>
+      <c r="C51">
         <v>350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="D51">
         <v>50000.0</v>
       </c>
-      <c r="E51"/>
+      <c r="E51">
+        <v>50000.0</v>
+      </c>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>300000.0</v>
       </c>
-      <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51">
         <v>100000.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>393.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
-      <c r="AS51">
-[...1 lines deleted...]
-      </c>
+      <c r="AS51"/>
       <c r="AT51">
         <v>71000.0</v>
       </c>
       <c r="AU51">
         <v>71000.0</v>
       </c>
       <c r="AV51">
         <v>71000.0</v>
       </c>
       <c r="AW51">
         <v>71000.0</v>
       </c>
       <c r="AX51">
+        <v>71000.0</v>
+      </c>
+      <c r="AY51">
         <v>76000.0</v>
       </c>
-      <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
-      <c r="BF51">
+      <c r="BF51"/>
+      <c r="BG51">
         <v>219609.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>198776.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="BI51">
         <v>100000.0</v>
       </c>
       <c r="BJ51">
+        <v>100000.0</v>
+      </c>
+      <c r="BK51">
         <v>101616.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>93216.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>84789.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>77073.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>35667.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>75646.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>74250.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>72838.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>70882.0</v>
       </c>
-      <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
-      <c r="DE51">
+      <c r="DE51"/>
+      <c r="DF51">
         <v>9.0</v>
       </c>
-      <c r="DF51"/>
       <c r="DG51"/>
       <c r="DH51"/>
+      <c r="DI51"/>
     </row>
-    <row r="52" spans="1:112">
+    <row r="52" spans="1:113">
       <c r="A52" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B52">
+        <v>500000.0</v>
+      </c>
+      <c r="C52">
         <v>350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="D52">
         <v>50000.0</v>
       </c>
-      <c r="E52"/>
+      <c r="E52">
+        <v>50000.0</v>
+      </c>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>300000.0</v>
       </c>
-      <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>100000.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>28.69</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>0.0</v>
       </c>
-      <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
-      <c r="AS52">
-[...1 lines deleted...]
-      </c>
+      <c r="AS52"/>
       <c r="AT52">
         <v>71000.0</v>
       </c>
       <c r="AU52">
         <v>71000.0</v>
       </c>
       <c r="AV52">
         <v>71000.0</v>
       </c>
       <c r="AW52">
         <v>71000.0</v>
       </c>
       <c r="AX52">
+        <v>71000.0</v>
+      </c>
+      <c r="AY52">
         <v>76000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>219609.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>198776.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="BI52">
         <v>100000.0</v>
       </c>
       <c r="BJ52">
+        <v>100000.0</v>
+      </c>
+      <c r="BK52">
         <v>101616.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>93216.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>84789.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>77073.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>35667.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>75646.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>74250.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>72838.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>70882.0</v>
       </c>
-      <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
-      <c r="DE52">
+      <c r="DE52"/>
+      <c r="DF52">
         <v>9.0</v>
       </c>
-      <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
+      <c r="DI52"/>
     </row>
-    <row r="53" spans="1:112">
+    <row r="53" spans="1:113">
       <c r="A53" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B53">
+        <v>856846.0</v>
+      </c>
+      <c r="C53">
         <v>442861.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>297110.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>193384.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>92596.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>108075.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>81507.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>96868.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>143269.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>98.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>119.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>308.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>398.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>455.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>558.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>481.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>916.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1192.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1793.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>2261.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>2542.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>2689.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>2785.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>3195.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>878.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>660.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>750.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>740.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>513.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>526.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>449.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>551.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>576.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1331.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>2317.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>94890.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>41517.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>98935.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>95937.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>187620.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>153070.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>137285.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>176570.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>148941.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>167339.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>179731.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>154337.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>88813.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>93600.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>4100.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>3350.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>2750.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>2325.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>200.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>600.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>27400.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>23800.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>158400.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>398725.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>74000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>60000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>63000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>54000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>106000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>37000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>10000.0</v>
       </c>
-      <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
-      <c r="CF53">
-[...1 lines deleted...]
-      </c>
+      <c r="CF53"/>
       <c r="CG53">
         <v>76500.0</v>
       </c>
-      <c r="CH53"/>
+      <c r="CH53">
+        <v>76500.0</v>
+      </c>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
-      <c r="DH53">
+      <c r="DH53"/>
+      <c r="DI53">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:112">
+    <row r="54" spans="1:113">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-      <c r="AI54">
-[...1 lines deleted...]
-      </c>
+      <c r="AI54"/>
       <c r="AJ54">
         <v>0.0</v>
       </c>
-      <c r="AK54"/>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
@@ -14246,1375 +14462,1388 @@
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
+      <c r="DI54"/>
     </row>
-    <row r="55" spans="1:112">
+    <row r="55" spans="1:113">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>3577737.0</v>
+      </c>
+      <c r="C55">
         <v>3202094.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2566680.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2505178.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2339618.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2399129.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2372566.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2431713.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2808837.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3712433.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2577684.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2637056.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3006998.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2899924.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2926817.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2959891.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3009778.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3000596.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2930683.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2999472.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3038385.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3134385.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3108960.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3083324.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2528864.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1718815.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1540961.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1473842.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1533809.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1538181.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1508808.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1422845.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1432175.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1465531.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1259580.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1436864.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1019464.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>917030.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>883802.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>868617.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>774112.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>783186.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>733362.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>801909.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>934924.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>514113.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>453010.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>614007.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>762452.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>418155.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>343831.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>338418.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>324341.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>616961.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>601816.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>635523.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>637778.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2879662.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2933418.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2752367.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2760823.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2793754.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2846286.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2806029.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2802042.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2819981.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2516749.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2286310.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2321172.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2660545.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2907675.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2960117.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>3016926.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2978476.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1831062.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1795078.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1739289.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1771558.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1216860.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1264789.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1162967.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>928265.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>929972.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>860483.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>684837.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>824073.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>830456.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>722953.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>677858.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>733380.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>708294.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>703326.0</v>
       </c>
       <c r="CO55">
         <v>703326.0</v>
       </c>
       <c r="CP55">
+        <v>703326.0</v>
+      </c>
+      <c r="CQ55">
         <v>854395.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>916949.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>854395.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>854448.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>784734.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>784856.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>855205.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>849226.0</v>
       </c>
-      <c r="CX55"/>
       <c r="CY55"/>
       <c r="CZ55"/>
-      <c r="DA55">
+      <c r="DA55"/>
+      <c r="DB55">
         <v>799062.0</v>
       </c>
-      <c r="DB55"/>
       <c r="DC55"/>
       <c r="DD55"/>
-      <c r="DE55">
+      <c r="DE55"/>
+      <c r="DF55">
         <v>4386203.0</v>
       </c>
-      <c r="DF55"/>
       <c r="DG55"/>
-      <c r="DH55">
+      <c r="DH55"/>
+      <c r="DI55">
         <v>4730781.0</v>
       </c>
     </row>
-    <row r="56" spans="1:112">
+    <row r="56" spans="1:113">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>941076.0</v>
+      </c>
+      <c r="C56">
         <v>569722.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>328556.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>266999.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>102881.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>168031.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>142904.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>201983.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>580536.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>243558.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>60854.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>42743.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>25989.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>18764.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>50243.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>83511.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>134481.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>165377.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>101936.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>171781.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>232454.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>315443.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>588060.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>705822.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>197380.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>253705.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>87144.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>61391.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>124173.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>110688.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>93900.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>34385.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>105349.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>155634.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>154324.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>461444.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>302865.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>224553.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>193044.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>235941.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>318460.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>222740.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>201913.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>422904.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>647920.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>231715.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>192598.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>280047.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>487642.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>85995.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>36432.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>31136.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>26110.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>35922.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>42863.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>81191.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>82755.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>439747.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>519857.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>164889.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>210902.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>255198.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>446278.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>772415.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>824696.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>734068.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>276671.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>54193.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>103094.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>190237.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>742327.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>955582.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1044199.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1139454.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>130420.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>273657.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>473938.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>604582.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>109424.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>286782.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>547819.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>11483.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>13955.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>104326.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>106512.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>23105.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>87612.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>16176.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>537.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>54.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>4968.0</v>
       </c>
-      <c r="CN56"/>
       <c r="CO56"/>
-      <c r="CP56">
+      <c r="CP56"/>
+      <c r="CQ56">
         <v>2189.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>2243.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>2189.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>2242.0</v>
       </c>
-      <c r="CT56"/>
-      <c r="CU56">
+      <c r="CU56"/>
+      <c r="CV56">
         <v>125.0</v>
       </c>
-      <c r="CV56"/>
-      <c r="CW56">
+      <c r="CW56"/>
+      <c r="CX56">
         <v>21.0</v>
       </c>
-      <c r="CX56"/>
       <c r="CY56"/>
       <c r="CZ56"/>
-      <c r="DA56">
+      <c r="DA56"/>
+      <c r="DB56">
         <v>2137.0</v>
       </c>
-      <c r="DB56"/>
       <c r="DC56"/>
       <c r="DD56"/>
-      <c r="DE56">
+      <c r="DE56"/>
+      <c r="DF56">
         <v>39538.0</v>
       </c>
-      <c r="DF56"/>
       <c r="DG56"/>
-      <c r="DH56">
+      <c r="DH56"/>
+      <c r="DI56">
         <v>19113.0</v>
       </c>
     </row>
-    <row r="57" spans="1:112">
+    <row r="57" spans="1:113">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>612416.0</v>
+      </c>
+      <c r="C57">
         <v>885039.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>362965.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>393913.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>330995.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>345507.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>309296.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>325851.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>645223.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>447520.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>519436.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>426985.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>498573.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>325896.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>325491.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>324054.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>342203.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>295632.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>249260.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>258815.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>263951.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>335092.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>369380.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>318231.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>435002.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>189511.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>325054.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>192275.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>185746.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>160162.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>99030.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>98867.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>77468.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>21925.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>-185961.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>204880.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>55178.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>80459.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>72945.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>151705.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>58894.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>68024.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>52063.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>99000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>741061.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>179948.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>183439.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>182259.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>510408.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>282354.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>245843.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>225969.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>203211.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>145908.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>111553.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>121649.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>122232.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>339111.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>365226.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>261436.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>249052.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>213391.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>198785.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>127143.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>117611.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>96803.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>162760.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>125656.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>110850.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>117831.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>19992.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>29266.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>58211.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>21642.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>18099.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>18101.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>37243.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>16398.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>96657.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>152657.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>84867.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>292726.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>298694.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>386055.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>178063.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>131525.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>112000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>181396.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>153957.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>37266.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>41626.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>36658.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>35468.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>485808.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>267238.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>445625.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>440578.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>361600.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>322684.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>387628.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>505163.0</v>
       </c>
-      <c r="CX57"/>
       <c r="CY57"/>
       <c r="CZ57"/>
-      <c r="DA57">
+      <c r="DA57"/>
+      <c r="DB57">
         <v>448104.0</v>
       </c>
-      <c r="DB57"/>
       <c r="DC57"/>
       <c r="DD57"/>
-      <c r="DE57">
+      <c r="DE57"/>
+      <c r="DF57">
         <v>253498.0</v>
       </c>
-      <c r="DF57"/>
       <c r="DG57"/>
-      <c r="DH57">
+      <c r="DH57"/>
+      <c r="DI57">
         <v>156134.0</v>
       </c>
     </row>
-    <row r="58" spans="1:112">
+    <row r="58" spans="1:113">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>612416.0</v>
+      </c>
+      <c r="C58">
         <v>885039.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>362965.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>393913.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>330995.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>345507.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>309296.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>325851.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>645223.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>762520.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>519436.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>426985.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>500573.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>325896.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>325760.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>324054.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>342203.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>295632.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>249260.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>258814.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>263951.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>335092.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>369380.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>318231.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>435002.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>189511.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>325054.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>192271.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>185746.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>160162.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>99030.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>98865.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>77468.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>21745.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>-186353.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>204486.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>55178.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>80459.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>72945.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>151705.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>58894.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>68024.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>52063.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>99000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>741061.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>179948.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>183439.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>182259.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>510408.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>282354.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>245843.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>225969.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>203211.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>145908.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>111553.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>121649.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>122233.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>339111.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>365226.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>261436.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>249052.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>213391.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>198785.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>127143.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>117611.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>96803.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>162760.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>125656.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>110850.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>219528.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>121689.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>130963.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>159908.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>21642.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>18099.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>18101.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>37243.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>16398.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>96657.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>152657.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>84867.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>292726.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>298694.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>386055.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>178063.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>131525.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>112000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>181396.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>153957.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>37266.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>41626.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>36658.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>35468.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>485808.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>267238.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>445626.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>440578.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>361600.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>322684.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>387628.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>505163.0</v>
       </c>
-      <c r="CX58"/>
       <c r="CY58"/>
       <c r="CZ58"/>
-      <c r="DA58">
+      <c r="DA58"/>
+      <c r="DB58">
         <v>448104.0</v>
       </c>
-      <c r="DB58"/>
       <c r="DC58"/>
       <c r="DD58"/>
-      <c r="DE58">
+      <c r="DE58"/>
+      <c r="DF58">
         <v>373498.0</v>
       </c>
-      <c r="DF58"/>
       <c r="DG58"/>
-      <c r="DH58">
+      <c r="DH58"/>
+      <c r="DI58">
         <v>156134.0</v>
       </c>
     </row>
-    <row r="59" spans="1:112">
+    <row r="59" spans="1:113">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-      <c r="AI59">
-[...1 lines deleted...]
-      </c>
+      <c r="AI59"/>
       <c r="AJ59">
         <v>0.0</v>
       </c>
-      <c r="AK59"/>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
@@ -15646,417 +15875,421 @@
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
+      <c r="DI59"/>
     </row>
-    <row r="60" spans="1:112">
+    <row r="60" spans="1:113">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>2965321.0</v>
+      </c>
+      <c r="C60">
         <v>2317055.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2203715.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2111265.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2008623.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2053622.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2063270.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2105862.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2163614.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2949913.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2058248.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2210071.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2506425.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2574028.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2601057.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2635837.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2667575.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2704964.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2681423.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2740658.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2774434.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2799293.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2739580.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2765093.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2093862.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1529304.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1215907.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1281571.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1348063.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1378019.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1409778.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1323980.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1354707.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1443786.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1445933.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1232378.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>964286.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>836571.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>810857.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>716912.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>715218.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>715162.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>681299.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>702909.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>193863.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>334165.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>269571.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>431748.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>252044.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>135801.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>97988.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>112450.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>121130.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>471053.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>490263.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>513874.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>515545.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2540551.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2568192.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2490931.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2511771.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>2580363.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>2647501.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2678886.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>2684431.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>2723178.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>2353989.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2160654.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2210322.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>2441017.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2785986.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2829154.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>2857018.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>2956834.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1812963.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1776977.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1702046.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1755160.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1120203.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1112132.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1078100.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>635539.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>631278.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>474428.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>506774.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>692548.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>718456.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>541557.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>523901.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>696114.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>666668.0</v>
       </c>
       <c r="CN60">
         <v>666668.0</v>
       </c>
       <c r="CO60">
+        <v>666668.0</v>
+      </c>
+      <c r="CP60">
         <v>667858.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>368587.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>649711.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>408769.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>413870.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>423134.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>462172.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>467577.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>344063.0</v>
       </c>
-      <c r="CX60"/>
       <c r="CY60"/>
       <c r="CZ60"/>
-      <c r="DA60">
+      <c r="DA60"/>
+      <c r="DB60">
         <v>350958.0</v>
       </c>
-      <c r="DB60"/>
       <c r="DC60"/>
       <c r="DD60"/>
-      <c r="DE60">
+      <c r="DE60"/>
+      <c r="DF60">
         <v>4012705.0</v>
       </c>
-      <c r="DF60"/>
       <c r="DG60"/>
-      <c r="DH60">
+      <c r="DH60"/>
+      <c r="DI60">
         <v>4574647.0</v>
       </c>
     </row>
-    <row r="61" spans="1:112">
+    <row r="61" spans="1:113">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-      <c r="AI61">
-[...1 lines deleted...]
-      </c>
+      <c r="AI61"/>
       <c r="AJ61">
         <v>0.0</v>
       </c>
-      <c r="AK61"/>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
@@ -16088,54 +16321,55 @@
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
+      <c r="DI61"/>
     </row>
-    <row r="62" spans="1:112">
+    <row r="62" spans="1:113">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -16204,84 +16438,85 @@
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
+      <c r="DI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -16322,2370 +16557,2449 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-      <c r="C2">
+        <v>174</v>
+      </c>
+      <c r="B2">
+        <v>217.6</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
         <v>324.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>398.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>489.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1350.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1705.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1749.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1170.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1129.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1386.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1702.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2089.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2565.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3457.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
+      <c r="AC2"/>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B3">
+        <v>217.6</v>
+      </c>
+      <c r="C3">
         <v>264.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>997221.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>398.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>489.0</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
+        <v>1350.0</v>
+      </c>
+      <c r="H3">
         <v>1705.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1749.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1170.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1129.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1386.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1702.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2089.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2565.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3457.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4321.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4898.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2209.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>371.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>465.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>258.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>288382.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>250000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>547754.0</v>
       </c>
-      <c r="Y3"/>
-      <c r="Z3">
+      <c r="Z3"/>
+      <c r="AA3">
         <v>1418.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1194.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1200.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B5">
+        <v>-94322.6</v>
+      </c>
+      <c r="C5">
         <v>-72606.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1164221.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-129370.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-163842.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
+        <v>-443000.0</v>
+      </c>
+      <c r="H5">
         <v>-553705.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-301749.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-303170.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-237129.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-458386.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-349702.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-368376.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-179565.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-221457.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-226321.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-349741.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-212209.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-258872.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-284465.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>285319.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-316627.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-471000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-293437.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-48468.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-402194.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-287200.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B6">
+        <v>-94105.0</v>
+      </c>
+      <c r="C6">
         <v>-72342.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-167000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-128972.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-163353.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
+        <v>-441650.0</v>
+      </c>
+      <c r="H6">
         <v>-552000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-300000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-302000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-236000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-457000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-348000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-366287.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-177000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-218000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-222000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-344843.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-210000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-258501.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-284000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>285577.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-28245.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-221000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>254317.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-48468.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1420.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-401000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-286000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-      <c r="C9">
+        <v>181</v>
+      </c>
+      <c r="B9">
+        <v>-217.6</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9">
         <v>-324.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-398.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-489.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1350.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1705.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1749.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1170.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1129.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1386.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1702.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2089.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2565.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3457.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>10733.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AB9">
         <v>1.0</v>
       </c>
+      <c r="AC9">
+        <v>1.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B10">
+        <v>954297.0</v>
+      </c>
+      <c r="C10">
         <v>-156891.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-793000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-162092.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-194717.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-470000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-815000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-308000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-300000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-334000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-563000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-435000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-370145.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-431000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1996000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-262000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-356094.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-924000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-259388.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-285000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-941000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-300000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-598000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-423000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-40193.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>-7423503.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-449000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B11">
+        <v>-2401.0</v>
+      </c>
+      <c r="C11">
         <v>1900.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-32500.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-2942.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-3290.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-95585.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-83115.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-27911.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-77718.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-43924.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-42536.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-44354.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1322.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5473.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>37799.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-25000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-172500.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-102000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-341500.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-224000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-35200.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-57800.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-125000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-274000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>2.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3511000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-80739.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="C12">
+        <v>184</v>
+      </c>
+      <c r="B12">
+        <v>24813.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>11685.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>426.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>297.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>575.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>367.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>121.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1911.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4017.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1870.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5264.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7347.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5473.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>37799.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>36269.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6353.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3239.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
+      <c r="AC12"/>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>185</v>
+      </c>
+      <c r="B13">
+        <v>5.0</v>
+      </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
+      <c r="AC14"/>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B15">
+        <v>956698.0</v>
+      </c>
+      <c r="C15">
         <v>-154991.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-760000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-159150.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-191427.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-374000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-732000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-280000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-222000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-290000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-520000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-390000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-368823.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-431000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1996000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-237000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-183594.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-822000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>82112.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-60507.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-906000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-242000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-473000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-149000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-40193.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-276885.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-3913000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-368000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-159150.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-191427.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-373975.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-731565.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-279595.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-222390.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-289838.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-520292.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-390241.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-368823.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-      <c r="C17">
+        <v>189</v>
+      </c>
+      <c r="B17">
+        <v>956698.0</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17">
         <v>-760036.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-159150.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-191427.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-373975.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-731565.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-279595.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-222390.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-289838.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-520292.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-390241.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-368823.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-      <c r="C18">
+        <v>190</v>
+      </c>
+      <c r="B18">
+        <v>-24512.0</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18">
         <v>-11685.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-426.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-297.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-575.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-367.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-121.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1911.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B21">
+        <v>-68778.0</v>
+      </c>
+      <c r="C21">
         <v>-72342.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-167000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-128972.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-163353.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-441000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-551000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-302000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-303000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-209000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-391000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-322000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-327647.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-179000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-260000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-285000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-354883.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-215000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-258872.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-285000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-871000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-317000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-471000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-293000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-48468.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-276883.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-3913000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-368000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
+      <c r="AC22"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B23">
+        <v>68778.0</v>
+      </c>
+      <c r="C23">
         <v>72342.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>166553.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>128972.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>163353.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>441476.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>604678.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>302176.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>302964.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>243005.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>461127.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>352303.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>368376.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>179421.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>221912.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>249115.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>348530.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>222960.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>258872.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>284618.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>293005.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>172436.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>365547.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>19560.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>48468.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>276885.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3913000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>368379.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-      <c r="C25">
+        <v>197</v>
+      </c>
+      <c r="B25">
+        <v>215.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
         <v>324.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>398.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>489.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1350.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1705.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1749.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1170.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>54467.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>28952.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>75381.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>248854.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>50084.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>65455.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>8241.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B28">
+        <v>68778.0</v>
+      </c>
+      <c r="C28">
         <v>72342.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>166553.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>128972.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>163353.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>366095.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>602973.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>267230.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>275953.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>208773.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>459741.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>350601.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>78793.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>126772.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>153000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>236553.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>343632.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>220751.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>258501.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
+      <c r="AC28"/>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-      <c r="C29">
+        <v>201</v>
+      </c>
+      <c r="B29">
+        <v>-2401.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>-32500.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2942.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3290.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-95585.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-83115.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-27911.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-77718.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B30">
+        <v>92979.0</v>
+      </c>
+      <c r="C30">
         <v>72342.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>166553.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>128972.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>192305.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>469299.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>551033.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>300427.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>301794.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>241876.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>459741.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>350601.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>366287.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>176856.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>218455.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>249115.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>348530.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>222960.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>258872.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>284618.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>293005.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>172436.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>345956.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>19560.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>48468.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>276885.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>402412.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>287641.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B31">
+        <v>1023075.0</v>
+      </c>
+      <c r="C31">
         <v>-84549.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-626000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-33120.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-31363.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-28084.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-264000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-40276.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-24155.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-125000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-172000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-113000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-42498.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-246000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1737000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>23000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1211.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-708000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-516.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-389.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-69702.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>16500.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-127000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-130000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>8275.0</v>
       </c>
-      <c r="Z31"/>
-      <c r="AA31">
+      <c r="AA31"/>
+      <c r="AB31">
         <v>3913000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-80738.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-      <c r="C32">
+        <v>204</v>
+      </c>
+      <c r="B32">
         <v>0.0</v>
       </c>
+      <c r="C32"/>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
-      <c r="N32"/>
+      <c r="N32">
+        <v>0.0</v>
+      </c>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>10733.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-      <c r="Z32">
+      <c r="Z32"/>
+      <c r="AA32">
         <v>2.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DH32"/>
+  <dimension ref="A1:DI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:112">
+    <row r="1" spans="1:113">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="CP1" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="CQ1" t="s">
         <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="CT1" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="CU1" t="s">
         <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>164</v>
       </c>
       <c r="CX1" t="s">
-        <v>164</v>
+        <v>26</v>
       </c>
       <c r="CY1" t="s">
         <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
-        <v>26</v>
+        <v>167</v>
       </c>
       <c r="DB1" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="DC1" t="s">
         <v>168</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
-        <v>27</v>
+        <v>170</v>
       </c>
       <c r="DF1" t="s">
-        <v>170</v>
+        <v>28</v>
       </c>
       <c r="DG1" t="s">
         <v>171</v>
       </c>
       <c r="DH1" t="s">
         <v>172</v>
       </c>
+      <c r="DI1" t="s">
+        <v>173</v>
+      </c>
     </row>
-    <row r="2" spans="1:112">
+    <row r="2" spans="1:113">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B2">
+        <v>52.6</v>
+      </c>
+      <c r="C2">
         <v>52.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>55.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>58.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>64.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>68.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>71.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>75.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>79.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>83.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>87.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>92.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>97.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>102.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>107.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>64.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>168.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>125.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>139.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>396.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>404.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>412.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>420.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>429.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>441.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>414.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>423.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>432.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>442.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>452.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>463.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>224.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>235.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>248.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>261.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>275.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>289.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>304.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>337.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>355.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>374.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>394.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>414.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>435.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>459.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>483.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>508.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>535.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>563.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>593.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>624.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>657.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2">
         <v>864.0</v>
       </c>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
@@ -18695,377 +19009,381 @@
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
+      <c r="DI2"/>
     </row>
-    <row r="3" spans="1:112">
+    <row r="3" spans="1:113">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B3">
+        <v>49.65</v>
+      </c>
+      <c r="C3">
         <v>52.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>55.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>58.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>61.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>64.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>68.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>71.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>75.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>79.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>83.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>87.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>92.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>97.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>102.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>107.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>113.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>119.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>125.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>0.13</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>139.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>396.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>403.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>412.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>420.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1079.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-204.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>410.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>422.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>432.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>443.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>452.0</v>
       </c>
-      <c r="AG3">
-[...1 lines deleted...]
-      </c>
       <c r="AH3">
+        <v>463.0</v>
+      </c>
+      <c r="AI3">
         <v>224.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>236.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>247.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>261.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>275.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>289.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>304.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>320.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>337.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>355.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>374.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>394.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>414.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>435.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>459.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>483.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>508.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>535.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>563.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>595.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>622.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>657.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>691.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>864.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1729.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>864.0</v>
       </c>
       <c r="BH3">
         <v>864.0</v>
       </c>
       <c r="BI3">
+        <v>864.0</v>
+      </c>
+      <c r="BJ3">
         <v>1239.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>976.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1026.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1080.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1137.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2458.0</v>
       </c>
-      <c r="BO3"/>
-      <c r="BP3">
+      <c r="BP3"/>
+      <c r="BQ3">
         <v>1303.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>706.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>725.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>778.0</v>
       </c>
-      <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
-      <c r="BW3">
-[...1 lines deleted...]
-      </c>
+      <c r="BW3"/>
       <c r="BX3">
         <v>93.0</v>
       </c>
       <c r="BY3">
+        <v>93.0</v>
+      </c>
+      <c r="BZ3">
         <v>179.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>65.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>105.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>116.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>578324.0</v>
       </c>
-      <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
-      <c r="CG3">
+      <c r="CG3"/>
+      <c r="CH3">
         <v>144191.0</v>
       </c>
-      <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
-      <c r="CK3">
+      <c r="CK3"/>
+      <c r="CL3">
         <v>125000.0</v>
       </c>
-      <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
-      <c r="CO3">
+      <c r="CO3"/>
+      <c r="CP3">
         <v>273877.0</v>
       </c>
-      <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
-      <c r="CY3">
+      <c r="CY3"/>
+      <c r="CZ3">
         <v>-298.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>298.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>3511000.0</v>
       </c>
-      <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
-      <c r="DE3">
+      <c r="DE3"/>
+      <c r="DF3">
         <v>80738.0</v>
       </c>
-      <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
+      <c r="DI3"/>
     </row>
-    <row r="4" spans="1:112">
+    <row r="4" spans="1:113">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-      <c r="AI4">
-[...1 lines deleted...]
-      </c>
+      <c r="AI4"/>
       <c r="AJ4">
         <v>0.0</v>
       </c>
-      <c r="AK4"/>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
@@ -19097,715 +19415,722 @@
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
+      <c r="DI4"/>
     </row>
-    <row r="5" spans="1:112">
+    <row r="5" spans="1:113">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B5">
+        <v>-44376.65</v>
+      </c>
+      <c r="C5">
         <v>119400.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>94562.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>103638.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>33174.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-9052.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-42104.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-54624.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1210878.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-23527.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-234472.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-310774.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-67855.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-26789.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-34880.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-32141.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-38479.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-58667.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-58655.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-33.42</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-165995.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-57855.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-115619.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-129516.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-588420.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-89133.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-69111.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-67279.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-82856.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-80492.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-83981.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-60055.0</v>
       </c>
-      <c r="AG5">
-[...1 lines deleted...]
-      </c>
       <c r="AH5">
+        <v>-59159.0</v>
+      </c>
+      <c r="AI5">
         <v>-79938.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-108392.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-50709.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-117067.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-52905.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-69106.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2335.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-213320.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-35114.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-148057.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-164292.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-153196.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>21168.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-261996.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-34150.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-282828.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-46191.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-24825.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-8589.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-344833.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-55857.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-23335.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1672.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1943974.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2148.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>30370.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-18292.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-40735.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-134025.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-176570.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-33990.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-107780.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-111417.0</v>
       </c>
-      <c r="BO5"/>
-      <c r="BP5">
+      <c r="BP5"/>
+      <c r="BQ5">
         <v>-61357.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-748699.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-84930.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-59266.0</v>
       </c>
-      <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
-      <c r="BW5">
+      <c r="BW5"/>
+      <c r="BX5">
         <v>-63590.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-53509.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-77534.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-75528.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-61629.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-118116.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-746324.0</v>
       </c>
-      <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
-      <c r="CG5">
+      <c r="CG5"/>
+      <c r="CH5">
         <v>-241774.0</v>
       </c>
-      <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
-      <c r="CK5">
+      <c r="CK5"/>
+      <c r="CL5">
         <v>-222075.0</v>
       </c>
-      <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
-      <c r="CO5">
+      <c r="CO5"/>
+      <c r="CP5">
         <v>-253255.0</v>
       </c>
-      <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
-      <c r="CY5">
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>-62840.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-5760.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-3873000.0</v>
       </c>
-      <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
-      <c r="DE5">
+      <c r="DE5"/>
+      <c r="DF5">
         <v>-250738.0</v>
       </c>
-      <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
+      <c r="DI5"/>
     </row>
-    <row r="6" spans="1:112">
+    <row r="6" spans="1:113">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B6">
+        <v>-44327.0</v>
+      </c>
+      <c r="C6">
         <v>119452.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>94617.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>103696.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>33235.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-8988.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-42036.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-54553.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1210803.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-23448.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-234389.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-310687.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-67763.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-26692.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-34778.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-32034.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-38366.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-58548.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-58530.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-33.29</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-165856.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-57459.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-115216.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-129104.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-588000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-88054.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-69315.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-66869.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-82434.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-80060.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-83538.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-59603.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-58696.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-79714.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-108156.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-50462.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-116806.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-52630.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-68817.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2031.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-213000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-34777.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-147702.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-163918.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-152802.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>21582.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-261561.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-33691.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-282345.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-45683.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-24290.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-8026.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-344238.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-55235.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-22678.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-981.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1943110.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-419.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>31234.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-17428.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-39496.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-133049.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-175544.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-32910.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-106643.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-108959.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-69187.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-60054.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-747993.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-84205.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-58488.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-27771.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-58632.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-83141.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-63497.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-53416.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-77355.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-75463.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-61524.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-118000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-168000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-48327.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-44521.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-33202.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-97583.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-25908.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-38101.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-10844.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-97075.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-12659.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-235000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-1190.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>20622.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-40182.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-10788.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-105000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>22470.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-10329.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-34123.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-26485.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-175000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-33359.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-63138.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-5462.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-362000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-10709.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-8059.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-21369.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-170000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-49827.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-16493.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-50904.0</v>
       </c>
     </row>
-    <row r="7" spans="1:112">
+    <row r="7" spans="1:113">
       <c r="A7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-      <c r="AI7">
-[...1 lines deleted...]
-      </c>
+      <c r="AI7"/>
       <c r="AJ7">
         <v>0.0</v>
       </c>
-      <c r="AK7"/>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
@@ -19837,95 +20162,96 @@
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
+      <c r="DI7"/>
     </row>
-    <row r="8" spans="1:112">
+    <row r="8" spans="1:113">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-      <c r="AI8">
-[...1 lines deleted...]
-      </c>
+      <c r="AI8"/>
       <c r="AJ8">
         <v>0.0</v>
       </c>
-      <c r="AK8"/>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
@@ -19957,1156 +20283,1169 @@
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
+      <c r="DI8"/>
     </row>
-    <row r="9" spans="1:112">
+    <row r="9" spans="1:113">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B9">
+        <v>-52.6</v>
+      </c>
+      <c r="C9">
         <v>-52.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-55.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-58.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>-64.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-68.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-71.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-75.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-79.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-83.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-87.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-92.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-97.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-102.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-107.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-64.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-168.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-125.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>-139.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-396.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-404.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-412.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-420.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-429.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-441.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-414.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-423.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-432.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-442.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-452.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-463.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-224.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-235.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-248.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-261.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-275.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-289.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-304.0</v>
       </c>
-      <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>-337.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-355.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-374.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-394.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-414.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-435.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-459.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-483.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-508.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-535.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-563.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-593.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-624.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-657.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
-      <c r="BF9">
+      <c r="BF9"/>
+      <c r="BG9">
         <v>-864.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>162153.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9">
+      <c r="BI9"/>
+      <c r="BJ9">
         <v>-34364.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>18456.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>15908.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
-      <c r="BQ9">
+      <c r="BQ9"/>
+      <c r="BR9">
         <v>140.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>389.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>4460.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>5744.0</v>
       </c>
-      <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
-      <c r="CV9">
-[...1 lines deleted...]
-      </c>
+      <c r="CV9"/>
       <c r="CW9">
         <v>1.0</v>
       </c>
       <c r="CX9">
         <v>1.0</v>
       </c>
       <c r="CY9">
         <v>1.0</v>
       </c>
       <c r="CZ9">
         <v>1.0</v>
       </c>
-      <c r="DA9"/>
-      <c r="DB9">
+      <c r="DA9">
         <v>1.0</v>
       </c>
+      <c r="DB9"/>
       <c r="DC9">
         <v>1.0</v>
       </c>
       <c r="DD9">
         <v>1.0</v>
       </c>
-      <c r="DE9"/>
-      <c r="DF9">
+      <c r="DE9">
         <v>1.0</v>
       </c>
+      <c r="DF9"/>
       <c r="DG9">
         <v>1.0</v>
       </c>
       <c r="DH9">
         <v>1.0</v>
       </c>
+      <c r="DI9">
+        <v>1.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:112">
+    <row r="10" spans="1:113">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B10">
+        <v>645865.0</v>
+      </c>
+      <c r="C10">
         <v>113340.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>92450.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>102642.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-46899.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-9648.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-42592.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-57752.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1211524.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>59890.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-235133.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>594231.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-68041.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-27029.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-34880.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-32141.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-38479.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-58727.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-59235.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-38.28</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-166176.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-57900.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-115868.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-129617.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-589000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-89264.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-69555.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-67310.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-82883.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-80525.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-84011.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-60086.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-59539.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-79998.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-109803.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-50769.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-119352.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-52965.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-156205.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-5243.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-214000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-34789.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-148361.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-165502.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-150578.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>17648.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-263728.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-37939.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-289772.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-46731.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-24963.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-8680.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-349925.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-55961.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-23612.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1672.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1976361.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-27721.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>28616.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-20839.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-68592.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-137423.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-121105.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-44966.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>-112295.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>-332392.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-504279.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>-64010.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-47929.0</v>
       </c>
-      <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>-1377000.0</v>
       </c>
-      <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>-60650.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
-      <c r="DE10">
+      <c r="DE10"/>
+      <c r="DF10">
         <v>-332000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-49817.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-16483.0</v>
       </c>
-      <c r="DH10"/>
+      <c r="DI10"/>
     </row>
-    <row r="11" spans="1:112">
+    <row r="11" spans="1:113">
       <c r="A11" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>183</v>
+      </c>
+      <c r="B11">
+        <v>-2401.0</v>
+      </c>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>1900.0</v>
       </c>
-      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>-32500.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>298.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>669.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10080.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2439.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>240.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-100.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-403.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1093.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2197.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>-65938.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-21776.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-7022.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-848.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-75745.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2661.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-3889.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-820.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>37856.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-9517.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-26892.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-29359.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>29364.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-14081.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-73740.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-19261.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-31062.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-5925.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6937.0</v>
       </c>
       <c r="AN11">
         <v>-6937.0</v>
       </c>
       <c r="AO11">
+        <v>-6937.0</v>
+      </c>
+      <c r="AP11">
         <v>-15939.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-11437.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3845.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-15160.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-9786.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-8000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-7576.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-18992.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>5622.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>176.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>138.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>91.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>5092.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>104.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>277.0</v>
       </c>
-      <c r="BD11"/>
-      <c r="BE11">
+      <c r="BE11"/>
+      <c r="BF11">
         <v>48646.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>4740.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-48646.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2547.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>40820.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-105823.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-63878.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-7520.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-169993.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>878.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>70744.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1411.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-518004.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>419349.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>104.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>27864.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-282352.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>83141.0</v>
       </c>
-      <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11">
+      <c r="BY11"/>
+      <c r="BZ11">
         <v>-226419.0</v>
       </c>
-      <c r="BZ11"/>
       <c r="CA11"/>
-      <c r="CB11">
+      <c r="CB11"/>
+      <c r="CC11">
         <v>288.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-612000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>48327.0</v>
       </c>
-      <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>32346.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-74300.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>25908.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>38101.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>10844.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>12659.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>235032.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1190.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-144000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-75707.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>10788.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>105101.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-30745.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>10329.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>34123.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>26486.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>174625.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>33360.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>299.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>1.0</v>
       </c>
-      <c r="DA11"/>
-      <c r="DB11">
+      <c r="DB11"/>
+      <c r="DC11">
         <v>10710.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>8060.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>21370.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>-80738.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="DG11">
         <v>1.0</v>
       </c>
       <c r="DH11">
+        <v>1.0</v>
+      </c>
+      <c r="DI11">
         <v>50905.0</v>
       </c>
     </row>
-    <row r="12" spans="1:112">
+    <row r="12" spans="1:113">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B12">
+        <v>15239.0</v>
+      </c>
+      <c r="C12">
         <v>6060.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2112.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>996.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>596.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>488.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3128.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>646.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>298.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>669.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10080.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>186.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
         <v>60.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>237.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>181.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>45.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>249.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>101.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>34.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>131.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>240.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>31.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>27.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>32.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31.0</v>
       </c>
       <c r="AF12">
         <v>31.0</v>
       </c>
       <c r="AG12">
+        <v>31.0</v>
+      </c>
+      <c r="AH12">
         <v>380.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>60.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1411.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>60.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2285.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>60.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1236.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2908.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1317.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>12.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>659.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>118.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2618.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3520.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2167.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2546.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6944.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>176.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>138.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>90.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5092.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>104.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>277.0</v>
       </c>
-      <c r="BD12"/>
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>32387.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>25573.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>645.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2547.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>27857.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3398.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2493.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2521.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2507.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>878.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1557.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1411.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1956.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1086.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>104.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>93.0</v>
       </c>
-      <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
+      <c r="DI12"/>
     </row>
-    <row r="13" spans="1:112">
+    <row r="13" spans="1:113">
       <c r="A13" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>8.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>0.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
@@ -21159,95 +21498,96 @@
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
+      <c r="DI13"/>
     </row>
-    <row r="14" spans="1:112">
+    <row r="14" spans="1:113">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-      <c r="AI14">
-[...1 lines deleted...]
-      </c>
+      <c r="AI14"/>
       <c r="AJ14">
         <v>0.0</v>
       </c>
-      <c r="AK14"/>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
@@ -21279,480 +21619,484 @@
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
+      <c r="DI14"/>
     </row>
-    <row r="15" spans="1:112">
+    <row r="15" spans="1:113">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B15">
+        <v>648266.0</v>
+      </c>
+      <c r="C15">
         <v>113340.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>92450.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>102642.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-44999.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-9648.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-42592.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-57752.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1179024.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>59890.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-235133.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>594231.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-65602.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-27029.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-34780.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-31738.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-37386.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-56530.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-59235.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-38.28</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-100237.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-36123.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-108844.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-128768.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-513000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-86603.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-65666.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-66490.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-120739.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-71008.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-57120.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-30727.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-88902.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-65917.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-36063.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-31507.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-88290.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-47040.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-149268.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1694.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-198000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-23351.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-148361.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-150342.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-140792.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>25647.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-256152.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-18946.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-288450.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-46731.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-24963.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-8680.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-349925.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-55961.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-23612.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-1672.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-2025007.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-27721.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>77262.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-20839.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-43592.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-31600.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-123641.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-37446.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>62213.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-112295.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-70744.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-62768.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-230695.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-504279.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-59370.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-27864.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>282352.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-83141.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-63590.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-53509.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>148885.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-64010.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-47929.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-119000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-765000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-48327.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-60650.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-32346.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-167000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-25908.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-38101.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-10844.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-224000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-12659.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-235000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-1190.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-109000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>75707.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-10788.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-105000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>30745.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-10329.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-34123.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-26486.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-175000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-33360.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-63139.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-5761.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-3873000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-10710.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-8060.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>-21370.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>-251000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-49818.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-16484.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>-50905.0</v>
       </c>
     </row>
-    <row r="16" spans="1:112">
+    <row r="16" spans="1:113">
       <c r="A16" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>-65602.0</v>
       </c>
       <c r="O16">
+        <v>-65602.0</v>
+      </c>
+      <c r="P16">
         <v>-34780.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-31738.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-37386.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-56530.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-59235.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-38277.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-100237.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-36123.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-108844.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-128768.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-512806.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-86603.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-65666.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-66490.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-120739.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-71008.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-57120.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-30727.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-88902.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-65917.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-2632.62</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-2422.65</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-88290.0</v>
       </c>
-      <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
@@ -21783,154 +22127,157 @@
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
+      <c r="DI16"/>
     </row>
-    <row r="17" spans="1:112">
+    <row r="17" spans="1:113">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B17">
+        <v>648266.0</v>
+      </c>
+      <c r="C17">
         <v>113340.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>92450.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>102642.0</v>
       </c>
-      <c r="E17"/>
-      <c r="F17">
+      <c r="F17"/>
+      <c r="G17">
         <v>-9648.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-42592.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-57752.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1179024.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>59890.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-151823.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-320854.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-65602.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-27029.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-34780.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-31738.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-37386.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-56530.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-59234.0</v>
       </c>
-      <c r="T17"/>
-      <c r="U17">
+      <c r="U17"/>
+      <c r="V17">
         <v>-100238.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-36124.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-108844.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-128769.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>-66490.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-120739.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-71008.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-57120.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-30727.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-88902.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-65917.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-2632.62</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-2422.65</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-88290.0</v>
       </c>
-      <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
@@ -21961,121 +22308,124 @@
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
+      <c r="DI17"/>
     </row>
-    <row r="18" spans="1:112">
+    <row r="18" spans="1:113">
       <c r="A18" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B18">
+        <v>-15344.0</v>
+      </c>
+      <c r="C18">
         <v>-6060.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2112.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-996.0</v>
       </c>
-      <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>-596.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-488.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3128.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-646.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-298.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-661.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-10080.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-186.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P18">
         <v>0.0</v>
       </c>
       <c r="Q18">
         <v>0.0</v>
       </c>
       <c r="R18">
+        <v>0.0</v>
+      </c>
+      <c r="S18">
         <v>-60.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-237.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>-181.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-45.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-249.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-101.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
@@ -22119,54 +22469,55 @@
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
+      <c r="DI18"/>
     </row>
-    <row r="19" spans="1:112">
+    <row r="19" spans="1:113">
       <c r="A19" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22235,95 +22586,96 @@
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
+      <c r="DI19"/>
     </row>
-    <row r="20" spans="1:112">
+    <row r="20" spans="1:113">
       <c r="A20" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
+      <c r="AI20"/>
       <c r="AJ20">
         <v>0.0</v>
       </c>
-      <c r="AK20"/>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
@@ -22355,433 +22707,437 @@
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
+      <c r="DI20"/>
     </row>
-    <row r="21" spans="1:112">
+    <row r="21" spans="1:113">
       <c r="A21" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B21">
+        <v>-20277.0</v>
+      </c>
+      <c r="C21">
         <v>-26326.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9164.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-13011.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1999.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-35387.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-26733.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-8223.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-80099.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-23448.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-35797.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-38586.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-67798.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-26687.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-34957.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-31706.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-38204.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-58065.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-58530.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-33.29</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-165847.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-57759.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-115208.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-131833.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-379000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-89122.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-69316.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-67516.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-77697.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-80571.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-83879.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-60030.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-58404.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-78952.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-61526.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-94844.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-61354.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-53278.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-76365.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-36885.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-144000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-37145.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-132639.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-147221.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-101344.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-54531.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-147485.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-41169.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-286631.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-47305.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-25425.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-9014.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-86497.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-55457.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-32200.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-5272.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-75924.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-63936.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>77037.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-34839.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-78702.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-75359.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-94996.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-44966.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-109076.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-111417.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-70744.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-62768.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-42216.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-86016.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-59266.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-33515.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-58632.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-83141.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-63590.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-53509.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-77534.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-75528.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-61629.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-119000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-746000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-48327.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-44521.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-32202.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-242000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-25908.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-38101.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-10844.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-222000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-12659.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-235000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-1190.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-253000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>75707.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-10788.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-105000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>22470.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-10329.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-34123.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-26485.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-175000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-33359.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-63138.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-5760.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-3873000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-10709.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-8059.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-21369.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-251000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-49827.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-16493.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>-50904.0</v>
       </c>
     </row>
-    <row r="22" spans="1:112">
+    <row r="22" spans="1:113">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-      <c r="AI22">
-[...1 lines deleted...]
-      </c>
+      <c r="AI22"/>
       <c r="AJ22">
         <v>0.0</v>
       </c>
-      <c r="AK22"/>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
@@ -22813,392 +23169,396 @@
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
+      <c r="DI22"/>
     </row>
-    <row r="23" spans="1:112">
+    <row r="23" spans="1:113">
       <c r="A23" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B23">
+        <v>20277.0</v>
+      </c>
+      <c r="C23">
         <v>26326.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9164.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>13011.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1999.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>35387.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>26733.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8223.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>80099.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>23448.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>67486.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>39335.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>67798.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>26687.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>34957.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>31706.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>38204.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>58065.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>58530.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>33.29</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>165847.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>57760.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>115210.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>131833.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>378724.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>89122.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>69316.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>67516.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>77697.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>80571.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>83879.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>60030.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>58404.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>78954.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>61526.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>104082.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>61354.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>68201.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>76365.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>36885.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>144135.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>37133.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>132639.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>147221.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>101344.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>55831.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>147485.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>47643.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>286632.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>47305.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>25425.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>9014.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>86494.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>55457.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>32200.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5272.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>75924.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>63936.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>83143.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>34839.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>44338.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>93815.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>110904.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>44966.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>109076.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>111417.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>70744.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>62768.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>42356.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>86405.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>63726.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>33515.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>58632.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>83141.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>63590.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>53509.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>77534.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>75528.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>61629.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>118560.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>167811.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>48327.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>44521.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>32202.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>97583.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>25908.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>38101.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>10844.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>97075.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>12659.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>235032.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1190.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>20622.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>75707.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>10788.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>105101.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>22470.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>10329.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>34123.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>26486.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>174625.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>33360.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>63139.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>5761.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>362272.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>10710.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>8060.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>21370.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>170414.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>49828.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>16494.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>50905.0</v>
       </c>
     </row>
-    <row r="24" spans="1:112">
+    <row r="24" spans="1:113">
       <c r="A24" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23267,119 +23627,122 @@
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
+      <c r="DI24"/>
     </row>
-    <row r="25" spans="1:112">
+    <row r="25" spans="1:113">
       <c r="A25" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B25">
+        <v>50.0</v>
+      </c>
+      <c r="C25">
         <v>52.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>55.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>58.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>64.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>68.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>71.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>75.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>79.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>83.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>87.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>92.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>97.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>102.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>107.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>113.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>119.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>139.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>396.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>403.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>412.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
@@ -23423,95 +23786,96 @@
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
+      <c r="DI25"/>
     </row>
-    <row r="26" spans="1:112">
+    <row r="26" spans="1:113">
       <c r="A26" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
+      <c r="AI26"/>
       <c r="AJ26">
         <v>0.0</v>
       </c>
-      <c r="AK26"/>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
@@ -23543,527 +23907,534 @@
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
+      <c r="DI26"/>
     </row>
-    <row r="27" spans="1:112">
+    <row r="27" spans="1:113">
       <c r="A27" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>15000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>358.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>277364.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>5666.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4739.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>10078.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>8610.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>9769.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>19876.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>8534.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>103672.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>23608.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>864.0</v>
       </c>
-      <c r="BH27"/>
-      <c r="BI27">
+      <c r="BI27"/>
+      <c r="BJ27">
         <v>8241.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>18217.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>818.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>36839.0</v>
       </c>
-      <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
+      <c r="DI27"/>
     </row>
-    <row r="28" spans="1:112">
+    <row r="28" spans="1:113">
       <c r="A28" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B28">
+        <v>30200.0</v>
+      </c>
+      <c r="C28">
         <v>21710.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4762.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12106.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>40633.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12814.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15726.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3169.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>68722.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8448.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>32383.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16453.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>28273.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>26232.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>24204.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17395.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>34836.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>41798.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>53434.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>33.29</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>165708.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>54161.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>97292.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>53420.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>81895.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>88693.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>68875.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>61436.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>72535.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>70061.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>74827.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>49809.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>38065.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>70196.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>48848.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>94844.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>55393.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>53278.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>76076.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>31284.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>143815.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>29225.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>132284.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>146847.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>136933.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>55417.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>43378.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>41169.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>44948.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>46797.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1282.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7021.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>85901.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>54833.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>31543.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28">
         <v>62588.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>25509.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>82279.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>31428.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>34858.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>66168.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>72220.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>62489.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>105432.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>108959.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>69187.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>60054.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>39694.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>84594.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>62948.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>33515.0</v>
       </c>
-      <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
+      <c r="DI28"/>
     </row>
-    <row r="29" spans="1:112">
+    <row r="29" spans="1:113">
       <c r="A29" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B29">
-        <v>0.0</v>
+        <v>-2401.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="E29">
         <v>0.0</v>
       </c>
+      <c r="F29"/>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>-32500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
+        <v>0.0</v>
+      </c>
+      <c r="N29">
         <v>-2439.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>0.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-100.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-403.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1093.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-2197.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>-65938.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-21776.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-7022.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-848.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
@@ -24107,944 +24478,954 @@
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
+      <c r="DI29"/>
     </row>
-    <row r="30" spans="1:112">
+    <row r="30" spans="1:113">
       <c r="A30" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B30">
+        <v>44643.0</v>
+      </c>
+      <c r="C30">
         <v>26274.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9109.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12953.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>40633.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>35323.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26665.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8152.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>80024.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>27416.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>67403.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>38586.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>50340.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>26232.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>24204.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>28195.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>34836.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>57897.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>53434.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>33.29</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>165708.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>54161.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>97292.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>124420.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>359259.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>71940.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>58399.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>61436.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>72535.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>80139.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>83437.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>59578.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>62065.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>70196.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>61526.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>94844.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>55393.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>53278.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>76076.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>36885.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>142749.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>37133.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>132284.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>146847.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>85923.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>58937.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>141853.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>41169.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>270527.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>46797.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>24890.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>9014.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>85901.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>55857.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>31543.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5272.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>75924.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>63072.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>83143.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>34839.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>44338.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>67143.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>73247.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>44966.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>109076.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>111417.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>69187.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>62768.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>42356.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>86405.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>63726.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>33515.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>58632.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>83141.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>63590.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>53509.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>77534.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>75528.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>61629.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>118560.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>167811.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>48327.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>44521.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>32202.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>97583.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>25908.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>38101.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>10844.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>97075.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>12659.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>235032.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1190.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-20622.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-75707.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>10788.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>105101.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-22470.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>10329.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>34123.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>26486.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>174625.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>33360.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>63139.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>5761.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>362272.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>10710.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>8060.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>21370.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>170414.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>49828.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>16494.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>50905.0</v>
       </c>
     </row>
-    <row r="31" spans="1:112">
+    <row r="31" spans="1:113">
       <c r="A31" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B31">
+        <v>666142.0</v>
+      </c>
+      <c r="C31">
         <v>139666.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>101614.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>115653.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-44900.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>25739.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-15859.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-49529.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1131425.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>83338.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-199336.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>594231.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-17609.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-342.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>77.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3946.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-275.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-662.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-705.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4.99</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-329.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-140.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-658.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2216.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-210000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-142.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-444.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-5874.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-5186.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>46.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-132.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-56.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1135.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1046.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-48277.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>53313.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-63959.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>15436.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-87388.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>31642.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-71041.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-5563.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-18907.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-36961.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-49234.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>72179.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-117292.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>9704.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-3140.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>574.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>463.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>335.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-263431.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-504.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>8588.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>3600.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1900437.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>36215.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-48421.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>14000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>10110.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>8221.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-26109.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>60545.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>109076.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-878.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>70744.0</v>
       </c>
-      <c r="BP31"/>
-      <c r="BQ31">
+      <c r="BQ31"/>
+      <c r="BR31">
         <v>-290176.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-418263.0</v>
       </c>
-      <c r="BS31"/>
-      <c r="BT31">
+      <c r="BT31"/>
+      <c r="BU31">
         <v>33515.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>58632.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>83141.0</v>
       </c>
-      <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
-      <c r="BZ31">
+      <c r="BZ31"/>
+      <c r="CA31">
         <v>11518.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>13700.0</v>
       </c>
-      <c r="CB31"/>
-      <c r="CC31">
+      <c r="CC31"/>
+      <c r="CD31">
         <v>-631000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>48327.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-16129.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>33202.0</v>
       </c>
-      <c r="CG31"/>
-      <c r="CH31">
+      <c r="CH31"/>
+      <c r="CI31">
         <v>25908.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>38101.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>10844.0</v>
       </c>
-      <c r="CK31"/>
-      <c r="CL31">
+      <c r="CL31"/>
+      <c r="CM31">
         <v>12659.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>235032.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>1190.0</v>
       </c>
-      <c r="CO31"/>
       <c r="CP31"/>
-      <c r="CQ31">
+      <c r="CQ31"/>
+      <c r="CR31">
         <v>10788.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>105101.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-22470.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>10329.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>34123.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>26485.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>174624.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>33359.0</v>
       </c>
-      <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
-      <c r="DB31">
+      <c r="DB31"/>
+      <c r="DC31">
         <v>10709.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>8059.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>21369.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-80758.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10.0</v>
       </c>
       <c r="DG31">
         <v>10.0</v>
       </c>
       <c r="DH31">
+        <v>10.0</v>
+      </c>
+      <c r="DI31">
         <v>50904.0</v>
       </c>
     </row>
-    <row r="32" spans="1:112">
+    <row r="32" spans="1:113">
       <c r="A32" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="E32">
         <v>0.0</v>
       </c>
+      <c r="F32"/>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="T32">
         <v>0.0</v>
       </c>
+      <c r="U32"/>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
-      <c r="Y32"/>
+      <c r="Y32">
+        <v>0.0</v>
+      </c>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-      <c r="AE32">
-[...1 lines deleted...]
-      </c>
+      <c r="AE32"/>
       <c r="AF32">
         <v>0.0</v>
       </c>
       <c r="AG32">
         <v>0.0</v>
       </c>
       <c r="AH32">
         <v>0.0</v>
       </c>
       <c r="AI32">
         <v>0.0</v>
       </c>
       <c r="AJ32">
         <v>0.0</v>
       </c>
       <c r="AK32">
         <v>0.0</v>
       </c>
-      <c r="AL32"/>
+      <c r="AL32">
+        <v>0.0</v>
+      </c>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-      <c r="BG32">
+      <c r="BG32"/>
+      <c r="BH32">
         <v>162153.0</v>
       </c>
-      <c r="BH32"/>
-      <c r="BI32">
+      <c r="BI32"/>
+      <c r="BJ32">
         <v>-34364.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>18456.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>15908.0</v>
       </c>
-      <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
-      <c r="BQ32">
+      <c r="BQ32"/>
+      <c r="BR32">
         <v>140.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>389.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>4460.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>5744.0</v>
       </c>
-      <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
-      <c r="CV32">
-[...1 lines deleted...]
-      </c>
+      <c r="CV32"/>
       <c r="CW32">
         <v>1.0</v>
       </c>
       <c r="CX32">
         <v>1.0</v>
       </c>
       <c r="CY32">
         <v>1.0</v>
       </c>
       <c r="CZ32">
         <v>1.0</v>
       </c>
-      <c r="DA32"/>
-      <c r="DB32">
+      <c r="DA32">
         <v>1.0</v>
       </c>
+      <c r="DB32"/>
       <c r="DC32">
         <v>1.0</v>
       </c>
       <c r="DD32">
         <v>1.0</v>
       </c>
-      <c r="DE32"/>
-      <c r="DF32">
+      <c r="DE32">
         <v>1.0</v>
       </c>
+      <c r="DF32"/>
       <c r="DG32">
         <v>1.0</v>
       </c>
       <c r="DH32">
+        <v>1.0</v>
+      </c>
+      <c r="DI32">
         <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -25085,2863 +25466,2936 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B2">
+        <v>5502.0</v>
+      </c>
+      <c r="C2">
         <v>389494.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13793.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>101645.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>100947.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>154873.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>108317.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>97971.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>205892.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>142860.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>460295.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>262485.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1459.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>38042.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>212180.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>44243.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>30411.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>41909.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>526240.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>110.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>537.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>67.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>21.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>194.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>-9.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>54709.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B3">
+        <v>419639</v>
+      </c>
+      <c r="C3">
         <v>8700</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>222014</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>106110</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>69854</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>475797</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>123553</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>89706</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>488145</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>262076</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>276354</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18896</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>31058</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13430</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>60452</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>576896</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>99855</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>956000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>507747</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>789543</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>281530</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>18996</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
         <v>82000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>71388</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
+      <c r="AC5"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B6">
+        <v>23087.0</v>
+      </c>
+      <c r="C6">
         <v>-383992.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>375701.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-87852.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>698.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-53926.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>46556.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10346.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-107921.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>10172.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-317435.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>197810.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>261026.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-36583.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>38042.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-212180.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>167937.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13832.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-11498.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-484331.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>526130.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-427.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>537.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-67.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>46.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-173.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>203.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-54718.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B7">
+        <v>-51983.0</v>
+      </c>
+      <c r="C7">
         <v>27129.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-35975.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>79434.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>80810.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-96636.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4085.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-8770.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>60849.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-59304.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4381.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-286093.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>215527.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>79566.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>27662.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>113228.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-91572.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>24478.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>11683.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7923.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-28570.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>54640.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>133956.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1766.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-51486.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>39939.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>101210.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>105199.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>15963.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>84203.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-77368.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-22.09</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1.12</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>48654.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-43847.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2074.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>28461.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-15670.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>53948.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>-74890.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
+      <c r="AC9"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
+      <c r="AC10"/>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>59311.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1235.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-24299.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>35371.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-5229.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>13967.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-16042.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>7040.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-319554.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>236197.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-2424.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>38080.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-21868.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>403884.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-27848.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-82485.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>92500.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>110278.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>72704.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-5578.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
+      <c r="AC12"/>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>4160.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-2158.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5031.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-9198.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4657.0</v>
       </c>
       <c r="I13">
         <v>-4657.0</v>
       </c>
       <c r="J13">
+        <v>-4657.0</v>
+      </c>
+      <c r="K13">
         <v>585.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-585.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-5000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B14">
+        <v>19715.0</v>
+      </c>
+      <c r="C14">
         <v>264.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>997221.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>398.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>489.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1350.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1705.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1749.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1170.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1129.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1386.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1702.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2089.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2565.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3457.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4321.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4898.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2209.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>371.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>465.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>258.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-      <c r="Z14">
+      <c r="Z14"/>
+      <c r="AA14">
         <v>1418.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1194.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1200.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
+      <c r="AC15"/>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B16">
+        <v>28589.0</v>
+      </c>
+      <c r="C16">
         <v>5502.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>389494.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13793.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>101645.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>100947.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>154873.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>108317.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>97971.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>153032.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>142860.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>460295.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>262485.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1459.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>38042.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>212180.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>44243.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>30411.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>41909.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>526240.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>110.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>537.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>67.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>21.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>194.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-9.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B18">
+        <v>-695358.0</v>
+      </c>
+      <c r="C18">
         <v>-110430.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-454578.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-187852.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-141902.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-966924.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-445444.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-399024.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-641410.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-517589.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-552601.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-609146.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-187843.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-116193.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-289044.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-721800.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-487030.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1105978.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-695681.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1043662.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-630188.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-108296.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-232996.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-286074.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-91679.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-235528.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-262007.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-333368.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-      <c r="C19">
+        <v>222</v>
+      </c>
+      <c r="B19">
+        <v>218445.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19">
         <v>68265.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-106110.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-69854.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-475797.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-123553.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-89706.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>43933.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>19053.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>39360.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-52468.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-85697.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>340000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>142600.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1015000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>492000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>409370.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>224</v>
+      </c>
+      <c r="B21">
+        <v>500000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>200000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127600.0</v>
       </c>
       <c r="F21">
         <v>127600.0</v>
       </c>
       <c r="G21">
         <v>127600.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>127600.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-71000.0</v>
       </c>
       <c r="M21">
+        <v>-71000.0</v>
+      </c>
+      <c r="N21">
         <v>71000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
+      <c r="AC21"/>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B22">
+        <v>956698.0</v>
+      </c>
+      <c r="C22">
         <v>-154991.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-760036.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-159150.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-191427.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-373975.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-731565.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-279595.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-222390.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-289838.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-520292.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-390241.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-368823.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-431165.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1996226.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-237380.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-183594.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-822208.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>82112.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-60507.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-905831.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-242327.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-472957.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-149400.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-40193.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-276885.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-3912958.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-368379.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B23">
+        <v>500000.0</v>
+      </c>
+      <c r="C23">
         <v>-300000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>540000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-106110.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-69854.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-475797.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>492.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>409.37</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-444212.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3400.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-70585.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>77810.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-88561.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>29430.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>75506.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>419900.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-495406.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>983098.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-572474.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-171749.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-227590.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-15436.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-15467.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-401321.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-18275.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-34645.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-71000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>24662.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B24">
+        <v>218445.0</v>
+      </c>
+      <c r="C24">
         <v>26438.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>217144.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-69854.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-475797.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-650.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-89706.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-3000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>5000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>67390.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>11000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-928771.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-105195.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>-120157.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-18275.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-34645.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>11000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>96050.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B25">
+        <v>-1200149.0</v>
+      </c>
+      <c r="C25">
         <v>25868.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-433774.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2424.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3290.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1662.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>209635.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5209.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7106.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>92500.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>102909.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-9593.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-5578.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>246271.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1736515.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-73.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3893.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>708439.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>59400.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>22500.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>620685.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>137191.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>125000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-138440.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>3630547.0</v>
       </c>
-      <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-102000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-5000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>551231.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-550207.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>788292.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>421600.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>1626.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>75381.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>277364.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>0.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>135369.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>93975.0</v>
       </c>
-      <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>51700.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>38800.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>59400.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>18611.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B28">
+        <v>500000.0</v>
+      </c>
+      <c r="C28">
         <v>-300000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>540000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>142600.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>913000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>492000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>409370.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>489556.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>508708.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>195806.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>866102.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>467176.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>36750.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-24494.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>509620.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>349278.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1119810.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>684183.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>559331.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1098429.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>213064.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>233533.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>406164.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>110000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>270000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>251210.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>182600.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B29">
+        <v>-275719.0</v>
+      </c>
+      <c r="C29">
         <v>-101730.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-232564.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-81742.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-72048.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-491127.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-321891.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-309318.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-153265.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-255513.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-276247.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-590250.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-156785.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-102763.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-228592.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-144904.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-387175.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-149979.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-187934.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-254119.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-348658.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-108296.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-214000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-286074.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-91679.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-235528.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-180007.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-261980.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B30">
+        <v>-201194.0</v>
+      </c>
+      <c r="C30">
         <v>17738.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>68265.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-106110.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-69854.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-475797.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-123553.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-89706.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-444212.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-243023.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-236994.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-78042.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-49365.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>29430.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>291128.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-576896.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>205834.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-956000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-507747.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-789543.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-223641.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-105195.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-18996.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-120157.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-18275.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-34645.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-71000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>24662.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD30"/>
+  <dimension ref="A1:DE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:108">
+    <row r="1" spans="1:109">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="CP1" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="CQ1" t="s">
         <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="CT1" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="CU1" t="s">
         <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>164</v>
       </c>
       <c r="CX1" t="s">
-        <v>164</v>
+        <v>26</v>
       </c>
       <c r="CY1" t="s">
         <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
-        <v>26</v>
+        <v>167</v>
       </c>
       <c r="DB1" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="DC1" t="s">
         <v>168</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
+      <c r="DE1" t="s">
+        <v>170</v>
+      </c>
     </row>
-    <row r="2" spans="1:108">
+    <row r="2" spans="1:109">
       <c r="A2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B2">
+        <v>53163.0</v>
+      </c>
+      <c r="C2">
         <v>9219.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>52255.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5502.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8915.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21.55</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>71268.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>389494.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>201204.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>24519.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>25372.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13793.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5943.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>35337.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>52318.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>101645.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>82791.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>62082.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2">
         <v>100947.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>101761.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>389422.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>540659.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>154873.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>50939.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>-78415.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>-103242.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>108317.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>-39345.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>-6954.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16357.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>97971.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>136453.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>67083.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>174039.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>153032.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>25723.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>65710.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>23378.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>142860.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>-9356.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>-25368.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>203764.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>460295.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>-888.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>24180.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>152819.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>262485.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>80372.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1015.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3728.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1459.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11567.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>17732.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>22879.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>38043.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>247842.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>101273.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10492.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>75506.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>16043.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>62546.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>138611.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>212180.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>692693.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>234698.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>48034.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>44243.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>85812.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>-17129.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>12681.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>30411.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1081888.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>108316.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>250336.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>452533.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>593396.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>44425.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>220391.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>765115.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2779.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2682.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>13916.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>110.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>23105.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>22612.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>15027.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>537.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>54.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4968.0</v>
       </c>
-      <c r="CM2"/>
       <c r="CN2"/>
-      <c r="CO2">
+      <c r="CO2"/>
+      <c r="CP2">
         <v>14.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>68.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>14.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>67.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>-104.0</v>
       </c>
-      <c r="CT2"/>
       <c r="CU2"/>
-      <c r="CV2">
+      <c r="CV2"/>
+      <c r="CW2">
         <v>21.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>787.0</v>
       </c>
-      <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>425.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>194.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>-9.0</v>
       </c>
-      <c r="DB2"/>
-      <c r="DC2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>2276.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>-9.0</v>
       </c>
     </row>
-    <row r="3" spans="1:108">
+    <row r="3" spans="1:109">
       <c r="A3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B3">
+        <v>23839</v>
+      </c>
+      <c r="C3">
         <v>394300</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1500</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5700</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1500</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1500</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>31673</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>44362</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>66594</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>79385</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>99942</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4682</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>295</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1191</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>44690</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6591</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1182</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17391</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12872</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>298437</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>143802</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>46430</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>66794</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>12372</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>41157</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3230</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>12287</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>13016</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>26891</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>62086</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>17390</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>131615</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>80072</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>259068</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>24383</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1994</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>58371</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>177328</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1847</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>29334</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>152799</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>92374</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>95649</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>22400</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>32537</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>59608</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>10523</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>10269</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>651</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>9615</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>14559</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>22709</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
         <v>167866</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>103153</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>42256</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>37995</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>78520</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>73608</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>367420</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>57348</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>115622</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>7961</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>15342</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>38652</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>723948</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>161591</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>31808</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>47256</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>138380</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>165948</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>156163</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1446</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>59605</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>129534</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>601850</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
+        <v>0</v>
+      </c>
+      <c r="CF3">
         <v>159860</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>177832</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
+        <v>0</v>
+      </c>
+      <c r="CJ3">
         <v>36067</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>29456</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
         <v>0</v>
       </c>
       <c r="CV3">
+        <v>0</v>
+      </c>
+      <c r="CW3">
         <v>6000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
+        <v>0</v>
+      </c>
+      <c r="DA3">
         <v>2000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>69600</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>6400</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1615</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>4385</v>
       </c>
     </row>
-    <row r="4" spans="1:108">
+    <row r="4" spans="1:109">
       <c r="A4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -28006,54 +28460,55 @@
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
+      <c r="DE4"/>
     </row>
-    <row r="5" spans="1:108">
+    <row r="5" spans="1:109">
       <c r="A5" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -28118,678 +28573,685 @@
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
+      <c r="DE5"/>
     </row>
-    <row r="6" spans="1:108">
+    <row r="6" spans="1:109">
       <c r="A6" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B6">
+        <v>-24574.0</v>
+      </c>
+      <c r="C6">
         <v>43944.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-43036.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>46753.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3413.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-12.64</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-49716.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-318226.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>188290.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>176685.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-853.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>11579.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7850.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-29394.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-16981.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-49327.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>18854.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>20709.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-55646.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>16780.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-814.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-287661.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-151237.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>385786.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>103934.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>129354.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>24827.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-211559.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>147662.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-32391.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-23311.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-81614.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-38482.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>69370.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-106956.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>21007.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>127309.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-39987.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>42332.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-119482.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>152216.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>16012.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-229132.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-256531.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>461183.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-25068.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-128639.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-109666.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>182113.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>79357.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-2713.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2269.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-10108.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-6165.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-5147.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-15164.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-209800.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>146569.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>90781.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-65014.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-16043.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-46503.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-76065.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-73569.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-480513.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>457995.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>186664.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>3791.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-41569.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>102941.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-29810.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-17730.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1051477.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>973572.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-142020.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-202197.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-551487.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>548971.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-175966.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-544724.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>523461.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>97.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-11234.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>13806.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-22995.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>493.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>7585.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>14490.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>483.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-4914.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>4968.0</v>
       </c>
-      <c r="CN6"/>
-      <c r="CO6">
+      <c r="CO6"/>
+      <c r="CP6">
         <v>-67.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-54.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>54.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-53.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>171.0</v>
       </c>
-      <c r="CT6"/>
-      <c r="CU6">
+      <c r="CU6"/>
+      <c r="CV6">
         <v>-104.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-21.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-766.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>787.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-425.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>231.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>203.0</v>
       </c>
-      <c r="DB6"/>
-      <c r="DC6">
+      <c r="DC6"/>
+      <c r="DD6">
         <v>-2285.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>2285.0</v>
       </c>
     </row>
-    <row r="7" spans="1:108">
+    <row r="7" spans="1:109">
       <c r="A7" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B7">
+        <v>1071.0</v>
+      </c>
+      <c r="C7">
         <v>170603.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-867.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>12202.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>30397.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11.2</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-22553.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-5446.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-5517.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-6040.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-20848.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>23147.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>75684.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2117.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>18170.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-16537.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>16558.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3039.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>885.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>15573.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-23734.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-89360.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>46218.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-52841.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>11854.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1146.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>16880.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>12029.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2760.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-34919.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>37234.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>58630.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-118549.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>83534.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-103.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-54051.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-8002.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2852.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>72933.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>12916.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-62662.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-18806.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>14937.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2976.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>260.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-298314.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>191581.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-8945.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>12465.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>20426.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>59132.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>34731.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-3713.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-10584.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-12386.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-29174.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>62265.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>6957.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>56206.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-48966.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-103239.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-2749.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-95001.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-65359.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>1290.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>67498.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>38593.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>27084.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>47099.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-88298.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>88423.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-31919.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-23763.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-21058.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>65999.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-26446.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-54608.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>22978.0</v>
       </c>
-      <c r="CC7"/>
       <c r="CD7"/>
-      <c r="CE7">
+      <c r="CE7"/>
+      <c r="CF7">
         <v>-26224.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>209754.0</v>
       </c>
-      <c r="CG7"/>
       <c r="CH7"/>
-      <c r="CI7">
+      <c r="CI7"/>
+      <c r="CJ7">
         <v>-133247.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>31590.0</v>
       </c>
-      <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
-      <c r="CN7">
+      <c r="CN7"/>
+      <c r="CO7">
         <v>-3810.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-38416.0</v>
       </c>
-      <c r="CP7"/>
       <c r="CQ7"/>
-      <c r="CR7">
+      <c r="CR7"/>
+      <c r="CS7">
         <v>5048.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>27701.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>10329.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>28019.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-117535.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-42914.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>34147.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>41012.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>7694.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>96670.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>17110.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-24610.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>12040.0</v>
       </c>
     </row>
-    <row r="8" spans="1:108">
+    <row r="8" spans="1:109">
       <c r="A8" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -28854,279 +29316,281 @@
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
+      <c r="DE8"/>
     </row>
-    <row r="9" spans="1:108">
+    <row r="9" spans="1:109">
       <c r="A9" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>212</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-51980.0</v>
       </c>
-      <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>848.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>-6406.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15436.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>-15.39</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1982.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>13.41</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2953.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-77.29</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-6013.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4812.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>78493.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1638.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-14617.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-47106.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-17283.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-6624.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-2940.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>-7231.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>11483.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2556.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-8239.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-4684.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>7071.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>52229.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1809.25</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2724.29</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-5885.0</v>
       </c>
-      <c r="AL9"/>
       <c r="AM9"/>
-      <c r="AN9">
+      <c r="AN9"/>
+      <c r="AO9">
         <v>-12748.0</v>
       </c>
-      <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
-      <c r="AZ9">
+      <c r="AZ9"/>
+      <c r="BA9">
         <v>-2332.0</v>
       </c>
-      <c r="BA9"/>
       <c r="BB9"/>
-      <c r="BC9">
+      <c r="BC9"/>
+      <c r="BD9">
         <v>6966.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-584.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>27364.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-24285.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>50869.0</v>
       </c>
-      <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
+      <c r="DE9"/>
     </row>
-    <row r="10" spans="1:108">
+    <row r="10" spans="1:109">
       <c r="A10" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
+      <c r="AI10"/>
       <c r="AJ10">
         <v>0.0</v>
       </c>
-      <c r="AK10"/>
+      <c r="AK10">
+        <v>0.0</v>
+      </c>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
@@ -29154,142 +29618,143 @@
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
+      <c r="DE10"/>
     </row>
-    <row r="11" spans="1:108">
+    <row r="11" spans="1:109">
       <c r="A11" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>75115.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1805.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-17745.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7920.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5536.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-9555.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-5136.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-5203.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>8322.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1505.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-28923.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>24237.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-12881.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>16667.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>7348.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4893.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>9147.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4974.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-24243.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>26186.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5378.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-13748.44</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>12992.03</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5782.0</v>
       </c>
-      <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
@@ -29316,142 +29781,143 @@
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
+      <c r="DE11"/>
     </row>
-    <row r="12" spans="1:108">
+    <row r="12" spans="1:109">
       <c r="A12" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-2382.0</v>
       </c>
       <c r="O12">
+        <v>-2382.0</v>
+      </c>
+      <c r="P12">
         <v>-177.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>32.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>38923.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1591.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>466.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>282.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9592.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-21679.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-6614.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-3165.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>411400.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-2571.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-3889.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-1056.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>37869.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-9593.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-26790.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-29334.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>151976.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-51430.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-5168.74</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-1740.53</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>61473.0</v>
       </c>
-      <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
@@ -29478,142 +29944,143 @@
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
+      <c r="DE12"/>
     </row>
-    <row r="13" spans="1:108">
+    <row r="13" spans="1:109">
       <c r="A13" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-1.0</v>
       </c>
       <c r="O13">
+        <v>-1.0</v>
+      </c>
+      <c r="P13">
         <v>1.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4161.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1727.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3516.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3922.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-11323.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4450.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>21868.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>21867.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-43154.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>28605.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-37020.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>480.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-1263.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>504.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>326.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>505.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-5992.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>3977.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1023.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>3285.03</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-3844.62</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-50000.0</v>
       </c>
-      <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
@@ -29640,365 +30107,371 @@
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
+      <c r="DE13"/>
     </row>
-    <row r="14" spans="1:108">
+    <row r="14" spans="1:109">
       <c r="A14" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B14">
+        <v>19550.0</v>
+      </c>
+      <c r="C14">
         <v>52.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>55.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>58.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>61.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>64.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>68.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>71.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>75.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>79.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>83.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>87.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>92.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>97.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>102.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>107.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>113.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>119.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>125.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>132.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>139.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>396.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>403.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>412.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>420.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1079.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-204.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>410.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>422.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>432.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>443.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>452.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>463.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>224.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>236.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>247.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>261.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>275.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>289.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>304.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>320.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>337.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>355.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>374.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>394.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>414.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>435.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>459.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>483.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>508.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>535.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>563.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>595.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>622.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>657.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>691.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>864.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1729.0</v>
       </c>
-      <c r="BG14"/>
-      <c r="BH14">
+      <c r="BH14"/>
+      <c r="BI14">
         <v>864.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1239.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>976.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1026.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1080.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1137.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2458.0</v>
       </c>
-      <c r="BO14"/>
-      <c r="BP14">
+      <c r="BP14"/>
+      <c r="BQ14">
         <v>1303.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>706.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>725.0</v>
       </c>
-      <c r="BS14"/>
-      <c r="BT14"/>
+      <c r="BT14">
+        <v>778.0</v>
+      </c>
       <c r="BU14"/>
       <c r="BV14"/>
-      <c r="BW14">
-[...1 lines deleted...]
-      </c>
+      <c r="BW14"/>
       <c r="BX14">
         <v>93.0</v>
       </c>
       <c r="BY14">
+        <v>93.0</v>
+      </c>
+      <c r="BZ14">
         <v>179.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>65.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>105.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>116.0</v>
       </c>
-      <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
-      <c r="CZ14">
+      <c r="CZ14"/>
+      <c r="DA14">
         <v>298.0</v>
       </c>
-      <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
+      <c r="DE14"/>
     </row>
-    <row r="15" spans="1:108">
+    <row r="15" spans="1:109">
       <c r="A15" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
+      <c r="AI15"/>
       <c r="AJ15">
         <v>0.0</v>
       </c>
-      <c r="AK15"/>
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-      <c r="AR15">
+      <c r="AR15"/>
+      <c r="AS15">
         <v>15000.0</v>
       </c>
-      <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
@@ -30018,368 +30491,372 @@
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
+      <c r="DE15"/>
     </row>
-    <row r="16" spans="1:108">
+    <row r="16" spans="1:109">
       <c r="A16" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B16">
+        <v>28589.0</v>
+      </c>
+      <c r="C16">
         <v>53163.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9219.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>52255.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5502.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8.92</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>21552.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>71268.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>389494.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>201204.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>24519.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>25372.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13793.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5943.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>35337.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>52318.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>101645.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>82791.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>62082.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>100947.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>101761.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>389422.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>540659.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>154873.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>50939.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-78415.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-103242.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>108317.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-39345.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-6954.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16357.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>97971.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>136453.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>67083.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>174039.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>153032.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>25723.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>65710.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>23378.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>142860.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-9356.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-25368.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>203764.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>460295.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-888.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>24180.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>152819.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>262485.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>80372.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1015.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3728.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1459.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>11567.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>17732.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>22879.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>38042.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>247842.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>101273.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>10492.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>75506.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>16043.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>62546.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>138611.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>212180.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>692693.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>234698.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>48034.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>44243.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>85812.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-17129.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>12681.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>30411.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1081888.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>108316.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>250336.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>41909.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>593396.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>44425.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>220391.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>526240.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2779.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2682.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>13916.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>110.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>23105.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>22612.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>15027.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>537.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>54.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>4968.0</v>
       </c>
-      <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16">
         <v>-53.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>14.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>68.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>14.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>67.0</v>
       </c>
-      <c r="CT16"/>
-      <c r="CU16">
+      <c r="CU16"/>
+      <c r="CV16">
         <v>-104.0</v>
       </c>
-      <c r="CV16"/>
-      <c r="CW16">
+      <c r="CW16"/>
+      <c r="CX16">
         <v>21.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>787.0</v>
       </c>
-      <c r="CY16"/>
-      <c r="CZ16">
+      <c r="CZ16"/>
+      <c r="DA16">
         <v>425.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>194.0</v>
       </c>
-      <c r="DB16"/>
-      <c r="DC16">
+      <c r="DC16"/>
+      <c r="DD16">
         <v>-9.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>2276.0</v>
       </c>
     </row>
-    <row r="17" spans="1:108">
+    <row r="17" spans="1:109">
       <c r="A17" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -30444,452 +30921,456 @@
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
+      <c r="DE17"/>
     </row>
-    <row r="18" spans="1:108">
+    <row r="18" spans="1:109">
       <c r="A18" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B18">
+        <v>-393019.0</v>
+      </c>
+      <c r="C18">
         <v>-256056.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-43036.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3247.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-29851.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12.64</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-49716.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-18226.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-136710.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-150942.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-61360.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-105566.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-92150.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-29395.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-16980.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-49327.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-26482.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-61554.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>-89621.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-340271.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-282593.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-267311.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-121562.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-153308.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-99062.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-71512.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-48135.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-81157.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-113118.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-156614.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>83381.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-190108.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-305253.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-229430.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-51042.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-118306.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-141213.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-207028.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-7123.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-38385.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-264344.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-242749.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>18826.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-60120.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-179543.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-388309.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-95712.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-81187.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-13213.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>2269.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-17303.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-42915.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-35531.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-15164.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-369480.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>85555.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>59895.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-65014.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-103881.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-173748.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-320762.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-123409.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-200258.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-252218.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-77415.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>3791.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-41569.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-759555.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-156884.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-147970.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>41790.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-253254.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-261020.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-223197.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>14509.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-128601.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-231966.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-697604.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-382466.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-56726.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-246734.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-424.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-15162.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>57468.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-207415.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-8710.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>40446.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-14414.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-235032.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-5000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-286074.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>403334.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-303281.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-100053.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>58446.0</v>
       </c>
-      <c r="CT18"/>
-      <c r="CU18">
+      <c r="CU18"/>
+      <c r="CV18">
         <v>-6104.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-150021.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-216121.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>787.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-22425.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>231.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-214007.0</v>
       </c>
-      <c r="DB18"/>
-      <c r="DC18">
+      <c r="DC18"/>
+      <c r="DD18">
         <v>-34285.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-13715.0</v>
       </c>
     </row>
-    <row r="19" spans="1:108">
+    <row r="19" spans="1:109">
       <c r="A19" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-1500.0</v>
       </c>
-      <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>-1500.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>0.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1500.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-31673.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-31735.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-6087.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>137760.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-99942.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-4682.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-295.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1191.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-44690.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-6591.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>12872.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-298437.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-143802.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-46430.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>3207.14</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>3378.11</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-4055.0</v>
       </c>
-      <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
@@ -30916,86 +31397,87 @@
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
+      <c r="DE19"/>
     </row>
-    <row r="20" spans="1:108">
+    <row r="20" spans="1:109">
       <c r="A20" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>13500.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>114100.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -31038,122 +31520,125 @@
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
+      <c r="DE20"/>
     </row>
-    <row r="21" spans="1:108">
+    <row r="21" spans="1:109">
       <c r="A21" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B21">
+        <v>150000.0</v>
+      </c>
+      <c r="C21">
         <v>300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>50000.0</v>
       </c>
-      <c r="E21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>-300000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>300000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>100000.0</v>
       </c>
       <c r="O21">
         <v>100000.0</v>
       </c>
       <c r="P21">
         <v>100000.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>100000.0</v>
+      </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>393.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>28.69</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-30.22</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-393.0</v>
       </c>
-      <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
@@ -31180,1177 +31665,1190 @@
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
+      <c r="DE21"/>
     </row>
-    <row r="22" spans="1:108">
+    <row r="22" spans="1:109">
       <c r="A22" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B22">
+        <v>648266.0</v>
+      </c>
+      <c r="C22">
         <v>113340.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>92450.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>102642.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-44999.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-9648.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-42592.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-57752.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1179024.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>59890.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-151823.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-320854.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-65602.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-27030.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-34780.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-31738.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-37386.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-56530.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-59235.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-38277.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-100237.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-36124.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-108846.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-128768.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-512806.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-86603.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-65666.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-66490.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-120739.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-71009.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-57120.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-30727.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-88902.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-65917.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-36063.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-31508.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-88290.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-47038.0</v>
       </c>
-      <c r="AM22"/>
       <c r="AN22"/>
-      <c r="AO22">
+      <c r="AO22"/>
+      <c r="AP22">
         <v>-198244.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-23349.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-148357.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-150342.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-140792.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>25649.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-256152.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-18946.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-288450.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-46731.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-24962.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-8680.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-349925.0</v>
       </c>
-      <c r="BB22"/>
       <c r="BC22"/>
-      <c r="BD22">
+      <c r="BD22"/>
+      <c r="BE22">
         <v>-1672.0</v>
       </c>
-      <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
-      <c r="BH22">
+      <c r="BH22"/>
+      <c r="BI22">
         <v>-20839.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-43592.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-67138.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-121104.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-5546.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>62213.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-112295.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-70744.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-62768.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-230695.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-504279.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-59370.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-27864.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>282352.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-83141.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-63590.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-53509.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>148885.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-42615.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-47929.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-118848.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-764508.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-48327.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-60650.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-32346.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-167474.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-25908.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-38101.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-10844.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-224076.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-12659.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-235032.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-1190.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-109218.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>75707.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-10788.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-105101.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>30745.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-10329.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-34123.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-26486.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-174625.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-33360.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-63139.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-5761.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-3872818.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-10710.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-8060.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>-21370.0</v>
       </c>
     </row>
-    <row r="23" spans="1:108">
+    <row r="23" spans="1:109">
       <c r="A23" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>225</v>
+      </c>
+      <c r="B23">
+        <v>150000.0</v>
+      </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>-1500.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>25000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>315000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-6087.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>137760.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-4682.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-295.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1191.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>46836.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46836.0</v>
       </c>
       <c r="S23">
         <v>-46836.0</v>
       </c>
       <c r="T23">
         <v>-46836.0</v>
       </c>
       <c r="U23">
+        <v>-46836.0</v>
+      </c>
+      <c r="V23">
         <v>65937.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2610.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-9644.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-58903.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>135496.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2662.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3889.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-142047.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>133926.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-53733.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-75193.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-62086.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>34959.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14215.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>37808.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>837.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-2535.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-50324.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-47763.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>10336.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>158286.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-579252.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>35213.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-13782.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>28555.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-39306.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>25254.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>261957.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-93561.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>134294.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-651.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-9615.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>21754.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-22709.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>30385.0</v>
       </c>
-      <c r="BD23"/>
-      <c r="BE23">
+      <c r="BE23"/>
+      <c r="BF23">
         <v>75506.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-195900.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>95900.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-37995.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6324.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>208759.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>244697.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>49840.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-395406.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>151707.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>264079.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-15342.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-38652.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>862498.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>127073.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>130239.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-572474.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-138380.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-165948.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-156163.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-171749.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-59605.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-129534.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-601850.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-264820.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>5000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>217500.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-177832.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-11285.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1149.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-36067.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-5300.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-20467.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>30000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>240000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>5000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>406164.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-340888.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>62500.0</v>
       </c>
-      <c r="CR23"/>
-      <c r="CS23">
+      <c r="CS23"/>
+      <c r="CT23">
         <v>-18275.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>6000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-6000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-34645.0</v>
       </c>
-      <c r="CX23"/>
-      <c r="CY23">
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>20000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-2000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-58600.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-6400.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-1615.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-4385.0</v>
       </c>
     </row>
-    <row r="24" spans="1:108">
+    <row r="24" spans="1:109">
       <c r="A24" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>226</v>
+      </c>
+      <c r="B24">
+        <v>218445.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>26438.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-31673.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6832.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>67155.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>217.15</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-44690.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-6591.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>12872.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-298437.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-650.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>-3000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>43933.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>0.0</v>
       </c>
-      <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>10608.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-1.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-100649.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>105649.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>67390.0</v>
       </c>
-      <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>11000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>351580.0</v>
       </c>
-      <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>81514.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-81514.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>267329.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-890119.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>18452.0</v>
       </c>
-      <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
-      <c r="DA24">
+      <c r="DA24"/>
+      <c r="DB24">
         <v>11000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
+      <c r="DE24"/>
     </row>
-    <row r="25" spans="1:108">
+    <row r="25" spans="1:109">
       <c r="A25" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B25">
+        <v>-1038067.0</v>
+      </c>
+      <c r="C25">
         <v>-145751.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-134674.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-116649.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-9610.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9584.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15361.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>46401.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1079429.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-160509.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>178007.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>299.85</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-2439.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>103.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-100.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-403.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>38923.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1591.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>9592.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-21679.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-6614.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-3165.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>411400.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2571.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-3889.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1056.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>43015.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-9593.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-26790.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-29334.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>151976.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-51430.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-70805.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-22635.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>61473.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-15498.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-75129.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-32856.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>21415.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1045.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>99119.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>18399.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>48638.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-60807.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>108451.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-11900.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>11197.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-15750.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-600.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-425.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>258336.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-55559.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-32475.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-3599.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-190092.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>9847.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-44626.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-14001.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-39214.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>14988.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>269975.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-58846.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-168607.0</v>
       </c>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
-      <c r="BQ25">
+      <c r="BQ25"/>
+      <c r="BR25">
         <v>188479.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>418263.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>778.0</v>
       </c>
-      <c r="BT25"/>
-      <c r="BU25">
+      <c r="BU25"/>
+      <c r="BV25">
         <v>-281729.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>186.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-7812.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>7440.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-202000.0</v>
       </c>
-      <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
-      <c r="CC25">
+      <c r="CC25"/>
+      <c r="CD25">
         <v>382042.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-8399.0</v>
       </c>
-      <c r="CE25"/>
       <c r="CF25"/>
-      <c r="CG25">
+      <c r="CG25"/>
+      <c r="CH25">
         <v>152312.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>83376.0</v>
       </c>
-      <c r="CI25"/>
       <c r="CJ25"/>
-      <c r="CK25">
+      <c r="CK25"/>
+      <c r="CL25">
         <v>264522.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-1755.0</v>
       </c>
-      <c r="CM25"/>
       <c r="CN25"/>
-      <c r="CO25">
+      <c r="CO25"/>
+      <c r="CP25">
         <v>-138440.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>327627.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-292493.0</v>
       </c>
-      <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
-      <c r="CW25">
+      <c r="CW25"/>
+      <c r="CX25">
         <v>1418.0</v>
       </c>
-      <c r="CX25"/>
-      <c r="CY25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>-298.0</v>
       </c>
-      <c r="CZ25"/>
-      <c r="DA25">
+      <c r="DA25"/>
+      <c r="DB25">
         <v>3631741.0</v>
       </c>
-      <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
+      <c r="DE25"/>
     </row>
-    <row r="26" spans="1:108">
+    <row r="26" spans="1:109">
       <c r="A26" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>-129.1</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>10000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-65000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>-34045.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>28933.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>24300.91</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>19192.4</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>184940.0</v>
       </c>
-      <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>-550207.0</v>
       </c>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
@@ -32370,1104 +32868,1115 @@
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
+      <c r="DE26"/>
     </row>
-    <row r="27" spans="1:108">
+    <row r="27" spans="1:109">
       <c r="A27" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>98300.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>38600.0</v>
       </c>
-      <c r="BO27"/>
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27">
         <v>13100.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>22600.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>16200.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
+      <c r="DE27"/>
     </row>
-    <row r="28" spans="1:108">
+    <row r="28" spans="1:109">
       <c r="A28" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B28">
+        <v>150000.0</v>
+      </c>
+      <c r="C28">
         <v>300000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>0.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>50000.0</v>
       </c>
-      <c r="E28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F28"/>
       <c r="G28">
         <v>0.0</v>
       </c>
       <c r="H28">
+        <v>0.0</v>
+      </c>
+      <c r="I28">
         <v>-300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>325000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>315000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>0.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="N28">
         <v>100000.0</v>
       </c>
       <c r="O28">
+        <v>100000.0</v>
+      </c>
+      <c r="P28">
         <v>39340.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-39340.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>45336.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>82264.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>75937.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>52610.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>131356.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>653097.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>225496.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>282662.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>123889.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-140047.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>195796.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>48767.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>89807.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>75000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-174724.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>259479.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>154363.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>250438.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>182405.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>65818.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>172938.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>87547.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>158286.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>16089.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>35213.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-13782.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>579252.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-361.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>25254.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>261957.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>296132.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>160544.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10500.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
-      <c r="BB28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>36750.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28">
         <v>-116394.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-4000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>95900.0</v>
       </c>
-      <c r="BH28"/>
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28">
         <v>6324.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>208759.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>244697.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>49840.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-357685.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>442884.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>264079.0</v>
       </c>
-      <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>862498.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>127073.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>130239.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-682829.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1227012.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>119000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>21000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-327121.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>677572.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>56000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>152880.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>791111.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>57588.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>235500.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>14230.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-26285.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1149.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>215000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>23200.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-60967.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>49500.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>240000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>5000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>406164.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-340888.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>240888.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>100000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-40000.0</v>
       </c>
-      <c r="CT28"/>
       <c r="CU28"/>
-      <c r="CV28">
+      <c r="CV28"/>
+      <c r="CW28">
         <v>150000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>250000.0</v>
       </c>
-      <c r="CX28"/>
-      <c r="CY28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>20000.0</v>
       </c>
-      <c r="CZ28"/>
-      <c r="DA28">
+      <c r="DA28"/>
+      <c r="DB28">
         <v>203210.0</v>
       </c>
-      <c r="DB28"/>
-      <c r="DC28">
+      <c r="DC28"/>
+      <c r="DD28">
         <v>32000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:108">
+    <row r="29" spans="1:109">
       <c r="A29" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B29">
+        <v>-369180.0</v>
+      </c>
+      <c r="C29">
         <v>138244.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-43036.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1747.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-24151.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-11.14</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-49716.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-16726.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-105037.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-106580.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5419.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-26181.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7792.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-24713.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-16685.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-48136.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>18208.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-54963.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-59464.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>24171.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-89621.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-41834.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-138791.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-220881.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-54768.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-140936.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-57905.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-68282.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-60422.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-68141.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-86227.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-94528.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>100771.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-58493.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-225181.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>29638.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-26659.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-116312.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-82842.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-29700.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-5276.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-9051.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-111545.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-150375.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-76823.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-37720.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-147006.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-328701.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-85189.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-70918.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-12562.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>11884.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-31862.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-20206.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-35531.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-15164.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-201614.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-17598.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>17639.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-27019.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-25361.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-100140.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>46658.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-66061.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-200258.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-136596.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-69454.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>19133.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-2917.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-35607.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>4707.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-116162.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>89046.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-114874.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-95072.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-67034.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>13063.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-68996.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-102432.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-95754.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-382466.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-56726.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-86874.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>177408.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-15162.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>57468.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-171348.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>20746.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>40446.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-14414.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-235032.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-5000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-286074.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>403334.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-303281.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-100053.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>58446.0</v>
       </c>
-      <c r="CT29"/>
-      <c r="CU29">
+      <c r="CU29"/>
+      <c r="CV29">
         <v>-6104.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-144021.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-216121.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>787.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-22425.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>2231.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-144407.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>6400.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-32670.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-9330.0</v>
       </c>
     </row>
-    <row r="30" spans="1:108">
+    <row r="30" spans="1:109">
       <c r="A30" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B30">
+        <v>194606.0</v>
+      </c>
+      <c r="C30">
         <v>-394300.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-1500.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>20738.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1500.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-1500.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-31673.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-31794.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>561.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>137760.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-99942.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4682.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-295.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1191.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-44690.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-6591.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1182.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-17391.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>12872.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-298437.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-143802.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-46430.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-66794.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-12372.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-41157.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3230.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>12287.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-13016.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-26891.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-62086.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-17390.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-131615.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-36139.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-259068.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-28438.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>10506.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-47763.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-177328.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-795.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8974.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-152800.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-92373.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-41246.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>13013.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-6887.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-42922.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-28830.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-10269.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-651.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-9615.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>21754.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-22709.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>30385.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>183714.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>103153.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>42256.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-37995.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>2994.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-155122.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-367420.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-57348.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>77430.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>151707.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-7961.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-15342.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-38652.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-723948.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-161591.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-31808.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-47256.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-138380.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-165948.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-156163.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1446.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-59605.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-129534.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-601850.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>114816.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-765.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-159860.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-177832.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>18452.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-58124.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-36067.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-29456.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-48996.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>30000.0</v>
       </c>
-      <c r="CM30"/>
       <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>-120157.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-62500.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>62500.0</v>
       </c>
-      <c r="CR30"/>
-      <c r="CS30">
+      <c r="CS30"/>
+      <c r="CT30">
         <v>-18275.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>6000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-6000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-34645.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>2000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-2000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-58600.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-6400.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-1615.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-4385.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>