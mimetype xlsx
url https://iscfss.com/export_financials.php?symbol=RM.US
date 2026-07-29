--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4028,51 +4028,53 @@
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
         <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:67">
       <c r="A2" t="s">
         <v>19</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>32344000.0</v>
+      </c>
       <c r="C2">
         <v>39352000.0</v>
       </c>
       <c r="D2">
         <v>38971000.0</v>
       </c>
       <c r="E2">
         <v>57141000.0</v>
       </c>
       <c r="F2">
         <v>30083000.0</v>
       </c>
       <c r="G2">
         <v>39454000.0</v>
       </c>
       <c r="H2">
         <v>38306000.0</v>
       </c>
       <c r="I2">
         <v>34030000.0</v>
       </c>
       <c r="J2">
         <v>29762000.0</v>
       </c>
       <c r="K2">
@@ -6548,51 +6550,53 @@
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
     </row>
     <row r="20" spans="1:67">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>28810000.0</v>
       </c>
-      <c r="F20"/>
+      <c r="F20">
+        <v>26750000.0</v>
+      </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>15929000.0</v>
       </c>
       <c r="K20">
         <v>15929000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20">
         <v>716000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20">
         <v>716000.0</v>
       </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20">
@@ -8544,51 +8548,51 @@
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
     </row>
     <row r="33" spans="1:67">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
         <v>136070000.0</v>
       </c>
       <c r="C33">
         <v>205326000.0</v>
       </c>
       <c r="D33">
         <v>2024182000.0</v>
       </c>
       <c r="E33">
         <v>1845201000.0</v>
       </c>
       <c r="F33">
-        <v>90505000.0</v>
+        <v>1774213000.0</v>
       </c>
       <c r="G33">
         <v>1892173000.0</v>
       </c>
       <c r="H33">
         <v>84737000.0</v>
       </c>
       <c r="I33">
         <v>103576000.0</v>
       </c>
       <c r="J33">
         <v>122828000.0</v>
       </c>
       <c r="K33">
         <v>1767431000.0</v>
       </c>
       <c r="L33">
         <v>78209000.0</v>
       </c>
       <c r="M33">
         <v>78912000.0</v>
       </c>
       <c r="N33">
         <v>77168000.0</v>
       </c>
@@ -8832,51 +8836,51 @@
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
     </row>
     <row r="35" spans="1:67">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
-        <v>1696901000.0</v>
+        <v>1400040000.0</v>
       </c>
       <c r="C35">
         <v>1575054000.0</v>
       </c>
       <c r="D35">
         <v>1275860000.0</v>
       </c>
       <c r="E35">
         <v>1356450000.0</v>
       </c>
       <c r="F35">
         <v>1402319000.0</v>
       </c>
       <c r="G35">
         <v>1236564000.0</v>
       </c>
       <c r="H35">
         <v>1181429000.0</v>
       </c>
       <c r="I35">
         <v>1410119000.0</v>
       </c>
       <c r="J35">
         <v>1390526000.0</v>
       </c>
@@ -9038,51 +9042,53 @@
       </c>
       <c r="BK35">
         <v>26179000.0</v>
       </c>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
     </row>
     <row r="36" spans="1:67">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
         <v>21354000.0</v>
       </c>
       <c r="C36">
         <v>92350000.0</v>
       </c>
       <c r="D36">
         <v>98415000.0</v>
       </c>
       <c r="E36">
         <v>-5533000.0</v>
       </c>
-      <c r="F36"/>
+      <c r="F36">
+        <v>-7543000.0</v>
+      </c>
       <c r="G36">
         <v>113209000.0</v>
       </c>
       <c r="H36">
         <v>-1627656000.0</v>
       </c>
       <c r="I36">
         <v>35757000.0</v>
       </c>
       <c r="J36">
         <v>58628000.0</v>
       </c>
       <c r="K36">
         <v>105844000.0</v>
       </c>
       <c r="L36">
         <v>-22510000.0</v>
       </c>
       <c r="M36">
         <v>-20298000.0</v>
       </c>
       <c r="N36">
         <v>-22489000.0</v>
       </c>
       <c r="O36">
@@ -9550,51 +9556,51 @@
       <c r="BK38">
         <v>8187000.0</v>
       </c>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38">
         <v>9838000.0</v>
       </c>
     </row>
     <row r="39" spans="1:67">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39"/>
       <c r="C39">
         <v>14132000.0</v>
       </c>
       <c r="D39">
         <v>-1790030000.0</v>
       </c>
       <c r="E39">
         <v>117658000.0</v>
       </c>
       <c r="F39">
-        <v>-1644144000.0</v>
+        <v>122312000.0</v>
       </c>
       <c r="G39">
         <v>8690000.0</v>
       </c>
       <c r="H39">
         <v>-1581148000.0</v>
       </c>
       <c r="I39">
         <v>138891000.0</v>
       </c>
       <c r="J39">
         <v>118194000.0</v>
       </c>
       <c r="K39">
         <v>9661000.0</v>
       </c>
       <c r="L39">
         <v>-1641787000.0</v>
       </c>
       <c r="M39">
         <v>-1599940000.0</v>
       </c>
       <c r="N39">
         <v>-1577590000.0</v>
       </c>
@@ -11664,51 +11670,53 @@
       </c>
       <c r="BG51">
         <v>231824000.0</v>
       </c>
       <c r="BH51">
         <v>215719000.0</v>
       </c>
       <c r="BI51">
         <v>199121000.0</v>
       </c>
       <c r="BJ51">
         <v>178761000.0</v>
       </c>
       <c r="BK51">
         <v>189946000.0</v>
       </c>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
     </row>
     <row r="52" spans="1:67">
       <c r="A52" t="s">
         <v>69</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>264517000.0</v>
+      </c>
       <c r="C52">
         <v>235712000.0</v>
       </c>
       <c r="D52">
         <v>380488000.0</v>
       </c>
       <c r="E52">
         <v>247730000.0</v>
       </c>
       <c r="F52">
         <v>140488000.0</v>
       </c>
       <c r="G52">
         <v>315467000.0</v>
       </c>
       <c r="H52">
         <v>249168000.0</v>
       </c>
       <c r="I52">
         <v>166371000.0</v>
       </c>
       <c r="J52">
         <v>252790000.0</v>
       </c>
       <c r="K52">
@@ -12345,51 +12353,51 @@
       </c>
       <c r="BL55"/>
       <c r="BM55"/>
       <c r="BN55"/>
       <c r="BO55">
         <v>214447000.0</v>
       </c>
     </row>
     <row r="56" spans="1:67">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
         <v>1936680000.0</v>
       </c>
       <c r="C56">
         <v>1978532000.0</v>
       </c>
       <c r="D56">
         <v>4084000.0</v>
       </c>
       <c r="E56">
         <v>121930000.0</v>
       </c>
       <c r="F56">
-        <v>4158000.0</v>
+        <v>126470000.0</v>
       </c>
       <c r="G56">
         <v>16936000.0</v>
       </c>
       <c r="H56">
         <v>4745000.0</v>
       </c>
       <c r="I56">
         <v>1685476000.0</v>
       </c>
       <c r="J56">
         <v>1633920000.0</v>
       </c>
       <c r="K56">
         <v>27096000.0</v>
       </c>
       <c r="L56">
         <v>7413000.0</v>
       </c>
       <c r="M56">
         <v>10330000.0</v>
       </c>
       <c r="N56">
         <v>7108000.0</v>
       </c>
@@ -12527,51 +12535,53 @@
       </c>
       <c r="BG56">
         <v>6524000.0</v>
       </c>
       <c r="BH56">
         <v>2800000.0</v>
       </c>
       <c r="BI56">
         <v>2974000.0</v>
       </c>
       <c r="BJ56">
         <v>4384000.0</v>
       </c>
       <c r="BK56">
         <v>1972000.0</v>
       </c>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
     </row>
     <row r="57" spans="1:67">
       <c r="A57" t="s">
         <v>74</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>296861000.0</v>
+      </c>
       <c r="C57">
         <v>235712000.0</v>
       </c>
       <c r="D57">
         <v>380488000.0</v>
       </c>
       <c r="E57">
         <v>247730000.0</v>
       </c>
       <c r="F57">
         <v>140488000.0</v>
       </c>
       <c r="G57">
         <v>315467000.0</v>
       </c>
       <c r="H57">
         <v>249168000.0</v>
       </c>
       <c r="I57">
         <v>34030000.0</v>
       </c>
       <c r="J57">
         <v>29762000.0</v>
       </c>
       <c r="K57">
@@ -15429,52 +15439,56 @@
         <v>6447000.0</v>
       </c>
       <c r="BJ2">
         <v>6595000.0</v>
       </c>
       <c r="BK2">
         <v>7733000.0</v>
       </c>
       <c r="BL2">
         <v>6518000.0</v>
       </c>
       <c r="BM2">
         <v>5831000.0</v>
       </c>
       <c r="BN2">
         <v>6370000.0</v>
       </c>
       <c r="BO2">
         <v>48991000.0</v>
       </c>
     </row>
     <row r="3" spans="1:67">
       <c r="A3" t="s">
         <v>130</v>
       </c>
-      <c r="B3"/>
-      <c r="C3"/>
+      <c r="B3">
+        <v>4769000.0</v>
+      </c>
+      <c r="C3">
+        <v>4523000.0</v>
+      </c>
       <c r="D3">
         <v>4225000.0</v>
       </c>
       <c r="E3">
         <v>3895000.0</v>
       </c>
       <c r="F3">
         <v>3603000.0</v>
       </c>
       <c r="G3">
         <v>3607000.0</v>
       </c>
       <c r="H3">
         <v>3582000.0</v>
       </c>
       <c r="I3">
         <v>3383000.0</v>
       </c>
       <c r="J3">
         <v>3498000.0</v>
       </c>
       <c r="K3">
         <v>3434000.0</v>
       </c>
       <c r="L3">
@@ -15765,52 +15779,56 @@
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:67">
       <c r="A5" t="s">
         <v>132</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>37758000.0</v>
+      </c>
+      <c r="C5">
+        <v>38739000.0</v>
+      </c>
       <c r="D5">
         <v>18974000.0</v>
       </c>
       <c r="E5">
         <v>13484000.0</v>
       </c>
       <c r="F5">
         <v>9161000.0</v>
       </c>
       <c r="G5">
         <v>12755000.0</v>
       </c>
       <c r="H5">
         <v>10165000.0</v>
       </c>
       <c r="I5">
         <v>11222000.0</v>
       </c>
       <c r="J5">
         <v>19933000.0</v>
       </c>
       <c r="K5">
         <v>-9532000.0</v>
       </c>
       <c r="L5">
@@ -15965,54 +15983,54 @@
       </c>
       <c r="BJ5">
         <v>7579000.0</v>
       </c>
       <c r="BK5">
         <v>6132000.0</v>
       </c>
       <c r="BL5">
         <v>7020000.0</v>
       </c>
       <c r="BM5">
         <v>6388000.0</v>
       </c>
       <c r="BN5">
         <v>6082000.0</v>
       </c>
       <c r="BO5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:67">
       <c r="A6" t="s">
         <v>133</v>
       </c>
       <c r="B6">
-        <v>37758000.0</v>
+        <v>42527000.0</v>
       </c>
       <c r="C6">
-        <v>38739000.0</v>
+        <v>43262000.0</v>
       </c>
       <c r="D6">
         <v>23199000.0</v>
       </c>
       <c r="E6">
         <v>17379000.0</v>
       </c>
       <c r="F6">
         <v>12764000.0</v>
       </c>
       <c r="G6">
         <v>16362000.0</v>
       </c>
       <c r="H6">
         <v>13747000.0</v>
       </c>
       <c r="I6">
         <v>14605000.0</v>
       </c>
       <c r="J6">
         <v>23431000.0</v>
       </c>
       <c r="K6">
         <v>-6098000.0</v>
       </c>
@@ -21307,57 +21325,57 @@
       </c>
       <c r="M14">
         <v>3882000.0</v>
       </c>
       <c r="N14">
         <v>3459000.0</v>
       </c>
       <c r="O14">
         <v>2582000.0</v>
       </c>
       <c r="P14">
         <v>1344000.0</v>
       </c>
       <c r="Q14">
         <v>1383000.0</v>
       </c>
       <c r="R14">
         <v>1144000.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>173</v>
       </c>
       <c r="B15">
-        <v>-11485000.0</v>
+        <v>11485000.0</v>
       </c>
       <c r="C15">
-        <v>-12142000.0</v>
+        <v>12142000.0</v>
       </c>
       <c r="D15">
-        <v>-11886000.0</v>
+        <v>11886000.0</v>
       </c>
       <c r="E15">
         <v>11353000.0</v>
       </c>
       <c r="F15">
         <v>9537000.0</v>
       </c>
       <c r="G15">
         <v>2196000.0</v>
       </c>
       <c r="H15">
         <v>2196000.0</v>
       </c>
       <c r="I15">
         <v>2196000.0</v>
       </c>
       <c r="J15">
         <v>2196000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
@@ -22549,51 +22567,51 @@
       <c r="BJ2">
         <v>856000.0</v>
       </c>
       <c r="BK2">
         <v>1186000.0</v>
       </c>
       <c r="BL2">
         <v>2118000.0</v>
       </c>
       <c r="BM2">
         <v>762000.0</v>
       </c>
       <c r="BN2">
         <v>3018000.0</v>
       </c>
       <c r="BO2"/>
     </row>
     <row r="3" spans="1:67">
       <c r="A3" t="s">
         <v>161</v>
       </c>
       <c r="B3">
         <v>4255000</v>
       </c>
       <c r="C3">
-        <v>1456000</v>
+        <v>4436000</v>
       </c>
       <c r="D3">
         <v>4054000</v>
       </c>
       <c r="E3">
         <v>4109000</v>
       </c>
       <c r="F3">
         <v>1275000</v>
       </c>
       <c r="G3">
         <v>4152000</v>
       </c>
       <c r="H3">
         <v>1303000</v>
       </c>
       <c r="I3">
         <v>1209000</v>
       </c>
       <c r="J3">
         <v>3629000</v>
       </c>
       <c r="K3">
         <v>2815000</v>
       </c>
@@ -24522,60 +24540,60 @@
       <c r="BI14">
         <v>337000.0</v>
       </c>
       <c r="BJ14">
         <v>305000.0</v>
       </c>
       <c r="BK14">
         <v>661000.0</v>
       </c>
       <c r="BL14">
         <v>522000.0</v>
       </c>
       <c r="BM14">
         <v>267000.0</v>
       </c>
       <c r="BN14">
         <v>293000.0</v>
       </c>
       <c r="BO14"/>
     </row>
     <row r="15" spans="1:67">
       <c r="A15" t="s">
         <v>173</v>
       </c>
       <c r="B15">
-        <v>-3419000.0</v>
+        <v>3419000.0</v>
       </c>
       <c r="C15">
-        <v>-2717000.0</v>
+        <v>2717000.0</v>
       </c>
       <c r="D15">
-        <v>-2773000.0</v>
+        <v>2773000.0</v>
       </c>
       <c r="E15">
-        <v>-2843000.0</v>
+        <v>2843000.0</v>
       </c>
       <c r="F15">
         <v>3152000.0</v>
       </c>
       <c r="G15">
         <v>2896000.0</v>
       </c>
       <c r="H15">
         <v>2900000.0</v>
       </c>
       <c r="I15">
         <v>3092000.0</v>
       </c>
       <c r="J15">
         <v>3254000.0</v>
       </c>
       <c r="K15">
         <v>2839000.0</v>
       </c>
       <c r="L15">
         <v>2837000.0</v>
       </c>
       <c r="M15">
         <v>3091000.0</v>
       </c>
@@ -24974,51 +24992,51 @@
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
     </row>
     <row r="18" spans="1:67">
       <c r="A18" t="s">
         <v>176</v>
       </c>
       <c r="B18">
         <v>76754000.0</v>
       </c>
       <c r="C18">
-        <v>78607000.0</v>
+        <v>75627000.0</v>
       </c>
       <c r="D18">
         <v>82630000.0</v>
       </c>
       <c r="E18">
         <v>74549000.0</v>
       </c>
       <c r="F18">
         <v>62390000.0</v>
       </c>
       <c r="G18">
         <v>59690000.0</v>
       </c>
       <c r="H18">
         <v>73816000.0</v>
       </c>
       <c r="I18">
         <v>70286000.0</v>
       </c>
       <c r="J18">
         <v>54842000.0</v>
       </c>
       <c r="K18">
         <v>64078000.0</v>
       </c>
@@ -25807,51 +25825,51 @@
       <c r="BJ22">
         <v>4935000.0</v>
       </c>
       <c r="BK22">
         <v>3845000.0</v>
       </c>
       <c r="BL22">
         <v>4489000.0</v>
       </c>
       <c r="BM22">
         <v>4157000.0</v>
       </c>
       <c r="BN22">
         <v>3953000.0</v>
       </c>
       <c r="BO22"/>
     </row>
     <row r="23" spans="1:67">
       <c r="A23" t="s">
         <v>180</v>
       </c>
       <c r="B23">
         <v>-635000.0</v>
       </c>
       <c r="C23">
-        <v>-3613999.0</v>
+        <v>-6213000.0</v>
       </c>
       <c r="D23">
         <v>-2053000.0</v>
       </c>
       <c r="E23">
         <v>-809000.0</v>
       </c>
       <c r="F23">
         <v>-3170000.0</v>
       </c>
       <c r="G23">
         <v>-5517000.0</v>
       </c>
       <c r="H23">
         <v>-136000.0</v>
       </c>
       <c r="I23">
         <v>-2648000.0</v>
       </c>
       <c r="J23">
         <v>-253000.0</v>
       </c>
       <c r="K23">
         <v>-5000.0</v>
       </c>
@@ -26008,51 +26026,51 @@
       <c r="BJ23">
         <v>-11185000.0</v>
       </c>
       <c r="BK23">
         <v>17478000.0</v>
       </c>
       <c r="BL23">
         <v>7566000.0</v>
       </c>
       <c r="BM23">
         <v>5908000.0</v>
       </c>
       <c r="BN23">
         <v>-23730000.0</v>
       </c>
       <c r="BO23"/>
     </row>
     <row r="24" spans="1:67">
       <c r="A24" t="s">
         <v>181</v>
       </c>
       <c r="B24">
         <v>-33710000.0</v>
       </c>
       <c r="C24">
-        <v>-143167000.0</v>
+        <v>-141711000.0</v>
       </c>
       <c r="D24">
         <v>-161622000.0</v>
       </c>
       <c r="E24">
         <v>-104094000.0</v>
       </c>
       <c r="F24">
         <v>-58992000.0</v>
       </c>
       <c r="G24">
         <v>-117459000.0</v>
       </c>
       <c r="H24">
         <v>-110535000.0</v>
       </c>
       <c r="I24">
         <v>-63023000.0</v>
       </c>
       <c r="J24">
         <v>-16976000.0</v>
       </c>
       <c r="K24">
         <v>-81799000.0</v>
       </c>
@@ -26209,51 +26227,51 @@
       <c r="BJ24">
         <v>5293000.0</v>
       </c>
       <c r="BK24">
         <v>-27475000.0</v>
       </c>
       <c r="BL24">
         <v>-19080000.0</v>
       </c>
       <c r="BM24">
         <v>-13331000.0</v>
       </c>
       <c r="BN24">
         <v>10497000.0</v>
       </c>
       <c r="BO24"/>
     </row>
     <row r="25" spans="1:67">
       <c r="A25" t="s">
         <v>182</v>
       </c>
       <c r="B25">
         <v>61662000.0</v>
       </c>
       <c r="C25">
-        <v>74075000.0</v>
+        <v>62814000.0</v>
       </c>
       <c r="D25">
         <v>56599000.0</v>
       </c>
       <c r="E25">
         <v>56604000.0</v>
       </c>
       <c r="F25">
         <v>53957000.0</v>
       </c>
       <c r="G25">
         <v>53587000.0</v>
       </c>
       <c r="H25">
         <v>55530000.0</v>
       </c>
       <c r="I25">
         <v>44667000.0</v>
       </c>
       <c r="J25">
         <v>42764000.0</v>
       </c>
       <c r="K25">
         <v>65472000.0</v>
       </c>